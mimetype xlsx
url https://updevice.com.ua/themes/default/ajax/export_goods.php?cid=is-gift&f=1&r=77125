--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e25ac69445add9b006511bf525891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679bff3a977e1023aaa6397f4f17fc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d7abe728741c726725200f6a44a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d288d45da85f617e7b1cddb02b5c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c517c0e99bb7207ea165216eeb63f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8fb8f669799b6de5cec58fd41ba0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e656ebfb336e8fa631fdfc2c7f58f9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca3b021886db2fbc94393ece63ccf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a0a8672a0518818a46148b85e5b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e8e618c5822f754b1e304f3024afd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd325850de61ac899e6dcd09a966dac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71ce7e99fdc785275aa8f7507114712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb7e4cba789beb89fb78869982d1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f85a7c1246ebc9f0f1d3fa4a360214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcac237cdd6c456716ac53fc40a47315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe1c30fc03519b3c95a6e57e50fac316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fac840241c871db40ea6fa31b06317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5bfdb996a3712759f120876c333c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c01a1ad6b8eb44f11dbbc4b3fb5d7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8182dc785b3c67384fb6c67b1f28020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07153f24481a1e6f44aa0de601955b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a8dd2b17d6111046401793cc58e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eef5a7c816c6648aecd32ed22f0e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8efbdcd0928e4f8149dbb585c0250424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb596b93d1afd0a00a493e4d163ec1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e652de8b204e6a7b7577fa1a8877cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8bbdf93be56a1a8f58dcb12fec6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c41bd6440557f86e3434e6c1c4fef728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8903d261c9c1be8ad1a3f5e5bdb89f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630cc6d9a6abfbf3e16adc09a7cf5ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2f8d4e31ac7942ada245d7a1eb4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7ffc3e9066d057f1da0c17a7b71e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc1bb13053d205463bd782e382d9a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a5f3f9c504684f15d1d6e976954f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde1fbcfa2def8ab8395748c52a2dc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da9ee0e484b6170bbcde4d1a0229eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b2a84eff3a7a47b4197f083c662b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a61da6a6762afc923af65c77d8a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b199ff9bbc982cf3b7d6b1f2d0063a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c44c3ffd1ce05fc0b717029a08dd3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c3acdc345a01fda2b5ffa438ae72f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd49c5249e8e160c3f4c336393ef3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f485e2abc4c724f5f68934ed94f4ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13d51f6be4463b5ee0c8fcbce012c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971247df4ca1a5931b705777f7bb635645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe51a7941ea8e26a286b8d4fe6abf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd0cbc4d446b05855720a6195440747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca4bd895fde2da77925a5c6d93c14748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b3bc93863c6dcad552df8adbeb9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2def50d400e48533886df9980c8e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb271d7eaa9aef95e903299137f8e2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1949274fecd8145888701bf63101f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e9d6df18d167351bf01ba045c08753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022a7510547a496ed915cfc2c02d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ade524b7c821d140441819cbd4d2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557e487fab3ce8a75bf24805d50cb3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1221ab4badb4c22a0bd852444dc2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4b208fd65c54d0b42ef7681a257758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274808fdd6afec03a7d91c2123ece1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf3cb547d942d798efca0c5ba17a6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d4277cf0cb6de4e75301a489d61661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9901b63d983eacc0a0cc42b0783d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe1da4fff48e57f91da1b7319c474563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf35678020902b4b47a5b500d5f24d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8954538e5a93564d8d229f239c28cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d835678fa311052f0f02e7cfc8540be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387934dc9da920f789fc900cf59369667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db3644262eee15476b756dacaad46068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711472183fba7a018bfe42c331c84a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd6b3510e288681d559594b539c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de5138d95e6044c71d1e21186f1ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7902c569e476c72806f093ea09f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f843261221dda0bd0d7b438fe4b17c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a0e832da4695e94eed6139e5c345574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb6d8df35bdfb612e534d5ddbb79475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b3eef13c705bad472af782f276be376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d71dba44aacc90970e0642c39e40a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb509a410b63c58fd6e8ad5fd3510378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382218a2e1e81eb111ab66eaeb5dfce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5972b29fe4911c3adb7628626fc95e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11bba32107331f4405c469099362e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267978852f2bef89d0d94e40858a3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ba93a58fd2c8dc20cbbf2bbb546283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007bf9ab084475cb0d4cac0a449bc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a03be2b57235caffa6d9c901e42fcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbda7ad6c17336c69f763e523999a3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60816c4b6780fdcb35c4c32eff0e5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d7603115dcc0da668b7d71c8ec5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c74ab9484304370e2e250be07a024f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13efabdea57ce71c19a84c07f0cab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0f373483765073ce2e258af99a7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec99e2f6d876f0c42504344e8e7849392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc410858862d377a48fcc5962a876993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e812bbc4486f468ea94818c82bc0e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b1cef2344217a91b8d1bcab139e1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85847aa02d89a0f5aa99bc5e575d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a097f5e2cac76e9ac1ad44f61fe6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f1dc3469cdd9ed8910d5cc06cc2c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c2091d2d8a6735aacab8f81d973b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc443789d3f9bfa84f13c612cc58823c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cd1a85235cc6a76377154c810b46b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff7aaf2605d64be4efb7f81906187102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61a9e117855e77ca30775e5fe5173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e900f1804ad64e080bb730d068bb546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511cf3ba3eeac1fccc70394cad0445b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c90e3d1df28eae3036535cbbe3bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981230f4b036d118f67917ff5ff4715b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da3a30d7da4b69aad7aea044ea679108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f312cf257b4dee002b89f5de06ec3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d1f3c50d60d084642d6b93f8e59c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52d484a8556a4c405fce59aae441a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94e31aad85099a9afb43807e1a2bdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7003c64c587aad8edcfcac64675f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf717a293b776a9a77c0ee4c2bb8518114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6509b21e72a57175d35f23ec334082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5776d11230c4153bb6f180bcad58c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6871c53e48dbcc6072cf36d2c82a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b04ec9b2dc2acbb4e8b7e6b13786118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccca095bb06a8ea64d70c660dcb8d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3862fd06976a00860df8f0cded8fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835656409898dd9e7c7f3440863c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62598f41a2dc779dc1534e9defdbbb5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd4e77b1e72dd37979d5c4ee0cf74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0606cb0421f28a72bd64a830a6d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c627d88f20fcec1dd003895e0e5f1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436adaec185f6a8444bd50cdf5b0ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97b5e1b429732b41f07f6aa9d67bd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc337a04388e24d627e8779867a460128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb7a6bca7c3b69ed32929a65e011e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07c3f6719728d9f5c05da62661caa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb51340e8be7fb77ba01fbe67587ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41943d823b399f16598e1fd8bc9b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e2a8bd87d260fcfa3eb0b27b6dd13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec340918f2743e9f4119fb007b555134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432e438250f8bf5a95ff29f7fe28408135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067981086686fdfaf5814887ae090a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db27bbadace736435c72591f01b3518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b82eab4efb86f47317567bef4a0b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe649893a117ca7ca39b43ea4ed73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a66ece0bd5c53dd4a38e6518456741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b1baed9ba59224589281c31e2214b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c266ad1f64243f4a2d328256f66f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4639ee2764501eeb4be6599fa46ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8796a55f8d58d1d3a699f7cad668144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089fbb46a79c21bd62a0d8558cab8f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cca93799c275b634f62f1a794c9b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157af6ccc286d5f5e41a90f17454718147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1701f00a36531bb8af7d437677e27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43382233b975a40a5ef39ce59abe1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96086ab35ecd11f1c28779ac3b983a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be6149873b8f2b9470adfd11b641a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b63cb2f3c9718150174f07136e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e2c9ff1f6e2218795cff842cb5c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd8f2e9446d933240d3ed1f68e71fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db93e0395f4de5432f09b488922234155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf4dd3f023adfda549cd0d491578f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b11189aecec89ac4b26144e43d9ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76f6843cdb63d9939c04cba3834f83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874d3c28d292b705eeaca87794be46a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e16de69d7f0c99152588878140721160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd69c85cf620181e399e8643d36078161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b06083de7db61acbda2201778ef5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735eb50fd7b51536b8b54e82743e87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8d1ee667e6128a9b6934e4362a38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a546855c9e3a2171af08fd385a55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2dbcdacea756e20f206d89407c35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0efba164cf80cdf41e21226f205d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b03652eca9c4017e7ab761dc593a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2e45f6f04f8a4a0b697d9044b110169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5ed7d9ac65f005404be7ff8c666c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e2795d9d552a6ff5773352aea861171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a9721d6464d67947b1f358bf7617d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92882bdcd2f3281985464143927db85d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2441adf9cbb90d4f6bd763cec647174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e66a1030a07054ab10d52913e829c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab55e2b1827ea59b5565afd7d31ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3f17e7099f5a9a677d24a286c0f4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e54e686abd736ef180c4cf2043703178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf73a8b03a17860a31ba3f5ba89a851179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9008cc68b4eb5b6125e62e066a7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ace60c2ccf50a28b027c1417673d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87b89f02ff9bbf2c5b58c08450073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396eec09bbdf1824cd22e7558482b2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef0552ec7d1b5ce72df080191e811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7310e7b046e71003cf775d0e0539e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0c55f8e9b28e7ac9907cc215ee3eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c61e30477e50af376f4f7d6a3b906187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67004fd7c7e0a27f75a0c3f5e248ae6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1de6f6eb0af7994829d45975aac28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f81b7efd473dd5f0101622b18df233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9bec560184cddcc46415e21f58dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddfdc84a1d8b4c6ff1e061df243f64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41745f57be4a1939569675aeec6acc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307224c9d6364959dea47f475fc825e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51e3ff7786f5c77cbb748294f00f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650a36e9d37cf4c251832a97181c30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629b8b9a4249528478ef62337416eb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8341a28b368b341db4f6cbb8a35da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6037990e06113000e9a12cd60136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d82dd58bc642953e373b7c4b916e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7ac86d7cc57072b4f96d9dd65f18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6550b3d74bfc2c40615650e53cb64c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ab39af0a4e136d4af4a86593b7cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646960eda7c1864d579605c94a506a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb0826914e7bfc47eb8bea69027a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee890591fd47f2550e21672d8a3d13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b44791811e181f143389a3e9c56cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d229f917a6c74db99b66423e9a351e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c24984efcb328769005342adbd026209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a299ba6114bfb4e79e6b53162fc43c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560723a2bc6f3ddc4ce6a7d5bbf709e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394900c2a3efaea558e01dd8c6b8771212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc85801e5549ec543f95f7d9e297a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2f7b5c22fa3dba67663bd41003c31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d1e5fd4a9fabe739f26e80ee04d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede4007d798f6e15607866d5b67a0f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa7b4bda6888bf0a285944203896b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91c3f35fa2539a43e7ec852628f9f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc490b36555d3cac379c178abecf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1d64970c49be8e1f74af8b5b3bd72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1764316e2e05a6945221ae7b9c2d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742c04c7599600504520874d528c97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03010a0076b948e00cb39f999cca5f99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d109b229ad3d29b63bc1e16fcb91db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9baecc831c804e2f7aa01187bf43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49b61940a84979468b89b905c26385226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d11d56d7312800d875f21fc23aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692dec6ecf1bdcb6c069061d402658b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad82a2c1a858c305b560b6b107b85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a004d5176fbc069bfec15976ba0b4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f743b6c770e2c80af43c515374302231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bceac96f247466447257123e35297232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e43643e68cdd6473f021173857710b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa57b6b39e1d044757b8b063e5d8a85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879bbe304f56564634c1be320b86b16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf199eb80ba23ec0c47970aef4861236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79391271d7467535cbdb44397c6f905c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b7932e154e25ac7dfec301ecc5862238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299482aa6d4452fa456b0d6d8ac33387239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a61986a50ddbfaa16486758d485c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5f5b10580cc446d60751460ca3b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf729edc15c7b338c9e483752fc7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9ab873997dc46730f8443f31e2d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc74650b5b97d2855742c8c3ab138244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08e26cac92e7c28581b3cc4a4f0dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8487395f6da9d1d81a6c143de5b6e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ea8cd6918032a760349f89560cad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377741fff5b444262cdea963df7764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4551d085b8d660dd5d91bfd0245b1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e3aa79f4c744c687a309cf07b5982250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19675eab1abb208cbf2660b588d73c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e0b4aaf1015da4f5a5fc10937684252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4063f547592defcb1450cf8dde9160253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ef1e4a0cfd7ebe2b25ef10c022d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113038019dbe7ade5d88b0ba0c4e94b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715fce8d4039d1986926d9ecb0873c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac2f3000896b7960bd62cfc6fcfb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b554b4dc991edf16b0ec9c2ff294e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60012bb744e58887fea299b2b5945e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4afd64ca8392f1c8fba7314ef6a29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc2649903e1a0b6abeb1a34f2ce74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd6e9c6dc260bd3f8afeb9302cd8ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4612bf314524d616c2f053c0d0cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1dfd8cdab8722ac54557e7d9a385264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78938553d9f7b03aae7ce7ba97d529d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba1ee1ab9bb8de5c8b4aeca89fc65e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a99863ea21c9e9a1d926f948dd182267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c94ccf62a223bfe2d2705edd9ee23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb593da7432889e02becfb980e35d8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e279dc0df53e922ffd8ca55601ba84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5409714a2ce7dcb13479890cee4468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4edcbfef23665496d12566767e82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333f4fb85010933bb690880ac5e9fa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336dda94ec62650dd20d46d46f7a97a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88262eb6f3eb6e7a9064d6f7e1ac89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08930e715dceadf01d5f8346cfb36b7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b32013a86ab5c4314b56105ff0e4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e3720c2f981eb351589d72b1306f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c3f90255e2a4da7cd097690ad6886279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1980fa063b845e4919de487f0e8b12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca7d49f229ad8a3150a47f8a9dab8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18f85cd996e04a63f8827b1f1f3f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb5182cbec859c85c8cc080c70ca22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dacffd435019ee901a5efc0840b8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb3eb621f36f42809112eb1d2ef624285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fabc92c36653aa415d383d6d4e3576286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2710f721bf34e6e01c42d2f23e2d88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83af1d76aa7d81a3d9cab2144d3eb3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a139063e30c04a07fad116262d6137289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ea0b8074507a3ad74301b418821b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1d4b3ecb6f2e6a00bfd33871546a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c4a0e396255f0dcc2b4a9a00e35b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01881cd983e075a0a5dd4cd3f447892c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bdcf2ce74f23e0de830b74987125a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601acf83715d9d7536ea7fbee8d09858295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43838f9c74b4dc0fac17d6df313be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc523ed949e915273eeba009c01d455d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c2099a3a1b0f87fed6100661f640298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb04fc5897b173492103002ebd0805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b56a05928c5e214153e3afc4732d7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d958de1071e96c9efcb95a43b9e1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89feecea068f4ba99c0cd68951d999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cd90c49ea2ae63a8defad0348f35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461120aa4b1cca81bade6568ea07e38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc3a7ae80eeb483520c1b11a8def9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a7413ce1de175b9aff87ab15336c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4e3437dd4005826cc343285b4f19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5adec156c75a917cc1000d567e76aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b20b3f2289d6490048624f6dc4bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db698c1b5c7bae9bc5ea055f4fbb280310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc42e2a692456c954c254aea30de4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763e2558f0e40a9d5d8f9a7a18b0c56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0fdc8617328fe2f022406b30bfe41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6141aee18b390488385dfaf2234eec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015371a6b79f8992eb4c8c81dde88d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6f370a6082a6c39af6dacc07419b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275268b1d82238fd543a8968ee3ce65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981b35b4d9a36aef82c4e8b384f5c83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec1a34c8030e5032e1ba49b9e13ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9291e24828d9cc8400cd70aa218c5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef780880e75f272e6c3ccb9e7e976c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be7e385aa2fd8dcbe2cb34f906d25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac3fa85fb2f9ce6868acdf8b11c30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27e6395a81a3fd791806450e938450324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8806ba256376bc43dc1228a38036f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7dedee456e1c9a306cc16a7c65b62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10eb958243517eba4a1cdbf7b8d5b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e13d0d9a887219c8774dcd45d0cc6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b9d96271bfb5d9b364603cb1c5db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86695fd9955ea5bc56393428a267a0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507804344291ee8aa4ca40dfa43bb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc433cb36728392c40fcec930cbc44a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d5d2459b4b3d34d81591dafa0d7c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4775bf0a9ef58d6521f52265b38fd08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630bae2eacaaba01193d7d9a5f7ba5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07882887f52154fdcfb06b5d4c665cda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c681d3eac5cf76d6610d13157aab2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a9526f073c93d55b6281baf37c4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c0b487448017330449445d2539af4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893a48202c6a140fed45559ca8d882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21236760c4e88157b10146b585d53c3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c1f4e090818d386738feed1e6149342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498638b1a941fbe3bc4952d5eb7f3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c217c04aba898c73245f3c6c45e178e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0360ac6dca2df56d3ac9dac0e153af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306634a9d2503da31e4b433b4dfc2585346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1953896f038c809519f7c1f97392341347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9c09089e8a35e301714b7abd1a77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aeda5e82332bdbed9b4de7f4d5d68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b377fa1afa3b66dd18a0836c5be7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926360ae408c75e97b2ca4ee5902f38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a37b38fb1f66156310e9aded1dbb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6adfd9aa7687e83d195fd70c813688353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a669f65c82260f63fc9e734a1c506354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f8164b22a547597534f30e74122b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b8cc9915b46bb5b3d4b9abc1bf73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20e59153139028cc37603f33fd501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a908ad2758d02d745b33a2820983358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136afdd52cd1350b647cc7b5636bb90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afbe0189abc9cc4456997915c5a1f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad551f2b0c40983781abe553fb5aa5c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ac416b0a55cb571041982a744d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da06370ebe76d740a93050b4478fbc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993390d5763e6178252ccbb3de0dc0e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b025523228591dfc639b6e7008893d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6bb021d1d53a28a6c1422dc26555366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2178690a27b2b87f0144876581e96b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc90e12a55efa3491ea38e44c393f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe7c2884bbbe9fac888c699e85a14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff4749e9b6a46a4b1570b1c078438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a17a03a4a75a83c4e5d82739acf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfad1d7044c35245d97f4b4c0f6d745372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d322b206bbdf2958a21443b17589d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401c7bc69aa014e945bbe7dc84d1326374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b671cdbf090278d51e4d3e7d155357375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cfef3df204870e746f0b402b4386f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21564ad7bbb58d51c9df383e55ca6e36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d8daeabf5191af4918d44c324bbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd1d7be3beedfd90ef1c52b84593a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2a2073c54f27aa85d1f9ce94cede380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338d4c78cc9aecb06c5160145e250a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a4c0202ce2a6459e31e64883e3cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679acdba92cb1df691cb17ec8073dee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154304870c455f2feb0b1d444596cbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f089b4037d06ec3f3a456d444332a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b003061c590488e65b203d4dea768386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db2cc1adeacef497e231781a0cc6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e67557b2bc718f5567ebd282838a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fc32e364d5a179664bd2925741d94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882375fcb50ab3efd05b23b3325d919a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0e9d9afe14411422f81e4114cbdac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7bb2c3d98f5a05eaa4b08e6d73b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e3788142479739275fe87a1468066393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985bf2b5facc68dbe70534808ffb6bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad784f1d14542108fae7352e4c221f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc311a9974ced30e771de994b0e2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45142dd801d071a0b35ff909c7f14f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fc684d5a4b23b6ca0180b4981740a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d754e96aa3acbcd9efaba9ce4949399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa4a4ed192e3ac0f921f59eb22679400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f045dc3c37ac4153003b46e841e4e87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555870df69a5a7c6dfc9fdfa1634634c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068bb77ddd9a16b35b9791449b27a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99593cf37eb90f952e908f912e9a391404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858be9bcead745abad7fc4d72201a7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f14bea7a4c6f9bf8118f1a754fae7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f057fa29ff11153a91e3e2bdcf12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f2ed99390e1512a794303107a56b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e7f1d86324adf1695f7e9c7ac1ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4c62062815cf0b65719c8fabf3e29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023eda1a4876a314aecd3d6da301f8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69213f5a87b41271b9a44104d252a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027ab993792679d0b18123a0633ad12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fdf2daade494e4ed9a70a68a04bb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b2584b38a906e1bafd7b0f78b8f00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacde882c1890c5b0ee910e9f7fa632416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a44ef309ccc7b7fd429e23f31f617f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf45a419661d452f841c774606491418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bee2b589120953280d1606dbbfae9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc131fc849741dc5d48cda1e1359f22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae0f5f1c0dea71255beb37a538a05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f31de33e4cb80a12aea7989b2889422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34ad5f6c4436e27aa18cdbc643ceda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641cb541166b7c214503fa9a820d61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790acf476bbe59e2de5b2773a7c3031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d92901a264219d2dc33dd10f67a269426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e253da9835dab3599cffe2654d4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcef0586afa2e2e976ea2155a39e6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36eeb065168c0c5e984acdc740e84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eebb5bb43e4b22ba01b1cc6405e94c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd72ffc8cbc620c704a1539bdcbbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90adc6501ff03de393ac0557b1549432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9eec3e0639c7dec875a5e69fadc85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e132e06794a9a235cd8990c7e856434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fb2760361a7cf2f23d8ddef1ec9f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d3e003fe8a4066abf0a36ef30fdea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df66a399234d0d1424d4e62055ef2ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa6f26d909c579803c1b97b75f720438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa82e66c87966feebfadf5325302c00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4e6ea43bda5bc2fbf053e23ae131440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f611ab7705201f9a37c9d601544d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad229bc9935f93d969146b92f69292fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb35704e8daae0b3caebd02e68cf8bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e944dd54d35433a950d8664a44a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb3b126cd8fd67079c5ef47a976fa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c3a42820a4604bbed50365cac361446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8839465913a5e78ad3f92a8ef4cd05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2d0b3f01c4bcc8747ae4c7aa48eb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407b948a8a34570c6c64f56e871816d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a39f4b5d20d01b7cf8f8ebef49f5b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd104fa6573ebe94aed2d4a55d5e8187451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9877b487c430d61d8a43ce8098a7f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05be357246af6fe7041bc26c445b7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651348394cd68fc761a6b697d8b55e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d7f3a97642e77cdfd4c8bf402c38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041437310e9fa09b215c3ddabe145df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22011b4cf42cbbd59efc7697eef0c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a313fd8d536d357a26d6cd8d50f0a1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08381d21679034f9a5ed7ac1b69a4747459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3e5f37f02536f10278979b8b1f84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476a8e1e211c55ad7ebdff364ddbc4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d06d2d35db47cff9a445e4abf494ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5cfa12c8f863ff761d552d38a8bcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3e6d2b2a329e33b4133e05808cf4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3780bd1ee9197eef8798e122e716ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1876b27ac098e7a5c86edee304dcef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7b84e8dde048a802402b5f846df0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7881c3bf73f338f17df2b725a8b6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d881116880d38d296c62c6984de03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088825a2a4e7c82e2adf00ea99d86a49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d46b880fa8b61447e9ba5a41653f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3282afdef198dd1e15b728faab9213472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29da72258ba6777c85c5452f3e7cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240483fe392e30ebf72ecfc52db8ed9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e7212d23f0d29e22bbc2a2d10538475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0095e60bda1277992e1df753993a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac3188e29569a6c78109c9716bf41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e51b918d673cfd81db406c3b70133478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66657fcf17266aeaab42c67b9c4b7a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510340b8f2b8dfb1eb4e42ad733fda1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a09e07b86eadcb91c85e2ab9ba41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b531e6fe1f5a5fdf8f913f38cf97491482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bef7f1084859f86e52811ba88bb45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee163efd2fc4cfa40d18855842bba1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167d43296817b9c08e512e5ec3cd5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e279d5b7687fbb6b0a1f7f013288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782fbfc1ff5fe4ac38f2e404f611787487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc432e9a45569247e0e1333fe4c218e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f762660f3a505f91184039466923b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3017857f49c93cf0af3c9ce4708de6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef300e3a11a0a65fc2a5dbda620b81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f5f7be7633841347e7b3c5efaaa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92941ae9c05c48307d939a413464b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f9e97bc7694b3c087702ed887f2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651163c3bbb2b1163e9068aff321819495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b248b3b5e03ce9eab0a000af3bd98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40717141437f779d9c367af4127c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54909dada5dfaed73f941d7400dcaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedac50f2002ff187bfcf8f000b7cc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a860728962a00478f501987b66ca9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428822eb560257f0cd26b84bcfabe044501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820576e4cc52b879e444146f63d047502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2186bdd021efb59127e6eb890eab8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0362ad3ece37da94c3f7e7d0f0acdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363d540cd11d9ad7a452edfee06c2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d371e9ceacf68893d76f55e8ec4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14877e54bdb0c636de9b1205f66fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716affe257de68bd1f5ad8211fce72a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c05abfc2afb1f984fc15386e8bca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85778d826955eb95a0cc05001f36ce90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4f1866037e4a887d0c972d1853e42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495f02b784851fbeca91ca8fbce404512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d5332511ef3f1b8d03c5374f87e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef1c685d67bdd2626275609e8d50f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b80babf28c701f2492e19a1b07d6d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe503a20fa2e80cd44aaaa656b207ac5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ae01925459de4e1596e55688e8bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3823ec111aad745daacdc40cc6b7c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6999cedd05772542cbfa719b2bb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c4339f4c7eaca8d035bfd70040ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0673cb4c42d9e62d61fe36b88fcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af2c38cb70ceb97fa12e70e08c480522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d72369efd3ccf953b242b7cd9910d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c05a645cc4abc35cc7663370da48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d929c97da81d400855e78d8beea88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb08a501e2da3c1662d2f48a1616a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4baacf54ca8eaafd044d1dde794e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ffb5ca53858161e12493fc18aa59e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e699425a81bb6bcd7e00e0d2e16fdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eb179556c838cff7a8a223baca5ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37565c466a14e4964e16779f7560f1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220c1be354c8dc439116454e963def532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48073ee228ae94be84c950deebecc2fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772ea278ef523190eb2d1bc6ed9bd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b50061f83d39c103cd406fa8ccffd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faeb31994facf0002f2ebe9f97f93f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a4d8cf4211c484c500f0fc44a673b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf007ae298d00c91a108d0e36d1cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437c628725b105c38a3ad77aa1fb3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb57da223f99d7858ff3d4ad9d2b81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ecf4c7ebf28aedafcb1a1b391325541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62b4a4746b7f8575198e85505e92e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245be944e1cc777dd3723e131cf13a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd123aae243daeb9cc10f1d471ca8fdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812c244837dd9c211d19891fd9374b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c993be3def9c49f27db7957e76e6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f390c562b19c7217fc451e4ac2a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46682c1e17a37a77adf63dcbd2928aee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521bfec3d1ad9b12c76a4dd8fec67b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e11121af4e7a8556aee684e3a780550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931328fff6670b0b68898d2f2d92f036551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b3d0cf9fe33f2f7d4c92cda870c91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab912e6343fd31aea1e0bdd6cdc1a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a2e0b6c312bb03c65afd289bd53ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5760b0e0e900273509147e9b4f3e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feba09caaf69b3dc0dcbc863ed91b30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05014e40ff6b61aedcff100cf235c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd00cccd5b5a4ad67bc9783a3d8be6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b8000cf2ef9b0edf3c5642d3804fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c06a3c75b824599eb78bf0de3370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71ec009ec7ed322502d90c0e13c47d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5654d7b8459ee4e5315855cfad3d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa65b38bde3f9f88975f19c194a112563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828cbdd7016e8c5a33ce25cda5dcce0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb79fe5db5a09de3f486020f7a23b82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac3a799127f89cfbd5609d3423d073566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300f23ab8ca8e1c451d088c1c00fd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bc3c1fea9d49d19743fbdfc42a7b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea89527d1e0758c8c781eef2243a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3c60d72dc5f230eea5d394a7023ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e727db83b3b924cf599e80f08acf05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66334cdcd060d664f1174fe798fff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89847386406d6d7212fbc84aa1b03a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd54adb430735140e3529879f843773574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8f02ef33ccf231b460831d417013575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0baa2317ed5b33029a9319f6a4ba6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045ffe4b97077f0955b18a1aeede933577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53056a15cfebbf4fc387238d33110743578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274ab2e32b627f9147ef69c161df98d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac7e0663dd381542ca9ebd313a972580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185eebaad32cb9f1fabfc4b4d437593581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639e1da81047f33b6e7f24e3c8075f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734cb6682931a10291e52d411ddd99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e2e9f784788d18339ef4e47a13f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe58db27e3c74459899403a7200044585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231e19dfc3af3b868bcd61332da3330586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6654853d2f1c32c570b808bda047a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408ef27535af2a79424d2c97319259588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc733ac4d119d8c388de64c026d5a8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b222b0769e2d90dbae0d2f6db8dd7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8bc993a23f7fa77ce0eebc1d6beb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb3da051394c05d7e7843ab9369043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5dc6cb2adbdb069076e42c110b4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e52170c7619b30ed02dac9f9434f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e42ae7e86099df854ae3f23379817595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5179d2222c3bc90968d091e97015596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20767a5a3f77c51541e1fc59ecd97c68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323510658cb26079b0041e8e84d7db3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e23ddea4dc85c65ac9a6d86c08550599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67222030371fd6e532ba449d676ca65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc40c7529b3746bcaee65a9013b883a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba335b0f6f329968b194f909a29e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3633e1ab624f282206b65c4a67d41d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae3047e6184d420ecdc2cdaf3a7ef2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9edafe8fcfc4d4af185dc0aff3a969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768c2709c3d61809b8c36db0e8762e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb65b8c386ee05626a2f6b2019ed8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab63da8f860429c75f27a07534980ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b352becdf7ba02280a1456edf7766f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f923438171132b834e54390b0994d4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f95e7f7c19c95cd128ed5dae2f2e6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6581dcdc251521b4549d70c9a2a1eb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ad45642964dec37e3140a40b87e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1350e00d0f18c6b594298d3f272e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604cc1d0922d296970d22f4ae10a23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdfbe27397a628861f24de890c4f68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9becee2564cac4c51e89f5395b55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab047344109c031a45a5c9eaff7019f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23fc859c30ac913b79fc0a35beeda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb48c5e83bca0f3fcb3c845b2188564620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603fd85973baca90857dd7162bcac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6baa82c8cc86d7c22eed1193d512622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e703883e28f40d5ddbbd36682eac5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347eccd7fb23a3c3b6c708d29ebc39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52237744cb5f980094a1a21b650f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c1c912ed63b498e619799a1dd2984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3808f851b7b9a971a1acc2ace04b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08f4e9fc483a89dfe8723fb742464628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4c9663242ec6f90c7252a6f8dd7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a92583c558fb8104fde8a0414ef3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009825d4dfaba3c53a4194ca2806407631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a7b0013162540d4064ffccf142bd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc66a052cf7b4e6fa476863f4f3f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be53ceb8c03d19fa66cb02ad3788a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dafaa8813779342a1a0306d06c03b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4729117ac83c94586b525f26b726f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840326af6b1a570aae7ce88f6c12f23d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163ef1e9c8a425378e3206ebb461e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786d76e282da3f0a9d0703d3dbe3c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee6a7c9826bd7c71398fe0c600b17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd91a7bd5afecb431bc2773dc0027d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c668ca9ea2e14e4d87dcc2ff9d8618642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92c0c6092630390c6d7c2557e68dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3ddf8c8b355a95c780b88435aa5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c9e0361b1b9dc421cb95d1662cde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7d74c05bc41a3d58802c810c2cb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68eb16115df604a7d2da8372d2d174647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b64bbf74343065cc0056bd78806ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137c355b95436846a12d22fcb334ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b79e1fd29a66e4e5abd0f7235018b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f18a0de434e8065824af52ecb6ea1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f7fc0e7db979c421dd8380d474109652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4012544ed9f9b47f4174811a754dfbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5830b27f7a8bb8381b014492300110654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0cb18c29ccafde911f9a79557e8c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d00f40b9831444ee7f77dba740f9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d039b736afc069585dbbb543d62e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa4b301889bb4bb048567e8309bf33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92f1072acf7bbbc757053cc0e2458659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62057b2dbc194e26ecfd0acb226a74a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6c932d41b98f478286dc3eee7e07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8221fdfef775c93d203cf54dd905d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487d1f84ce5083302cc8bd31366c86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d97b0d8923be18a936a63332a95e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4390fefd84a2f57f55a9c215eab0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa8fa69223854dc5a356c206fee48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b34ff636e23d841605fd1f33961ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42fd157d3fbac4fd1c4a284b46760668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8eb48347c02b6fb4b437acf1a7a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb4df95ee74d3202ebdfee928e808670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30af7df46f4839df7ff21a89daa7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23ebdacd88a160ec76e90a120b531672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41fb9bad092cb3eab447e1154bbe8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff2eec807bdbc7d3a1990d28311bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474d7fa4d3297397a5cad5f4995da5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d0b48b3493e6e76841b370952ccf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87f355dd9100fc54afd69825f168d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10dcbc0d2f42b34716b803fb87e4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260a2e7a8aed8529b4f8a2ffe0a0d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683a012d655b6cd3176ee9f5cbcffe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe583cd5cf4f3ac6efa61697f127a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222604d07a1da710d53b40a49862676b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830d14ba879b3abda4c905bdbd65290683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9beecfe0bb633e11274be0dccb6454684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcd0cdc43f4c23f44ac66d3ec1029685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0786a492eb0143417a2ed4a0d895686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f772f940878efdcb1ddefa5f9264de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7360411eda45d30ab66a04f59af2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c974b83739f114e45bbaa66419415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd26239ca08b335f006cbb2d07665f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d932e71fdbd2198375fa104d3b147c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adebb51ac28a61cc281bacc94316b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921227b0de454c1f4be1d8de13f7ff78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c4983a9670180909ae92ae4fda102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e0bc608f3c960518c7b4824090c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4e1973a94ec0bdea61ed85911eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb706529aac0b1c7fccb45e87d9d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48e8c1d5bd03b0273344a5780294d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd329d00710d809eff96fcc0da60ff8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b942819c6e2a5fe7834de50289eba8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901f7836e29e604240b58b0164d142701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971dae2ee8666ebe28d0420918ed39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a586f0a4aafb47ed27b28159bc919703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7067cec0f97f667c6ef30d2737b673704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c666ceab317d46d7bf6ae484355106705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccfa51d6c232c9966cf446ef4a47ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1658040371df857240ec70bdf7ac2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa60a7e73d082a3199e2af828ba72b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a7400e447f8e6b101546f1edf257709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca3a4043b6b440a31a5c0f4fe7c71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25b28ea8b5e6d25162111d8c3a258711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604c08f961d8f7cac017680f319fc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d6553235b69757a01430e99da91b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9f1a5f31f01e449c8244bfa87985714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110e4c2e85ba788fd1a1427ebe33ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8fae8045161eb3f0289106be5b6f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78380d93ba654189c14ac8f4f597849717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf95aea28174b1d908392b88dd58a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea353bc2d027400bf37af05b764bf6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44a74bd5c2cb7d663aeaf3b1b2f219720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67a240c6802e1b3abf52779522ca8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e082bb6d55ca29abf11f58852e1570722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfc46d31d2cab753568af26ed76ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b924bded2b2bcd052c761a024243fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa673f782215eb387ee92cc6df912725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63eb381eb4e51ad46711af1eb683db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e3aa13bb700db995b09ed1f267d62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e571b8b8a5f479692ce6738693f40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c04b3f34b664ca2c566c3acaed345b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac680723b26c9af490a7be6c2a8fd7ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337e89cc945aea25dcb4f7ad150983c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c488f24d63235049fe9cadc544bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec728775cd5a85d19c29c50627d4e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f886688d7f6ff84625f798ef7634734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a9feaef4e60de8478d1c7da531919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be852cad1c76b6fcb50098e6168d98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b20eccc3b004e1296da890eeb572e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3a1576c4c177180ad5bbffa802025738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb043d082eadb948f924185411378e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f912cd0ff274a9c34d57f2df8dc38d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd609f7210561889bffad30e2f95a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ec68a7d9613879bb8db25d6ce80e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741b3a88aff1c4b26387387917606d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999948e3d283f794c5dd9b4e4b8d5dc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104d602c8bb55e28257fcaa158b001745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c9196460190e2570bed3be6ce920746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e37ae562c1b61c5165944db1f5de86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183cea08c158f30852f6b9086bd6b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47fc9fa34b3ab40c819041009c3748749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42905d57ef34a28d136c2f71f4cf2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf014b27179b593c54fb1db4926a94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d19d42675f0a3eeaa10da024f2c318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff60a30cfb472a0063a1c2cdae34948753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc5a55bdd468945f732661f86373f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29ea1377f0131768edd5b7cd539ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb39088427954b96b6e955db58f6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5236d0df0f79ca7891a6937264ad38e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209053365d8e867a49b5cc2770e48f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61749092e1513c8907f022bc8c5151759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9628f3043ecab9e2cacee775f85c071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e2597c8b36b6c4fa4e3c000b393272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed5d7c597987b85b272e273c768de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54049e9fe6fca77ef4f0c19862ffd9c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ae3b11fe5a7827112eb1a977e6bbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd178e36be15a2425b15ec5e9046d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217064bf0bf4ebea725375a44f91e6057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca64273cb66a610a3319a832d686068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1002152d374e41e0cc9ddcc0ac5489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801236895c5e804d880bfe87e6cb9fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83199644e90a232c05c70556599fd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d169738e30acbbbe4e990b441397b0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f28ba8594afb185c0d77e64241fc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e46c28ad785bfce749645d35a934714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d4b81cfa3f4b526f5569b7f8f75915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee44534756029781d0d3ef75fe92716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201963a98adbf4a34659262406ba3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78cf83ab796fdbdfd59908a26954d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696031650db4005ec3d151d5f7db918919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60acf20abda11275549e8a182cf0a7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd42cc48307d45b8b9522122f803d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8aee08b516cf998101958b1099db222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a93732448ca919b871c3cc90c136f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807aa9a472e5ec973a23b9b5a9fcce324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c61ab2f87cd2551437eadd0fbeca625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7cccf4a7e4af6c60f21ff48ab981326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52238c8189f0b259d3b819c2f5d08227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7bc959ddd0dee17a6a0edd51cd26228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc889c84c8bd1e279ff6c92ad8652629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f20a27fbb1f3f231eb0545859aed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1097db58a75ab1acd8de63f52d8b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02becf06cf659dd7ab2c5536c15ab0e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff772a0c4640de571b32817209dd17733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd1d210f8db4a4f4371985bffdd68434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5df97a957d657d5bec8febedbc9a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76150242e84b18b9075a5a55ccccc40036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c48cd91ee5bf869d9c3d973f35f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56ed87c3f21e8be2140caa6b67373438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f41994ec412ce2bee74a1c1807f0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a55477a90b52ad15c9a77124e4f5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba74a0bfd5597e6765dc202fbaa9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61eb254b729aeb3dd4449e43afec8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1e6545f396a28442da887b23cfeeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed7d5e3ccdc1e74e90c5a474d21b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b29f861a8047ca73fcd5cdd469acc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b5c49d8e4fd1de856e47f2be416446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87119472dc4d40619c324346ea0196ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49794cce3225d4088c024b2acc5fcf9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6181e3f06ee96fb9ec7825ae361949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b268317683fb887c41f78236876bb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9615bf0799b3b5cfbb85b6c4a35d0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d10e0b8a8d2d9c335d07bdc6e9c7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece221640330fc9979a4b0aab639647f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090063946979a123ef8a5d7d1c7065e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd33b2694900e5d2ef06ccad3cabe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3f46f81565f2bb5f8c51b44fd2f4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e679f225201ef7b98c38eb282ddfa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b354628e8505a38c066bcdc798fde4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505aa9f5267b7a7e67ec616aec71b2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd964a7e7de3f8193fefb3dc6829783060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806c8babd4cce5177452499dd916dbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4220d81652cb77feb214913bbc28662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa44a7911a13f23677b6fb5cbf04c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162304e90fbc66b13c97b2459e8956cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a01a19dbd005fbcfdb974180120665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb25843c496caffea156aa462c5c27966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96112e8322e23a73e07ae0957c20567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771e5a079c77d052a81df57217f0e6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718c21250b725b4a74d98ccc8aaaa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b0516b7c81261b69b2c67afe4b2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf80c2b1e816f769d5b29d7dc186171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7f9dd250c108e1d43114960ebb83872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d088058dda495bd385034ef1e7e0cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cc9affbbc3d412cd5e60ecaf8b08374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cfc1899f207584a21085437d0dbb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed26a1e5ac3b40f362150d15296960b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe31f6cf56f64d9cfcec8bcc8b7ae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f913b364f28752034496eacbd29e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d46b1ac97d095a719dffea7aaae79e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227781f5a08d4602cfa594dea9eb05280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cbfc9adf837b1d43e368737e654a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d1e340df319ffe3ae440c511123882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c4a882d6069800a45f32f20443a6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ad7135e4e76562b90e93f49074de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deba6aa8f1ab4f9ff90a6ca81d37b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207fc3ec5dc382b448373d20a5fbd8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc763df81d7e6cda387b126ea55eacc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34019731415e209f5e4d5d38c83481988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa6f8e364231cca2ea90122ef9186789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8f7a9a2c54e816c00ab066da7c09190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95652b8c7f3e9cbd23d76179e0d569691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3eacc8a90b00529e7d98ddf7b19792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbc5539c0d4ebb7ae5cb7d22ee0d3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143f1aadc01fcc164625b982273da194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21070f2e4a5b88b8a50df3e8ac2d9e6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e29344dc588d49d53a8a15883954a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a92d0dbc9a494bf213be07d6cd5ac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be02b373e7ff5d29ee1c363bad35998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b33c7c30fa3d85a0b726982758a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407d9991686718449889f314d5619a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe08ac077e3c13d02df41359cc197101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962cedfd3cbd17c615e47410588b19e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdcb6fba7a36451b678861fc92140c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e12315196ed5e063b649a2406f5c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16fee9060b9738bf0f0169819a7d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d603f9876e54b1d45f10617931fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9d6a13f90772041b0eecc4b25d9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb7968015078c4224e5c54e4c25ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb70aa41ff72aea41863bf35b2a3cea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb3196da411989a8f4a01184a2766110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028ad9b51d76fee8c174557d4c6ff76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97655f230b040aa1e539c0fc8db87214112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0cc02b306c827a508fbefda2d77cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58da9694366ff6e3ccc8141838d7e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0773a8f931fd60fd0b33935bc1191d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94e720d4dee6150d25f223b62ca0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3255670e980f1a493203c39ff2ff62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff3a99ad3dc1c6f831a077646f7f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9b1d90216e76af9aa30cda867f83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dcc50abbee2caee6d2efc6b14a05d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac3ebc7564b2a5d35c7940c253bae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b84d4b1d584ed20fde811bef359916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839add13475f371ea4be18d29b11a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ebb8b3ca37a6202bcabae42fce78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbfb360aa58969a04549fc72c2c66c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a9fbe707434f3da7526b587d4847f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082019bf27eb6194a60285afc1ff6f49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9438e5685f0758bfea9b16fc92938f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5e6f1a5a7d3009011877cf41d2329129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8c9190e3aacac89bac8f9911ff4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa746e60e7bfec37246f3a1f8ad6c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553f94daf84055d12e4b7c2cd78dfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72297451cf6cf8963ed655d067de828b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf2194415432dbb5adad7ce17ee3a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c867fdabee6846cf9786920c790e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076723ed96bead25ab8d616425520e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f6d21a8a038541489304bcbb97813137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1940fa6bf5d7c0a6213f14ab06c93a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f01a9a010d988d5949bcbae78cf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8602ba3c245e07a7b8cbbe2f041b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc61c2dd1364e9482810f908d32db50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a38abf4db1cb13cbf1149423754731142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524055cbbe715b81f206c4fbddbbfb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda62c5ac99e55b53bc8f78e542f8283144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74fa1fbfc37a3faca164411d68f2bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cebe32898910a46fbb32c4525dc19a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb463de436e177ba2510747601a840147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa390575d7e48ba46a389c2d2861e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc881fd78ca89d73a14f33cf40c1b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139558c5694bcabf5ffc56bdcd8d003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd3c4c05ed245f68b72b3d0800d8eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c2f2466104cf35e8c70dddce42d57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17a17d3d6daa2f814aee56b8b94e8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91e43c63de2e16e118ef03d8216e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b93f75f78fde627214f2e631904c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0d700a82bf8385dede5ec85e0d789156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588a0618ea7507005d7a9348a4a899157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34fd30d9de26a0c4cc4fcb9ff4e4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1001eadab4ddd56175c948cc45884d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2c04f991952feb660df34a6d5774160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25839a86bf091ec575ce68d53f0ce94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedc58c81a2493522f0e7cba237e077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184496fad5ac0747951caf4ba03b2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d8e041ed11ed6ed38daddf53ed38b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c994ac284173eb3da0e730aa45f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce1a134a663a414680afe98231370166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2607b3af7270ca6889e5510cfe75a22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c286101163a0fc742e716bd148df0c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e9d7621ead2642340a139389573b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06721a07a3e05e39ad15851116360170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca8342920b3c6a72037f9be18c0435171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f679bccd8e29bfc6e226b91cca98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33dd22e1c482eda781613f51798fac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c86a2e501e95c1d7bb487b94a310e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972c8e3971cef7e59d14c66a4ec6e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf46b46b3123268e9bdb4be8ded784176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ecc86a308b005786d5f1c179e70be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522fcb050da9cdc1317afd408d2baa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bdece9b1b578da63f0c1ec4853cc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8395fe5290651452973aaa712020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694015e8ce9108a5727f646c9a15c71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855f135e8809611bebd8304275b060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29689e931efc7ddd17bba9ebb278835c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a2b78b2ca793a77f34bcd5f0ea4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58734012a098d089f4e5e05878b7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1d61c7132fcb9ba86c57a571411c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d866321d3d5228f4ff6cb250d177187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d11c2febea1dd29395c22b584371188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca972dcb67a17814107dbdbfa6ab1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc06c79cf4619e4be445427fa34ac3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa486682537f23f67ab2135787e9db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea12f20b66abf9e33a5c60149797f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08c42ecda5e922aefa9f733a783d9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5755e259781f16cd5e8459a043735194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d9776eda8ade7b7d14690aaba947195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b8a314fd6b372fa9165ed4eb4681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f48de401c5c00ea3a615fe9700a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894410f5d8616e7f696b0c65734867b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2844a852c0fcdb0cbc928bb32d915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec2841102cd1d2961d4a23b9c4d6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7770b94df2cf3d2a86be1d03c21b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278008fc60cf042b4db6dcfd180044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb2bd6d375902604cd86f7c3f162e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dbfc4895c066674f6b592186a7429204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef26d249166dced3ff76c2d80e8818205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f2b01023a782627f82df51e799d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57ada44755ca48dcceffa8ceaacfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ed7cdc7e42279c8878fcac485ac0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f652a57d05fc06c7a264b3b81aa157d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4a08e279688b219ac0a40381409d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e36342964945a05ff6bba905c65f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da396c8d7c8a014200938fd889f4d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3177840da5f078993add1a5497f688213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da641eca446785b4f3b861714deafe5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6646ab79309f2579bf230c399a3af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4753c0d46614aaf97097b602c83828216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da51b4874529e178de6a4d1640255b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb776f617985c69e03b6950d3544aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050814a537f9bc0536e6928ff3e99a26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7981b8c52fa543c66d91ff599c17c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d2f5f71060940986715d2f01deca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f59c7b0c7f49e06734d5857b75ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b817c3cd739bb8042d678e90e80bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fadf28061136a6040c1d3b8aabfc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5b5d51bfd42fe9d2afcf565c1ce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884006a870a31212ba9d45e2e2ff7aa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38679f8e69d0eb241908ae4e481415227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a5d35e4ba365a94a39b07e780844b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e449df98dc91ab8913763d78fc279229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f463118d4f4f414092a430567c4128230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb226b01cddb7f4808193731aae2c3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de6082e968a5fe3bfbe8a60b703e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5cd34589c97da40ff2d03fecdc6e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9638ac5d39cf430bf20379caab2cfeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5388537e1863c4c3c3a09d12941eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887efa2d8a08afeb33b99d59fb841ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aefbec29664fa85d504b251780a55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec7d04b42f34820921dae4a99b8c43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30ac7e928bbea72d840439100c3b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc602178f5f9ca49c88c3380d516012e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24ecc74f05a89ea8a5968cacce996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97db3b9039d7070f5104b17117f28a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88563da42b6cf5a491a72bb619830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546676410bcc7681199948de43eaf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ec645548bc63f833eb2c86591dfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1877ec8508aa97d9dec1cb93c440f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a6bfca005b061a17d2b48bd6499d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282775a4641beac1a85150d4b3995307248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd740791012356ae5b37628f1d8a36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75eecb37d640389560939dbc87ba41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f2706d57ccc1ea98c961922c7b5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172df8f16a851131e56334665a6c5931252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543f99588e183a47a0aaf0ce1c4f19b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24785928672c8d3a29f555b6f48a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d4024fa3a784774e3359f2fe1fd41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb764c3051add3a4336c88b58c2d6e6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d04163f15e1785ded549f2705713257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26401b726dc95874cee917ecb0a1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829ca202de1fa5df86b1f768a2dc641259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284f54fb7925b8cbf78ed47bfabe9ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0effcd177c0e5e04a5cbb20cf08e0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58453a53b465a125931af56f115907e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac5919dcf0ff5d0e46e86d801a88a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a6937c75e1a2053d11bbcb2af90c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbeab8f169670be9a922bf243165c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e11c6a4d1b548222a198b6a8c17c8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e5ce9ae77ffc7c68435272907ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2390e99a9bb703b3f7b034e958a6295268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f63411fb94dba876ed48b500004f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2e7996e9480a3a0d3eb3908aee491270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2492947fd31986d769a7a9b41dda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0593b6f8d253c8d18e444fc10a58e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921cbeba54a290a0c1f858860ebcae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c750835db9cbf46163804c7af1d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe6df2322211537a3a0447af93050275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262da87aa4ca4c1f27f71a8c0767600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf44bdcdf5c15bc68e3fe1fd8e6ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449b822dfc4b455b1ad49bbf3fe27f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126a3566900c9b6e5665b4f001183a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475df167c04010c31142476ee4889b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb3c28a98ec66cc5ae9362d82ae4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268090f0e8a7e02c891a772f3615e70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116809d92e1e7d2b48258d3ff5a82b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c50d6ceca1bd810ec1afbf1ec63e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dee2379a61d90291e2a2ab8eb0e9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01bd0a6e09c2274b7649cd6c42da4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8a13706c527434e7ad6f5a0900a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca118e2d522526e2a3f0b9c10e379106288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8430750130cb2ad4e7aa84d634d21f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb0e719976522a6549e9ad046215f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469bbd21eecec62d91f7ce52cfb7931291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e92204591c6867b923a142962db86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e698b188c28192d0f419aac4bab1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5775ffbbc58211fb148f9ed32dac567294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f3ebc5eb40908a19d75b18b098763295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f81c6f35372be11594237a6e08307296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b50b6eca7a197a10797cbe81f458b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0b4792740fc92b4b2ff1e2fb72cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02920409275693be90cc9dce60779299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751ef6887afb1bc9e18cf50aeafe593300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e764c65335e0b8c22c2f77070911a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a21e807794d3849243cd9bf0482f7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4564b1f89f5579d5fe419b56b1a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae9be8a61c179878cd28711dc6654304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add4ca85ed4926c7915ba4d7a1e2bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34e043ad3de492d86aac1f75b6a02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa20757eb6ff6046574a02ab770f87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd65c6305f004425fa10e53ebcf3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209cbd160a59febfb9ed3b159508dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ab5db248205f8809d9d43e539bbac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a52604cb14bd7b7ee04c1c9472d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235ddf20a83651be0a98c50708c66d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aae201f9dca55e1e38136bd240ec2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8a18295e9c65a6f6652f573b2e93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc132eec19b7eb699130281b2680f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719aeca0110a85d13b9160fb0ad3827316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603d1da5f835998658396d6eb85334317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c2dfb420cd635be9d93667200b57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d8358b8287b469c1f48b1f6e2db34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356cc2d80c7da71cd4403a4ff231112320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd319f70a7758c656bbc3866a91b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe44e2105e5a510299060bbd4d22c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3800904e2ff5422dfb9b71b320b896323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee9350658f7be90dbbe237e4e2ad2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e5f13c566bbb9976fe6b2628a92b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ceeddcada909d8e80dc4921f51de9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918fd4333c998d63007f9c3bb324bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb7bcccd87fda381aa161ca5826751328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a682e413c29df38a8a40a61c92d025b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b8234c16bbe13003b1bed1283027330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc7ca5ef1078003eec74dfdfbdefe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a07e3a5d4caa93748573cdef0d4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129daf74d1fec09b3a0d27993a70c1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb51ad46e6387aee707004a7d6270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41890797bd6068e5ce5febac8f418335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc539f9bb5fe70714bbb6efeff2f23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4719db20383aae64bc9945932d63e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c12c17e6b6f1c8eb60be5f23595eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ad3cff11bf561a556f449961c2011339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7bf90b37882f6f2d6a9f13ded262340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a7215e11f301f89aab28c0d83c4e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557e536a4f6b5955d9e67f1c58c71dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe109e245817be4c872d7f3d40bfc09d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9277a7f42918c673fcd63055fade88a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e7a2d5d25512b51aa98429c9e1fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa59efeb7c3d0c88e685a3f8020ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128bd105a44def66e421ef25e53f30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cf6ba4ec1d12d552dc202d1f02fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8767db2d8f5a33e09f29ad5e5e28c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30913af108260efd79a9a444551df9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e872a1c8b3363fb75a397379f7fee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f4b4621f9b5432e2dc87fdc26408352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf3cbffa112969afa600dbcacd66e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb283aa387fe5496ef1f6eec0e2e627354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c6f7e8d4c36534634453e29cb7e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f94cc29f730550ea34902a990e8ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d27f23e5de2ed72ae9856e6c0e2ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b99f050859a1c82159d550c18e547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7833f75e0ec9c08a87dc9fb2caa3d62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f46987cf7f7b9aec74dbb0e7f62fee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17aae1fedd191a555f4a4da14af915361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa26f14bd2c2f9a3a80bd2516e318362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3c6dcc2d5262230d4da7c534720b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2beb0aa5a85c042690d39bb9a50a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549e89f6c95679865beafcf6c0bc6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29369f840ca8ad07e2256d66a8a41e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a7efae03d36916217a9d81b190e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c646363ab9493b67f9c55603724aa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c0226a50fd98961a5a23de2b6459369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ffda9ba26fb2457e1ff2d4cac115f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12024f92066e3db833459c8e3b04f383371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d407c898de482f4e756aab52e947d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071631e1d532b719a05dd2dc3ae2a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ecf656256d25c474bbcdded0aa6ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b2abddbb6aa5a2ed6ee3965615333375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cca8b4babc5bf9027f1550368c69f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b56372d18732793ee00b24ce163bad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c591b5cc577708aa867f4bbe26eab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6cbc4e7c3a3bb5a3c22bdc81808b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e60e7fce720bd3d67229fd50c47ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcfebf46229c2627a8ade6887c5970381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ed7b024dbdff228e5cfd2b5b6302382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a015f3158b69d9bf7ca01ad61c54487383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520a79c1131f5ddc56c325173733bb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4b61c88f6dd72725a9fead42d9f4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf22606499c9c771d321b01081a501386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170cdd2c362fed9f8b4dee4892a9d23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aa0bd9aea197a3583dbe2e008351d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ea0eb546e0397d959d70f54c209f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c4da0e947bf34c881cb2835e7b73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec160f1b182825ee57698b1f3a5594391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ac13bc8d8f5ae8b5539a7e595231392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078de935a0f1689b832a05c262fd86b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fcfcd802f0843a05edb2f9f7992c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff2c6f4ac7f94da32b08710706f4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03eeea80b0ed3e4c3525f52404ea9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb46e81a90c7f347a3231b64f944e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e85d73e2405f07c8910ffe2788f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa6b16364137691177cc1a347954d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd75736592a44f1f4103888cf5b2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87702cbd80281a046c482a63f6572ebb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594df217343f3840c725415507468cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd57b4d4357f2a367b967e9dbf30d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c359d009bb69223b1c1ea3b53ba269404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d062142739467364dc05dc4b85ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb040cd1033227c1ea3bfad2b31f701406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704fa85dbcf34deaa9505223b4d4dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbd1b43a8e82468950a810ec3b3bd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634aa34a857f05e4a09c2638d36865d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c7ec3a040128e11437a82d6d1c0e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806456fa11cde387e8ff373d914a8ddc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d9fe565f55c1ca9df5416a8bab6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d36d6723cc1274f50dcc91e30551b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772965896243f4fe1c933faa5be1ef7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417679250c53de301ab11f4071e6b1a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e792ffea9a78b21472277adddef70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb988ad7953309d9e24c6b32cf9d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d82300efa3bb05ed3998140e5d86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4137107289188be3e6f08059b01354e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769816c8357e679c677563171383a6ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa125e58d060c8b337c80ce70ffb614421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c53384bea509666bbdc98b31f128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b6ae37d8dee5975337894e753dda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20afc8e082e196cc939b95bab33926424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe196997527e8dc702687eb6d42075a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27b96a926307556d8618576e06596426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d4ba91c607fb2638736113ea910a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e12eda05ee553df2cb37a4ec6f096428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad858db037ce7df38518f724d1de22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b77ad0eac188b3b6b3931ef6e4547430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957b0141f5f7876ed41edb00bd06566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2c5bccd45c6437c05d2224964fd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ceff6812cf8b2c65ec0eb687f0e3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b39f43ea71c21ebd8e4e70768c92c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab94cb71c567eb7f9cc50bd6ae08414435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8a44fe7047cf23b731fe0022a9ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc03cad0cb0971798e98dd0a34fe3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06df9f00d287fddb831817e9caec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dca43d62c343d2a14309b13f0c3df9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f3a2a7c88f6b3046cbad5b79bc3a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e428cb5fa9b463860a20d06dd07ec8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51939a44a41fcdf049a05dd9be771571442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dda37b3d80f28bae72260a22596a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce09e654879422bdd89d69759d1a3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49f46014311eaa9e38fb61321ed70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884400de96634435d7778fb1c59d551446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7a95d7313c739c85a0db87eaba59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a229cf0219c34b4ae2f4f5cb5efc98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28327b09c180ec7a6d3ba2934de96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1808b89820689d565e1e20a3dc342b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe595de2b035cabf00dbef26138738451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670bf308e69a6bcb1d19057e7713b1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc22875bb65daa19dc7439fd057b58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57bbd8074bf28d9a45eb6bd978d79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030b2fcfe217b73a6a3b89ee05e7459455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e6b8808286727853d3448ba2ba4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cf7d9577f5dcba187a6c27526189457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fabe0a8fa0c101f8a5ad40e029030458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4df8494b584554dfa9d7f6d122627459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a163d70ddde4bcccd6ef4c148e9906460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19efcf6212bc5d904e785c15821132e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e90671e58356ab8ebb06216608ba9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee48c1fb564bd37caeab544861fbe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f1f0ba09c9ba6d80d63e31ed3e3d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba642d2ea998852f909aebb0f7d32343465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3d1f54a05bf6bb5d8dc2b9069478466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a576dede20f8fdb7f30c6f420fb5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a5f6bbacdb4aea5d06d07fd304094468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf6566a00faa5c082b60fedb11a21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ca3bd4121e4355ebff805a35d4ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233951ade8235f5ac31af1a12ed8bc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d823b1fe03083348356022c7dce35ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7d449b37a4e59dc6f72af532c6227473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006b1aa5cda8458975255e3198c02cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ffd088a1e21b2c33aea564aebdf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa85365d078d607ae8fe8a6eba7044476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81959dbabeec07161b27bd95af4b41dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76952c81fdbe94d4fcef6e73df95e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd722a3dae2c0f31b3824ab6e9450479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6be84ad4a19b9a8a9a50e3b9c943a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6543f1f9248b7509d3445117358d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf3da70981a02df46461c0bfc3ba4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77bcc9097df34e97a39f8d82101184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede8b16f741f0e76b364debf0be5ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76433b21ef41024d1a5379a5e5f937a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf6e147beda5663ff1e547dd47bd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7925f4d973ca10283aa86deb3e9e3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4a946d2963a61d5a79801c8d46cf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0824aadb6f10deca988f9725051936489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb61fd351e3cee70aea12664d842c16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcac8452f33cc01e0ee8b27bf8c3e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d70f58a141d27dbf083999d509c38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f4e0d6fa43b56489190c419994f27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a60b68a9f75014762aff4eb14a98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea70fa125a76d19d9df9a3d54383c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac444563bfafc7503fe0f2bce637457496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce4dfb465df15b50917d03b1579bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6b6c9eb2a6cc3f34e290cca354ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05496149877c7cffa70175cc63b13d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22867f04a856f5c51c0c03b937908be2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecfbeb50ad113247832eba2bfb824e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9a8e1c1e1d88d22d0ca595bbe5649502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3baaac509ec9809e8894d00d4c86cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880291ef9bfaa42b1cb6017f7796e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d3f3ef17cc0b4ef515bfdd4cd1e4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743e01b6e14dbc8821ff02c11421d25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3fc9feebf1eac0656b037ec7c1ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21f00725cfe0af135c158725e604b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f674a5006ced93dca1c4df32cbfa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d63af41f9a5e657564207562e364d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243fa09e4b9632bffdd75879473c5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711973eaad85ba39b5f2d258ee312b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3a9741c4097b1dcbf06f66e40650513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ce0b18fdaaf5395a5bf6408ead63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84a532aa6b51c942f1ad4206e4647515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c7b04c1f24af158edf9dc7afa57a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29681e4cea39d7bc84c8a39584e740517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ef303be7815ac2d3cf55e01d4ef82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f118a61d63d7a842e7d08675bfc190519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7586f54eedc544d9d4acc1b14184a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd56bb2613478b9895fadae76354f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4062509e3e53214e43b0cfecda8d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66546fcd94e361d07362b707072a3f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf94cf5e5603afcf5660105d5e6245b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c93115bade2185080b467e5441ab83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a364c990d57d59e56048bb73e266fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f567a943398dea3e8c1b561d41729e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb388812c656fe7beb90d62665488a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7c04cda2c28b08fd256ee41eaef5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c7ac98ac6f930c329f587c33c74b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472fa5c77a72441f9f3ec89e093b989531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4c6e84b3e0bb653acbeb44e1b057c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f96a906df781a04cdea96d277e556533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2da4169a82da049b49df2e610ff0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae96524e9d524186aeb29008550a7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e48c8336a386c73160dcbb34cee8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d944aec3b02f4231164bdfc60117d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24447977647f356e99ee7d83bddc6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c925c6628af32cc3350d6493bfb3a86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdd1e7338d4605c3dac28a06b6494540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a68f018f1dc731882ca63f8b87147541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b231b7a31d20a9936b7997ecffb048542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285d257e647a83102f0826df54fc9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee47ad3fc3ce91020f9da1487959ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535d690b9ac1758977e85d3e799755545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43a4d585529ee046b55681bd592bc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231ed5a3a4141fd209ebe1d952d96f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b7837a67379e9e618ce848912383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7708070b6772e3a1963c0f5dabe304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71817d744fa3e69e2f5c04c08410eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954828948d1ab743ebc46f68ca7242551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650fab09bf6c2c25e123342e9c4643552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dfd218c00bbadb5e2a851da925ec9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d975a6aae1f71edbc3b434040f40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a40ec196d4a18284c2e9cdc952fa29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d3940eaa013d7489fb07dd028f45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe495deab0360b7f34c4deaed0e796557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaf0619b7d317c410191240e5dda2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c80deb63ba0b837633a1ff7598c55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be03d11288352b5f210e2151da800eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad9dbcd40b895ada05321639bae889561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb7c6c70ed69f35b421911d3e92480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8781e4c41868f453c4f205d18960bd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc92383c3f4b9db79720328ff4c02a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053f80f6f06bef7b8ca9aa44c7270ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4935366f73ac201bbd07b40b79e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa87cbebe8453f2253ac621bc4785567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b270ee1f7f4b28e9a403873746a040568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a8b9c2fc25ab4902020f95545d1ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac3b46496ba8c7d7ca54937cc3c50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35112e9c5fad86bb9e70b8acc6637ac0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed453071207fefb6c11656ce40975c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a1a2eff8a04d33684037f8f8fa5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2edba78320ac31715262561a47ef0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d41d91702d65e2378ccc3b9c3e48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078bb75b957c0312110aa199de9979576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5882cb39e1ded5225fe830364f2654577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab5df0dbcb11e4a06d17ee4f604092578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece5426e7f84be09a9e035cb04d92d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61001793c3ed3b198fce9de989aebf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1e283266920a28fd68d7e6200637581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dbe6b41cb8fe88e0524a19e35eacd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d29fc0623a6982978677d4973a0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04645d6c28fb6d4b6e16e104d19f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39e82081be9d9e5329e48a43284ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e9cbb953c3c0a17321ff266cc1d92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4190501aec335bccfdfdd8845f65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190e305aea058b49cba084c28a08b35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bacc8ead572ff79e51a2d22e01928589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c6a1cf68529acc3ffea0ad6fe0b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4409ef0476b75d61562da1d5870154591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7b8b27ea33f5cc9ea8e6e9f38439592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e2fa6bf0a609b621e2a4952a7962c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7fcbb8cf199abe9d87243ff742620594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355be05f25a0a405a0e78bd29f663e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf9716c98fa8a8c93e63cd1ceca0bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1211eacd0afb1cbe772b987dc9b92f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660f562de9cebee8ae62015cc0f3a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d717e7fd0aabddcaacb33384a18019599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c4931c5ef1dd21c4bfd4a4de264c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc75704f1d1dce301e8e422f984ac4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46d748f8c01cf138291a5b9129c045602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c9ad67391d10701d18560c6732a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3b7ecf5a3ba36812b076505756da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345981663f104e83c70dd879c70979f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f060dd911dd8e5ba10b78b79a3ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e706e76701ea964745cfe0b1e5d886607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c4a84852dc8d129ccc8482addbd5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db82317fbbc4dba41d0ed8fbdd2567609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb7f7eefb286ad496847fac3c07840610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4157209a3d7851448839b884a60f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0fbc3e7e154489cebd5538a47314612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a84ce2eb990d7041861a34106903b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e4e8807e3e9d453b7120317776945614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e07a4414c75f65c211d204a234d154615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c0c62c9fb64962d0e375510d2f1c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16793c62db51614fa09e77ca5ddc56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac69bd7c4d4949f46dd7968992869a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8436c9992141ee7abf29ba4acbaffb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aa35f2eca1a4a7899bf47281f41a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a16a64130249f4a42ef01fd6fa64b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95651d76eb4750a88f3bdc9ee1e43d8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87617c77908f4b313acfd613ffd76a0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f7d82e5c45d2a6473fe24bc610ee3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d55fd210fa3a249ab2b42d77bbb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d396ca5257d4779cb91dc885ae64be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce307c786a3c6bd616f4d3e3f304acce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d39cde07e5cabddf4a57dba1a4e2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a1e275e5aaafb977f67f2c024ffe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a15ab15504a7e6cb046ace80dca106630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ea228eabf93be8012d1120423e41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd969f8dddce56cfbdfbd4d92017c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905863a215b54715f662000a635455b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4339c9be2310645f70d435a19a7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324762bc1bc61e8cfda38df0053d6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83906816fa21bc0842e811653829589636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0474523a26e1d1e829b9f2477a420637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cda3f1eb55aebd49aa540dc2e54ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b8dbc36e8d2b14f49eff747d26975639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9003fcd4692e5f61291c9368dcd4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5a9cd67279d99570384fbd144794641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f3433c52fcc30f271b6676cc7a23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62091217d1136680d6f5e5b3899543643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186382a4693918b428af222966c45b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bc32fbadddc1650901af7e9adfa33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c68075fe2ee97b5aa3cf69170d963d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c7495c637ef2393ab524373a7a815647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02570bf492f11dda5afe666e59049bb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9025519bd194c4c26462fc703e78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec34ded665290188d644fce852fc52e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d725a49e8ba7ac051d9090ad44b71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f86cba209364cbd33b8591d40fd6f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ce2a191fbf03d8bcaa89f8eec6b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eedd456d005acad41225cda688456654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0464890713f9001b58351b503c0781655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419a8a5e076e37b45818c5b2dbacddb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22308f83e36a181120c4ee83f5593e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3bd7d001efe090bdf4147832c3166658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdf7394ff385a3e6f7a8bdec05151659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52d7ddeba42ad53c5fcce156d7d51a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b47cc0a8a8711a18324492c02c5dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c168c85ba028d118a23640eb92113662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ff0b84a23b91fca11d764c2a897f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834cfdec0d2c566831dbd1906ac1cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439758cd472112ffa5bab5409f3ad9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee274593a2fa4bf995cc78868f1b67a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582e43868c56827d98780dc077cca9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961775a9856c9402e446a19b87def742668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d539fcd6eb95a8565a81e63aa7c13b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244dd2d3d6f1ec6eaa3a3eaf93d54f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f465c7bd46401a7682be32060206671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201594b8199054f239a463cfe8591cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e1ed9e51531a72f4fed87db2b7105673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187e767ba01e69d3c9cfe835174ff9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb4fc3a7302d24d820e2f1d928b3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b61e3ca5e9ed351273f7d93a69efd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df381625609e416e947677cf9f2a02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81e6d3f4589cc2d6dd0658e26d4be7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d8a2d08e17451dfd48df3e14d3a02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47e928f32eaa3714e0c3dbcf590688680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1c67c18bd546ac3f1c42d67e78dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe317c47de06d4cb09cae8834e6a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a34dd32fc0da7e710ee2a628efdfb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8255964651d5cc96bcc4e697dd10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84529687b3450d396ee9bd1bfe04a16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafebb8e6d85d35bedb1de9bdfb0d729686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501b2b25b708634c2573f5644789231687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c64ad5d3431b224c270d0d012b5bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49f5ad205bc09cf5f544ae99453a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b7f56db512bf47db3b9329128b8f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa10518ed09901dd1df096fec62239691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18335746849eddb7bed62bce145af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c73bdb29e611dc467c1ee60e05c4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1101f05c9277b7538cf82e149b2146694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d3cd461575da2c2943a773c0ded4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf158e2da25995bd793bcd6875f904e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbbfa299ce6fc483cd0695d25a31d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868ec68f47ca43282756e1f1a6e136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52264b38cec653e0cbb4784b4529f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32803193fc1b6dda82def7429e9099700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bac2e9c578422d94ebf5a3ee8e83a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d9032f74025c572515d1790e2fff6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caaeb482e0a7d6c613d17db786e4f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d479e30c3a47b3ac37cb559aa4aeda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877319edbe59c886ae87e54c2f7ac4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a03c2fd26f98c10de082f856f7045a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1694249bb76ff1b9df057ad91d3bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a686e68bf581a56133b520a03539f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b715f282026a9d2bf222ea54f4e68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129fdc9ac25a29d3cd9747be36f6e59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee66d152d4de17a733b3aa573dbc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab64be1518b37c6de4083ed693eed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc011ca28a016dec88c014e75fdd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682ae42914491c9deb7352c29f38547714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36913b785c855eee550c104b5f74df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d760352204e5bd1f3220db719a30f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554043bd4467b7497660fde1ddc5ad5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50515d2da2654d5e37e37a442d075718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eb4f8fea255ab6242a3827274edf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3c2a6f9b92dae0398ba1563e1ca7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b9600ddd6b270330beb49449eb6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254daa1c18329cefffca414a6b57c3bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4674be71eb520bea167954f353ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b774e8c213f2c3206f3f86f936412724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a8a2424f8ed65c420db04c72d7cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d41d3e63db4327cd8e2d47afc878bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b9eb86e715a7ed48e59c590a5dfac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73ac85e3cd7162aaaaeb36d23883a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a235ddc0323bef48aa4d7567ea728729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728bc105b82c2bd841e8d8d2492e91a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350f0c2f0774fbd0d1adceef499bda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca1a9dfd5e874f15511ab64349c087732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee64d0fac5ad82a1a6c52293401a07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6d86f591f8866cea30dd1240813ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f706e143745883af190b9d98f7ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b467245711b79d4aa8042ad60fbd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f1a09bb67e9c65b02ca5a602dbc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b423dde5b1c908888944b7f7712eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f524488059bf75c118b351225df0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ff1c6cf61f1c3974545c5fde7d6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c7195186638a1c19f66e54a75fcfe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ae3b4764e4bbb8a99c9fc214cbec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1cc783ed6f49e2c9da49caa9e2a2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70e55be69a3129fe0061236a965e01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69991e40e6ba042a19314f6f6ef6c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa52988d3bf8e9f8d5249257db438746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474912be2ac0232b317f222ef6fb012747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc43d3dd09790bce4b34b8f8f2d82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12027edccecc8c5712fe8056a44dc40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d7981d07a35f6812b3fe46bf409d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf44e477cc923b0c4a4dc46c5009d3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b025ef62cfcb1577e06b9c5a37b3d8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8e4c56e7feebd66ffdc3edcdcbcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256506e3f0ec3bc41ec1471134b9cd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53e1734d72dafcef0c24ccde97f0e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14ecda57e12caa708a29bddcfd5d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3165f88b0dd20b8f11e5b531e328243757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>