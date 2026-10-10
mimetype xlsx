--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ed0322864800842d67f9c3fa5ad21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d5eac5bfac3bfe18705b2bee849f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459231ee37404e5c7213450cbe0dc383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa421990ee6079c0c8a3adb8e043ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817a1e8263fecf033d6f4161a8ec995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3b302a2b4cb1d3524727d6dd94966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f8474fb7c1b028cb208112f5a6147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf8affcd1db91c602f6b91fc792158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac501c76c4b6a93a66a611c0458f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c315f6d7d1b2bc2a7318d200a597310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a629ab823b8af00a6e9db585bf40f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af16726f9c9408eab361da278e3c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31236b85d6db550f9c60c3e1b5d0bb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef3d87ba9af5398ddfef867c1541914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db3a9856f0ffbe64871df3e8ba59915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e1bbe0681b60ca6af6964754cf99f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a14513bcbc4d708a31279633afaebb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9332534b2cf5e7e61aadbac5aff718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9cd7903a2f4f9997e1c39346f5ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc212200a62c3f8e94938f3bb7991820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073914af524d4893eb639f8faa6f15121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4034851b197b072ef05d39eb7f1f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88e42c0c283e0f1e2a113b13fea21723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40a52115ece2db8973b9645a26fd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc63fbc414034e415d1e1c266fb3f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3d0db60d8bcc69f4217e0927719f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9385519d37a97fb58e764903923c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef466605898c379e033916d6969d11d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801924e6529e94233bc1828a95290f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcebaea689942ac8cd9676790d529c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da53ce782b9841343f254a0dab80c1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bb013e9dc668af139e7f317a14e4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc259f14f9cab8dda48e5f679f82b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a502bfa18504179b5af26f7b2f46ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888f105ec44d49f3b224cb5437f42f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095eb67b1d07c30b00db629e271d42936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bd9f0ab49614148a46820989a375337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199cb435a815d6be6e23ce58aec51e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111397a8166c9687729b02519f0abb2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a462d4ca7a581f5d668d63766765540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dae31ac856923ba27781eaf714531f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03719452e54b1a572aaee2d6b3d9e47942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6e9a4f1ecbf0951a397b076d489e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47921ece5e13782dfd89837e69d9f6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42df13b3a717850a22dd9a4db1ab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28b33056f7e76e3e512fb842cab9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099dfde9afd50969368c424edaebf3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735acdaab41f0722a8d8bf8736cab7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a5aeb4239d089bd6594aaf31918149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07587917f6634e9b397a2c4daa3f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f348a044fd5d632199a438e84db39151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b715ff5aec5d644c24a85a88d7cfb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791927ce32f422dccc52500172540d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1aec93b8be11d6db61172cba5cfb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf38b61b9e3fe6188b3f2e42e03854655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4762476e12b78be3a25478a2fbc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de2885203b4c32ba097fd40e7e39d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83828e79530f93ffbe9c3c2c826ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d05906dcdaee053588e0958a8e6af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bbf973c5352ec4c8b77a744639b0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a003b452ead9f41bcc5026c917a8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e445f600114da2af1e3dfd143fb2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2136633fa66943c1220a90b5f32e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372931f1e4f81f79e33050e59f578164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27accc0c6ff6facd2bf96b0f88278db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36522a18cfe33030df4db32ad6eb5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259b321613bb62be58590244c3cd00567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777021c6e11d30a122b4a3e4f5a24fc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56ae8f528893a9d639989fe966e68c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1377549b51ea469ec5ebf4044b51a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c425e2f1724effe6919322f80d5f9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4640bc2c70ba0f93c8d34ba390076472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741350d494dcf7e8b7b78b9a5948c1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3656ab754ac8e6e4902e0591824941874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24109318a35be59866d3601adcefbdf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330617f8ced908c8baa31b0e5e9af4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7126406c0768557423a8bfc18c0ae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6472417ec582f9de74a1ad2479c00378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baea6f4716b0deb5e02a4e47866fb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944bbf2ca22f78ddf8abc035a4d2b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acaa886cbc658f71b05540b0fc977c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f7703f7c6ecc903623311260a4b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea4af3783a03f1899a066d62f74f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331823484142d75486637266455e4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a1a19798e58b2817f330fd16988cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfae49f10fff9bc187d296a8ece83ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843a525a211b8c531d5bfb56f5500c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b02e09fbd985bf6f0730effa3cc0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce55aed2bd4666ec6415128e14d7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3780cc0d61d63c2280a761cde331eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a935a4477ba9bd77c70c5625d3c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d1834030d7e524cfdbda8c46fdeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc1c098af451470585a7781fefa92493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816a195d4d49f93cdf1210f45f0a7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125247a0aba862dc7644817abfb300595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9fb1d174b3bea959d3a10d9ee7c0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505eb15fc0a739a98e0a51050f9e6c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83639c5e3c7e0451dc85d2eceb67467c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8747e8dae0530a46a78a1a205f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a9e50e72a4f2da34253c26118356100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab033886896c131e5cc58e2a8de67a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003f3f13193f526655f7385aefa5dff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320edad553ad861d33a05a78873cf584103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8646a987427643f6e29b6d9eeed50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f2dccd691dc45d618bc8f6c071eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a83f9397f79a887b2affe6a0ad0f42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03443b3ce42a533978b0a8fe7e7a1e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df163ef8df008bc40b41e043a3992108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe860a681a630d9a877ab268ab1330a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2922709595f4fca38b24da3b7b88fd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856624a3cf18b0252578f0a38784b49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e478aaa46361008d97aeb7c50020d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8e84781d2551459dd7af9121fc6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976805bb68ab9fdbae303a73aaa90d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62f25e36af444ab99b4c128cdd6ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c6dd3ef3319ab2e9765659c4e66f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aea013ee992f8e72beed32f93f190117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e6c9db55c14b59820d9bdf18b9436118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff55cf034a78b54c4d5dced7f55fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508007b8e15c31abfa15f85915872ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc420d8b9853d427e26a75ad04fca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccb6c131b61729f4e42593758418cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59815572be51e0d6a48dec9fb58f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c9d3330e55ee17b158494729087d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf32fde1a1e50b79e1fb9a9bbe2ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0c0b1cf0f7670c25864f473989305126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0964d1497e7adc210f81262c03f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0774ce389f34b1a29bf852ebdaa37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3a0405cf5d19bc990c6c4d0823f1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60226de2c79c666b793443f6ebf80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fabb69e48d37d6336d8c849a18697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb951c3b33afba7ce7e3b1b20645237132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b0f18354d52ec8f1553e5c886857133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40bb41e30573971dc00c713d867e2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4a2d93f5de83f610e7de3fd80ca1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216c1eb13cca5a366272836916584a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5aa7db2431339602a5087a0bcddcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd00872d872af57aee01fdc5355f3af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8546df564e98082ea0c18ec2d73f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2173c409f4751aa349975e1dc4d62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341eb7e67e87dad679a2d4de3e62922141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c2f88e18bc95d16689105a2527515142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a9463b6ab27fa9b10d38d879056d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261478e013ed28be3b77c75482f58c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341041dfdf1a2c8c46a9523c353c100145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718333103c8d4ffaae73a7bd83917f1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aad47af933cfa885a57a3d6ff9115e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9962ca45915364d099411aae3bde37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758b09aab2de4f82926f24bd0622d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e2a397634f83d61b3b02151717c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a55a8e57af4c7ab67131fa56de2882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b3781c9c7f7e5cfe88e7556095d32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca31660e61fdc4f41528b9857c455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e38d6ef69c2b882fe5e17d85d882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7779e55551b5b6bcbddfb4adc57e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b39d0c407c974e8096f72289459d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09117711949dedee0d813a56eb5d5124157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0aa7f42b18248798c3b6d35e77e0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076cc6c5c6a3ea81767477fe76e417d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513282dce9bd57c7dcbe7a2bec7eb0f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25c76e355ec55cd371a701f3ee79f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83c45464c0385df0e4c77c4084287b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0328846084b4227ca88786f957211163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c12d6a19f06d3f684c059b86ba0f80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602a39201260af9d0164e8390964098165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2868bc5e058daf980f47726c35e27f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5857ef0eac810ce28231289b2dc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9a9833f313961c206f18ba6fb201d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef62cefb03209271f266d8f1705e50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755649963f6261c12cdbb112d1653df6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e2fa6db5ae3659e94a8e866d4b40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c321e960983fcce6a10995fcd0e11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743ccec84daad25e9a2df407ac46b12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fda0721f41b86d3f30e8cf66d806d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb31ea2d0139de55823c7ca8104539175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0ab21106d8da443aa7e02535f728176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535324e1715b3c8fec3653fb7b66bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d63c47530f749c1f2109fb871dc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e507ea810dee5ea6fb1c590b51781179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b65536079988a688c058195983e35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421929d8f448057aae9193816bb0752d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb66b43b7e84fca306aa35e4f2aa36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe6a30aaa0588ded0d93846a7f2303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd804441a4d99a6893f210060e084b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12794b063a35fdcf076b8bd106d906185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43be99fec099fa4364d2ea27425c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919c2ded9b35b149acf24685eb3a5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96f3ae9cf0f0a298448f63c0978cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff09e4a6f97d1e5928aaf1800fa29d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d3569d4a812b75f9e5003768ae23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef982cfcb096bc014a00aa4eeab1b60f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7785aaaaa876e1271331aa528008192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529d5b6582a5eec6b98e950d6a39db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44da28a9050df30c697ba917d6844a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce3f36eb3e5e5f68e3f563b77f520195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ace2a591a7044a1ee5c959739197196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6674f49fc99a4d94d5f7c981f2b7da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9132228a5ef8e465de1e3481fe19c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ffe735a5b7847b23cdd328617cf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8879e8e53e1d55f7871d7e4e6fe66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4890e3c4848bb4de5531f01235111201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b549efecc2bf39d828686d6529aa48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597789bfff71e5b242146e0b2679cc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6479db1de4225f584aaef85b8cff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e302e2c857958eb8af5c3c1cbeb669205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186ba0cfeaf52b51830c98a25b581e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dcc850de11d97b8b795a0df69b54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfc405d55ea5a7dbd915cd26841cb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5bf29dabb94535e1f91190d012ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2fd5c48517143778e337d244b4200210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce299fb3e5976aec8bab1311560c6bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59208ef4ab82d50e2320e359c07125212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968e2cf7b3cfa043b3716d54e89d8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945eafaf03e0c56aa4d15fcdde7cff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71902f8543cc362960d4d2bd1331951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f327458c82e63952e532f2799377e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703540aeb90e32f609e23e8e4f3ed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc176ac66cc7e1c7dc24c0e759879a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e94725f0a2507172c139bba8a5cd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7feb0701184c5ab376ed4a07a50200220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802200a08c4e02acdca771c699d96130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef301b9f6c4b131955730f913fc6d1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785063c74ca538bf659b8d90c23e89b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fab112cccb2fc07aa61acf96f3e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c6db6c6198a2e3ecdb358233d584225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10e1b326195b0dc13a77d9c1e605d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693006ce416bb3c583cb42385d2e5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67ce969619394a0fc369733c3476d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef807d2d20bd182d1905d5903ec922229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34122bf138718b0a05e07815c04053df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0be84a9a6ab78f69fe4c28f33533fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b9ff7464bfb270537cf3cb7a35985232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb2cee925045bc3879b2ceeda960d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799b50c2c51aa50e758f774f0bcd47d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056cf4344da16c8f68597b3be37f25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9746deb6d8dfcc5a51b44e00d97c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c13f6ca7c3808451c5765ad84b9ce0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d4440534b750cb8897d493231fefc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc81b29a534573738b2c077a24e0333239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c000496eb8ca4e9835db8cbdece0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69151eaecbba1f6ce65db23ccb51a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f1e2931dd79d3237b28c1b4b3372242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442419bcda9268b8b47c44596a222ef7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6ef2bde63adb542d8d5092c2e7ebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e7fbb8f0b73f8e60132e09f8f32a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5246549acac901030212ce3d61c96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910af09def61f83bd33501bd4ff9a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089c440d40da00df161a2098a87ad5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd8b5ff378665c01714187a13f11b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927e4128308b3abe45d7a691ed50fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb624a3b038993e9bc1102a9b9dc391251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956436f9e43c8c4a8eda98bcca822b8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840626719f51bc23cd738313cda4a56c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cb68ddadd8d5ab2baf6ae658ce67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcc6d866e3bfb0bdb6dfdbe3b9786255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0455697bbe396910abce5f9efe90cb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1cafd28e1d6261bb13dc9616af326257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3816ead5ed6de73c93c98951b3955c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6141923530073ae8922fe14290962b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278eb9c02e2129ae417233f93b8fec8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bdcac27962f61f02a659c834a9916261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a8adb3b12e9fddc4209c25035105262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c4c815e029067fea17208e158a117263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0eee51c1588556365249424ceb7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58672bb301688e45fdc2aeee88bc6c93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928deba08ef3042dae982fb90430b0a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de421e66d132c92b0ee65818729ca5d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc054298487b8cfc10e137e3c89976268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d3ceb3ac3dd368ff2357212487ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839594245557fb2f6ba5759cdbf2df6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88775b1cec02745c87eb82fdd3f10e00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f955f089898509bcbdf56a4ce51c156272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640120e5e6b3ef3508a22924e9d901f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a434a279ca34cf7b71c64d921da763274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d56c443565272e9da6851cb66235275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc67fee1033c91d212dbeda2d607c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0340f6e677a5ba2f1f5bef9beaf6ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10308b654d9ee9c7375cc9106c487bcf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19351d644c1e88512e00379d6dd381eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fc9c7047e9ad8bc6fe54be59621b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607d5e6b16a1e305f00d638e588557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc221e1138e7ef40d2f82128fb7800282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e324efda2f31593c072fd8ac81110283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f14c028a37659bb8808ef4f4b48ff3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758208ad44b87241c68474cbda4f420285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcbd4c68431d038240643b9d29659d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae212ead6e94a789b2c2011817912f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63da46e132f18e0c684e049573254a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7f7a74f4c1d30e0a2aee2dd0cc18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117730b14b4486c226341627beae2fe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21eeed2f958ad7ffe2021dfce69536291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bf64826035ca5a5c2931de4da3d51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c3cefbf437698d13f84ef6ab865c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401f6592c07d5fefea0d8306158f7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586632ec532ef316e420f8471c6fedb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c465226dea46b03e1af4d47f88952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08c069827ed569fba7b5f22d5b5422297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983056312dc0a080556356736c5265298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9b89ed028e2e5a458348d448ab0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d32a2f1ea2c6f1978633eeff0afb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e7f0974165744236f5c659f92b5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1caf1ff023b9ca9d43569972d03e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f9a5df321bf7d785e1945bcca3460303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e8eef3f11ff629ab6d4d70e13b02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565089e237dcc2efb0d1c49268f5bfc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ade670144c300bf0f4199e3d7318f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d9c802cff8c4afed683e8a324e217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccd26153f3be2d6fe2e1e5f8833911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb10b2c09927443ce4637def0062c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45dc2ef5d21c0ec6c075993e1991f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f055a7cd8d72648f081a6538db49a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d78ab9e051944d60005fa284a46f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077020022d062ec02cb958c2811303b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2589a1c7388700eb2f77ad877837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae9bb01f60f655b486a654a8da352315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080427004c85fb087365a22c68a2d04e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7d73d69702d63ac71e310ba872b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c4615cf3a0dc9a2e197ace430b803318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3cb853780831fd893e01aa16f95d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25ef6adf35b61eef2ac4639ce921f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24152c43e0bd8ced435942f480ff2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf713acb77edcfeb3b791b94230d19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b1ebc4012e00500242d889c6574a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52fa0c99ba1b02722d2a80888582f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f8c101be3d22954a43aa7e079db3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d485bef10c201c8703146b8863c22d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8db06ca5ae96acbb0c541503e330bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f83b2cfbbe41f4e913153707bf5893328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5100e00cfa2c3d4e32e058e3f925329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7703c92f4423b33d223f2a151f2c57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b992e4a724d834d7b663baa04292331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810d3f1fe3dcfee2e38de5d5e7c4d47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005bbfb72869179d153ea4c31447f74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce8892fd807d8a4714aa0cd84d64a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3969a47f568eea4ca30eb83695554335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf949fb5d68859839222ec3b681925336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3761e890a2a1b6a935e3109590b27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cb184077cff91eb0e3e6f83cba5b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b98fced80dd59ee970721f8ad88b7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc84942a5e2531d4b17ace5ff182c5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22c5be36fecffcea911e67053229b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47048a331e0725310cac441ac09214342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0295d1b4e336a3c03ae7be3d1ae9a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3645d69b742acc53b9bddba4f1d8121344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3f344a9263da17f6011095b18537345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb4d39bbaf91e26094b9d836f29f1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f4b3d4bef7ae3fcecfec4ae47c1da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035aecd08eda2beb685704a2c82658348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32a24cfaf52366b26d68e18d1724f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4d5267540a251a1c0d6131c02be4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddd769e4de71bdd82ec3db93a237b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96bf7f47781455fb8b0ac6eeed48b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f9684e351306d3d323ab40e7b63f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a07cf671558e260485413fac8f4d08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ca729c2154a46eb85b0322b85482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24202f15f85c55c117f26db62013d94c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dcbb7beef47cae799847667067402357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3f91dff686e3f65542c462c4bd3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b8ce6d90729070b909048b48468e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb76b920d63aa4f497101cb5606d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df54ce3d584cc31ddd040bcba566e63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a321c23634efa726f386a464e1eda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b14ffec67c1677c7ee8be7401669363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68a5d8e529016e153fa1523620fba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c332c9cb18d0cd1e966b0b5f91078e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc6a010cf0be993e2b54c4a4e72ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec70a50be2ee4fc24cc1c2f21b540367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950d10d948bf84f0c8894375fc531cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d993e2ddeea3d3a05be41222992239369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268b26fd77ebea578cb83c105259167370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c34e5a86b40305d1b67bc6dfacc85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77f7e6e7c8b3ebc67902e07ebd96f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7653b68f5f7e6dce81f10d2616083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215595842a09ac64b495b02f0c29727374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166caaafc89fef71209629ca2fed2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b10d9d080d623753e654a1265e7e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44b87f1414f5dc8fcca54cd92157a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89b79a48c562cb8576159b5acfe82d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2e428aa2f9be5c255a5e159ac05f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f72d7dbda8d82f126169ab9e5b839380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e4f14af78f520f5a9e4c28a6a744381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99278fa719c594fa3662bd7fec2467382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5354192fe538620f8a052d4657f889383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188ac3988a0f7a2686b28819659797384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59366b33214e04c49f007f1c42b17f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af464de94e5a7ede4255fbd8c11f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a140b5b0af64233a06a5f20a8279387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a85f7c048b3545075f943d29a75d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22245b2622cbeab3817ad26f8265c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0856d253a6f38ce5264112d5131121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7682e787fe21391e9f6c2dfe0dc595391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ecdc6b41735fe6e7c19fb2ddb85e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76065f458a7dcaec88cc35e5302949393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833286aefe94c95b8c0d897bce164226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef547a60afbb93779c668c322f7040395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a1cab3b6ad1f50aa40bed3a220ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a97d9e01b8968d61234e2781c0b36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7ba22f2b5a45512047e01eb51514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89fc4506f8e647dec97b1ea95faab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1598584f582ae8fa1aa227a7ef363400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239156dff0a4661620feb6b3487b9853401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f4fa5b580806a235984e168bfe5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ee96807698c062d727da1e490951403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a442eeae3e43aa3b69c85403b4b4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a648808937dbaa2d619e77b8a7180405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f051c1bc8b90d15c18fbf0d01363e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad033e01dc5f418ec7b998231e7926407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fd0b9544a8a08b7baa1ac399b3c78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326cc2ffa655a52914765ff25a280c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b0276f2a5c78d470d883e8d4e0e24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed259f9a3f9b02659bd44319587add411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249453e8335ff3ad8aa8fe1d593217e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a24f82c224d6579f7b9eef78567c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc1d4551e01e43ae8eafe89ccbe850414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85179aff5d24e29a7d09a7e2de76f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f1caec3179915f750929af8eaa76e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95a391845e9959c2b64f67818d826417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111fbf999308d189470028edeed121f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04f44b96227f0b86e4e47abbc38f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10621fcefebf993ccc53296afdca02a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9840c4d63d7a50ad87d4c322882c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56f30982a3b95aade03c50ea899133422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e213eefde1e9f5e774190251958689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c05fd8d7e2d4474fd83368b26107d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a63a44bc97590357fb58851c30bbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86bf4465dc92ef3b13f16ade2fd9eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe335327719fdaa8c164cb0722415427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c0b4f5aae853c64f20d1509df5a6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4af00dd1f9de68c0ba6316c550725429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15054bc88395a53f997fb0a976b64b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe315dd1f76b672e3121ce68a83640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729717d9283491a4d6c34d28d5ae44ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735090140b24e8ec43c08704bf2441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43f9548d6d5f218b15ab2663431f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d62dfaea30e4bb756aef0636de26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70abb3de346efdef4023d431af9940436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334bbfa96be02eb7cb5aa9a193e508437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977405670e2ff958f8a7bee8c694274438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bf1855b526ee8127e185145fb28b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf482a0ac5493514d464b3ee69696d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81395b856168dbf5d4b619d644eaeaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207f4c4485b4a1e57f3a9a510be037d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b4dcf7a2d6dcd299b94ae91d0ef0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cf30b80d0fc525d907c9a8c1f3917444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f366cdd7e916c886f32e0b8c3b6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2fa944aaa0b2072453167a25edef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6428e6791c62bde5db79eb2ddddd64e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379eaf30cffcba5ea8880e3d6626756448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec662e4e1e1517fb386a1e4a23fc031a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6029a2ca5af1f85c4f493c1009ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b2013dd1e9453c8a3e1fe029d67a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a0020606dc96e38369c572e533e77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163351cc99f960ce19f079213c7c176f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271288d48d990f44edba4e9a6c32838454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5db7d3f814c827dacdaf0d0ea473455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bab49f37d153fd7b5fec36cf8608d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf9639d9466f34c1c95b89a3e443d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f255d2745878eb152e9c450f30fb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1bb9af151f0b1ee6f4a5aab797e84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa126bd952410000abb565cd25c88af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e6daa5eb0ab3677569b62ce15254a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6a87f7b0813f08fefe7a7bf00b06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ee5365e0ad5f1f5a09b7df0b4ed8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7e375be6f9e4c23186a8b348befef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d5633257fbd8d69677c55defa349465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419c0a9ad18c3a325364a7a5d6e497466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952a4c93cb7221c42a1940adb50de66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a65169182329f5b1f35dc14793934468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf926e4f1ede48626bf75e49fdca1a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0f0e97bd7e8770603a385d958befb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a1ce3cb591c3fe2cefb9afd49415471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb0533d71e8fd1918f58b7350553a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dbae6743aed28292694386aa3b7a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5ba1c33bb11c7c7ea7ed2460069c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05605e884a7649ca642aef970f94aa11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f90068db0972e6f6d6237dab51db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8135106dc0d108925343fdd2ec8c80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8adf872619045174f6aa7634091ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f57ba44b6c52af8c3ca0af1bcfacd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75175a104fe8dca5b46cfe76540f50f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a19a45805d17d0d7ebfd77fff5ee5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157672c1c7093a3523f4f849a0ecf60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9deb8d86e7ea4358f6d3f4b06ee1bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b6b6d2d3e4dd2c5c6455878fa8ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956c6fcdc0f8dee1a6223eb8ef3ff7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173238ef4e6cf55e4819ca296f437b91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45171cca5f9fdfe9c90dc785b3098487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab6a1e535a462c06c650699b37ed2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2f48b41bedbc189c5698f7e07990489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178478a6087a1adf2f57f1b4800b2ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfc42ab4b6e6443cf74b98407b3196491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f84bb808fc1a8563696b3210c8dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506329823b0e7e821c2521b4ccf525df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0448e5239c0664b3e62e013fb370ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e91b407bcb958a2e17adbd3a8f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655db9ce6de11cffbb03c91b5d11ddc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ef5daa196d3b3e616a7675ab7313497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21b77d7181e9dc47225b4dc2cf95b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e42eb7626d1a2fe0ba7a8e0ea767e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da30388a2708f36ca9fd9220c334f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075216fea3ffb4d04c874f153a83f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fde7dbd14a1bc8c484c0fde9d5d42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f29bd4b7f3cbbeb8da58ef4846c4b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3530c60507528bd541ca4cc0581704504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4428d77eb7fb59a7b6f2edfbb1a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479a15bb17345e6678b91c89cd31d58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa8a77a1b811adfbe9d2194cbe7f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f39efd85b5a668e26da46d2c6f1232508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd12a60731124f52a9b50d084a95b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521011058b5889f62077efdef3349f8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d622a3b117076aafd4855a8dc00349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579927ba31f0b4822f50106642ab4c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e884400990800f23a5a7bbfe11d11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264304c01aa6c1626d76492809f60947514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7304572b1d811361e2e3bf1a0590515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabc3ec62388483b0f27acd4060d49c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296495ed665e3f5bd62296e5a51be9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30872e8cd045e3d90c35f125a6f95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96cea89eeb9efd67f9d42c3d2a8f8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87a28128d3dfc9e889d080f015d0ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a7a22a72388d6f960901053413928521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be04cb87be7c9726003b5405546df9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0676884b53891397ab933a1d6eb64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541820377d74bb2aa2cdae240461358524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381a3d10a4fed832d7df911b31298db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feef51eec33005eb7e27ac2b1d9d9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae4f57a2503c5b45d933216d29b44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59b789e00500baac55f7aec702ee0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e13b30656d3aabcb9e6a7f0be0220529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be377d5e21310be45744f3f4b170d22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6e734f1addae2cc4045955a79fdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef58783bfca7971eb6008d855324e63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598227cb8deac1ededc34264b092f2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511883a1c6fb0beda8b4a83bf8b4c0d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c87b5d2d68339c973ae7c8b9060a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd5cab61c6793976c1a35abe913a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823b4c8d85f618fca5ae490a1409ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc97a5dc81f4d17fff88259d7423c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279ea77dbd4362c20be725e8cd0a2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf0bccb58451e58ab5c83cad3df046540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405567169c2ebb6228e377b78f22957541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff274c51cc62bccc591e65ae9aad3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f9a6b8355a0393377964b79effe1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf611ba71761de2c2d198873b9a9c99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f9e1311c4b3cd5b2e8251afd1097545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd149a589d268919037c004e2baa478c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa62eba94cb292077896666211589b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134953fcc6b153836298e4af206fa24f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aad07e7b4fc11a0fa87083a3a6d2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34073a31ccfdf701d79326e19f79c894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40185e59bb2d48c55c9b645fe3088551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e2c48b6b534d0f9bf1cba85ff7ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaddbdad6613e62287836be43e11c8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b49020a885cbd45db6d3329d03c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389680f31a97515f89ebb5cb778bfd4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f348a54e6774257d6a54f463bf6503e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff0e3b916de4ae800724594c156559557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61d1e81d8b744a025ddb86c291a41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5608ae78e81d1168656dc48fa5507559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb4becfb6fd2c1f097af8427f2523560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb0d372111e834b42d2251cb639b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ffdd6604815e10dda096d1630698562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0021cf88309444dcef7f69329c533563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709927bdd83f78ade365a62c98d750b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb84bacddf918512c0e6c3ab84d6d79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb38165a2a27ce2c4b0e5249cd1e9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a4f04df52b7308a4b2a9ad665798b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7911dce5faa653b30dbe67c7de78e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29215cb68b180e3deb32ecb1cb439a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd900e3b2814190de7258076caa1578570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15578d61871f404ce56064adf414a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2c11087ccef281027ec205a8b5276572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e451412c190c456cbc8f132a12a5b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab5a00ad7ee428e53093deab3efd6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06785c2638d5109fd0338bf879784643575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e085f5d102e1ef7c631baa20aa9b29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918afd48fcf60c4a21992db22d3df59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc25a067d0e061d8561b1b55d4d3d1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adda265057e8f66ff0ceb3bfb459f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765a8632bc259316a386fe0e83f84b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b68ddb0d0e59cf2558d7e9e11c5d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676db373f8df7bc4b057800a794412582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9920c4593ef0cd641c44e25af69379c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc27452f86c9b93971ab3788b606d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abeaf6523f64869c7ae95444b0d44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92a936bdfcd4efe090a70cce2c9495586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608f918113d7625ecf951d01d67ee37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750b5f6520e16462696abaa1b3d5039588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d445b33a49a797bd568249ad54f2a27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988255629a3004ba3a5b92a608d54d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6f08066e86d73c95e6f81080cc25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683054a72b86f7ad2d7b40cb381a699d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca667d25c9ee6a2b7be128ad41247593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e36effc4420b4d8d379014df1421f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b06df2686b4359b2284a10a1f3de07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58263aec6b2abe2e98a8ecf5892fd8d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f9746d98c3c46b4287dd680df477e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc3c2bc8e320951a3ec8eb3d6a74d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a013684f9e233ee1b60d0898a7174599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dd01431cdf459aa0b47ba8c71e4ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e33dcad4710d21598fa0954836463601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d82f400a763965ebd3e3ea448ef62d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4332851cf5349fd72e1ef2314218603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e232835cfe3f9b24735b496c6ec2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f744d1b82ef1aa0afe0d68410d1ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8e6a7a927b4dc257264867f91d93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb5352fc1edc2737ba8e4e12620cfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f754eed9e1259f0b219157f8fbb1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0cd704c79b0c896f177ee039293c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3415269539e39f4627cc9fcccd871610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae401bc120cb04fa75b85e6563050611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ff244cb903bf74acb3b44e82baa52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d56c817004a62c92c81160dcfc5d19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4fd4072683268588ea53f01bf425e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb82aa62f5c72e944863b6b4b9e7ccd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcee54536457651d2b78a30298737c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5618a6a6ccc21c259d390ec5321d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0146511349e1d81b43db2b1821e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f49dbef826c9dd1893611f2fed718619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84f735581078b1b66c284f6eff0074620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfdb2b05f5f42dd295f8d6c2ee369a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71d750c3db1a508478330f048b1ec5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa87ac8b0d0338fe458aee6ff75590623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f33c1d5ef01b59ab81b6bdfcc2f721624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6c14325eacf2c2bfe9d9886a62b2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b3258ef893cff05bbc18225be4545626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c17b4a6b4a8cd2cdb131facdc7cb9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1d50fea826ad3d2d4549e79ae3225628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7ea390e271cfddc39376de6914fd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94947e271fb4411dd9c30153735a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676861de3c01f30384318fa8c523ad3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ea8f918b5b00be1d0b5bba5da194632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d992432fce2dd72c5c765e47589b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8df70c15b9b31eb958a744f0c9a2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c9f68cc11dd42e1e88ffd077cc78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fef4cc9c62c143c01d657340a723636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bc82d8b350c916080538a814f842637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb007651698327ef28d789070d249e42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32a81b43091bff389f450ddb4371d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86b6493d6571a0f0f337bfbf7953e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58ee9481f7dc4f622a15082ffe70fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc367a7978c198be6bfaf63fd7b3fb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a69f8ba6c7b7aebb56090852591522643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8ee201b57dda58b07122b27d69d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1bc1b16cf555814a285bb253922c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42b8ed78787c34351a064e5e0cba6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb609f47a23c312281ffe96202e56b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2aac251f8f0ec6626b9d5e0109a95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953b082c0ef32f0c1e934340656714e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f6f40758e907ccc19b177394004e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d187c2b12cbbecb96acb7fcf5046d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d79b91be328bd71b4d3011260c46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85238b5f0027ac691be9a27cf4e8e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27987e9093d178eb2df86e739f2aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f107f9f1a0623136d3c71e204f0d1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8c33a9ed500b185507bdfee81ef2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbee405b9e61661fef65c7b07481e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3957f15d05e7a2619ef680f5e80b31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f09945cb191cea523f173a0a69e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe54aa943dd2cc80995b27da41bd9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ee9d65f0d2af44e8e462272f54caa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf2255a55147fffdb7ede230bd1973662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3eb948107c004fe2e1adc7a8cb774663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef688289ef4ce44da9c2369d63da2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cda9832a31e4b39a12575c217af774665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c98a2e0a6d7f02cab5435fe78041666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eea529275eec8a338459d8606c254667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc5490ba067c37756306e941ef3e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9cba853b1534cb0c142d870a09e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adbe7bfeea8aaaeff2ac267de71409670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441c846cac7364ccb0bc775c5dfee2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95f0bbe7705beb0f82f3cebc70585672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26ca2d176ebffe858038e27e4be582673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff62b1677117b30f5cea9cdb5a97ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169863f965d0b01fb59474a4833eee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7caf93304a72d96ec2a9eb78c897a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4497d8042c95457b7be985031fbb2ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b269f69cba4502c651e21757dbfd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9248471ac4a11edc957189e84d234c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df243e57cfdc4f885f381f611407c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865cddac3723d8a66623c95843180f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e30a3b171343e86145374498c5ec0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439f0b00adefa9a4ca08d4f62b0285683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1f1b591e96443e8355ae011f2c3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b38734368e7cab4d600f7860ae88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9911fe7efd5b8d31fbd7f2fa1eb05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2111bad3a6f7529ae0f9a85f8e54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626e416a705a76a48286c52a32958e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469e448445cfb0c8aa0a6730d14eca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad466d9e3127575f872a9ac0f9a4f2a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe6f3e1920d4bde60f489b9b1aa67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ada656f419d9076eb623e2ad71ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b389fb2f542133858cebdbbe65f52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004bc2a708c8a4d74f12d5670035fbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d55b0b9c43717976f11c9dfb45fe9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e45f5169dc703ad8a32f19261b4ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eba657923686aac5bb3c82f522478697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dd1e43265cb3e7979dd5dd643f7be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8448df9d1d37f596c36f830691822bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e4bac82c20a40e032e499e72061a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c5deacdb2fb3ef62e12058902c730701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac011a7190eae872eb44a3471e5248702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a21fde082123f6584e553bfbd5183703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeca49dde082b211999f606e14c5da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee79af36da75fa702a4cbe0a637a54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2473328ed36593b7f913beb378f341706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f42a437ad4370b9ace7545ed61ae35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e41ba56e058dada0b2a0a34b7932708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b9f8aa69ad003659e1d6c6caa76e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79255d57d404d64d6d802816a6ca98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d22a3e7c2c4ee9fe269029bcaab48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882dfd00d0556e04328d89c9ad8d0ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bca2643bee758399503fb4267abe4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04021aa08c9b5dee4cd59024ff3a16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486edd68681240f3706c65d98678527715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55991a2579c69ace2e8576d60b91cf77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c4528f0c69cfa2d0cebfe525a243c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7790b0279d5c3d201b7d3d7323e55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e75030349f5a5fe59ed07b3ecc6558719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec1f47543b91c85157b3426bcd29a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987fdc9fb18a9357bdca41b9060ab08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997d822eca45ef3278102d4ecb13af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48e5c2fe989477910c492630f30c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b4d868cc5bac1b1157078c26f440724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d822c18a2c5b8138f006443adb5ce46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc07ee1b610bc538c9b176e0b0c9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb28900b5d02e2e248ebe84b1782b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e4b1e2f7c5c163b0acd17d5b1d3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf34418e33932497e9a07427c0d0e97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637531703a8d98000014788150a5e7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bddda7e28f00241d007359201f5c47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da45d919b12b3121cfdc3425798983a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bbb512dfe1dbf8c4e706651639a19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b00102532ac4ba0782ef5e47102707734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f14c6ebacee1e1822b75e845020b39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8943163a5a479952dc398d5a94aa755736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed7c286d01156930b27d288f97a2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59097161e32f47cf8913a174b9f7c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b54f4abeda389266a43f6dc494001739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ced8d6462e864720d8c5912ee6f8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0788859def847a5e2de87893c99a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f08c3d1e3fe714a0260c3e630152c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df71e2db7843e071faf56b05b279b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246446a37cc0c3148f5a7807df117427744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf7c463037fca76c3110f97d95e74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb49297045b9e7ba19990b88de233c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b69b6402099104bdfb296366d9e04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b33efd5b6e01ef1bd5a09d423325cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a5c69cadeed885e3ee9f072694f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356afbda2637ed814570a91d508985b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d4d335dc5fe22f0db8f0294cdd7a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c31bf0ca97a9d6f4084fc5eabeff9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1ec0c477878929820a71b33ec3632753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1742a6b505c01199daed6f48f3276a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd988479beb34c505810a84601541755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07604e8aa12952d5a87572432c84d2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b55bd70119bc3ed239a51db1f01f17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd1c54c471623bd0f9d306c7d6e65a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc7c36fc818595597ddd4a90332cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aea32bc27aa8162f56b7d874fc9211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320977ce328b29b861a1a0d349c149552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327947f3b0f038d038ecd1836daf84f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ead6932a55c22a6b2120fe56cf98d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cede48cc3f0df55f07ff3927487be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9c2adae3fe4bae9d0af9a233b28f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee353245a11bc5d7c619f871585228a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5e9d317118fc6d24a7499c06a4d278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd04ca64da76b48d2a6b9d50db9ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c527938f5c4c6f1426b8848ec19396810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5f8096db9288b49a808bc0742eac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a342e617a00a2d01ff89a65941466412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c88cd9b08911d7f161344637f41fb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa35981cf7b69531930a3299dfc60914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7428a3ab960c7cce4c8f2ef566c3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05883f5da40060695732927c0e605716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0628c74dbb6a7e21ad8997c82ba3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57a7bfaaa0eb93dde6e33b9c6ad6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629f5ca1e28a180a186cf2b88ffae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4787c6a251e1ebeec125ef82071c9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d5f0ed2387d227ff1c19702873eab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2dafd54414a6e050098b01bc7ec222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfddd36fd584d7fb6a9f1c48c9a3e7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731cb37bb6f42e5af37f11c8361e5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc3a8b4775c308252443eeb2ae6fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801df138ee9bac6228fd9b2b485c092626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589ca4f94e13ba4806b72b20a0119027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8aa0d5ab9bf2a87f7abdf929c1f2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916030c705db8b36814bcd20d15c3dce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360bdd92abf7324a825e7bdd6fc5e3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8702302b79295c3e445e7e66c7459031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4704740bb3a386799f1553f517c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fc176d945ae4cb9b1a703dbdcbd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c24d1b1870e535a999f0ec64a303f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06851c68e8e7e6840e89ee65062ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f069df328eaa7a342a6101263d6ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae006ee966cc2d3288f43e9b08460037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea2a3cbad3652b88b7e2432e5c826d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77206494b13e27b01d0f7a613bf1e19139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcb83def69629a66aae49103e46b6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888670b6e8d83dfa01f5f87e6ad434941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2637991bb183568bb5b2b153ed042442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1ad2586f5ba709260e368feef30443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70469234dc3013016c9e89e56a441a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031c04f675ecc6eb33b6b38c0407d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb88182daa417b5ff4bd3e731cffaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa12592e8e70f37467566f43bcf1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f579e56434e7c9f990825a347de361d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b737a24447063a3fb8d1dde358a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ca3a1a0955d404324d514027577150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb297e33243a98c7636a57f8038496051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab55df5ad6a76c7bf7b1e659da0546a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0023ec428b8fa2fed9072be9cc1e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7155e4bb4b5d90b8a752122f535c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa88f17960e8b1b8a8d73fd758730055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90755bdaf0327113744c4aabfa60456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025cdf2bf51e6f2356bb28495a50cfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ddd2984b6e9dcad4ac906726fff5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddd28a6e7a4c16b155ba423f5bf89059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d0af2bb4c6da30ee8a0c45454f1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5c2fed445676cb3f09b6ac703ac9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07a410bc3b913a275ba71b7dc284d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7557f3fc423a4d7747a487782e26d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e7bafac08810ce518f2a9726cc7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977484661508ff054d61e672a59fd4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77fe77d8abb02c5671cf1d23a9567066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430ef5d4095abe62f06730d2d32f9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212af2741b3de5b08e8e27a52eba4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1d0970fdd6f51c8e4562987cfe70769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58a6c467800e471492c7702294548a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5e3467e537285bbc4965817354ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af203a347c702d5caafc9702c715c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddb602f19302b89f5e38aca3b1291a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd7d76361ef60fc890fa3da524cbc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e399eb12f4c26169f0240e3a7ca46675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f75a5eb93cbeaba7ba227222b0e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ff5a6c332d050b4221a7d2cecfb1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7c4fc4fb16cbad5cd752b1601ed478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87fde9116f6ff1a6561c9a49f9375579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae9709740b64ee1ad2437c78797a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b5bafb945ba6677232df5f312e23b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80d1bcb683bfa6f1884c0b199a0aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95267e47784704516fdba919f6522ff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbbd0dd656c2d53e256d4a647558d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08275a70336994209405965fc075e09785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6768260757af5775db87f32186da886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319810e48e2bbe66e74e04e6fb123da487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee1a7f7cae04e457b687efca61cc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dcf997da12fa4a06feeec6b9f133489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf30c5c29ad5dca55313623852aba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e4bce249ab0ddebd0f8442a1a20091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b5cef83b737f5af1e4421345ef7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921da6a203407312ba21225d2b1b15593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae44b442792c17cf5d2780509f4e73294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8592f1575afad4829c88cb822a392c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deea252f76c1196cc42dc0618cf4f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec59f4f6d7ffc82d835f7f0419cbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288dbfa87bf164d2271c6aed6d43b9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d46718ce2f1f7c6f0e220821d9bce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207989e12438fbd134694037aeee7db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6db1f5715c06344a3f43dea20fb3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa30fb80f8c5256204f80768a19b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be51f47727303a2b0015ac59b08a7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912a3aeb5e34bf2937e36ff987b273104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f92768630c9bde023af0842b7f8921105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa6a397bf705f1f77ca5c7b51a4b39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f69a73c741cac7e37da558d98de9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165efba4c7727e78feec2136ab428b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98fe954f73d9d4d8485d9e811ba55d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095bb2af036922e041c594d87518fc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafca860a1cbb43d46071b82728fd5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b91b53987a15950046de969431be6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4eed19404599a47a723d1fad6bd49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fe462fb17f8f8d7a933838d835fcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399138fbd810a17e04ef3e8dd7054c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a43b6824731678f752bdd19e70c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb4b79efc302341f9cdd79c703e57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273499a0b8d2871382188e39e40d7cef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93cc1c30d5f61610ba88ea89d6976e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b3eb8bab6e054d5ea5aa84b758b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ae8e4a902fc948bb8594cd8dbbd7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d3631dad8a44db5291f15c761bca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb871a0bdb058a315625f9b1ef2d9e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0e21a8c5919ac2e7540a3bd8b7f04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c871857d8ce4042336d02e48d0bc7bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045419bd80e8a8e6d403ac1facc6b99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e32af4e5607c1d3414c7249b7a9b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbfc00b4818a905db95acd554a674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956ada1d689ef429cf9e8adb0cc4cfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e52ac2ea0747a83dc8dffa78ea033130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606163f1568a2676eb1c456889be920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e5b6d60a77765992bf5a6eb80ede132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be0b308ab183d513d1c1bbfbfa0e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9251d6d3cac49d7cb9ecec1701613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b967146eaec36f1795d3be37f60bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bad9016a6ec6a8d8e2255dcecefab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33430e0742cfdd8fdddfd48f1349c42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c184223e3c0ecb5e944d0be8bb9004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2e1353cda90f1e1b349a8f00870c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc5ae3e6a597e65d4b0c30b8d7afd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f54adf1db0deaaee2bc129406d173141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e463cbd6db80af0a3fbbfc4f16ba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4567d342c744ba954114ac6dbd5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a553c3b86d7804db6744669ec1bf2d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f066a8887552fae0e0898ec3698948e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219618e786fc6cafa737d3629b06ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44db5a058b5b282b4eebaaf01bac40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059652ac5d68867ff7a7ee261bda08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f8e9b16eea5d926c0ca738746806f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3378d28da5c9e39f907091122fc8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0475c11f51eefb8d7a2bce8634e37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66932e30cb2aca0e70f70b738e2c80b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c768f8ac77c0ba19495ffdaa645612153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eea98629346fa8787e7f2cfe030ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d1eaa5f42c0c40eec05705e57e69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f9c2aee5545b5a13e43117a9b2c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313954a43fcfe6bf7f81dbb58b275a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61439569776622f089addc9efad4ba09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726d749396e719b629124066ff63c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf5e0d24e6b72e384230a584d65f30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c659874c04af075857e835271420224161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a875831be8ffd0c7cfd9bd4c015e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b3c3b28862852b6061e30a3613e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060bdbe3d778f5d5396464deeafd818164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b72152d9920b41e1171e78d6f6fc90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac37fbad59f75f18ce7b5643afa5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c8e22ef39e71780c8b36ad4f8d0b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4b3f0baf9108cad1c25a0b4273f20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946063863b1bc2dfe30a43429707e9fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd56303d086152db1766a44b94ab6ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf5664e4a19265cc5da195cdbe8c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd2c78de68af83b664cc834c3ea6e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6e56395693a2b88d14a4e6754dd8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cfab5cff2727f92ff8de622e6c834174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267e27443bbacd33e66923695c233e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ecfc656cb811b4598d0a7f42586cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eae0ab68dc8124212a64ee113ef116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d2d357a419deadec60c03c3d752b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c35df91f8cf6c111cfc3fdb8a0429179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1dc6af98e46452ef1ff4c30f9414b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d7095f3d87c35489dfda5ff58f878181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec619bb89ae1a21e3a5b24ed9f4e55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a96ed13213fac4804175249da407e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceee4d6c562d9a562b7382623d107c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8912a19b9d62ff5d6b6ba7ccd88a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c51f8b412187e14edcc79a59c1701186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d95834939027195ca5b101d7ed4707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c46847c3b8d71a8e7c2d75c70ea8ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50306c759671a0dba8b49166546bf0a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dfee8990496fdd2fd1379f4ebc796190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef93de995c2febec033b231696d64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb1d0ee6cb840ca6c672b9523296f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b113ee83ef87701d5822a0490a13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e76f890815c588fcf5b7b97bdf1f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744fb1f47fe588623d6f6d13200d0f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf935114cd96737831bac469b680d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952fafb7fca35e21bd54ebac7bc73b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125af3e87af1644ff7b8ab72eac709f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4115c2ff45c461b4b94937ba673593199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e6e58803d3ffdb804c1d4a13017b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167746fe4d641c6ff6f2b37ef114dffc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09184372652bf4102db7aafee6260fb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e77d89ea76d74e8a6f0ebd55739228203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d81ebae2aaf65dd4d21e93ee4a2b4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f004f6e99a80f021b7b0fe476452205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c26dbe0e8bc65269952e45cf2fb69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa50e33e0dc08d4eaaf5c04072808b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036b88968a77f64a588d1601596ecc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7fa6f1fe6f4562f9331a181ea0dc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc42857ae4d03cfb8b22570346f3876210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7095e4ffe6b9b93d73ae54234d3a47e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8c60afce2fe170fc942441a878bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1839614178b51f069a30f118ace9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929049fe5ceb1bc4d352200b7ec8665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf600d2260b41bd8ce4558a1df514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776bab1e6fbdb63e76125f3bf979957216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d91f4563eeb4ef2ab46c347600fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08571aae62df897a369e746c867eaee6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2c2df384b41461666e63c5a581033219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45a74dd7a5bd35535b5c91db03e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd887c7ec50a5069fcd34be9997e933a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1c436ee781cc23681c3832ec7ee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fba72ca0ef0f3547ff455df8de4e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eaa774403dc64aa91a32aedc15243224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787d32381dab107c89963c3689c0597225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f28a0fd52aaf6df68114f488d303226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc82da190e5943fa293dfba556008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68411af40de25c0e978954212846c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eca35365c32db256d4961834e0c5b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3b5bfd411532d00b64ac2edca556230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee53e75eb032297e96a449ff87cb04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcb2296c8991d9925cd89bf74facde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe79a4b5706ad07deebe848aee4f32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8e2593f8d4021d8e7ae75369f2bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a572d77a2bc5983c75baeacb76ea15e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa92716e4bc20ae5afb91cc336bb3f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6094b41fa1b7ec51c46ca0e67e9480e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3daf18414a9c770f0abfc904620cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504781c58da47cb5d1c043429fc92a0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185fe1fdd992ea253cc5fdbdf58153240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af652a2234b87a441114f758920eed01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a063aa333987ba889d741ff88d613ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e5a1b9126ae4167aedeee1464bf03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395100a030874949139be948494e8e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7084019a2ad6e5df9d91cf4d0c7fea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb60e15bd763b9d7a50e72b5fb50f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f442fb626aadd5434878d96df66f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085385ec7841bf66f593b639876e0c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5508e185056bb365e2aa1d6477c464249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad732a800acfa307108b14f22dabd392250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c795f897144718e2b0b19fc4160b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d544fba32f79eb754146a46908d232252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245aa0ad316f6eba88eeef3642019e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d2cd2fa3efebc321883de28c6d639254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a8bd136d1936ae311dced15c654c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f80be57f22cf01499ceb787a121d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d6cd68c94935c931eade992b1da5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4769042353b96e8e2744821c25fc2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67116c5ea3767c0d75b03ed1c695e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e9843449550cf1275f4cf2298949260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503b400c5f28e795eeedcd71f88fca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de140ab482ccd5c1fb236b594b3aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b25856e3001f19501d19b2aad4f8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a3523f4f607b8e8406392374beb6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef20a3b6554bde61ed8e77cc1969bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b79e349b7d3d0b4471a01f4dad59d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d84285bf4d6ac25665c76005a15e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbcf8aa2d0fe7341937b40fa61df9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26754616d4204856c29d273f240dc75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda5deffd9744a45caf4bd15d21645270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5538b88287c7769fee80af23094aad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934abd6e4020e76d09116551c2e0214272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f6828d86062104138429c60392345273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508132768413ea4850e45d435b58e08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43461a38d782b59a2a0e9d20e09cf4b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a120d351ab3f6ce960c8cd3d9b3a25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f1d873cbe409aad42e6c64f6b5684277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512bfd5c6804e09a28b5b09552496ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69ac860d9241786fd25c296af69997279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f6ba30b1df8a35f864ea2d4aac579280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f9e6ee50b2700a417e05b623e6323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e13ba9a6ac8c219e976e914c5534282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba163ba674791d1ac1c2c76dc08013283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0872be29d4e25cc12907ee4951a9ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e564dd41be825732faefd7af387b6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909e0c002ef16ad6d505a18a83b30a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63990ee73277bb5b3e02b7935cc5023287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d5a852348488a42b81e58c8f9d1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff14aec8cfc8b73b6bb50ba0cffb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78456b8f025e757461bc884510e8e89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f51acea29fd97cb028faf535b239291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2679f1328582f9fedfa4e7baf6cdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918e4a4c0ba909b17d75dec55ee02ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9f9a8fcea12c41aef8853f08b638294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c640684e1bb268863a3de6caba8101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0557f12e43d391ceed123a6f9b79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d442a224d967273347fffb67a54b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc51363426b935c6cf155b25c0cdaad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052839291937b54203c51ecd5d2e974299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871949acd6c6356b91e8da480ffad2fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b64b13bdea60c40f2820cefdd638f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11749e15d3588e68d6a44a2fb2201d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b968bb4b35581c9280ca5dd02c59c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62818f9907b1a910d7feb95d09300304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f7237bc4aecc065933b3607a569c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7680954007eb0a3c44d6c94bafcfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23697208dca415bdd0ab42e1072769307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666334cc87d66a661df2db69ca55893b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feff0b853aaa31e5e5e932eb0fd8fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cafd871f0b1df384ed757f47e5bc5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dca1d5b0373a1a7eb11155d366a7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e4b87f1053adf4ccbbf8907e4a77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268553290ddd72713b46c6408532f7b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658df40eb4e0c200a02031c6f150407314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc8ace8de44fc832d10ecd605cff92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75eb36fcfdaddd41ec347fb7d7b5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebdcef68a2fa1f672b05c2064dd72f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4602e9dfbb47562e4b0a93060fe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b919fe501a7f1f3c4f07bcb707928319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1e1122bc9a58e6efb94ba7cfdee4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251deaf7ab70aa797079d84cb5b7db66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b736318d0725abfd51d2fe69212eb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d9db9efa64fd42aadd50929ac06c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fe54ea197431e466e0c5ae05c2ca3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e7a240b7ab390f336d7b81c6f22b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce9779ef5f4b8bdb025f3547271e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca03a2c06374bab820b7946cd4252327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3af7252a6a52d4908ab52205b2b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffe14a28afbcad8b8229f1b328408329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34723102b6071d23a4fa2f94dda901ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3552c14ef3c1c1f29354573f495816331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00c180d7b6ba5cda9f64ad9b1ba61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980dfba50f48c374ff465e5ea4d617333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd05648f756f5b7f5830f9d553e517334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3461f5a55d1a832753adcf45fc7e13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f009c54a927fb464d3a17dc51b461336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a4dc0bab32ccfc1ac3b2ebaf2250337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aaf9377eeff9256fad2a05bbe6a06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6cec325945a6ac65c488090ea6e7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223f7bcbc19b42c2c4d1156d1d0c0fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dabd1e9a0d3cd5d61612fd8f817172341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c4729c36f1a5affac45bfc830733342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fa22c1af6c598c8e41a1a2a02142343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cd38c7f22974086e8109330314e38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd26393f560c59729a9b0f613fd8ee0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee90879f472c6a9c9635f8ff0d4138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503c542ab0501b782bffb3839039ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346db8b32f54338dc9f67453aa89b31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e074372e991bb01a82e4f7012b1a1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d466df96f568cb73828b12c8e2b23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6fc9c11b2f29ba46adbbf0c2eec2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d9264b12d96103d1be32c9921dab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a81aa7e5e56610bba3a615b670b31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ed5ec09590cc7082870fe1b8a163354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9291415e599a3c5e691f42bf437dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ecbd147e2b543e744bab08b02d5fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2470506f921967a740e103bf6c4e84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e01d8c457b2819d6295397d2d1085358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee031dd6738dafe034a0d6873c1ceb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90608292e0aec91c95c64f9cc675b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14629a4a7606d35c1743b7e69bb26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154df5f52d1a7c8460f4d1c0e1fe597362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18fd17e74585e98c9fa8afac6510dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f9a8c7583ffdc92b53ec62d8d3e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f2715128e150a38afd064ec12a2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d66b3717ce2a68540f651061ca5a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2865bb08929a9f106214e6c76bf96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1debbbe048ba18f4d23155a21d3ab8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad5993f1d4c457bd5ae397aa108608369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c151af172525c73e55134f292ef78e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6254e1742757067f21dc2c5b9d796371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed835f7b7cdeb463c434e5f299350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e12b4dd3c92959fbcd12da2dc562a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c209d89f3e3a3e5fb3eef7c2fd41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ffb0cda741e29eba86410da374707375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117930c8aeea33bc38ac39011d7e126376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a548428107cff85303a73a380261377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b58bfbc7ee85bb51ec72612d467df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca327ecefee81d0b07e48f2a3f72a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cdc174fc10328c9bd7b0286367b28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3987111bca912b0d645d19e507716381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c39a73526612d025d175a05bd3164d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446865843cd0edaf5247cc6c477c9f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a0e20f73ae5305891a347539594b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b4b5fd7913cfd6cbf1da893eefe9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ac67e4c6df5697a96ee8ea24df27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc7f55d9868b770ef78ceb3a531dae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771d5ded0491ef90c8e5d383418e51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654724747465622647c1a7c939c9cc76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa5fb6603cd02a2e11d3ffed0e6d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cc13b84cea85ba3741486154857dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0df2018e833e535a6f6b10533823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220850e52b1aad5a397be6f8eab7fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362190e6f33d397336660d7d572c12ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc024ec8486dbb7343712a73a588b8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e550dbac965424e5e5202c0f77b283396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dea7ed02d480ade805cc68ba359bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b874547fd338887580ab01a514563398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9388bce6abd7bfac75c374b59ef89e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f832096fcd6c9ad798226de165d0c8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8b5a47f36c84300f7b34263db5f9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2802c4c7e9bbc52055c1d8625583402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0973d41c9bfe8ab2fa33dc3f05caf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b2666556accc8797404f4827a724404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0390406a34e7301bc1804211e1d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e51f26e3cf8f9c5a2918de293703a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5abe5e709a9cb0a3e5404c672bf370407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b280cdbec182e29a1bf510829ee2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d14f3b7d0a834c2c0f21acceafcfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df232819380e79558882c7ee343923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10149a04b0d10f6269e830f657600411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba70588b8846260093d7b7cf1ce019412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2fb194db71a9d5f4c99fe6cdc95e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64098b24cde34e291d1325dd4daa2dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5ce10324d5900cc5e0e4b761a06e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6d9b2b6a1b396acfa9df3a5c00db7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e4916a1bdce3b944e30295f09fc10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8990a541a52f25d463666fb072cc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d5da849ecc94d51d035a8bbf4bc9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5639b24bdd022fc0bf7cf1c6af37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6238c417fb24383d3313750000945421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7ca788f89232282f4309766a2276422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39814c967f2f347295ca9b5841f7fd0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d66649af930bff5e7fe23c1a1a71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80eb7fca04a97bf0478b37754d8b9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cd9f711f06ba9419460559e33af3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6197f55daa02ea977d941230beffd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a2700bee2573543fb8b46cc57231f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69efdd167cb8a2f348b0dc929e00a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ec12bf805ec5a8b5646107090e3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e5fc0375baf777c3a5f44ed744252431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d546a5577b54c46eed7c36d7d20b209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f28804909d5d20c1b87af4a9da26b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b0f6a60abccbe33d62c6d7c6d8a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c134b8fc54847d93c1a9f44e83e0ed6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dbf43804eee17d3247dece15c5837436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec412a0ce540279811f081360d8aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e43534baeb7eb448c28c4d0dfcc24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125774c776a702325a7846b567816b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42df44094e57fb8c0d0e135e5147074440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b3a1928775d3d0f04c3b98d0dff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2730abf4831a4fac37b74a7e70e81e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bedf45182e6d4273e5600f3fa6e9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d082a64109eef13d1c3d4806f4d1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e09ded1dfe2977548e036403a2f3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0269d44b412c202eff174f8ac220e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1719816aae495e8cd9ea01050b5a5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225545258a963f1c7260f8c453e719b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58a611944c9aa32c603e7bc942802b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc19d1c619adade1c8c342e92141ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6886aa04d384411bf2360ad61227cbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4fb0f52bb8e0697678ef9c4ab9b0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6c4666e383922048329217511507453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea7da5ce04c9dfcd91e5de4457698454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406beb5d61c352f783138ed516d8430455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b419049d7c2c8147fe2a7c95f997456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa793e5bb255aa0d00284911ed9a1d5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb8a2b029512bdaed54193595079a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c14372c15d7cd1b9b9e5b653d391b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc154bcd85e0982ed7c0d77ecc58fee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641526bb7e8f138f8899b17105f2c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65344670f0facb636d419a5fcad76685462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e5a38b6dfb2ddcf4c50e09dde12bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcbd3769fcb3c6fad707048ea54c6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419593423e8da20e336f4d139aff3d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752874b129844da06ad3dae0989b752466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00e74bfca4c2a408c66ce4f9d48c1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355130a9b28fe2da0f972b0af9aaf5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3eff227244f765365817b512ac114469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ea77f20809ee4c75a12581a20611f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ba36deb3328d7da4e5e9a83ce2ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f26b7f25b6008d0cfe6888755fff96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3abbede0bfe56e4c8c6d362cc3dd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0dd2df5ae77be7671279c10c6e76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b164cfea4c569beaba7b3c4e05b5ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76add375258717e31f65b2f7d44cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119effa6a95b9b659c8133dc6bc43c47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfc0e3bc8a48d50c8e50140646c85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0814e61f6d6f1cfcf13c4fa196e54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01348d241214f58b2b852b811d2cb56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fca7cadd000be780681fa35a727f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b998382bae310868444a4e02d26a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214a8b4dfaf47b487f7f931252d8f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b27836c791dfe2c8acd644d243d96a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cbc28388a9deac6d689db63648dee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59969dc76f2665e60402add94c26c173486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5c8bfdae90ad57b35aef2b998c83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179c3533a417810d2780055081bbf24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aefa610877bf47fac95860a5c6f00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf143854e249e5dae10f9ce4fdb504490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df90ce29c998b4f85aec4e645900b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ded9b6cae95db55551a0fc0ef056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff37cf590eae4d611a2df23c53905f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac142b3688cad42688294b456f1e605b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f9f9733b0da64166caf67d3ba0b98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65a558b6ecc95a6b3ab8daa90a51f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d20918c9bc7147d465bcb7031490497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398418f47ba5ab9e2038ac80bd25400498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b212b4182b98e0b767e5ff6499dcb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4bb5376c947ab1acb0357542a7fdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be006648825dd1c2ba5163ba38000f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c33b2546983fe907dd21e4b301a24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a2b8179002f4e24f6a4ffd75481c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c3705c98ac9b327463c4a91ba1a85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51faa03b15e3c51ecbfcb7481414fbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29807a294671321fea6ead1c99947d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403b76627a4d49829a3a9eb8035d426507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb678085df54be847195ca4c944a10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315492806861a0e04553d148b4c8b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b3a6cab17b2bbefd7caf9862f2181510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871b202b92207922e8c0af5d0b19bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d1feacd88af6bfd4b375e711bbd55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3fd07472ecd51ddd236d78237ef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda20aac26c0e332226cc4aa8ab695514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7b6745f2af6b791ce4618c9ec6c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece9d337e3f61f6407b957786f92a26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db7afeb7782fec99009d18ca871ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c0c03bfcb415153fd624fe80a4d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e772a201db021f47082de478c8cdde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e387eab3e1df550712fa15449ee47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0293c1f8eaa996873dc2a72de62c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c6f03e9b6d2c4ce936935734f6657522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1334bd8502dc66f14d86acb6803d0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2899f2ad25cd5ce8032b4bd4662b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02d95eb7779a87bf7ddda472204cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbdfedf5288fe04b07ee0cd7ee17a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e130313cea47be263e95ce2d3be0e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775a6d98272273add5f9b90bb45694528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469e943127b617296fd0126799f5592529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e9fa53e166e195501edc98928fc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093e4ad51d95b6b27f0adb91dffb76c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e1ad70531f0064d5c9722d422702532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5785058ef2cced10b9ad51d07bae0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbd2cc9cffe7f2ef16913a20dcd4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab5505867e231574aaa0c20a086ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d145d75f2ea8d9c1c3d505defee15e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119e9ae8f6e3a13cfa0345ae3566b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676beea23bf354fcacb959eba139512e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca9b6a573958fea45e46668838506539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04302bf7ef16b83660b260843ad46ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640760e2a6c216fb3b730c1845aff2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7989b857b0fea75a5cc6f3fa3b6b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568296ad10ef673d6ff44cb1bcadd1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14270eef3bf7477ec50a6319e035081544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e702b5d1acee079c314adfff886e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a3bf6102ce54ab219105f92f86531546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd991ba1a499980befd6a207d11bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910ab9f14e44b9808941db1ded80cf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcf4bd89c365f709b76a907c3ece9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a35101a6fc144a2e4afd04a1d681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9eb636ac4dc5bb3613e7ea95fe4c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a7b61169d0259a5bb935bf244473552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0ca9201c5b1c35a614113527da07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7273bd9493169d1f272acb712600554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17270f4639be7046cd413eca0e80b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84bd404918c6f3b7dbeb10f079f27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95731515e9849665bc52236c9d295f47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf501863a3ce552e98a2f68e732719b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8c1067bfbbc564d0302bb2b0c346e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd488c6be6f710bb23b87ed9630f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d0257fe26c25037971fa203e604d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492a0af224e76ad467f3afc6c16eb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e89103bf1700f81844e7737ea0d14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3c9259965066ff9066e23e6202dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119526f136120efa3de8ace92af6150a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba04c26c63dca6a77ba879f21ddae6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b7d654233b1786d7cd3010fce1baa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f817e6de2b8a714559cc6b4487d49e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe66abd2246556d6215e41db3493b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d3059e948930f72a9f2a29001344570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d73728a827850d08f2222b2cb23221571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a58c0466f0cf2ec8fbda512173322e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546f00d84ae60e513a0ba2e21ea43e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3471961864eddfce5c68137ed1bbeae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d72e8473761e0140e2fb13956bced0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8d962d6a6d61a47d0232db0d0b3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62dd69af31a2ec2c54b649292faee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb8074b5f26a9965a153a0d624eba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac322a9a6bae680853f2eed51bdd1b6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355b5a0d62e4c67ee90263e5a204df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea3ceee5042020b96fd241f27b4117581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5dd8f7c04d6b8878ea9cae1599d73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ad766f49248e2aa19928b94345469583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cccc4f3b0884a96c12e5572053910584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b9249057aa1bb3568ac019a8f151585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811d2fbdb75da9e9bf692cad931d49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8b4a579b24e3e7580935b781110c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473b5301e13c54318b40f784f01fa3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae76b55d8107a2090edb94de490d47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff903b05f33d4e3aac6bce411071d5e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96542c935286e4fa2f0da69eb4cade31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517ae67097f8a83b52f02a39cad8aee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2fa3f021847f6fa5a763155c30c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295652c2e826ba5d7227a90829795e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad785eb72d838fd3b6aa165a2920f58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ac41ae1a4a5aef9680a39f9bf8b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7316c976383cf62f16c20b692537597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0dd3b9be0cd9a08ec782bb6a253f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8173f405dba18257010b8bba0ddd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11412a2cf50be3e347690f44522d0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0105f2ed1e50c41659c8fad812647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e860941619cd3e09148594e49b3b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579046b06a778e1f05d7d230b5ea3164603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d7c7552250c5c6dd373575667d2c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed2ff67e174983214e9c13937ad797605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2779bbb12d2ae767e5982665f9bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994d5b80830f417aa63547b6cb1759607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934748548400efb0e1140cdc3f17972608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001662b50107743f4aa46ee4f486fbfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016394fa8b7b71d38aca104bf21285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1be6645a71d3d5323c672070bd93e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b061a0df5732a6cdd3d08efa5fa8f6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87dfda09925c160310b9a6d89feafd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752c5c42033c5ca0a6d5118bbdb433614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f549c20e728cb19fd29982413f0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa3e0a700c8ba139237b8629a9ea9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc9963ed18bf4b1a67c0d1e104339d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536bf9628e10a68a8cbccf326f14e14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872de793580e5b2db085a88d229632619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203188ddfe31665ddf6d650eb7847a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823fe8997bcc3a461dace3a6d71055f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78491d89adbbbf26c3f32c7a6d72b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36d1f25c834bca8f530f57250d2e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b754f2d0055b4f2f7b35794c1220c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc35e9b8fcabb3c9e0e5de1269863625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5ce39b9f7cfc8daec5fa002f6fa7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6960a881e3af75e44a50701cfa542627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156042dc5d73fb210ac65f8e57e9ad7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901b511ff069adcfb15b4464415f5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bab42022b7cf6d6516cba23689e10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff83213cf41c09f2c0bbb231cad1fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43082132a2506631bc80023ff815f5ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ce527d1eae657e21b652234fa174633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd8ae9a23b5b77e0bce6a7742586d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d79536bee5805a08c00a2f2c45e596635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248602791024ebf90e786b75bd6f52b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c3d61f1f530f4c6e3c6863320b85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec2858e0439a7b989055accc6d2d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e601a9fa5afe493518421f76ad9d35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b6ef03bc3f5433706eeb9c81f2ed3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4e229addb5028e2e001b6f14836c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462d98f267985fe0bea2c9236063f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b008212c7070dee3164d93e8672b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1fe1e50cbee786dd1a3c62a6f501644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033117d58144ef36fb6dc1ebfa6f1be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811482b09410c78b6b27e9214afa88f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fae44b6be10fb22e3e331aff1610c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59304942798596cbe15d547462c7eac1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151a0ad0153fb42b8bd142ae48b2a2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8908a9f2b0ef3a9b7a2d7edbfb4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ae7b1f9ca51d4e978988ad5df895651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6df218db54541228ac08667b456c0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506d7059926ebd73499148d4dd80e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da797c1409d1a94301280a141e1cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334489e62aec43690683aa4ee6dc70d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185cc265c8c6ac8b5f75551a0686a78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9017949542d982309606a8c204ad9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ffdf38887b97a9f6bcec160dcceb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23fdd042ee483c4fba9b6fe875a484659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d52694442a9579199c1a3df879711660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301955d42dd4a6f4a0ce5119d00539a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f311b691d96b8f382509cda6bda89d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d938dcf6daf8095f1029b2e1a308d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211349991f67b782d2b6651b00fa7a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386d6f224b6ec6140305ecb45954e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e365432ac0b6237b3209068d24c2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaa3ffea354902144c1476accb2f4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81815ad57df42fee7bad2c5c0c183ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318be39050d588eaa073351c44d08cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334cfc153048ce47343c0af4c403a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae85fa0c537ddd93d01d63d05f7e1f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc9a8ad086c6d8339a47c88b383e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82cd57e413c44d0e31d297ff2d14db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94504791f9ca6463be8792c3cfc192674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b0ba301fd2e41b3513dc5ce4f3d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8754e9fc29648e86ac8feea986071b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0998ec68bc74f5b1f1c124610e786d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873160dbe91aff0d136bc83542a833e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75925acf0cca648f7d348dfa8894b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519112644eb21333fed46fe1b26c9ee4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b37ac9142360ebd2e6e980c645d66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a89541a976602f477762f64427aea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f408ac49a8daae0ce5481320e2f24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaee941585f72f858c3391cd258cbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4219e0b1aebb4f06361c3a51c846685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e069f6aa0d7c403d65d2258801572f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa7a41d55657b9d14742c27d932b12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b111acecd367acb713a84390516f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e8b938db7b1b2b3569dd8921635f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7e6bc182c2440f18115f778d3a1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045b04ebcc749261f8e38cbaa2e76d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba3e4fcf26df7ef8c74c5e7b0bb556692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d2c6e8822709bed8a7d5b941b68aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b3e0bc5e24026e5b09dda53ad5ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211a303c8af4a01f67c47edd63dcbef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4644abd423c348fd52fc5bf55b8405f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b24de3109269090d478bdf748a466697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7207167a041a4d68537fdc9abb172698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82601fccdbfba82a912cba3aefd3282699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa7f4351fd61d02cabce84e5753285700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3849257de2c8049995081ae824aa9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91195c3b0066241b1e646f134ca5f3ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166938800d82b47433c55d82ad5c046703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3acb97b9e88eeb53ad279d06f9baa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2999721d12c95d45a70873c5624e442705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169361a6dc6f321ec484ae6dba175163706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7b17bfff7dd667cd0fe6aebce0a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e497420e7825327cfab0806657224e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969ef30a63edd0fc918719c951f3f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618ea049cf05705d703036ffb81910710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04977e20a49e91f745d8d1210aeeab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9f2bd5431c30dade443e40641e24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41718f3374524fb461dd36aaf74ddd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f677ac4f00a1a32fb1c749ba3c2eb18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5edcba68bf046325126961e17b59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e243f3689c83fd670a32a111aacc12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f0269dacad5ab663a24d02c0368a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f7427db7c0f826832297d76de25a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b497191a375377200f83c79672266b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8def61399cd21add36714887262c94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e0c2208df059d8bb3ff09fec6ed1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405821160010776de6acc3e614e8bdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e012cd7df9eb9d61b5fe79352d8e66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d1837b7f2af23c7168c17ea50167724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae3fed909f27ddaa735cecf0f014e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0e58593111902e028fa133ea00bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d7e058ccd68b79d4abaa78e6feee6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5b690207ad9918c0039af432e5cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde6c5cfa85bee71f3eeb542ef2b5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec775ed3df475ee6e6392ce38822dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6603d8e50c1adfe4f4d0a5273b21f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5dd70a572772562af6dc9c59b053732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7aceab47823beffd8946b347c31fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac888f8e5523cd3fe4142b7fadcc8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8ae47d8dbc6e5c01f33319692e88c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2b699043d9c146a1ad755f459abc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a052b067498eb33371eb270a234e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd636eb60166fc9dd1be2551d41db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76df3a096bc8ce933101ca04ab4ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b799bb08c979b226f7736aa635c78e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c5ee62a8a1bad03f85e19809638c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913996bae472f0c849ee9fcae058d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bdeb70ac9e6cd75fd73886057cdab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4725999511ca65a703f1baf78306a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0452bc9ec639aa9abcdf0cf2de18fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4d4f4253e5d5e34b013d6d0709c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f8377e45eae8b183758b8aa4f20c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e55496d609f03d9d0dcd5da50d42d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5d3adbaf8e3645d62183745e27ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830f339537a358f83c77699571fb9ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7cec664c2e556e8b12963aa4b8283751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1288186e40b40d0be560acce0dfaf1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf166805d0b47eb83175ca7b0d34fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf343292e69f14cda05f4b64a52f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f0995f8c0ccda591b7a5f45ec101b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5920afd19bbebbd623a5166b629649756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c3d2cbb91e79634f2b53dd380f2ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d9284148fe9e567896fe3db12c492758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96249a7dcd5b4cde418001fa347b11759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>