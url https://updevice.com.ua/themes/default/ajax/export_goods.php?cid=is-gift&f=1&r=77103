--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ed8c9d0acb7a7e971ee735ed364d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa80cefa621ee76ac5b9d09364d1bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad778860b7219f7412e6c235c450643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6c5eed3068acacbb4024b175d52a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26452d71ebee67f76868f0fe66b8a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf7a99bc194c5b0f9de45aeb03dbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff851e0fc079e9072c7a8131acd2487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef35cd4533d4eda93939b78e4f0cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd3ebe7ffbe91b54d5e14b7b3a94e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07140a930698b77e74edc1d9704d0c4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa524e2ba10e75511331900172aa0f2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb716617109129e823e8382fb4f9d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ad5c73c2043f2f3c0cd56a4c04da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f93d8cd5fa19ee5206870eec215b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a9143f7475747c0c5480a0d958a9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cab625ca4e9bebf43064634e21093316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01d523e3c725cace4597ec840514517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729ab0676de1627174f1a98ed9e30918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921223f673b2f8aa1563fb798c2b58c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b1315a3e00f43ad2084e17ce0134f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974eab6d6ca1fd3479b92231612283521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c654eaf50ae65b1b6af945a11ec58c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acf4619ba5ae8ba765df2be462ec0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6da959e55606f2d9077212ab0abdd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c0829ba5ee54b8ffec0c64b172b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d739d4d698621365031a81f23980d8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c590321905c5847151f65a1f8a2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4434f45aaed2e96cbebc04af01ae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1ff9f949444320bb86964828b18c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486403b2ed71ecb1469009c651017530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3e79de02ea900d36a80b78772a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d44f184122a023d855e0473d1281832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f408839fb514755395a0e35238da533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda45668f84fc5446a826593ebd63334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a100e5ada551d62a9e6a7263d389af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905271efd438d8143f2267818968f3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30ed5dc7d15e71da59fdc13f50bbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb624c875f3d4fff1355692a1539138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a4934bc76cfca9b92970f321f1bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0055700b9f5fb0dd3e5de83f905b4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f605b18458f8ea396582acf69d6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d3b730bf7e38ecc6cc5477705c3cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de61e838dbfbc709c1a9ddd0d2cce2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa8d60c7cf1fc556a3cb8243e061ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6172c9df7762678d208bf7a7871b87845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c401ed33d0fb1828ceebe010a80046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10dc48f7a24c4378c16698628d96bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092736e91e80aef97394be735cdf57a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c529f86c5d1131d7068e0a968d3ecf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba178a3d640c5942703f04525df3991150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233830150ef72b3150fdab7c428e58c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329c1f01392242da02e155e6203c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441685fda4aac2fbdc0a59638d60dcfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ef83c9288f4d6582e179d60fca5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496fcd8258d1a6e30759d44b6867ad155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cbbaf59032404fd85fb33cf34f58456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d1190d824f61cfb787dd4c11c387657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49d2855d080249df50e4015d177d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6bd5613f1c5c286e41beb32ecaf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09f67b74c2e0f87431662c07afd7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593005a0b46eff7c29043a3f50481b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6a9f325b3eb97c68996b1acd974a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b5befc6f401035a310aff55717d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246712f2fc2195608eab00ba004ea964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f9dfd1181a80588a5a1c3e571a9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4bbe5cee1a3471c27cfd60ef036166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6af8de50801cc38ff301b0e3e0d8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca5d77d3079fbad97b7ed519fdbaef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed18606ad8ce1f2538ec02d0f3915369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223acde3b34c70d8589d5a2a2ac80870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad7f35dd99a396857181d87426438171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702b20174540b37e6fc3bf46a9e731372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b772454f72729d0761a0622765a8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee3ce015639c32b638595c5dd9fe8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ced8c40dcde0815d79ebb7a4e200f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856822ae16954d7cec847867ccf2fd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6923bb1dfe5f5264da61e3cd25383777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10430e80971393971e58655759d59f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05318f6bd46eb7401cdcfd004368079a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8202b97c1c18e2833961c0ab167ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f899887e28088cc2c1f1a727d570d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033becf43ba94d185a41a1a97cda42982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86222ed7863ed6bc0ea2633de80fef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c29f4a04ee663ebf78bf206da927a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd99587e2c006209a65c2e03c301085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7067c95350dfecbd56a7739a7192c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac081961ad5331b91bf2b619461dca2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87afa80d6caf4162076f224605aaeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed99d0489e6776ab783d2e279fa51689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9ed50785c966e18d5e84d6b0866790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9e85b9e4b1d356b29d8be21906c0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ec7773fafcb39c33c6447bbde4e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21982b2b04bea779e1f8073c3e374f8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a512b4c040b3e30ac47f13c1dcfe68294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a97bac902c8d153bba1184936719395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bec12afd07affa80c218fceb0ce7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1b3e9dd459eebec7b1d0a1f1d76097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3c7f76344d66f3e14bf1b210c51598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fca1a7154573a442920ba123e2ce799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483263884427e9e4d77eca49d8f8b10f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5b215923190d415c5c3586cd68cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1758c14a1a39db7351123a7a20ccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2573bbbe6ed06c41d7e97b60a55745f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9db238ca3694ca5037538bbf5ec64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b1907f83d111223eaddb75f2dd6d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42c79e003aaa6669461a0e14b5ec9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3653ec6541c45c95fe13d9507674f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f15ea9d0de984d2c332664388e7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651fb7b3ff08d15eaae8ea13c873291109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac39a43f6fdc67f9004cfeaa1b974a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb99d48c64ac959dfbffb2f3c224739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed4b40953c19ebfaf75f0e1954942112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bff0648c3ee2eef8bb9d18300e6b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c06b44ca41053d024e25215d72059114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a97d56ff3aafc72d51dea8be94369115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b9a431a458dceca2d7cc9a4e655ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1949a56d6f6c5b3f8c583dcc6e2e5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c14866ac17e8a290ba13a5b37b16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350841980e90eaf99b49da34af29a048119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d7f3761cd9dd4665082c35e026a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58c232a68be28b1b202c29e74833f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47043059e4d8e6e0b3f2cd37029a467122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6d9449bfe9f21a0dbbb4265911d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c81e0deb297ffc6fdd284a4bbaa973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa822be46e15e64e892e4bfed5bd7c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d143c804e0dd428c884fbba8ced3da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de405cc372b6e634421284d026341127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d3ec5bf173871951eacbeaecbccaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fa50fcdc18aa5fc215f48b734005c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa2b6df1eb18e4d1c8db0d58cbb29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395687031591666952fc3a7ab2130b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9305d5d389185f1e57dc9eb4d47eae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac1bedbc7a2d3e5b0a0df1b61a360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e68e614463adc99bd7f58f72413cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332f742334cd6b84f0a1a9db102a286135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dea4558903f5d32458de28091b56d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffaccd1de6cfd2bf6e19c417c01661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583f60324423d4b12de961e6debe966138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004669541855cd26e3c499b1e479234139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf1e4bf10568368ebfaee71c65b71d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0312949972e754a72bd060123ffd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3310c0646a6da51aaef8936ac3a15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc56e5dc714bc4c992214f6d75b9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9fed1b4e8ba79f21fa7d43db38481144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca8ab16c6ef80aa0008b8d7417224145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099646efaa7440f27911beb7d8df7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b05b80cdcc6027b369eed9b6f647d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678b1761cb1ce11fecfb3423a718f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2194d88bb9b5182e384459afa052852149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c984445d15f170cb4e1de15c7fa24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e131e32887cdadc52f5743773031b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbaf9de8e0d9d4f5ccccfbf01a6a41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb5fbb494064d0403fede579e0dff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e33e4531836b45f9be32ec8b872ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591c91087c1520bbf90a409fb00125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb940655ae0218a09c704ea079aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c404980a061a4a7a35c655195168c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e938c8b3fa00aeb256fbbba140af8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120600cdac55e708f4a0765f49d8382159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659c41908496b15489161e3af89a895160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8f54331b8c191ed3a9c8bcc3bfea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d7bc4fb02c79c1bb00676acd2529162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc87597bfd4175846bc319fbff813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26dcd154ff82d64a8ad4c2afa51307164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555f71f78925267d73a4e4f99fb5a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155213ba173564916e08bafda96b476166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e7be052d25b7689e0f97da064ab55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb9b41118b2ba407fc6747670a182168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638159b8bf79157e90f893399a082a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76b556d3cafbedea9a864d200824c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e695b96f3f27b64dbb8d5444842da5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7881d64f36eccbda80489d3d773083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2538a9579f8f15904a8b67f2f5de9e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703c86e5536a5f0c2ef27cf7fa9eb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5518ba7545ca3fab870ff72c9c45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007489dfcf17c7c781ff13c34c7a3af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7141d6a219138200e10ce2d15ce0d06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6b7b05f500fcf0f79ccd2855c5da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b949738772a75f0e129c67ee4848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab46c09593c321b3182c5b22e2eda1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95c188d44707920de05d3d3082b8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e630cd09c08793b041e2d77eaa93cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e52025c4783e912715490008433f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77029752fe60de61316c0b70d23980184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084383835e1f933f3b97e94c42de349185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c39e8ef82524bf418ff06fa0c9d35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e619e934f33da156c5ad536729dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f6cf5470ee1dd4a3e94424d9b4f10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad830c63e8e908690393c99feec2923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e94127909dab79cedaa7fd6b4d1518190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77268df05dd4139e241acee46c1f8351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f1071f9a07b86b2e5d094abbd9f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c39fc8427737462148c2a85cdb21c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d844aeb43ac49df507d46f203e78264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64807db94a4ea94e1082b5f1a51af152195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc5f2669b5615282142fd40a40cbfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f1aa03161a4b242bf77a07bbfd20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7961515d7b2db47c6e8de583380a76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44cc6ada1aa2f10ef4577bc4670a38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee10da0f84927c6fec5c181dd876d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0cf7f61c8c17e3240756623621266201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2440df9532417006bf0cef13536d514202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbbe6e254e551de602d2d2410e5584203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0681a896f1036dd190478d358019e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e86d914870cd48fc5fbf3bd2659a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec885d5773d3dbe2bbcfe2f1730c53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995939146e1189b043135ac06d492c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ffc6d2baa2183b4cb45343ad70af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d31e0ec26de30462dbf9e5b9d55e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b581044ee36601521578d9151ed7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d415e2966014e9545dd3b452487865211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717c1c34397779de3b8441854f7cb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4455d38906090c68f5678db52577d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffcad2ad642a2d6851e0aa2a3418ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65934cbdb2b43ff01ebc2847909be0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccb2d9c4dce13e7b8b33754d8c88a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff118e22742c030fa0a7fbf31174987217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb632fbba13374451daae3d14af2f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea7bb94583f09e3029ae618d96f22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e4ff7cfee6163170ebcb3aef7d20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f5d8978c9ff08ed3da7555530522221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0808e49ae125d7744e7f39874ff2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771464897e11c0586cd5186a3bd1bfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc64eaa2c14d6a8825b2e0eb9281c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6999819248537395198de31ed302225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad10a85fae53d27dc2d719ddce4b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b2de38e3870a2b85b27d9ae4d4d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a89130ae4199a31eb0055f38048ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d6e161476960df3a98f0774dc17c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc21cb2392a5cf1e1a8b1ad5ad8c001230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ecb71bcc79b503daadf2497bd7414231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d49f1f7afda0297a2fb32a605a9d48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde796bb8cdd0eba679c09041ff7c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3b395931ad21e55e7733403d01278234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c896a1fbe020f12d9c3130ede48a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52f5d5418e1f67519dc577edf490d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d039c066069ba0c0bf9b6f33a7d013237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2057e0a1c04cef2e9cbea567085601238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a7db0e20aaa27b1571d476e95ebc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4105bcd55369cb5631181f432e7629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3190fe81af6bcf9064497f050fec7c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37619994c82910abed9d29619dd3932c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473e134631fa3238f8688c295c6599243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818438a34c1e14dab707272b0408092c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401aaf363df94ad9c85fa7c6e30e26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a9d53037d35b4f99b3ee79acf60f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56df69611fa7dbe3882fc52a5e7b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9db1fe0f22e8f6a967a8d47436ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a5b90baa629505377dfa01d3dcec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdffc06ae142bfd681ade0ae083d2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab241d66ec663d9e9fd10d2e99367780251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fdcbe6d50268b67bd80eeaa63cdb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5138364c20675efac59800501750253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b17ade213711170b859050c8f3aae5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e933679369ca44488956b8a8a3408e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472899258e46f41a28e5fac85ee4d3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332037c173c83accaa077456c450966b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4e5070b0c7d502ec5c898f530729258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26f3b46576f48e72a59576b703c466259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5c92a070cde3afd494b154cb967b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c72351828415b77312e5a5dbdac77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a80abbf49371c60c4cf886b19c8a28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2401d2f508028e7d8caccddbe14cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1c88b0c430bebe9508b7197d84a76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd18adfee7d921c678853951c405af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86308a889c9471353ffdc6e9fb4e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1c8f3fdd6eca86c5e911dd8eaecc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ee238045ce2504e5e30c9d18d35e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f461a108ac67404609a6c8cc52b142269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c962fedee4a44242c78fe0d16939270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8322f4e2e8c0dc1eebf13e4e07f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855322423c105040993c07c52d9db504272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67e5018a41f2c6d4c5179572ff263273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d1db1e1b233f6cd036119708bc622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bba84fc1078b312cd247447bcd51ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8152bd3c926c01023b1f6ce23aa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d32d7b41254bbdb054a9dd47f70e4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45aac65084f164ec8dcc2cf5d5fd77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409d4ee7e83dedc953d2edd5801415279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8ec730dc7c1b590e2a2ef34df3038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a92594020551af044be667fe4e0d92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6f23a2fc1e3ab51861f5750439495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e959aef2b4b4e6af593c6dd7c1b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073eb97b595e64e865623bf3f4f0398284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9201e595d7be763bf47b6b9867aff1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f564a8b5adcbace435e012a77915286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae72a44526dfa5d9218b1525b221d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c192eaad75b78d200137b712df0c234288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f5e3e05addb55865bf57664efe37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59222ba9e1a255dd372826929978ee27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9835b4e963305e5373a418131c9fbc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a34b2f4b1bcb16c159544320af94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e3f74fdfafe25f1ef522165c4fa53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce7dc6c6220a4ba92263f37fbc6be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a1b75f18bc63c46dd97a543b4437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb9a4454062035618b01ed1fc03ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9a025cfce1bd4314b2400c6d670d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec5b406feb1649ea6078e6e33ac21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23529070d30a67b2358e4a72c899f36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe113e864fdcee630b8f7cafdcb15d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad20b4284e339b58b4e30edffae094301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc286d92b9a0b411a258353280498ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a88d11fd339f0468d759f368706d64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9889bcd5bb2ea4213d84703862d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b2f3c5c71325778c1e7c959c52eff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f63459edf2541e6b7f85575eb20e6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6fc0af64c888ebe91a6c52a98083307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc525d3e80a4280c4c4ba8af7279b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c5c9605df9e9bb5440599622716c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dde0733dfc77f26e0e8bae531f0d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff9ce1307b0c7fd169b5e4faa4f05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ff2247ecee5464440a544979ee27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e86dbaa1749f84aa50c89af5b477313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f102ce59975bfbaf1d034eb9b198f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8090539dcd7648f600a1931185568b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39f22e83336299bbe357eff87eb256316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458148860dab9cb73cd42d46cd7c6eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a973de9059d52275317d59dc34b21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9508d0c7a55a62be955fc30a721716319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640c353c1cbf8284fb93dadac7b631a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2900c1d80dbf35b1e74067f50229321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7028dc85f7612873081c72e5bb11c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee28976ec1904825a1813b5bcb0ff2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a07ff7712bf7b91127897667cd958a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c793a19673fad2ef620e480e6b419f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbce244eba1f57bc63cc7d3c1f4e33b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5793bfc527729b6ffb3d499169c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299dcd099415e7d6e7698beeedcb88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3cc5ebdebbf40cf48505f1678bdf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ed10522e4c91917ed889a5a019a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d196370ec4d07dc27a622f171ef0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a21c954f4f16a695b0b931339d54f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f533b36b618a0ef45dc88fea8e4925333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aeab23f5e9e7615bac878cea1f8a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdc5dec3547afb112927fc885431d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf7de154b28600d2f340acba86135336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d034e67c7c1c3945b8646ecd91c1e74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ad3aae8c7c4e93e9b69ee94fcc57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abfc6916c58429007d1e44b172feb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea23902023c6de593366cc3d0452f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3f8970394310d4e3289e5d7eecb82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597fa0749c0a17f4eaa58411957b2f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d0820c42814802d5d3dd67500298d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c5edb3e6f6ef02bcd047508a1a98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e142ebaa52e4213c856a512c043e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e39830344f6bab09a65a22fba24a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e3dfa1d8f1dfa1dd37cff5eb5178347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff8b2f09e9ed16f56be9bf21774a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadef8de1d4dee8af35ab13b02fa0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2685b06410857818ff2838186def6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222a0896a9b3494e9481c8122757efe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8966a2708c33ecfd33f2aacd36124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9eda20260f1e6507e108d65f849e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cbf7e8db298b91708134c7801c7c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513db61bf267c029a83561e19067d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f412f178e2b79138c41ca40bdcfc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9474f8d6e85b7b334993c3f811ac6a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfddaf016d4f2dee90343791b52ae8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c26383c7a05845c41893d7c8f353c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff0009e62182ffe656a92ad75103c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31223dc48502959bed8bf38dc513a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4ec0181ce9f0f8ada54f43513f7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a3dd62bcb0a3a870854f175b8e89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7bd20689830b67641ccb95ba25445364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699ac567703e48ab95cb350a7b0ef9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db641cb72d66a843f6df96959747824c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfec333f2c3f1571aef77155fd8d26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e247be2f77f329f9e011cb36a6573368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ac4ea78b43fd15cb63dcba2a72979369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466a8e5d299e8602747078bfd36122370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495d3cbdae44484480597b0490ce48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521395fa1d949e04d640854cd5cde7c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1320088eccf5b18ada5f71ae007127373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0092a1606a090925a9d6f2f063bd6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57000995ed797d0a058c14df05953941375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df9074d5f9aa9964830dd62931f0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f688bf17b1d94077a840efe18079377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088528804a71943143fb7587d3801c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9d1fc7266c0c4cd6fac2666de9fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fd62cfab20ad1d337f595454dbde3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708385f665949a21af11a742db4cb9d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb562a34a7ffaa0dc91228e342a5fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c3673c003d6fbb5f596331ad66601383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949143ee83b00e274ca48e584cd8156384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320444fb4451092e57dd3038e7dfa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577cebe9e08f38d5d0ac579dd6c0ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265672e05979125401d55093bd3f3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7b9b9de290bc73020c6301152296388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463bc6fe9713f523e4b3d42fed79b6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf16cfc5eef844c3e284fee5ba43e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a51d1366cab6262474f62722f4b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbfb4b677d79d8d6b73d89b51b4ba4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14975a934d3b399a73eb2e4591840d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e41bcabcbb88bc87166f0d23b0573394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae794a2bb563cefbb7736ebf3744cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59b0ccad66ffb1ae216b068012a367396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b42b0551906e260ebcd2c2dd3d7fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f71589c0f4e34107f617abf9a5a0cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19044d0d9aac162961858648de4c68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180851dd53ba03ea70842c2ef2a638400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ebceaa85fddcaee144b21e05bfb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49118911695221816db9086ab6da2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c22b7d71ed6c9552378001abe3f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382cc9f7c021444ba53d872a5c6e320404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393930aab6356eaa67cfd9a709ba903405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a65416dce05f19fe0ba6ae821293e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762e458871454305c43371ed8b3302407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b36e6ab06deb13397f6f9d009b7b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1cd97a3a3279fc458e64db2bbf94e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106a3e94f19404b5ec0c1c6a53698a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126398826e486120fa20baabb467026411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f04633b7190b89f3c3acb87d22b1f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d575b95913bb20041c5e1b197dc64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac0cc586e35d8ee3f64e7b5e5bba5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf682ce78ded7e889f80ee72098fea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeeab3567831d30c7f12a66ffa84b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d72111b6749897d18a26cff2ec340417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4345a887539610ed65da8d91703984418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc04bc59ec181bd71802eb548c42a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e03f2cf2fa7081f62f5be3af86067420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d384520af55366a9cae34bd2aa64551421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d0db12763f7560155d16858fd418422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c686230d6305dc41538330e21f25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1af9148f2fee2a8b924db4d9db279424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e70a0cd7792bdee90839415aa4584425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7fc3b869b8eb4969adee7b27b2a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108cd5c2dbfeddb9f81ca8117c8282427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c87890b0b2d86d75349bdc4bce0576428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d9ed979afd7e7613738d57381f361429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc80a96c82f3997cda77957231af686430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ca6fedaac18b7b3ea5914cfcaf50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4a46db10d2155306c3830943c8316432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19620e03a538a5bb029324a62f38b3b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486bd480341cdf70bdfd0611d101a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560632ebd95c18b014086d30fa7777435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666680db5cad402ca7ff951c20285c02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b29c398abef9ab644ac77caa6cb99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2178dbda15d049faa39a3a1e425e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42620216ae9f0e64d086a1e3e1a85b15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd059fbc9076b24e8b2a50999e60668440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d15c16fa3efad92b760b12b4aade441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da6ff10b6b5922374aba793550fb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731db6571e6418a022874ada315822443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe941905ea615035bb9eed0aa94dd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e1b83b33fde459052d21ddc2ba578445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c93cb909b553a2dbbd796fe02a0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e54dc168b80b1bab0ad02eea26c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa99e285bede6721fcfdd359347cc17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1160a23ceffb24f3a4b262569350449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63949c2dabd86e9189added60d80b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e68c0ef2ccea14897187661860f105451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11c7c6a717f72ed80ee098e9ceaf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612109fc906508527ec600e9dc32a7c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0dd4dd8964366bf61d473db5b2e9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5fa955e259176ff57a38b451faf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfba88c15b79980404b28b30a63c81e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c5a23d9e796d297e0caf010fd4de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a1cd1329ae0208a8d1b68b279576458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717157247862949b81027c5aab7f060d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac1b4bbd5b27052dd89c5661fc712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53e3feb8e63827819ec2e5c14e23a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77c481ddaaab22457a7918312ceb4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13f8287b55a7ffad0fbe493404918463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acffe74feb07acc0fd3039bb1c805ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939d2ba25a5474b77c95339766f26f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5217ee6c4fc3413c937cb0fa06f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35afc91f92480202612ac9ee6a3ff8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5707db80430b8bc3857f403d3cfe9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22503825e867d79d937b60f75e5ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299d8e06693d7911c359bf777a4198470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a70b57df0093d903aef180c5bc8d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b715601b2dbcd29fd334dfabd310b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046efaf7569f87fc38c0fc13f36307b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfdfe23e13e57de2ba75982ea269a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757eabb341dcc7e62bf127fd4506dbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d8f95a56410fc43feaf1e504608d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7171f7f2d807e3812f33f3bdfa2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5f08d07e67f5aabec733b173e265478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fa36b97126947b5d4efab1c4283c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cc7aa0b4e61da90d550f6fb403454480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c963250d7733c706ccb710fba1aa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4451d14818823d7d7914fb8e8a10c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89786c4cdd5703880b937450ef27e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b67095e5ca1515c05432138bceb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc34e33d199705cc189b873e705e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf5ac3473f3dd9443e9d18642d105486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ee133f90e860e22fb3241f5ce1dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b640aa9b746ecdeb6cb56292d0228b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e615112a371c33505aaaf8476c5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1019474c594dbf19a9a0b1890ada5b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d7f96b974812ec793cab6601bac8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c8c93352e21b40fce6f9641f9a9a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb8d92b64d9b6ed1e4eacc987affc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e3c8ee6f72e139b56d55ef4e69826494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a8fd663da74ec3a8064f7c403d7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c44543d6b2655715de7a66803f48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474219a78db1f78dd7a956885d45221c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1942c8c1f1fd1e0fa29a598db9330498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ad76170322e320f1fdb431a9b198499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d7dd53af174cb1b6e7a360feb098f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d159329b4e6f7e4448baf7be34871501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d54fc71eb3d77643a434346cca3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8220dca0f74aeb574b5d779e7ba2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347a432ccacb16cb109e3fbccfb8dfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb3d3ac5f6dda4f915208f322acdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fe97e6a37c7a4c566524075ead025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c11e5a100fe73c0e92d0c42e7a13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d82306f7524fd02fa87d622e13927508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce782c847065b60b0391fcf40a5eb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9fb81d64b9a80fd9785a9c86cb4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab07cf524dd8c3052e67462d6fe39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ecc909856ea0ce258387ef2f7e93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a41cc508f51fbaeff223e5b38809a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a25871d84b6b37aec7f506c8a8316514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff58db3acd2aaffa4343bd48cf80b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc3d4ed0ece4323954f4faa02b154516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f2dd4ecc383593fc3ac7d19e925f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5790595366b81a53cd7ebde5e1b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a496adeb3d0e93f6c63a5aec583d3a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5719366eb5a6d97e2691cfc9349f124520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9d2a1b723d2eb0c1f4bece06dd7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3f594d199252d2448adbb4882c77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9abae23762c17717d7fba7490c3fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770038caf7553adffaa3a3eb0294bd88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c9fa7d7350fc13bac3559cee0cf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fe6271d4fb229ff3cd29c6585df9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0e9b88e4ec8b6d522a9c25a10c160527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8f311c6c90df840b4db750595c14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80ce7d40cf085666b5f57f82d47bf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b7e45e7d4a24977980bbaec821c8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a86216b13e30f4bb79e4dcc35ce80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e3ec9fc5586f4545ea668906ee12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44c2ffebe278c03956c27dbf77dc84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958a9b558a5aa09a564d0c24258692534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f1746376f22dd59a456ee42e09cd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf225ed19c0192ba16b99afb7fb147d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a815f3051ed49afd5def619a5d1c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bbf49ea63685826268aaf95bbe112538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c85069fd106e8a55f5e6e45304a1b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444cc472df4af3a149aa26005638fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b8d8de13df609c122b600d4b2148541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628991c24fffe227acf153a52d5721d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe9cdd5a6bc84469f633670222acb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465444c8d84040403fa2b375dbe9464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb190b325825554ef08d0696c8bfd3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde9b5727c8dbd4aee08149fce94d0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3cb5f0bce7604e247c0f968c4d4f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9048daf04049382304526ae469bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075791f0786ed56ba023f83a9bfc40e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4eea92d20fc44057df626f5aa7e5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841180426276e7fe302537fad12bb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095b3a32c495a753217c986b0709d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161fb9e989c6dc62bfb462c79b330e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3abd2d51324773b09b1f5d08290613554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da23265fe7fe766be81031f00a09f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8cdbeeeadb756a71b5483414fb19c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e7329ad24820997687845c43841f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeb646db2b537e4770f3ed4fad8c86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2ae437cc5bba0b8e2101fe7afecd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f71dab2fee254ee38e8bf189e58bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1caf4dc0fd95dfbd8a79bb517e2c1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef268e0cac96e7e7272e12b02d0f13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db43fdf5b613a5dfcec04f07363755563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7842797de8488040f4f8c0a8f6f0a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7838e002c37b33b0bd6656a50bf3f80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d24df27fb092741a7dbe5c1d6369566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f88465e7fd65567d8d19f3f9aadb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951cc09bae75039de2e6acee1770eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed9813ca232b445c1dc5c52d71ddd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e2de743fd7d31080a57971660ace570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b5ea3d3b2269ae7564661f671883571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0465363419dc19745c7ae35cadcbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e34ac8ee3f0ee972908a761d92a45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713209c5716305e69636c7db3eaacc3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91547d5c139195a93fecd7168ef81f74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81332a87a6cd5879681bb0bd9db12f6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c636dffe83c2d85957062e8a8404c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae8e2c394dfe90fdf68f06009709a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b80c81e165f558b5195c22311f9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4516555f24cb02aedb9b6f58e219b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c71db7c26f5e160db0cb9260290a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f069efcdf2e04498f056960705ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d698222b469549600bfb31f4e5a5dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef88378e55a0b255b84ec4f96ef93f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d603234e61a367800235cf04eed413585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6fef6299192242a8016b836da353e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011188c66804d94d5eba5aca559e3b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323593f1d393159caa138e13ab3b295588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e62cf303afe7e4ff75dae6f43e2b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031a59099eae486efb8981d8bd2298c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cbe98dde4c0cc8ddfa7f8d03212de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39b2ff2555fc32a3f7124837d23a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874efce5d8febe14a1e8708f067d49db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2a1566fb284caa53e9461b74c9f11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44febd4303525564500012ac8cae36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afee089b6ee59c694c59eac3ad564596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f2d573728d5586eeec67c7354ebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97374695b13333d32986ae61339c4daf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838dfbfbfee32cce43412a8c365384e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a16634c871fb95a84e6fe00059ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61b75ef03fed0b03c14d3d7cddd9e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78ac1b5917cc9d659fb7d94800fd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca35264efe94944abf028d854b5b08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee914181c6ba8936b53729523fee4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e12904ee9fb7d7b1a94ce6204516605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9bf60f3b77527ea88a2d0e08a9d99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975539affb2166718799bfd37ffc882d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac429480855ba4cbefc238c08a2dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e0b249ae6243507dab6966c8aacbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c7ca8f823aeee745f526cabce6d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f23be7664b78282e3c1497fb1a2806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3884ea8cad62200305fcaaecff25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe0aae89eae026ec1b2917960ef42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9452fd15eefd0c50bba2d4e00800a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38083f30f0a9aa569bd5f8cead8285615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1bde46e0df93417519a435a11433616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37a33902120f2517358ece674482b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269249aa8684285113024bbff0483cf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0674a17722e037800c15129fd974619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb0a9796b93ca05b795d54867c9d66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a575299da38931e827331e6bd6c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca81d9b5d1d4165592378ef316817622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58497d8441945281a55840d4306ce17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df82176b557379172ec0567ea7e7cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256a196dc0943a8ff02e67195ea3b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea3cd1c311355091ce1a5d5690e13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bfd405e11d09d0571136a352843ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785420c27dec63d6262ca19c60ce7cdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4870e9958938197e958affb346bfe50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aff9688b7e354fd6db11d07b013356630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092515346287bc21289e9604a14022631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d302ea585ee249b025489ff98edb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170955952246137ef905f1cc024862e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc9b0e24b99052bde8245bd9179d92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd316de813927ae40fe8d186c029ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339bc937cafeb8c41978232e99ef6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272d0a1a70d0ecb1482d3be80b1acd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7aceb76b200c7a2303e2f04fda70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d72b827b7ecb607f0557a4fc43c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d733032a383ccc90596c266d026f43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88261b3912010853de6f809eb9919641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291409e65f8283b3ac0bab616a040a29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee78975990175afa77c3720833a66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c1f466dbee98fe43aaa0c4a364cb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f511d325232bf2d81ca68ffaac7760645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d8545a57ae53bf20646ca25d6bb4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d072c8d7344fa8e93bdd8dfbf5ef7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97b201054860cfd852b4f42e184d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12a6ad7b6fe6f13d53eb1edd448213649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ee6e81108fe7d47cf030b2fc49f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4c436cc785181e3bfd9704c5c4e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82823366f7e5375d524cff9614e61ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0dc54ae3b9b9be78732ff117874ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fed1df2a053e8dbf62a3e6ea19fb6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c8b8b307ec5efa441ca69bb5f5d4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23571558d7d572b4148418f53febdc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c939e4a05c6f6a53c2e21c04c3595657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fa306b79b5872f060989b85ddb339658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50496685ab5dd50e9d6af50d9dd7fd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad4152d041f99d8ea0a6091d75e660660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976523fb80640fe5a86593e909c08743661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6baf2557b309f88b3c64fee45fda88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a97bee367d6f67ebb70b4fea877895663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623f66206ef7f64ff4acec698388d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52eee38c564e9c7b68065210191764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b6c342b39ca3bc2545ac23e5b268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603dd94891d4b8d1dd926cbd35897f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba4a9018216f6b1654295a5b7a3ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534450d220816b39fb185d4b74603c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db06c4f0a1371d5305ba8a66f89eb5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d19b046f4ede9f60c276a8ceb581671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a39c2f0b282331c995f18a235bccb0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be789a699c48fc93a95686350f482a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0ef02bb67b4743bf9d9405100204674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03118f03c4947ff2fc4e9b9853d2ba9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6790a7aea7a21db33edc0f637794447676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dc298f8af04bd5f8e4590b20da820677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc3996da6606963e881edb6aca8653678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8671d0457b9cb8a81e298d22223663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fbdf227f66a448926125319172dad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27da74928b18eeb8b007308be746e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd434b7b1a21562c6b8a730210b358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49697300734937025fbe7a02699129683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875840fee4c4c429d1291aa6af9a2d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a78a2763d417c4c0614a74d8e245685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187bde2b69e20365a052b903cd88aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad4d36fdf05b6de33a408a162a7ae3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733faf149d971e1bec9d95e942af6ea8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c242420ad5140eff9f53b106a63727689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0611d9790d1ba7c7c880e43105662690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ca01ecb3766c5b233cdcbddf50ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd895463d0f41f55745f70cc5d6785d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae86a2b8247ad010d8036175113d4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094f0f5da11a28c1ede0def200d319694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5afd839ec78519da5ca37347070d33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b22fa8da874177fbde428fb62c4b48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e9abe9b160299abe13b596806e69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff380ddfb32cdbd4b38a1b15e58600698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d27f067a7551872cc972fe8701fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57b87d9f3bae69996ede76f6a57e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcb8623fb4fe8f0d08df685fcef68a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ec45f4de89180d219fdbb3376b912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd6900af3daf9520ca52c0f7527f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd11c39801fc640d4d70936bd77ca9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fabb00cda800be0846c10569d25ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7605c60e06995b084339735f486d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da081d751f623edeb9afd09d58fb68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca7e2ef30314d18971e5a628ec704708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c087f98a00a33ad5747a9432f8b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971d7bec6c638d52caec200c6ffc354710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b520db4a36c57d62d330327cf11f348711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f710ea44807ea7ce0570ef7819c852712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221923973cb7bd2a232acd2d0845bf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcfc8b00571c3ea7c9dd8a8699173c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e82348d5d27f0418eead26f778f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee58efecd9f8d3226dc8ae9d6bf39b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f917a1b4fbbf0d823d691bd16b8f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5505e97cb35a37d23e9c19ed43611718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764fcefbb7fe6c2edb0572cf428283f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a5df038a43b7b8597c3d62bc9859720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4806fb6b8c56993dfc06ef1ec3d745a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b826d242d70a0d87d56a1ab84ab5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02ebab2ee9b6935af4b18516f87f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f53cb998a34a531ffb0c40f2366bd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defaa52a1f62657b07502cba599ba54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e272dd609902ebdfb1722b8369042726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf59660c1c1b4a0a5c0b2d884eb93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5d6911da2684a5cba7cf16313ff5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f08a078bc414839804f7b00a40079729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad238d5a139f8b79adb939aae935c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2abb49d97989125bcd110295f82a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ce0e56cf63310d8adb062620d656732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012bc62050b98c1ecd59534dd155aca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d7facca25f5091163760c9ce2f8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f488f8f5478c09f4ab453ddfb77fee2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d4da7c74d388518a0fb0f36387f6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e3d5d450c375debb63eecdb9660f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475066d1e1a7e6d18396f83fbb922d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461beb6c98526b63b5f69ff85358f46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948a3a084037cd4d7c41f4d2fb4ab97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466635493dd559cbb95ace1108e519c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3946381fa4e61408c1a34f1ab8267742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b796a8b3942f48efd99af15efec7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763ebacc6ed7e1b04b6f1538881f282744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01b4b8acfa5122ffb87c2634aea618745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d727b48604219534b242107bfe697e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a7e7d44a2aa66e84c8ac417d91140747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c6319e59d0412e4eb602a6f87622f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd29b18ae3969b31ab29ca3679cd63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d1332afb94f06ca7f88c287c6f847750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24b5baa463f9746a2cbb6f79f0863b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d67f521ddfc97ebc8444ef6cda9f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8951956be21d08ba6d177e7c5be880753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a95217354df927e20d23d3d23f71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e48f0db7e5623d80e368c5a27589755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacdf4e8e8cf0489ec68a18fcf82de5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174d420bdbcb96045956fdd3365b59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af8963ed20341386f0727d644f3ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3868e88b5b1e15919fb6d9e342be57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadd4588c2d13bb77e404729e943f731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543b2ed9a697281a5a75b794eb0f3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8409d918ec7eabe0915cd8be321ddd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe3f8d5b0d793e23dfe5c4c48ee4fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e6ea483594698cdaaceaeb7b7e2505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59324912c0bb89dcaa56ae2a3825e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78b6e3842dac589f533be868ccd4b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049edeadb66e32dd7c6af593d232dffe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e8c0fe57d0cd511d2e63d6b58ccc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343c5d5574673fa51b8532b85aefbf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494124e5f152d3d6229be43650b3f21911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844dab577a3bd7f7358565782d2c5b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739f8fe0ee152c01deacd9532a542e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb1f0a502102346c950b2a2dd0baf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c80dcea56d9e02f1b5a7d1ff431fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80314381b94134b31f1f11e3e17f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fdf018c93fca1806f7e847563045d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdf2e638d871d1ec0d607b1607323718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c2f5891e653280878ce975a0aee4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1fa20b77196f4eefaaf19a98f9c6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb3bc7490e3035d219e7cae7af14921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a392b1e5c06e0434a155f4baaa644422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babcdbe33bdf65b4789750c7673f91a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c4252b66bebd2a877ef10fce7c8a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ec3ac5e34fae99cb42878f59b8b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809a99b6607d1c6aba441a6f1af36a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b41fe9eaf20fc0f32e580fc061c0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8572e9a550dd544d7bb2f11d14c15028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cce4d7a9f3733f9cc3121f9c4531e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885e8a47c1c9fcdd6e589b6891ea5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffacf92618b0d287d1812fb31a235c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21199e9ecb5a6963f1024837b451a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe2d7a5b17720cf9b1975404ab4e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3b130964ee1154fdaf58ba8da10834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84b1e36d707bb6f209d459cb4b60035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccac7f134c32597da3551c0dd40df936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bfcb446b2a0b543dad9cf186a0f7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab43388b488f067a67f2b27eedc99a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9252611a99866b9ae4aea70e86eb8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdd2fc097132366279a5c1faf1e2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40367bc9c0fb519a6f2384a01880fd9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a4e029f5c5cdbfb0412f4bde3e68a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801016a198f08f5b29c87ca62c18e7bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c4aa9fb697dc44aa4610f27bcfca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a46262aaa4ec216baf85c22c417245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1392dd5db7e77e60e8ac535c27ce7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce1e7ed09eb0cdef0a55da82e65e2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1881480bbeb46ea64c7b1848dfbc1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470afa927ef7c7c000aaa26a9580ddbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a552e03c3e99e02b8bb9bd4dde8b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3b29fa4bc96dd11b97b21557bead851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726f097c26903c217b57baab326ad552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcb0657839a70cabf8cf4ef7d1c80f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6fe4ce6e6fbaebec8cc0f29aeff1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19acc585d9a494a49877ea70596d4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ca154ac7de30684cf33a62ead75156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea760014a7942b23d0aa1a1149fd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2669e6f1b876e5ec4e74fa770c3eebc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5b94a84d6c12ed4c3da7806e8bb7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e0c58036ab44547c87da1d76eefe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0ccfc42f3a5b9bb354b2b2c24f48861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafa1c9d19360b84d249aec0bb82e0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283b09f887fdd261835a9a1ca8fb5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf459f3acae276bfef3491afef0eadf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8225e94b6ccc92f78f5d67e23952065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce7599bdbf2438cbdd87532f7d6fef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934951ebf864d815dd715b8bf79f97e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2299ba7932073121b0dcd1c3f95e22268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfbf62fa3aa099fedf68c8147fcc3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de16d1403f70da559007a0270edd4f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea9f6a0c9cc0859d373d59001e69a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa07a9773cba76f4fbb7c8f9c9d0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bea42190e9666c6b5a47a7ec2ba4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c77b4ab651555e13891698b3b3c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb21d17ba87399de0e5ef28e85726775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dab594c21a1ee15f579f7d51b2f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f925dcfb56a94a17f0f82904ee1f4a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d000a5647332b5183c39d3a9ffd08f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b8cf9e75d842c8cf62f229d91fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d751f05652abcfd07af774fdfbf4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f106b50dfa3ef91d947dc2c492db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a2c559c833fe34e9f3d2725e680882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aae0ebd4d48c3ddd6b5880b003aef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065110cc949a6374804c7cd29a73abf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15e3ccaadc91093234c34c276e55c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839699b7d78863a22eece7e6aeeada386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838a0b3dbd6448efaba6acbf4011eb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c1a547cc6e14a6be486e8498dc4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396124b79c613326df7e9e7e955df3ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f77116e8a57cc654ec373c07e3c34090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc40b585f8ecb0364d8a7bd98974c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478e8ce415a741500bd0af9f6a08e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec8033bad73c25d4389b09bbfeb55893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df428849b0420c577565ad882778051894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fd6316482346ebd7720d619d66f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61371bfc849cbf791d677ee82652448096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35971ba85acd67ee201ec89bfe7ae497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4cf609e3cf77773ef8c4cd59502fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83df6c64e56c1a11fc0477b6e3651cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301cb6b3ceaa7099d47bc573a17077d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae3c3ef583ac30ccb0f6b04d495be0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ff65c948ea11b276826279e94d03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e43198c5bda6af1683119ff0c9605103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32aee2a1c9616577d07267c6e8119f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869fadff2687f5123d7b0031d6562ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c023856c3d2321a22d87349b4a6cff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b6e1df3438c991fe7c0a298077783107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5600f31f461e6ecc9dce176b116ccb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc148ab5231dfca3f127e77d4901f41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e9afa7ab687679a7166bfe475b8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef67d8eada21210689e559894325ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f038d283664ee91a717a3ed08cff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894612e694c7f4a506731903966a46b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fbba31346e1b89520f5dfabd83711114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd890392c2035b3a7ac0eb08f74c8bf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea42534384df48b35f0ba5dddec2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab19226c548f371a4058a51d23ca725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a017ba38fca68ab76f63497509988d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3b404ee839bdf5de8dd62b6604a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71600aa5df7ffd966a3913013f592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e7da43e0c1719cbd4b50a80ff7af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a09a02302438358eafde7886abb2e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba332c3fa3d9508003ad7e2335eab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7a2cbbce153189b5b9707d44fa2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5073792dd010f07d5923a4bbbff1d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c774dfb1a07a7c15ae791e479cb1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46b2afc28f7ad15c8fbd195297306127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218106295414ef5b04070977970081fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9e43b84719f75b5bda9b912880ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce60310f96c64e4c4ac147f433d8f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859768472287e72b923f8d8192bb7a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab29889b691bfabf8391d4b47d9d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b4af36e90504ee4b59c469750426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69044745d65d38b0128bca0203885d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517b0a2763d455e6df3542c265b755c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2dbf9d1118b75d98b6d6017aa15b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e3732246db9650af2b52df64e63e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91a4f1a1a341fa737daacaa3aa617138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e31602bdeafdb201f978a096610fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eaca7e112d44c42187bdf520231be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500c31eabc6c5213d3b77fcdc85c2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733968fd4b54dc77d70b532b681f7d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c9d9992d785ef364407d548688d60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb0ac4e26fe94a52c85871d06f1b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e0cdbe05376a2e309e79d263fd3b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192d35a5002856d70724d1de9299fc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382fdc64a464380c9f57e61c7009546147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bfdeaf7d6fe7434d9634597e0c795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd53786ea2f3ebc511b0c50e8cffb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427d60e57447ffc544b9d434cf2e0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa43bf6ef67052773858dfb53a6aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfa1ea50a32e6d3304f17e4f3384c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ec94922b6a0b0eab41344c7ea7b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d7cd58978ad856363bdd32dda172154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aef5e957bc35264410367c5af5da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62121568c1556a0ebd42809092c327156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4c301cf924a4b26669f6c1b8fc7a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494174ceca4f34218cccfccbac50a271158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7413f41636ccdb2db0545102d6db1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755f8b332ed4baf2ea4c95c2c70045160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a33cb09bb4a7d6a0ca32931c3c5f52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c884821672195bb29a4bbebc472f49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af260a6ed66e3041a3e0fef2890b30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001a02e2d7fb3acbad3a66d1c7838e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859eeda3144693667ed5c39f979f566165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962e1f1aa6ac4cc18d21d1bf463085166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf896c11a024893de96faa64e2e25c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa248535a9f5b49e348e733c966cc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6bb7eed5efb3031bda8a9998f5b0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff638f78ad25b0037622934317c8da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34392557e868e609249e05ce182ebd90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f33966c3bc92285bf9957e11a0bb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73bcd6de0ddc9f16d4cfbabc0c0342173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bcda02cc75af299ceaf3049a83c20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8699d282bc845bdc84a6b704e8aaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51283206f8e7958eca1d3aa46452573c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07bf49fcbc45aeac47f0e954e9424f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee78f30baae6e6411e36870698b617178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c1eb42bb00e733ecb8d7c5eccb9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1dbb4bc67461fd9cd4c6a075e219180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746d852c7c962d04388060967f9a2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f13ac09b4937d138aa6bbe5bd814182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd3fc29a68667c08bcac9daa24767183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d44d496d5ee828fe8da5e139dbaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41c531001a4b8a823551c6004a76a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23ec330aa93496f8ebac795594184c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b103bb43e6bf3e969dea724c8c2fccb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735003021bdc1f64b6f50d0e8abe1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c32f8e6606884854de8b9185c875ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e73f4ab14fd20d8be43ea2b7dfd8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497238da34329ea85437d5475092b56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb9e2c6363f84557bfc0316f0d45e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70e5ea84afa14d9d196e85bba0e4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9da91d300cb8c18a918719c00b8a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97afdecdf75f8773cebfad11040c271195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a103ebe1b6660b40c56a78edcbe48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa30689964811d422d02686f18d9f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6c85cf1e545bd655b708d8f72df9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3670982187296e1438bd618a3d95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cf354066b67ba5430a7e034152369200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc416e204fcbd77dcb40284c76ee6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654837e9327757b5860d93695ff2c00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00468f64565f4d66c4a882a69a64a63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ea12608a4508f346368fc33f7905204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b91ed76067393ad5cfca953f6b4edf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a524cf157671dfd20044700257bb39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cdcfbea913e246637cb2b095f777a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98109e795d14c06d41e90712740cef4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c6cd9c195ce01a91c8f9aa893e15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360ae9c34b8cb68ce11076cdeba7bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c415f4c56a514f7ff0da2f45ff93c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c282c35ead20f1b1bce79ac5d2e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8cb04c9e40927ca3644483addd3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7d81a9574baf5b0e1b204ca819f56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf45b7d164dd4f1fc085fc84d24fb5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50707e136b34924ff6304f2178595216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac892c44cdacc3bfc0d75f4ee2ea7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a20386dd5bf9b94ee57c74d9d0408218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c040214f518d5011b96cb1a045cd8c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805000d975ec89906f108ba44e530a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a140c4da6e225300f4beea8160022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a65e048b8e8cc9f6156159ca7817bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692b0c77a05c414bc0c3679c73d88c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48af064bd9efe4f0a8e1959803dbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c0da83f7942c0c9919044ef0a873225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071682728bc33835205120ef734192c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2bcd5fddbae40b08d8e42639748c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac3f4cc7e60dd1a6b35307705e501228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407543adde66e6d4de345fdffcc53e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80cba0cda5649b8f37327beae52fdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888e14b0d85d394570e4ba770c824e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca95d9fba0bb65b33f5c0a3ad3bba6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2480559c34028eb12fc7b8a0a263d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e182dc59bd3e64f00da01d0abfaf9ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953bcca66d9cbb3bba7d1f5e18e598d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae187c3282b03a7da1e52b5d0842df4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177111ffe5713c92a30cb473c454ce1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa2d475691325f59ad86c50fe2f0ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b1879e3eceec4a1c1ef5ea303b30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2296d1e023f38ac3351ffe427c8db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd665f7b9383a04712711cd6923a463241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc9149263d495fad82bbcc1d55805c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf61c25e8ea156a4265cf217c4afad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e214be99e8cbd3800e40671b35078244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8f5ecfc4cc3331c72e46fbea70734245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edf0e4a5ffc607170505d40d7aea26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f0d8aa233201ea787daf85cb8fb31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7808874c0a5cef4962fc2b46ad6bb5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fdbf2783a06296622658b6344de75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c745f4e14e8ed3c2d3bec82d9c15b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0eb06d15b03168a10824a90a5cad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661bb860c1102f7344e94d8a3274d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc71f007cdecf8b38b299a05a298a4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f036c11a48a77c74c102616c109af8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b956229f22aa630ff17eda014bdcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f422400c6d0f3c71356d14b4a2f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84fe9d2803b901549c6a4f359df110257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935030280881dd9b37957f7d925123e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7158b5abcfbaede41f53da0f521f74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ba6c3240fed068e7b51da51c6d955260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fd9c961623406f26ff41f31f7db3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957eb68f3b09af6cabc19218dfadfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ad748806f7dd2116c5fe8f0f07dc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305fdda1a4e478ce5368d756bc7a2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d66a941f1136bf22786da3971655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e297ec31c0418a69424e8d0841b1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dcb6f2dbe2fea37b8997e56e95a4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae0ea5ec390867fad5e60278fc9356268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea5dce93b683da5d3fa18bb9e1fbfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ec729440db2a105f8bc12f0d7b09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee814e06c6f204d9eb976d96a98ebf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb3d9af836726d50248355d0cdc6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9c81f093102bb86c7d5b3e043833273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96251e85d4efb522ac4a226bc3df60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df76f69e117c586907514bd9d3885275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fafbd6944febd91eb374f6ccd3f3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e550934a012a2a495ffff436b422b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47384392a652318203fafd46b149bf0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64500eaa78fd92ee05b51c8698789279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ce0044b7057b1c535b77d3b25c19d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7c05cb21dd16914ebfb33c414cd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2210c5da14732509239d24671a1b9bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560439ff6a17b3a1c48fb245510749e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c9c38773445b58d213f2ba84513a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac3f09487ffc7cadc3059195bd0d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ab1286feccd33f5d6bd169c217804286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a49bea2fe5dd30f36da5ed3cd17d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc158a12c700e79a98330da3cedfeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df4623ce4f8005bdd484dd4fa23e08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20213ce3b2e2329b19b51399f0747bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada6b5c5fdd9f5a1170402b59192ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb0133043b36e8753984dd5e12c89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba055f9bf653d8f2f7e14d6b5291f91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab847775ba314d8c07e2577891f3ac3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a1b49eaa688992e136557574c426295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de085827e4fb881b51ad4f07f2d7523296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61060cb12a96310d97c3c16eef436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4ff480c31f1fcfb7c4848900ded3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d2c869fea77730aacd572507c770299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de55adc4750a3d035df81e6062426300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b21d8a1982879c9a7e49340efd9f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923106487bc59e45500ad2af8ef7e286302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff704f64d34e86e7159f5bc61139ab2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750bb725e8f4e7f292629e47839ab26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd28189636dac6cc2fce212d93a3c6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5af7c8566e4ee39a99f8d09931b51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939615e98197c716539b12a7fa32f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f49567480ad2cab0b6b809d5f7ee9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1e3e9b2a3bf93d92a034b23d0ddc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3830459b3fcf7cc8ba96c66fc77f4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdae2f9547ef44c63f479b74a64f3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea855f43cf1064a109454b1fd02ea9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d81b7cafc1cd84456e27c8f709dd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622746c48f47e1a7171c4c80189887ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e86312e25cff4acd4b8f2d14cd87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ef2a27db295fcb37e0da72af0763316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436195487934154416c55feb36ca694317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9a05d75d82220467302dad29f994318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9521672f9265f8e4815e5691a6523c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f46420c31185b30895bc25a137a23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12745b972896d142f6dc5a551fc76f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1916848ae890064440e32bb6b718a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc4f289b9db1a207dd97df5babfdc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c203ee3a690c34a58d2d142073553f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270e9d3507c8545799d7927eec4816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e226207bf374f29ac6b87468a333a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c66c112f5f7c385d25d175850ceecf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede0fc6eb020e44ca579567c57b693328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd21c14548a54af55e9217c9c127e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0c658566c27d04e134cab0408e0cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe73dd581fdb1f3e3b4001d311bbcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42515680dee42c744f9509857975157332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3531e5e981baa2c7ea560d13415d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e921d1568d2b01a106ed033b6ed4249334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c908e4f4c4668b0729f3982e731cee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede861d68f0a47bc12cf90d0a9edb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545c7221f5b97f60bd72d2a5437efe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec4030b8f09d703aff1eda837674f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498c8a829b369610067345b9e0879e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3dec3033bd63bc8f39b0704e3341c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8fa5751718dcb17f5b44ef340f5d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ba2f242a80db9fe27649e3bf3fa3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e7d57f4ee8256b7b596835dd3798343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794142d4ff1eceb4362d24d93b251bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e4081a649c284d247139522a84a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ea7a76fe9d56c034e78a19c7c7b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894032220e0ca70482c56a10ba579680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7abd828e815512151d6a657ff28cf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57906942ed7c99d4fbcf60730c9a28a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0010146afecde2f59b52b7b5b773c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6d292bc7413bbb56ed05c4a97f4da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667acdbb189799215936f7b1a63d4104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39845caf3e9eb49dfef193b0c6c014353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650da9feca954b100f553786e33937fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d96464f4f1b9dd793ea4bf450b7ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab43aa10a8ad2c9cdf1f7df856593ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac01c4d2ddc74832210c426bdb32a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5aaabfca99c8cce8c68f9f7aa60bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758590350db190ca0e3931b9810ccd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db266a38a2abdc457c53869b876ef8b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926d2a7b333943a3dc7057c5ff257b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f7d5b25e19498bd297626b35e47b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da5505005ee516de00fd4ce780fd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25772ec49d86617e16c3aca800b9f2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e9405132ea11df7c5470f9b85835365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def396943575c5007a17a868b0888e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb7fc5a87709b438fb54b508c4e99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2bcadc2fe58795dcb351409bbe47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65dcf09c57445689d8a031cacfaf80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8844cc347c09f410fe9c293dd1f61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c138d2d35fc21d10e27034870c184371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f95d309a1980b91e56cf1258019fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195b2a4bd7017f538c345a7ecbf3875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4860f10e1ef04af86f40549bd8fa14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775672556433679bd88b5b74c1638528375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5068ddd46563341a3391e1c5e92f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746acd2db448632eef49a940112d4c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5e0b489a5e634d76e0e98bdb27b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716186696b9b2e9b948f31289186168f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39531a5934a82415e1727fbb5df2f584380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6c861db97506dccd3c8e3f2cd454381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1d0998226f33f746b58380652f0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c356e5fa75ce4c5cba972f8b2e67f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305325981e18a10f10c6b12a9b9e4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abaff97e9a5a15ea69f6f629859572385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d010e36cd6bddaa17e7986521e959386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fff051abf2bd0909707da1dca20c81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce286338a333b7f71d68ea36075300d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd354621a280e032733f23550b6cf6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38156295076a23e651998e7da36bcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d13fdcf66a69668f06d1b8a33a02cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd1bcf0ffa46b327ebd3d17d57c62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856ba3eea59bb6f480f6412d1ecd0fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6117817e8fe0434230b8040a2a54996394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8312c45734844eb1524586b1846680395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05212e5350eb4a5c3c8915e3b5fa5309396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e177382fae4408eb71652c8eede43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ff1adb80109fd8bbc6b439246fa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ee4355d219c9c1848295ddf4f0bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c34ad51ad9e2d2e028ba872043fc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fcdf23b556cd2aa33739f3ccf0a76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd1ea6a90b4aeae1b2ee2b65b60459402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907aa9606a6d28c91df1043b4029ec8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a855b0e05e7aff00908f6192e659b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148c0464f9be453687268645d8621b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682c16bf49248e195d3090a8970917406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b6a42aacbcc5b1d68afd515e6a65b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013110f458c6bba5d5ea3540e8076db1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2669c7f363765363a440c5814477e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88587097470bf26489dc9d0c36cd80b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96929bbc4332a32ed07492d84007eb3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d8e7fc0f576e24b51b9825ed74ddd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c61a0b9f53110ebb47d6d35b11551a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026a99e8a72764cb262253f530cefe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a09b37fa7ae964f796305c01ad12c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736387898789a9d407bf1577396124fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec718eb251dc9f39cf9ebfe61aa3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d1b894a8d1b4021d0cf5587fb506418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a482aa9171505d00083006184f54d72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd770ef73a15fcfc42c0c04a7da711420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8cb315b7f4749832db4eb62926d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffd56d92e575a07614ce9be899a7c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9db7acd3a4a96fd80c90090d68716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf3df8103649881c442d03fa665c16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef928b6f702ffc9872ad8ee5c37e25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d601377a466a8ea7c0bb16600fabb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef5e6045dc23633ccf89333e54727427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d47dc4b1b777d15d960681bcbe4633428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca6239b56b06393bcc2bab31927d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa465433c6a0144f19e03ecbc42877d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaacb8dc39f527d370980a73c68fbba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538cb3e05c562d0d332757fa616c99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70adb19fc2e30043c4ba5fd0993ae1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f1129257c781db91cef568923716b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931138721cd85910f1030a6b82499e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574771bd6c4b039599e344bf014cf5ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f2af0eae898cb5bdc1f26f89cae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686cbc9d1144c663ab1fc81a41bdcfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b8a579db1a521dd9d181016b059a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ba581756b4606cd5030713e46e86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c613e4b3a1f387b38d42e13c696f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e62091f27b2d4a7ec2abff5c7c9f56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4756e86ec3e832d4cf43c3ea0ca47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22297aca47a965aaa59912122554445f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d0def6455229ce33386fad1f68a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081fecb2c330bdd7968d8d373e0e1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbc95a6e346b5060f7f1ba03ec2e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0418448c7b988c22a86e958154594e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c98c4e4a393cf112ac5a43391bf2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb5549c2193ca16a570b7331c896f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c4eb15e2828c8a9411df429266d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6c8fc32e1738060348b4b28a67a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff8e7dc25a75ac50f68c2081c08a28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f943d60a586b324010b06f63ccc7b29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f25c9353c2db7bab78c76c415e254c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d85d38a294c70c6a5669d15bf1ba4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768c10d838b6a4d5155301fe642e54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293b72b84f883dd8ae6f704e02eb23a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7df9eea06475747d5c771b3deecad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648cbc8a9666eceeb8ddc08cba5051460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7935aaf229e4b6551f80052f2bcac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab34e3b0570d82b8ae0ed138ee48b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ab8c320c2c98ff53c117698c194a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9760b6b804a1c42a06ba6b088c36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eb2a4f9418879d4a22bed2f15ad15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb423f86e20621a2ff3eee2c437f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebf6a91c0910393f28a7cc5592db4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c11442104841e3db18131b4481c5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75717d5411f78234585d74204b3ea05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52292534ec7c53a7e35b9aa061ddfca2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837717c02d477b84b9174d51093c2b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2d4a1c63d5c87cf97e281e7cdef61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd97eecb3f25f6a2565c45208ce430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41b2e61613280792ed4339e55a7ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc8884b4ed03fa7d52478fb5f08e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d91049dc338ac61b8811d90cf812476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138f5dd2c3264ffa924cab9ac17937477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470697e40ea54f111c58b22fd8efe6c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a155a3a874238489ed1d088b2ee5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820c3a52924258a8ae8b5de0d7a821480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c994fec5e50d3b724ac4290d1a1d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6528b97f4c79baeb38aa11011b8872482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e85884a15739ca0961824768ecc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017eca92d7867a66d84fa74de7f045e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21c7dbbf1702ee45bfbbb611b55e14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e095c66d0f500c2732f712a1671c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cfd6f8f16176f9f5030a42edecf17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf43f05d71be8b22126711c448dbaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94bc9bbf61c5643ed24789fa1a6830489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb97b7b3028ad5ee02aea275e7692b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e1d5f848d3b8f5c6d8167814ef26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b44e0ff07c93459c517efa4d0c936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff447166fbfaa3171aca88349caf027e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d252c24ea80e691a15c35c75d106494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23599095ceaa429dfe8540f95b38ddcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1620a84a54e98c6aff1bbbb83db3d31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6ad51f5ce7db1e3a15135aa908f4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f28cc951f242301c202f6f69d453498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ca21e57f6dbd0359d625703c8e903499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43343ea4bcd88b1d93e6fe4ef4be4fe4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d4a0d10d54c1eed41f935788fa02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8c9f08591b54f284d8681cadf93e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e1a9a220c21b13bd468fdbfd862b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d5f6db07c01703dbd7be476c493c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60a2760dc80f14d5f89e26d350a3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2a31c05985ac51db2a179c660a19e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f03fd2db017bceaf8ab8fc707824db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f43dafc83e715ca1a4f37c2913f491508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ac83fec751940e26d0f11f8caa3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a081f3ebf3e7c353d1f63a133f28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c07cc689c4702d838da8f7e98c2a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfbd3ce246a2afdd8e29a6e3912afe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef17e8072f9c5308c845b0a73ce81f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec113d4363b159e632c687a6e7c30175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325b9709a3b40d1ba8efd601f19a13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1d9ebfe9708b2cc975cc27d09f9d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ab669360ee93a915132765656ee88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097f42b89f4ee0848055b08427d00f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d1ce2ed3f7e79623d6032800cc3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe8eacff40feb8fbb7dcddd66e9c0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490992fab158abd7d0beba950dce9e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5f67389d5ebd71e6d6d112dfc10b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798837e8fc17016a976cbcf94a704bc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be15b65f71c329745bdb63619e3f34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35355e4c24f91d0bcd7b876eff4287525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add542731bea95acf383af12b26419ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e022d9ccdc283fc5662360b5e2c873527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe748ac70e8003af3841959fcd8bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27da66c608859494ca5704f50c92c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a85e65dbdb57495bddb68b1dfcf44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21255ee0b352cce6c4164a7f00e691531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd80851dca79304890989ae04260b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5642edbc95568e09f5e68a3a1382984533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e8bb95894eb9aac441cc3439d8a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f36269e32aac1f0cd8211db8406be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ec0e9690811e2717529beaf7619e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac753a43d7cafceaa7a9e91a2734de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3533cf24a9d7d0ff426ce35d7f1b08b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0169bc47babf0504342cbd22a5bdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a309d895c54005665567ea57b3b8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf5e0879456d634167caa854e095dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac7d29b5099635fe83aabe3c6ee2e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb328580f0b221dc1829beebeaf9c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb003a095345a543c51d89939810440544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096368ab0be9cb1a7dbfaef535d2f63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29de16a4835795a694ca6a38f3ff553546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08708930d17633c09f22394dc42f58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404e7b639799aba08efea10c57dfea1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e6fda352ae012b066ccacded4280549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff414177bf9d8fc5859ad3af63f9524550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab05c606a25ddc743a1b485587d2d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea060d0bf07019c1ea8836717d793552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc13d72e87aba8c69022936d717a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b4a410fe3e30bf1976e2aa46e9378554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539cac199e538f180ab21c03513edac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e390af13e73b80dd0fec83aecc4633c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312856d8b8b16b62444be46ec1a3037557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c594d0b7f3fc465492b6e3237ca40f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a7fb0accc0e686fa9fdaf188ef87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15143c3667e3396ff6ef21ea81678f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1739e3a6e8b0ddcb7a930266d0156561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c94642d98ea66d7d181c3b394855f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa85baaced5003ec2989e7d5838280563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82439897bfde521a7d36b3fc74feebce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebddadf4170161e19378008330afc11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aadc2ec33457c6684cd06f67e6319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b8724d4ef05cac38d2da8ba5a98d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ee22c3d67658780d4499d40f517d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53033b2cfdb7944e8ec8685b2306d90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62bc1636f431521cf1d170aa0eb66e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e6b48b83f3f82f5be64687a656b59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3471a5c368d67b37ae4348b54ecc8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6446cad76c5c89b651bdebc01c201c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b193e280874ae13e3e77620d94bd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ff41365c6deaab709dd5532c70bbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa766feaad01e740333b1808346b33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7191ce800584abba59fcc183e3790f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c10761826317351a7ffc3edbc72fef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08feeeaab004cb50349dcf3252b7e65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2e838a25d25085ba7e529c948462580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce066ecedc505e670509ac505704cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c68c2497a21abacef0ec037101d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c14261050b23c40bf873a51a3f86a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa86abad8f3e4e4736aba67daed71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ee852d9df4ce52cfd3fa116cc7ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028e7341f46c8054f7839f9ed4f47e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d55a1d8e37790c465c4ea8229f099587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687012678442bb42aebcd770ec91dfbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269bcdc27a7943be9e884e1f404fab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e20a476f3572e32e923aec9a21257590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5131ddb76376a22084f8a8a27ea53e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548bf79b864c6674ae7f40f740617fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ffc5086818a2c2d550ca2e3e74bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd94bd6bd44e62757388dbf6f0a702594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9534ac24e46123d8292c28d63d968a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054559edce74a639db63b500228a6d5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906f3291fd97b42c987407bf4bb5bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f68807c8a8c917b2093ecb074c2605598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24ba9e5b117b9db915c01ed5c7c69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0debf87d5199ec8dadf5b6ab1db3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b79c6d18e1a86302b6295e0acdfa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8746ffb1b7fbb7683f27b9cdd05d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebebe2ce0a2b213cc2169f7964dee58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff619c58c46a4e121b025bf8fe00cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e7f9de81522abdd153a9755d69e66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd279645fad49808934935f573c32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb17b5f053fc6c90d1e6cc425346311607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a25f62793624b5b79a7afb6f46c71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde94c665b0f54eba6671328bb1c46a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78e70157efd7925c2dfaa49b24fd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef13070d911942aa703ff99892bfe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4cd27423065d8c5f7c84e15b28748612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173e5510424c566da4b72cae5a19de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b9402540f13e34aa2d9d452d119be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240201d30fdc1f256015c463c3e401615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6860dddc5c917f5805da4d94791fde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c38625a01bf46afdd394fd9ab9b4a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bdd492350e6474430ecb5a237473618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f5ee8230065e5e7a50febb280c4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0912391897b6396c8093da84d05a5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76c93f25b36f94ef47e2422dff3d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de4d461c3228944618809a7aacdf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e6e4e9f248c1d219a80dcd82a51e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e546be5311296f3b7a517032be93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f51693aeda4fcd35cb56774aee21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f8ef8e7eaf3cca3284e280e8d20e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a44e965ca549bd213e9d20b32873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc222487cd823b95b93ce8fbfdb5ce29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388d74e254e88e326406e26268ac018629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a281cd78a62fba0da832fe9e4d7046630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b4e5f6da281e425ee93d353fe257631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b728d5a6b64d1389c917097edce5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298881d75819c4aa8b0ddc8d330eeea4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16afed69a727e8a9e26e73c0c67efae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59433f6105048ee59c7db26b8c9a4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2f37e195dfc6a7f769d3bb0e4000636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845765daed4c5f60f6e93d221de2532637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03395c71052e69cf61cbf1457a803b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04b85c4f89936aa859947cec717b82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94773a2de377a40ff93383ef929a0e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ba3f081a675f9cd3ee16d42afbe9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf767a33de4f27584bf742a461c48c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6518b5c3ec1ab92ef8f481577593643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4936765a2518b350e08952a78307644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126925806fdb168210d32444e48557645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c412bbb0a6e09c1651781f5c48d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca8099b1cca3f1304b280ced48ed6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058a511355dfa6bdf92310ddc10f7b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb570ecd90de3d188f29441cb50915649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a286b90db2174779cf98f8118df8961650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216641d36e5f5d61068094c17af8488651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4e17993b220856f9aa9e90aa3213652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fd10d4f6a6ce1ffcd6cc761fa9292653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50bc5a7c2f982db810bee9e11b33c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bea26743fba65e2b815ff47c38bf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073292c698ae590a8ef15388b5217969656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb845e3c5c75971327e5e3b1e8f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13855ac29e464b518dc40ff89581034658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc87653d14e0484533f9a9cad4883c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f807c4fc88c32cd8cac30197e639660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5634633f5110b7fc02e8a674f09bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6de3ff601842e629fcc11c6c3f83b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee7a820f7362bf21c2414afcb76fdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6cf6869564b61c750c9690935b00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3736dde0b43464cf70e4bc057ee904a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643da27ac3bef9dfcd5ef9f80b267e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d3f207403b0c30717b579651dc686667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7916ab9fc02e8ea432179461427ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f3bbce07500698e1a7796e46261cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f249bf02bc5a5901cbc44dc6b7fcf48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594b8ec1bfb816b1df538f5dcd81e8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84e2838c2f58d36309792707167b0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6d9c06c48f8fa53301449f30e9bc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188c92b037482fc27f0304b3728117674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197b2ecefa58aae37013575df5d73b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63654f7ff7cde7efbaf449cb0211b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a502b7f0996ee1e7cb5c4e9d49e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b89d32c228738fdd82c01598387a34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ae7657ae30a14571707a0297260e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d8e0b734a05eee1bd54a757b20ce8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d035ba7c7af59c2fd1b1f3054484681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba72268e0e4e72dfe3b5cf75e3bc14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9fff9a6fa7445808a089d18624cb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b15afefb2290e26c5f2aa1ac098e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c96bbbde59680d88eaeb3a81fceb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd1db9aad74b4f5612141dfa983695686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86582e81283e666eed389baf60aa6575687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5d2ba5503393b77f2403b8d9fed8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4441cb077eebc8b2122c134882c0d2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62787cb9210a808769d468aead3529690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8fae8b1480013a7f03131d8882c04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13ea3efd5abebe13db54fc87c51309692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fddf68be742a6bb29de07badcc10a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a89eab97cea411c9239a522256f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e4a1e3994b3a3bc5640df06a6c97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a64729ae8f81839f188defc361e6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af81192fa2ff5c50f5eb2168b48a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9619e88e3bc8077c5f598011b1ef55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b4f4aedcd37e4bd07b1c1f4b2f72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc29589c0ee14cc8dbba99871cdcbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc2dc3e675bce0d6eefbba7c968a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf860e465e33674dbd4fc0ea63ad754702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ce877292b0183dd2349039ed6c5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3716853c1ec82c6872c8307552092704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a645a77182293a0c3ed6e2519c0baa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097636024ebd7045e0e50ef20de8b72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d7a01a65102501668c5e2eb574c42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa890314ed3b3d771b187a26e9bd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a88569de4f1d8f3a2bb39b423c0ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe15c2cc409e74818742655ba6e09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60fd702edf7a006936bc2adf80af11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd12c3678d77450042c6b4b47a82a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045a7dcab61c9478e6abcc8c3dc2aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881fdedfaaec8a20a9e8a46625c026a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667a98b38060755491434fb6d60506715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3015897e4def98aa3cfcff394b5cbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81e02c3dfb5d7462a0a1bb4ba711b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67296f4fb70fa01a9191b9bb5c9673a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89ea0a6772843bf1419ff1be8ba16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562050b56d64951312735eec75e7358720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dea2e5e4996fec9cc2e6a10e3e0ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e05f05e05ef89e3f5975ba6f2a0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6afae3ca45cbcf8c9bca7c985095f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d1ad840c1e82c491e268ec44cb9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f65a331a5910e74ba97a8ce81a84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef9ac4dd74c1e58ac9073df24016b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e79368d96dd319a802f8a2d58f647e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c718223438b163ba5d4afbaf1bc487728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6fb33fab218ff1681871dadf5845f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf39f51dd2f8e91e1fa3f705285de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ea45ab97871b71ff5ce24c8d0c65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4d70fd4e677f08ea710548ddfe070732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886a737dff893ad677cbb7a95d6252f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e23044019dad1165cf9bea4a3c8cc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fec3ee023ba522581f11d78b75499735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfac2c4bb450665ad078f1669c9cbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cff5d080ba104cf11989fb3183e52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84999bf974407654048845fb31d06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57761dcf1cfa6a0d232158cd328a7a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891e57198bf57b3ab6a37d27e864e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f6f062d41964dbbd83dfbc081584741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939b960e5cac9152f67d46f98f7e102742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419be11057a6ddac19c3948881e482743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6fccf7d42bb5ffc73c4edef935a0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f876a738cbbee09aac747c9d7325745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc1cdb75960883a4b26914cf966be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f1ae0a492b39f2a2308a79c771cdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c2484ccc07c2d7494f4132ad6265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d38a79239040974effb80945cc3c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d10b65f03582c01dc6348df45a0d4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f889120d00fbc1e0c2fa625bd634751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a6000ca60208ab650ba052588c478752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b53b2c3f71a8efa2ef04ebf7dacf5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a746a01022e2c7c27b777085bd96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675c014874b1eddff3333d4de9dec8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf50b0d16eab7353f65c23aeaf9e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658ec068fbc71c49a5e1a07719f3eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757d2a9549593fdc83033238828db0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510f53fc661c059a77eacd28141bb6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>