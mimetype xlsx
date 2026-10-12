--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b8d89384a3303ce84b1ce74a42871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038254bdef78d5210bb1d6a8e0e6e8cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6d954433c473e431b34f502f050fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce91ffca522071e2bd00049bc1c28c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1fe1709372d73959aae6a7d481c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82025202a575a4cd365123d8aef36176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657b84afa979fa41a83553c1f5881d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c4ff0aa367d33d79db624d7bab08e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2634bddd9908aa2ed138bff427dec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e473cecf6854bcac1cf7c3b0019a7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8851e95574c89ac13486cf1af65111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1b2ef1ef7b3f4e162c0502d73173a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17c6a8cc878799b0056cad3a9176513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b1cb8a14384c97f6117550b190c6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858c45324d12f9b598bda347a3967c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d1b75f31f0f1b65d7835e425083a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b13c0866d0aa49817e524b5a73b2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7703ee1ed7297b412d09a27b8766618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fb878626c0ef9f96808ec56fe1c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753869a2d52e344b8d17e997cf03e51920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c2c772d54ebc3ea504e3455e694a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e6eb5d3e72c336d71167136f58db322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56053bcff8316235df58e160c7c13dc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff061e246072cb777be97a43e51da5e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a4c3b46ab8077ce657f929dbb2fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f1de8c0b98de84fffdd5782fcea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8edfb22a471b419f7ebce93df6dd9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1542f4a5ea0203a278524f000f595828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde555bc649149a3dd08fd918494b0a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac360414d17e9ed977244a621df998f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c573fa267c78b8a9383281155b289931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797663315e2b5f5aec1c278e19270832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aede7d5bcf24bb882d5ba36e4fab32c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e44068cb714be12dec9629f5a35a2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8000e4a12ec5673946a62adb5ef9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba552cb7d62dc48f9d07443a36364e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667e4323baea0eda53e2bad646c8fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876222d0c185bfb860fb7f6a00d1f2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd55a694fad9b84baea1fe10574e43839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957621685741ada078a87479a9d1b4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05811bf5e29d7d624d6b5061258b66241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf845b42e7d1ff7431613de76d8d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed7679d0d352a728ebf2174d7c214e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28ad533ac170cdb604b86355ec5d4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a879d2439d31427de71e25e05172f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad92eb4b0b075d4d61fe2def43b22a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c49f3960e46d5f367321f4b6070f4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b98468fb68b75849a185ec57f6511b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996869a8fd1f3ea27343c453e5d12849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef797caa1d7c64abecff5b35438d20750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184124808155246054925d5156e8be251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155cfe0e5e04f22fbea0d32cb0830bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb98e3b5dfe5c87e092203d30ec9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169fc7e4864dd9f0fe4d997884ab20a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9c2d045201efed4b7d436678ef4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0982e04b40dcfe3bb4f3847a02536256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faf9cf10f123372b94225e7321662957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4f24f2eaa09f2a78589b8668c8c0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f442b4e4bb0a5e9a12bbcd676778a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f74c901d873f86c06c34ffa914f90e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f420915ac88b94d5b565b94398383261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f735e1549ca553848439622cc6a75462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcc3b98c81413f986bc7b13619edc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a24555ce53454b66d1ef72dd2b8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f91d662a40224b383576d9c7653afb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a1e092bca2662eade67eabe25caed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33371d931b3d747cc6078b186ecc89c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa8500d48c685397485ba5612d1ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad8c6a4a2469f9c323302fd7593e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5533a8dbecd246ffb8dee54779e340270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c5aae068f62094de3e56f098abc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e33dca3db3c3c2b71366dafe1b76c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e81ee43bbd3f6999e461b09c43e2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe8eaaa29518dbb812f9a4367df78174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6d340ee262fa7f146a06a5eec529f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8791843adec94714b19e524b1913876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b066be380ce1cfb4534b8a4916c53f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2d4ab75b5caa87239fd978c9d02878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281adc2b598e411140d7291719e025479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721371e5063c6a62661159f1c6a292580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a870357d4331b460a16fc0d5513f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b57880567cf1d633d7111108d3d9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f871c18d9a5c4a6d9798b9bd4cb6f6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f8b1ee5fc74e2f510585a1479fb5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb32536ebf62885f62781de9fab342e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a1a2356d9250e23b3edbd19a4b4f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e08162f253589973acd3d997066e0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e6dc7a0408fdd63648dccca69d6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9738b95179772e4fa5077d57e5fce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3438e8f3b1aeb8a3b14bcef8c4c490890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e301a27da05e279cf60467aef5207891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b186f128f18173b2f45ce2213f0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03047a90ac823ac16b2def8c5d044993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbe4aa89de4e8babf63716c210620494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ced039cdd30b787bd5ff916a2296795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f2d47326c31873caa24d177cabcf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5bbf585ec1a6996a1f9d4e173bfe497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a0a233ce20fdcfb022bfee034e9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9d0c5566be90a9f42bcb621d01e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ab10eb016130e362648426f6635d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039b199da90c984b2f69d86bfdc531e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d633f7930641984cabfdf18cfcf41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64144cccfbf23d38f639c5d4d085aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e136807d5d980a93f2addbf203e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3123347f57adb4c331f027ec5795fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79598e0ae7c4faf448983ef9d53f7a28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd020a32edc59db3e8599fc6bf9046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd273f24718f79b2c7578dc2458f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa632d87718bb5d167295bb45a838f17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387a3947a3ddc1904878f1ad20e781110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee971409b50b011ed7426a917d308111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946bd16181d092e5d46ce783cd81fff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c77254682b172ed9d0e7d94b4b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6910eeae0c59ed7dd533a4125c49f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acdd24d87ff82b38eeaac021649e76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be3a911afae556fa9a9c2a1a43f6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b6ebd94ad907adbca358caf82474e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e033805db0f6dec5d9466c3118904a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b4bb544caf6c745201cdf6841571b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd222f54c94f1408955d20c01d7c35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e5a03a3f271df25bd57f8ac86356d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341f46953debc0e73a54193098a851f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a2ae42f47fe34030048efffc282cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6dc93529a81ae2a9018cd4f3c21b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed57c53ff6a7b67c7ccb96ef66215ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47ae7bb975ff69f52cb2d6225ec82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca81b41f7cc064abc16ae9446677d9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9490af73ced262e634e2573191d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eadf6d4167bad7a8fe51ab8ebc685129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d55145583dce4956b09c111161b147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80ec783d74e1bfb79d48ef12eedf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6c6724f59079761c0a9422491aae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ba172caccfc227d7ce2a5783a5dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398170299f950311b3c1b6431be0ecf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e32845132173e7d73b911f3461edc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a5a5fd5ba912f49aff14f6259a82e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f5f80655f2727723267a03847c38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b76e76078b12b040a5d6d98ef2f12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d64cd266e1d8836362b27b1825986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3801c4b8bb3d93fb0d290f1ac10ad8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c3a36986c5562fa3e65f619fa357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0368f9622745d83881a5fa4a45489142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea4f131efa4f8ab6c9800cf53bc562143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe2dad65a3451ff7c7b9456e91142d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbbdabc756a4279e4c6d1e6a4c6a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1eed82c5360b56719c0d8e797f01f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22288ab530054abe6f5956cb5599ee83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ced00d8533c939f0ba7fe163f706148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc63a2054b5c6aab9efcea92d5cae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e5b98ba898ea885e4468c1ecc5094150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1fe902aeea66194fc5a825b33ff2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ca01e65018d7bebfdf0668687dab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca3ae7d82e2139f817c96097fb109e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f67f27bac92963d9631398a8b5660154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b014dae9092cd8e2ae551e5eda87e5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd932427648a82d3f589bbc85d004156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6a3742eb491576d494174d1d8e5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661705b84272dc0923340cbcee8fddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362efea280c49bbbf2e7821772d35c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3607cb9362dfc85381c3325b0364160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3044940548d7f1771bca9f46a2f7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033919ed62d8eefad17793de25b8245162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da2163b9a48b12e71d996dfcc836b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60934e191128d53109c81114bbb32a61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954fc92f615278b3fb18240da43df65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4bdf40629d2e745aeb3aff0dce2d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e814e9feac76d4535f416369520bc99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c228f11634b59d5626a8b270f67fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a48fd929f8e7d86820852448f780b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1357c67e4e73fe4e6d07f6c3656bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f9bcbfbc25d01471c711511900e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4416a0e7f40c7e3a329a1c56cab2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215aea46640c431247a82745cbb133f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119405874cac86c559eec2e03e22b44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752174de97e13ac997189d20a49fe67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da56e32d5cbe47dc049e55494911df9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865286c998b2fa37fd3917b865e9c4ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81925d854139c8ca89677b1e0d1f37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95743a10148f7b6568bee2ca61b13152179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382fc8aa5aa21ad1b85f40931b91989180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f0e8e3e4922d28bb577d6229fa17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965798c2dca9bc55325a2d5c9a15721e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dd57f4054a2730ca63ed95a010d3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f9b9059d7881570b5174d8632ec7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fae70e82bce56adec59c1af0f1595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27209c955c19237f348513398f34526186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d538403921f4633d95f7a45b7d57f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509697f88da42dbb3330bf2bd38950d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd49a1c0bb09bbde0b08893cce9fae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6355a2263b35c93cc539b5e9d68699190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31335e73aa789fba07fa21a9600719b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579b6529d7170c34268e2ac4799bc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d74b87298260cc0fe579c75a1d65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894ad180f41f9431f84dc2da4c9faf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b6d09e49881848c78b0b279e6111b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0c67e8f21e3e1e3c22c8e794c9b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93853c285ae48152218ecd3dbfd5f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfee3d90a85385eb22f0bf6baa5a261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db32bf610b325dc0f85afffc60da180199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0de385377ef15a1036616c39fab76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20280848bea2eec98d2500a1dcef6db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0adaf795e7534261e1fafe25cd9b74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555cfd233a2e1446423ea9264866f85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df87876bf225891a0819dc114c1c6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c295f35bad75a4f918f210ccf2bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef68f143e626058f84cea57b6828d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e007ae4c8d17bcd8400be8cf096fce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916272ec597ab2966fbd46f597e0956e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4c01e4e6e09ab75866d558b435c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3e6d69c87fb7683b4a6d0ae0413b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa14ae2f26e627b05a74231ce99aeba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2b6cb9da149022ae439ebe8f61f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8cd1860c9733810cce8f10636937213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6756ef50207b307b13856d49e763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359606c428db2405dc93f346ec148bc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f7669a17bf2867edfb948c1de9eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9227cf3094281f3ca6083a0c340a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc20919169ba3bc7de0d26631629f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3effa478d329cd4013b2a33b34ea5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6235a40c24ad9441a7c60b5376327c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beabc9ff0a51bd47fac13f695885740221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3e443a7a53e0789377c1856cbcf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc6a20a7c186ff76439b2a3b312dbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd677e8441904d6007155212d4bd3c11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d205bd2fcb6c93adb40893171b98c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c8fe65410b24358f375f1c88ec919226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b5fb02dc705d70dd8212a0e039c1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f46df23c6f873e61413c8c2fd4c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eccf9a7ce8dce75c6c11808a197ef0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823aaefb7eb6cd75d0061a4911edee0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897162c6e7f92056cbfa0eb1c922b19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5a4969b2d107ec64b18078649d10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca738f3369306e2266a5b0279ef296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e42bd74f8887beed7b010f1cb380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c069299b6fdfcc6681c4ca3e0234a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75af721b339044a0923f5f9f6fd9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c32a0616f7547ffbb8216ee418fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e0ef48dc7ac84e73a04a21349456238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f10a2131c2e754f9cfbbd1d802ae8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fdf8c58b15c1bbabc65cb53de5d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44876db43bc7711bbc31c03b35cee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bb572905298b1cd01743129558ff9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695552af0afa492617435bad64c9292243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0117c5f0798e9ce4fb7f7faf081004244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe1dfcb386929ed2fd2ce0e935a91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737808c2ca34d024b97a792e8f624153246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4821e04235da63cd432e8ade4da2742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed77b7d6f52db13939e8e852cc2870248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ee5ab5c6ba41c2d74cab33ea48cb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f91f9e29e188a39ee51686bccbe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979766fd21152c74ca5d299c8333d75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276dcbf2acea53c4cbd4b8ccc2c5f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4809ede8cffb8ae97196e1c11e6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e04240fff56d04e4c74d6be44f88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c982f1dc16cce81e44a789b8f7dd5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddcb6f629758c727b4eb447787b9f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e9e16a608b2e44d71c0481b3fadd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca3f57d5fbbe3690b7ef13c350b4d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ce711d288499d79c020eac1363c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38b78c390d3da94e9e41a64f147f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9de10be01259d4dab8bc967884830261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ca09737fc7b8662c452ee7e57e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a5fe0f2781f0762473391bbbfef8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9733aec6faf16374033db79d48e21c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecc904193b22cac81643159796409f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d7e106b5754ae9c785485428808f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe11f5d13b10a01c201ead360248e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d2a456bf15ad54c540bb68e4e8c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c993d60d05fa4ce7e12fde9cee68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b6089b1c1dd203d5c390cfd168e5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37707a3c0e0d54e708eb9dca993313271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f1d24cf5ac8995a043e47759ab8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beffbf5559818533d94e7202d72e02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478771c436015c81c9664c6f9b6120a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694758759d4bf35c537fafc3c11240f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059dbfae4a904d21b6ae018ea218c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7358db3345f707aa2e2d5bbc0d915d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177274acdef3e9ecd77c48b992794d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf75a14324382ae1de0c0aec4bc937279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f566ca7ed6f073c859d2fa56792c8e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866203b01f57b6cb41955bbf9f2ad8f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d42fac360134f7b5aa2ca3adb280282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32905adc2749b342c2b5d4ca0e7018283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039b38871538d81c365037e4d55eb68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b9fa47e82ec4cc97400fba9cc804285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4492bcc3e14090188156291444ed2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7884068c07b0b3b848d0a67388926c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dfe3f02d5ef21eafe42ec95483598288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807bbdf94f665fee78f00de9e252836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358596f094403711e98c9dd5cb569e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5af1fe139a8f3913a64cd585f714d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78715864da6c3108f896abbc9585aefb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10ade1196a69bc940715eb73f4b257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2f46bde275427d9f8cd2a2274b9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab0922c7a5948e766191e2e8e4b9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef04b11aff1009b4b4c7fad420aadf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80838301541104cdac68afbae454211297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b4da3e7c11f1355bb37a32e767b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eeec5589801d750b0438419af420b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8122bf609b4eae31f731437a77a068300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec59d7ea2e36bd5821a67148b436d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421beb49ed0c916a335560c81d1819f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab2c343ea2697ea45a0757caf35f75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b2046b4bdbcf75f4da91ecb38416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd655a8d0afdd2b487b4dafa87916ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682c478b1d3c7423e9051ec433aee8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56f3d9f5b6993266b96ea4d9a3c244307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac840a4ec259310c52e11b3d2d0b82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59b0b332db280775c2918d6027c77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9faca4567e8995d179c5fcc57baaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac498e1f483eba0fc6a7357d9fa9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f1464525369fe95cc1fdd992c065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c12f7261457a032503afbfe23774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48846c587073ec3101afc6e0f8579314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d8a6f80b09a7292e7cfda12fbe0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e4b6e2c39e7124193c7c698f2de8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4988169e3e34bdc4cfb72dc05579a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a99eb1cc8aef9b4d2020e7db6bea6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5363cc89bc59cfc86038ccc864d5ee1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caac809878ff9f65d85bce63a345af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a39411c2786ed14d171166148f2b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea40dae0b7215a0f55b657626fe202322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6433d3dffe6cc4d30546900d112a47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde5626d893fe3c26115386f0d761ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d03d51d0a031ce9e69ea76d0403f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9549733798300bb9385b26e0953ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869be04f898b00b2436e095504c037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea57633dc9cb8390cd00e3b8706f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eedf1bb76ac7ef53c5639a24d263a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbec8c7caba8e2447c413633f5cf6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486a4e80304e531ca969fd36c632e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693fd1fd01c9d90dcfd5bf8d2b8624332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a141a28c010a4c83adc2b08ff434333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a73e7233b7e4bd0432b1ac32688f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879feb25ae91d68495af68d1f1ab8f31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aafa24670ab559d617ca3dda420263336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a27d69165a37884d9d8af4611c4f46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d56bc3e029d78bf8c60b5eb442475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79576fd4037d3daf7a1f6b157b89ab11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781bb74aea4e541c2261896a9398ba9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56b5a5597f40f3a0bfcd122273a8f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29921ecc0b74320346b66b8c4c064940342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e604445fdd079050582189983f783d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2fc80cb132fc63780c96bde2a499344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da224c0f549b1f344d20b27e64a8bd93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6cb0a8a9b83f804c3f71fec577739346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b960f20adee3676b6a46395668d114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0aa54825eca13e19f2f5affcb3faa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94942e9b0795f33b99621b81b5d78303349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7de9d3884f9e069a31ac25a37bda7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d06e39305bbe843443846ccd6eee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b14a737083db9f3af05aadcabf2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d40d4dec37f855b2b33f936f3a468353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f204ffa27023a24649c7fb227f67aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6186d683e980f802c0ec982655eefa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a88de483835433cfce48022d1dfa4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc4f2fbafec1197409398a8b03d54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a88c5e6a50cba3d6c87563fdef73e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0abaa532ce6086ea33e412adf298c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e39f852d02d66d54108e3126b0ded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553af3f185a82535197216ed8efd33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a250149eab0294a4adc9e37f2af4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f6979e164cc3e6d6e0140eb41e04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9129f298a1b72050afedc521fede7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475f9d966db797f5fd242a4ca858ddf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f9e783e91b2cec3e3d842d26f5b64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed110c21b1ef38e029fe164d10881e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344434ca6e172d6300209ffdd3e84a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5a9628639ec39c6dc3c13635f8bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd36c52e4e3c5111a15901f6e07762370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441babce34a5d879c1aac5c02541d19b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead0f06776e6b8d10265d232d339a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd36b3432db3c6a7a657b883372bea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebc2c74dbc4b8ea1e390b8b496e16c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558aa90088fb16df119b214e4513e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e7ba511d0db8d4fb9668349852bbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b22942e198b4a0185483408753814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0ead4c082502919d4719575c7f996378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3719fdad2d3d7ab263ab76a456608379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1673fb2d27443c8790dd62fd0a6f6a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96471db301f6b29d10c689e11b0e752381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e4ba79d7be43708898a522cb7e05d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc9436ddbb5a42d44ed31651b339b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75c483dfb04033d80705c8a08a325384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c5e1874a0631a449af75e89d5f40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ff27643b10c9ca1b2977e36154539386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77067dd6710b48285c5a2db337ede40e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a6f66d15afe10ef974e1277efae4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87cce87a60308f4efe9c6c0af2b1dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50e08da76ac8bfe772560503ca9bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57b209b8f9a37a0d25339dd27091b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6310e647e4de16f1c8359d2ab326c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac63ac36a4d5976d86b00c70dd700393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1cbf8e5740f5575bbcc4094de1716394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d9df15358859aed55ef917a04fdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632eee62bf23d848992fd9ebc435492396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32914260631299fe30d928cc263d242397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01bafd2d8275b07ea1015c1748f849398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a95a1ee1c7f149c12fc4a78b784c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af4ff373896a5cf814606bcacac44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911c100662c16665804c77d7d68584401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cbb186def95f5ce8f50c39fb8909402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f421bb63438b6f1a4a1bb37995c1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fa46d249d879543200554554a49b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49577fb166059e1387923d8692fb36d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230a218fd90a009a66935ada28076b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ab33b4b101c02e9f2384f3e5cb5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4cd7b77c64d16cf5e9c6c078e85db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b09dcbc06d713b62d1c6e8e6f35d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda38684801e99305dfef9be211b75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55bf7d45c247239019ce6999815bdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc687db69c7e043465ab2e6bd7ad3e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e20f3bb96ae36722172ea3dec95ed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378598bf284b30e1ba8ff16c9bd9098414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854e62d405c61852e4292958ac0259415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb7f8cd4b9a2163eeb1842f3e31b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949012abec6ef494b52adf5e55afc5eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040045e5aea5a5676eca1590b9027de5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ae7b12109b1bf36a05cc47daaf109419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cffce98d41120638e4ff375f61f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae8cbc529132a26a975c6b56efcf20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2626941c08ac33aca763c147827f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa636dc8ff032da9562ba0eae7e88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3db1e3d8adbcbef3c0955b075946e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce5ee8c2504c7a8e22683bc03fe525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a93803b1a88ff0809387c56ab915426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67811201c4a8f03685a3e8597447131a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba015e29cc4047953756a3fbc29d55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134af934a36af9f795c23d462570abe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef51c9264c1a7e69d36fa41671311a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ac84bf334fc31bc114483d5812d9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848f5a664fd3616ecbb005aa1d4892432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787cb5daf9f394c5ea4eca51eb13ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4232062f9a653a097178507c20ae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea699b696339db405089dc729246d4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a0883d328db53c820ef42f1b16fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca8921b9f7cbbebb0eec54e775c399437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996877758e9a42bc55400dfb8303035438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b0f970d17bd81fe42ae2dbbf72f5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f85f2b0e358f14052be61b3440b53e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2970b5ef8830cb9e946d77099ddec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb651f00d765558af9dd2008e87fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b504c8e6942c47d806dd73eb75320443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0077ebb8cda318ae14fdec77506e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f455143ac2d22931e358dc230a843445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e09aa7fd392622702dc17300842f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c465836d40a34ed4e7fc716cfae4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb8af640a483c001e9c5b8600b4fde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08713eda42d45d7d9fcd9ebbdf60b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc244ad5324c420b706376623a163422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3124738e4562f7ea5ef6aef0491c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233826d84b2fd8525145b97f1a24aad1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f8e1dd8e24678f50a065cc3ec16f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b317afe88f25f81b1a17361afe75d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a003d8444983fbd65db7d30c35ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1020beef7bbf9245609c309aeba95e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d38cd7934d37ec71141fe7d3fa69f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe10efcf94ad9efbdcff699431c6ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a35667c5e918687c07d8bfc82d0972459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f20af8d5c562ce6c3a7b82b9a9f8ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c1bb14c95c9b078c45f34eec076b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cffd87c5698e16185a5d4f58a1b472462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb76dfe18330a62ddbbb3576cd8178463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bbdc14988e965ecc2a02f7b357889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a3e880422ddab31eb952a0c3a9f04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7fe4ca42fcc57f825b6d7fe7ca62b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa689db2d20fb50a910cbb8024bd35c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b850d33d18529afade429081e5e08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4894806b8d0b481b43e54e8364f06a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720512a4fb8676fd7b508bdf5336098470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238845b4287fa0d50f5e87be488b1ace471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f49c7ae5e87fa239b815a4c2a09f5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ac90d7ed3eec9ee563ca6940481a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00163c6dcc6273fb3b1aceb8daa24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b7d2e73038196c1afdd729d08a33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd15f65a4a8c41c6bd489c1d7f0aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73add4c502e6f5dc5b3b58d544787d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0ff9a501c1d739137661ac122e189478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53e3b17e0b197893fc9d36d15a4fa4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1d156c8fc958310246d6eab9583b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4865a29bed144df8f3ada46aa5c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9707b2c6adab3e806e50c7147fa4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b82062226e0eb2a21dd42c044055483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5255c1a37248b443908f42cf78fbbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783042ea9994464295f049579d6e1139485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668672044b70fb6e2df61ac3c5f4787486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad774d91e7d696c82e4a10bc1ef95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f686bec8f971e833321d799d7e76375488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de9608beda9b367654f9cb6fa6586489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c7610bf22b4de0aa39d85ede58c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8caa4e96b3cf92a58a2181503735b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bdaffd48e6e46529a87fbbeb7e936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89e7d9e4dd781790eba00fd04c2eec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707dbb931d6a75f4ef9f22335f093f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd94c76c208a3f4212613fd902b764495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d4bf848ecae1ec1ab892d6af9cbc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8b55ebca96a3c06c436a1f1b3b21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec0ace58d5e07bff962e73d41dec34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67a09900f965503b61738c07abbc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae81d6eeb8be740ef879ef87049a78c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9807be68984cec1fa5f3a76e61a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b2b44e48fdd354e11005a0e28e0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8dea37703ed78d36609241a95823503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2d99862b22ecea72a8209e2a022b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3548e8cab2fdda37656b59cc6d51a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95364bff32c9655069bf716175dfa53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540506bfd6fce876d0cc775dd39484507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3cae46463357bea50256c69739ac9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c71a7213412e25bd747afd34be0117509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece15d0bd517bc116c4aa775954aef7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b6c7883e00e7623bc75abd7ac785511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5ae73e53509516c673182f61fa54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3a53f8dee1fa1418231743bbbbf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652b4c2f045b0154faefa0b61ad6fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b14c123588f5cf5978409152c1f2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee486feedbd71bc39d867bda20936bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd03909bbf7bf1b2e1300c0760a329517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfefb0b5339ce592a391dfbe1fec1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506136beecaaecc8e9c7a88073ba348519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8618562634cf48f4d6b71b497b8987520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75752db0842bbc4bff70ab9db9dfc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b81e891c4b1c49683709a3770bd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b7154b1d1651ae940cb0e1ccd6103523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97db4d22ea8d5a05399b543078240f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e959c34c9891d33c99f757c5020df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6f23a328853f0dc55ff006d79ae03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1dfb450963fb99671475bc6e7f0d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7bef36c2a5b8ec418a18ff2c0fef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e9216f44f2bf9999e21fca36e05b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7e17add2432c84d4cf3992ab8bc78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22656c0ea524a8a8e69cc50f6e8b77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce205a4e4cc14623f30add1458dd70a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f38fbec4557dad314aa36d6752734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c96908cb4e751c5ad0cb29ef8bd529534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef9227b5fb1c6a92f06e92f398d5e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82695c174ef49909a36c230045d689e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d57110974d2144fc0058cf5ecd67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3888dab82c50e86c584bf614c089ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af36386fba2a76419b44b406f7bbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2261ca783d97639b6965ed64f183540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033e24c75f0202d449d42b01a74b2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ed7f211f67f91c64a2484f600a95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d869208a215885d0f5f0d8457192215543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7cb2ddf1baa3021b16ca40399d9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031702ae0df7ab92f78781f4a4780d1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698c6f8ebf1fed4ab721539223626c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c19e0f74382f06028c13b9d8206d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93af0d173200a1390d15a2fae98df5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44da1539189da8fdc0493797d6ece06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5361f7836ba72f1bc5a608ebe811550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c19bd62b36bdcbd84aa548b97808c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf5491f09843c1b2f7be599b43638552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c452a13b464251cde7e38e414494553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b600c252d28bcd0b96d821c93c56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d2851c7eae254d4f5dc6d7a1f6b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88105b3ea4688cd7718722e455b9deb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab943b324817d483ab3b147bbe23e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ce555c2f8219b5250313d273d294558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881137db9c19fb54996ef8b3d7bddc75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7a2dd69e7d0d6767c84a4ccbf632560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dda6db53b0ab80bf3b1ba1753588c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae0047973a13f9d0a3258e733be30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab240fddeca04d45341930b65f471cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56094025a3ce61da251ecf8c912d2a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d36464c8ef6d57477b95fdfe4e9b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079fb026964da9e52d26e278688276f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408de2480cecafef2cb9bdbb18ffb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd89282609c88046a9d9643bd954c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94229e96c93917082837be538fe3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cca7a8ee11d604aa73253f7444ba1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56e30ff8dffab345db80989a0e67c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18196f2898e780a4cd8573ada19a6633572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2774d9b9beb2e6e696228bf126d99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c69344cdb6f9ff542b03cebd3bc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaeba1d48bcaccd2bb0b070f3647d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b3785d2edc079b7197a0dc2f2e85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acb6f32d874d0735b836556a5bead9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f23946a772ae21a33aaa5aa6e6595578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f765c57fbf3b7809bfde4f9221873579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528affd70f1c81875c5fc67354f4bb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ceb5bbe93421faf9266e306f6b064581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cea825b87bc01751c43221e03b1d65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972146c29389b8c8ae1a88380af7f45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354245805f6281fb3b6ee0d7d61fa5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c744e775b4d3ef076a1fd6bfad2ae7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff6f6a73415940f8d27d05a8bb3175586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa38cfd0fd9770f2ad99cbabf6a4a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb9745a0fbca8a2f9d4835a297d863588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fbe4cd92cf857d31326ead08325dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a7e656bddbee0edf8e93f6857976590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029041a742acb2a3c4774a1aaa61158591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03f6229d98dafa814838b759ad43d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df865940bbb0a8bff5d70ddd66498b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dda880ae18cbc0c4078d8ea8e072b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ee38a328f5e433aa73b58ed8df08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d61d01df0e96a4c93f9e4045ca24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d93cc8f4ea803518dad9db9ca332d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9d06fa77e80672865358ec74ce05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d91bff774c412275b1e47af2adff66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01dfc68b01c7ec26feb782cd79f1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35948b153206c46997acaf900ed9bab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8321cee6cbc129039104bbac3c9cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd966b9adc9c82bb19caec7e8d6642603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548822dd20d84eede1de22133418e1ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b808413d15e1694dcdcb47d3b8071605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001eba035c219621840088adc01cde9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369220cb2a891877cf9f607ae255bbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edcc78e588901acc698913e4aaadaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8539aac2c242e714aaa03608c5029dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823dda12f0fa546b46ad6ba1ed7bb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698da0831289f789681007220e805c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5f0d1a3ffa3c2e71dbb9026ccc2d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80599a736d2daf56fb98096ba18762613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9338b5d51e375586553091ac2adf43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879fe61ebc0488ab267336339e042c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880c2ae0c229060603ae9706fea39f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f04ad2a967589484490b4525bce2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66c4ff3c090909c6fa3ecbc35f5cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a0f06b2b1fec706a4b6c8039a540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad700ce865ed1fcd9c73fe1ca781fd7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54897ec2335f468dfc31a8b3c04ee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041e7b1f3c7e982bb71920a5dd4e07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5eaad8eb4741ead9c65a9098f1a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a64defac85978152d1947f85b81b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4f7e34e5e633f1a44f0aa70dac39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648acbb3486c07f2a117da461e3dac35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f044d163f776661835993a5f4fe3b06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3fea322c86bdf8542505ac2be4b87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d795227a13e220a7ef63ee74f3cba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca9eabe54b4d83a01b9d071a2fb5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7270359e32feff6254e6e0eece2a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4980a9898410fb1392723527d8226e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656c6ca942daceb2acef934d6cd690633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f698cf11c4ecf0148fda9eb3d3d8f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9bbaefe769a81762e4122b7f71cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f6681f43d97f879af4352ff93941636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c3c9895daa25b8b6f889b4aca98c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2dccf3ca517ce2db14cc6e2310a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2147949c300cf3eb786094f8d61ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39123120292b14c3421fbf9af9d3aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3a0714a8499f527869e5dcca6526641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070888fb0b9835f7e1b5c544e9671f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312125e8c2c018e4b488f73a853ed3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d9520a192e960edff991d5d4e7f22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b7f81dfa5da49d4c91b1333c6d66e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b26adb8cbd2d9addc9f395ff3655646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68bf08e41694c2705547906fd7a03b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567bf8b226236edc6fec33e779afa9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c9b7318ff7a093df3292024e51d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29fdb49036289afb7f15a535f6ddd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a8d1a88f0e510fe460e0f4aaa9b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d31f560956cb3ec8fe26c28d6ab91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1f262e015b1d27de6ef98de64e71f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47718bfe225106fcafae74cdf230074654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afb91c6db1a7b99a22f04187b281ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8096873196d26051fd00aa2de46e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa2624555af8eb6825dfcbaadd753657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc714bc805f905058f64274524e6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a43c553ae6124e4425024aeff30b44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e131446fcd870a1725a886b27e9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e19c365104bb86d6adc9a2c2bea45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80cb48ddb72eeb516c53fd862aab7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad18ecd42220af8e9616286c135c864663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff852f00a9396e930a93812b79666493664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba296d3dc8f63ab459b6ca867996e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94baf5a6186f56581e22a1af1c4689666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a949ffb946b74492a9744fc748748667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760787f7cba484fe9f9236963e20df0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb781e22d961c96fd7ba502a4dc3ae9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39eeafab548c6508b25e4c168c8a56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d76848d7fdb0cb172ab80f3f3be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a18138b9c10470282eac7fb1fd3a96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f9162a4cde003b14dc8e561ce7de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98203c327d2a104b27c1542368d537e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6518745b1d7cd6b2c8973859f9fa1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd630e9d87648b73020a903869b4303676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ac79f39f8b736fc9747f6952fb4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0647bbc20715a6daadddc1a212e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155c84e30845f9c6d4301efcd071205679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0456b46bea98130cdb1d2adee9f7770680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a7eb7ac5ce482f381dac0c9dc22fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69fbda034e17b92afb0edb5d2f48f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15791c54fbb9f9a8e2a0f60b7f12fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81f3fd39e7a5a9993b889385085a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db48581fe705f1b0e749806512d62df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9533596761aa43e01cd30f4faeaf48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c19eec634ddae22cc09dfcb97f1d75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732fb7d81d97fc13946d4a34d67f59b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd9e8eb4db1b7d4a92e2a3ab1de0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db73aee4ee0f878cb445ad7902a4c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5308f219a2d4bdac005e8391f39e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f254f2bf845c34426cf1894e9d2295692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae8a76edefbafaa07a8af79e3cc1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf650ebe25a377ca316bddc6714fd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8878523c027b54279ff0da2ebd5e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd30f3a7c3a6bf7c8fe9cd7b3f8a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24690677e4a1efe10d05d8d60ffc6c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e45ada6636ed3ce2c0f0689bb4d13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636427932756b2454f5a5dd6589371699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5880cdcc04d065e716f54d15452b42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117966ae5a581f2d44af0111c07d6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ec0a91d98ca5a80b8a16de60ae5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6e1a94b55195a60b05fdb4d4d43b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb7a3e12b405fb46932a5bd3042408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f083fe50e8394e361d2133778d1d9e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329f635cf64bbbc47b3497b2b130c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f28a521851def7570e348967b25685707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d0d722cc5130cc9591177e1d7d4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3ff251369ae8705fa51c79c3c350709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811324b58e5413ca0ef60b18d2574be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b444d22d076e75d0dc73daf8d862711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e2b015895af2be082276fee4787c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d815c2dbfd6244e61bf18c543329713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3788227b9b922742e3327ce714d66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e303ee48868633a67d4c224fde9d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe78d54798c0de474804d6415a48fcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ecea8ed947cbb45eff9e0a3d6925717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4ef84d06cfbd9be723067a38d8c22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e985f212c01e5748e347d47c8571e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d1e9188e6a018b72817906049e03a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825421c0539650b08c355dca76ca1c1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830507543a93a36053740051507b79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7750cd2f58f0fb8241356bcc6c48e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5101ddef569a0c9eeb0d2663ca350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274670a425748f27cf6c9f45b1d4db8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b62de25c84a89531ca2fdb8c5fc7f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebadc11568ac295e70cca33d74d48ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1dfc36c29e1535610de24433c64c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1c5ae273d21da27da1229d21bf9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cd35ea592628f7d74f398381b2914730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234e3405a6634e0df6563843b901a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c962631a7b21459533d54f7692cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19acb6816ae9d85607f0ea80ebffba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a73990fe6841110cbc8519cb4692c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9268919fbc9e090ee6da43a1f3cd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce78d33de15a1321874a4fbf3f936736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda92cfc6c2555b9092490fae8814b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d929285aba5cc7b1a347344628c2b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d70cd624b5a194278f5af411e95a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e52bc6aea9fab8dabb2d8df1a742740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b435aab77efaffed4bed9bf8d87b15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03b55527a306020bf06a81493dc24b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67bd7256d6fe80170fd1263169b23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22192810000f3437afc9f29df931133f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc291817497e856c07db56278ecf64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a0b804ce03654ed737c39d38300ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa807bd103a956db63b622371ce056747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8f8665de29be483d43be7f86a160748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719fca8746d427f1dd3f71b7a0bca96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370fb474eacbe535e4bb630c94b738d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1baa599d2e40076aef91fc3a7dfe2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b395297501ce6e8ab0fc287a70baf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149ba44d7df8a67c66822197a5ebc6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c496a3348c0be724279d8bde3f9821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acc066dfd80ebdc958e2ab8d2ad1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa3a6df3bc010aa4e7f4b9882fdd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b7fc752377fb4ae5ce085448a8d6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d600c5b9ab8644f9f7e1ae9a280315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291882cabe61b5e11b06daefd31cd976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fd7a4cece51e6be6461bef6de1acd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13459832788a961e1d0fe15027711e068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b11340d3879fe13695fb32b335e019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434a9fe1e271966f785c7278b7260f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a058ebdd05f8cacd279ff3289bb9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d900477954fb0d918a255927c3da1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17ad9a6fbb0663a66c1106ac821d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e939c05ea15a91d6cf1d6470c793e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0543774bc695d74e18edf0ad5905c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196234ea0d029fe592aa276734a175c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab71c9d7cebb1dfb239fa4ba3b64717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb781773cac446835112f16e52c70018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85319d50db6854c71f9e449a55270ca819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0894f34e4e13151fffe82bcfe7580c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e95d7f79a44541c46eb33b21b0bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7a6441bd8f85a232cbce2d5e888f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41bfd3e7c4dd73d12ec5149e989df423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b205d3f7ed08aebf7ca84da0285fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6c1306ca58a10f61bcec6cebaf3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90fc4413279f60a7222a9a14153df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20053c2f701d8eba69f462003d45a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729491f057082e93f331b1b140381ffd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89da8137ffc01d03af455a13c01e6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a0d507d060a49723b9bf13bb740f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b6e8aec4f6b4339de15d483f1007a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530289e39cfbc06775da089417549fc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926278d12d8f35c977e8acd234c3c9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab9251d75adcf70ea9f324ec2a566134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce75fd01821cdd9a2e9c8e2217958935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d1c8e00b27e21adf67028be0a28d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab9095ec37cb83f3421414fc836e1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebd982bff6176163a53f1148f63f7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fa8ec3b50892ea6485bced172d86739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06708a8edbe2270acf6ce66c615474c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9773bfec3ebf5bc6bc8245053b054f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7db5cc0a19a642740783dfbfddce642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056144affb7c52779e476b6fe5b5f8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c976faeee4562b3b312bfa53fec5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b388497062a7df231201519df6aa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334183ac23834b761160ae63ea22f10846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966ea78b9a6a62a735a6b7600c8b6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9803cd8d5b45c258b1e6e17ccceac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f847404fea0bea67799b721a53ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8eb2166fb2289fd8e9573d29fea150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eec29a0b381fd68b68ac1388a39ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96731480a3264465a55610d1c283341852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e7fbc2e29e54aff09879b97ce885c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f9e9b0dd3eb20344f888cecd058b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f1e6d3127d261a24487755fd00b2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922007ab994c16e608a51cadca283656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe63f69a7e26f1c0514cc825ee23c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57814db5edd84fdea6bb1192e0119c6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b9bdd5f685bc7f99d7faefd0d9d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22aee1895c58d689d1c371d6dd6b4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f153fc51eb4359d204532212117bea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cbb2b28ab31c73fef4cacfbd6f9cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c25d91ec52a75db004416450c7a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3ab850ce9231221df471602a101864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae23322db2ebb47ef49c2df4b6c5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b867938130211d253683dab19e999ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570b2a71a8da266ddb8b247cef2936167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c18c122dfa6bf753a826af1e0f5c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba668c30f8f3119832098605e8d965f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1a313952045e808970901531e2e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c0a6091c65f906c8cb36fe087ad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d82e6d5b6db5d0a5348e46c9ae4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25370524f259ce89b1f145154a281ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d850b92029a2f4fbf1048bd6afc1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcec5403bda0b863ecaf802d4c45dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b6ca2ae60e2c8afb680c9db2f30776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb4ffacc9d3326c499e02dda278f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997af49a0bea9b965d806aee04bcaaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1fbe1cc5194377fccbcf8832842ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a425fa9ad5c736674d860a3c346880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04903b28ee21b61c8e237e9108077f1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c4d11d4e2e42a749003cfd3ac360582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed81d159d2eae5198e04e6c69b75c7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96e433a8de5d31460469a42a5a6fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec99307c7f6496fa2b138e4f5877a9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784c427b1be4c71c09b143afdc078ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd88f84785338f826488c8413cf14087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9079debc6198fa3f883a9df47eb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab73681eda2652ebc4ec0992368762c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74149e471c7cc2ef66f08c349f26e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c22a20666e0a1a2b9cbf98d47ac0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6c7960b1489d85b6603f97b6c29192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d0f3e40100d4a187ebfffbbaed6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12c84cb6fd01248ee6399a43e4bac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8908007bc632ecaa47e964dd400ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cdc4f693ac5bd9b2d7f52c06ffcef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361d85ff51a39d108661cf2a8db0bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d4c516e450b11e9c40c03ead7e17898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683a78d119c0defd5b33e6468a62d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333b9eaa8d66130b03158543b37b5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57cf70ff74688fee725965934002a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527e090bde9a6a671a86759e637f93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a2affb518fccf5cedd778e827a6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa24e1a3529f4fcf2a606d923707cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5763a31ee403e0b6f27b920a7340105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5f95f1ec73572fcb169296783669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed36c0561bef19a451f90182d10221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee463730c4d8024b8cd768de7339b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59295841f5a29e8dc1337411906d403e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81767a53b1aa5ee57fad6ccad3eb02df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e919d10e5470be8f503cf9484818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9841834685f980fda90939a268d74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a242038950bb6d5d8212f8a5c0b4372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb1e59ec503cdf4378b4c7ba5a6394114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066d94158cda98f64a6b4caaf3f71f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401d6232198cca5790ab5934835957c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f969bb7027bc7c63e89efff9aa148c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c586a5d57696729dccbd9c054c038118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791d2a0d2a29f1331167fe8f257da4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd4610f239474a0f6acf475562c5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75b74ac21aee2556a870c01708855121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3cced88c1900988b77b6aca7d4fd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb238d516562bcadaaf7d7d108f6adab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f5743f8c89226df4a6efeb16655e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e9ccdb35bc0e3d687406cb23447bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa343383ee2dcee9d93af0701ee06e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831cb1e78cebe855f7eaa4e99972f54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e1927e8120ac3e195cd3ffbc6821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255550ed77027c1835f47f25d471a88f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf0e5555d975fe113e01216634f6da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff422c37d3a6a626c80fee4fe21a6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7153ab6aa53babb7b70cd3d0273a69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf931545638273528d1adbe689702e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dba46e50379b91787e8d8feadd7b03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0da161342e7f66b889d90fd76f41c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc6257b8b074202ebb9b05b7109ae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293dc506b622ef4d3bc1e7bf53b2f04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b284d08178aa2fbac53ca3b1b52c51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c6ecb8c4ffda7778091438e2559e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00842bec5d54086f4afaaddce433df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668f705a4b0a98c028e03442ad19117141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7e698b0a61332a294c074e8b7bfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c70b301913eea3fe03bc1822b0ab8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366a4cfda6d31b846a2305f1d61198144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a33cd3fc7ae7457815a32a9ca78430145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8aeb201952d782964892247616b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa655f7f75205780e359399609052fbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710d3c63a2373ea10682d8c91488fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8c4df2373d8089dc580e1c112b7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606edde9b62c99dd2d7803c85825fd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1aabeef432ba8f1b6abf70b24bee1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d55d3a3b60f46bbce082284e5a55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b736a2df5a220b91cd0479bb322e11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc4deb4e70947f12b0dd0cf7312c2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173506cc16bf385dcf9c18e5478ef8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1024f225960fe2e307f38b4e47f21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433605e57dd719229ff90b11943acdee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7573d7d205068dba48c6167d12b173158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bbfaa3025926eafb19fa63c94c15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e818985c91d81b02182c6d5a7184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a49f1f8039753748c2e050f1de3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d184fb06c6b31e4d2632d109f1b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1625881aefa21e01a5874fbd7934f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412084f4fca97d6296cfcfa7d125ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ecf4a32ea260190dd320290c6bbe7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490e4b839b68321b1a651cfd9a1dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17cbb6a8f88fd5505c99740565dd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58431172c08cc071b3fa26292d03c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa3c67e5ba973b701c02d26e3017e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd7957e607cd82ce4ae54d45c04d73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ed04810d2dd523c34d7831afc54f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496591adb4f88ec42e5ec262cf9c1b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3313e34e70d728eed94b10cd2125d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2513ec1eea582ca4ba14f7ab98765174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7831c491062398fe74fc1dfd6a03c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee19926cb05af422ecb342d95bd12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059805a9232490ec88f86851300370ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f8d46e14ab9a95c3b54662c68825d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3506e09e95b056d987c5cdd8002f4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137f09b5f4c308ee48ab44e2f07d357180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9e13c246cebd2cd23916f0d810ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712c55b11c81139b88a62c1c9ccd969182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047a27b33e94a133500b744904da1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad300bc830d9b21e53d7af9b52732897184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921afa6febbc763bb59ae1d487961588185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ed72b498cf91284bf72d8985f96e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390e013d65ec1f0cea5893618a0016187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d94fcc15cfdd856b99c98b21031a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed09d462e9851553d51146856744db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bff29608eee38276ac21ce419890190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e88a9cc4e0cb7be9a891f091051435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be084eff3afdf8d027098adb1398173d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c820e8614d979ee388fc72a7857c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18eb825d32aca0d6bb586436401c1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8416c6f57e3b4193d9455de152bb86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f284ae22d1c22172e590746f282c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561726ce5faa164c5c4369e359a6d86b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918041277d91df2b63bab1dc2fa8854198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923fd000f317e06a1762aec60ec3ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65825c13f1e220bd0eb04fe0f1132fcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1527a8bee4b765459a577269e79a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba289ed2ec802b25fab7feaae78c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac888ddcc15d1b0bc3e873cf774a77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ce814e8b0b1269f96dcae8cddb37e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2fdc0b5c43f5181d3efde6b778cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c00bd4143c9c836dcb308a9bc1979206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652677971f62fed66e9fbedeaf0f76c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75eed380c74d1f8df744f93476d05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6b76bbcdc2428be26a885c9d6e07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeceddb2b6ec1a9df334348f8397047210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb51e41f526322b284aa7ed13fabd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685cfdd38b484e69cedc0662c798d4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f0e385a9a2e2ee801d0b9fa88e6d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d38ee60d70d7a2719a5f5c2fdc6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4c84e67d71f2f870dc3d60144828215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205944088c99998050374e2ee5e66671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54346b30f448aa2dcb60a10da036ac09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88531ffcda6d6c532191a79e1f562ad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89f15d4621858055f604b89b80ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35dc7c399c4353f3669a0e16d7b0bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4ea4a6bc5f533c1f78784de0c5e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35458b000d546a969c31159b968734b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248234ebbc5d29e03a78638de5aec29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd766ea1bb80315ef474c6bfbc5213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e06f53a5dfdbb63825c5b5661310b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b80c1b441e032502865aa48f2f4048226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a3517bd544156b79d49e0605e583227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f6a47769b94e3bea5719b9de7a9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74236accfdee60e827d5efafe4a1574c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42c01731b8a49d3bfde77348d793cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7932a3b384139f068810e0a95e2a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f78fa1051cf089246b6953748160232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05b3b269bf8b1ad18af20c9212f6e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de831260a302f7d15ba25d70fa274fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7125940dd420a2792c32d55175b22e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a7b4c6e7ff71b9d2ccde8db8db19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b926d7210529e233de3e63dd8b88b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472722a4b3b8bfd5f66f93d8842f939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3795c0f01d38349a422a350b2b9459b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f824b8dc7e0d0b0dd25d9727bcc6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ddd4bfb74d48b9c67fb191835f83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff650a776bf561aef592309088303f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc47abcccd4e4b72606edc38b9cffe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a765ce3a515cb54eca6e844ba6d0053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf0c38f0aa1cfcae58089cbfbbad41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfce26ec33014a6bf75f9bfb1902b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd3f9d862110f483fd2a09cc6aca4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b80c1f5cb82d361a3b54168d1bd6e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e782ef890b564e539795558622d7f66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef012ed112ff1a704a85eaa70ceb75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae547c659cea606852c2fe97b75570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa3412477b4869b80ce2da3dabcca8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378b23f4234325d84180e9beb66483253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04df764767a50fc237f74ddfc1afc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a2d4e68fd9322041b50a94b9a8530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05728f68454a9fe1586ba4e475376b56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36efa3e901c4e441586898a19dbf24e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca415ad179115a6a9e3180fe6e499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c53714c9ac391f06ceb1514f6e33c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190036a2b703383a340941e1a0b56537260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5e3356f35542fbb27c03f8553b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ee4dabaaa88bb287a2d4e1c26e661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549237ea7d54c95abef869c7febeb95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3380aee5a69d61ec3f516925f1410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce8e0fce57792745e543e23f971c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9c82899280652f73532e9d40abfbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95882d5611b6cf66823a0dfa9daa92b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8962cf1048304c1c046b3addf6843268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49264ffce974db301b069e2fb3895801269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a01f25d409afbf575b112b012c8af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f69f58dcbf9b97745c4aefe6cd56f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01681224c67606c8a05aca3c8e404a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710fd5c3bb0b8da6638c0ba8f54c8b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0c584c6e1f448ec8e7018ac3a6a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857f745556becb773d14361b544f4f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34d0f3e706faa74a465573326d4be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6f27d736a6a90afe6524a8aca428277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9857c9940e3444bbc07321ca78508278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc711ab1e96500005a7a0a7adb0872279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c3b88230df3dd4e32cf8a6dada31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94467662c50290d4166ec9157b0152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9d22880393e83a063d0421e2304c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fcca1ff3bda32deeeba205fa195b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69619d0a8131685d1e53888afe7b644284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142295fd97f6fe05ca2b8375b0a37ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fcbfe3ae7feac020c43eb5d06b1e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2c65543a853e46d1a89c4ee8e157287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76e20dc7088e047f31e6f52cab1383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57af5205c928415aac4c850f3076c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac92be465822f9a223b6c289a714e40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb52f5247d840efe3a19d24a9ef847291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032508d717f853b1c805d6e537cc6f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026c802ec43411243c62076d5be60b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb653d935b25c8f430c01cb0dc6be8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0db3af769c6b8f31d73038cf691d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686e6778e77d1cff9348d6c4a6071a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77c6b883006904648583bed0d8519297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200868de617ce1b2cd64baab0c7acd7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca293ce67b153880563bed19615101299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964855f65ae2cf37644d0773fefda99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ddb522ea294204e2c480f1afe27f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654716bdbf51374a05522549256191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf506c39c3a81cdfabf12cb7f3d00e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee946c7b4dfe1f5b4f98b3fb5cb303304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966844ddf90cb13df316d8340ab0fce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45572360f6bf5f3a0109d5c195e102c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf774bb9b3191a2872ca99529679960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78a86772874be10ae8732c184922c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e201011bb32752bc89c862148663cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179afa66a5c803f0c10eb520d3ce9ce2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bc4ea35c5a6997baec258deb0ff8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaae8f5192cf80d2a92a8be5142715312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037ab8bc0e26cfc46d6132b5e010fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43cd0623d622a919e7489c4d4b3f09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e860ea82f1a8cd611468f3551af136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ea00c177da1b848d646924c4931c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6bf7c2e2002226ec4c56ac2813923317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e07b7929a91f2bf42b498cd24942cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6542f6fd554c9eeb727dd18a2a09f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9f906021c71abe9f614f4db155f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe6c995fb774a89ffce50dc755682321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b28e6978a8662747ae1605c38167df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99ad820d460ad24ce6e20c8e04620323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10442bc2858d13c1949a7c53934a43c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5db9ab5484cd0eac8735c81a56c11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576efb77d213b323a72c89f6e1e617326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34f9e1b9496cdd338e7f557786659327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963613fad554eaf8aae059170afcef6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc990ae2231d48ecc67d9e05073cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd97bf2c22dd106833a3edfbe4e93de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfcd0dc8efed9143d5ec861b505e3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b351fdc4d7c02124387089b45c85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8e3e357ffc850a8dc53b81455ed0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af064eff329b6d0c9670ed12c5049b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120867814e982bab1c56265d633a4a66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a86533c37ce4f0c0b3c706bbf24f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c8c2b620584c30cd09a0fc3f48d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9508925d055524327e1c6dcc2b4db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649217313d8675103de443dd1b49e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce82e076e7c9bcafc8c06f42d5b970340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85497f944a8eed16dec1d1c682678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae92df881fd40080d1543ed0340fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18b710584207ce4ac1a78eddb04e5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7750b7dae45fcd4f92dbd74327d569344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70a0e553323995d14d0f58d1d69d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356c639cef36645f3f0ad6aa137ddf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788babdae1abf7254771143a83a35d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c160281de38f04be755f73f8c3579348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecdd906302fc52966ca82339deeb25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69078a39b6b99e045a8830cdb19781350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555810c3022216162ca3053c575c0097351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0357474b676ad9f67e14840eddb7d1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b564bd7a0456061d6dbbf7b450d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a896c5462d95f7f33b7d5778525ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353799266f01a552898a71377ac234ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96402c44a1752e976eb01e33b5d2dc01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66a4f80ccf123a06003f57b276cf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0ab8d76514e1a8d0561aee98a4fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a45b2875dc236841a0e19b10b1ee4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505240d06ea04a0efed037237ffedf4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352b80b047d97bc095b0b81cf8d53c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e46e75105e05b011d786c6760646362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e48395f8b59ef4132c5301effc8cda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4bbf9daf2c0d79f7de33b6631630c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f383997b60264e4572676df705b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd614ef005545b936c816425ebec1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00baffb10786a83747e6980dc7aaf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadec4185b87115a37c55f7aa3e1ec1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a18599470e3bb65b69d230425ead6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff61aa243f91f1983f70d1cff0e97f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9abbd1533f4189dceeff0c2bf2f1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303cc7ea590aef8cce8f63c0ef70278372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d658b77f6a21c0815604f7aa460c94d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbe771b42f4f8fe3b78edcd87e9ddd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9e5428bc5c88c6563bd8f1ae7300375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211205ebb72749397c652cfa1182b2ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49b9eb8294986e22c422e5f8d23c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6136a6fddedea952ba941c89aa094d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a49fac661d41d8204625a16cbe8a64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959aa6de80d6828cfd60b3075621b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf89c280ea839835fff05155365041c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2373f9d67488a39ba0c981b0814f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854714f13eb9d62fc43afc5695a7aa4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0965fc33f1fd8a75a98023392df4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b038a1a5a5aa7bd47d3059347247385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e2c805f39b7f87d8a9d439a41eeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110d5270303244f77b4866758f4f99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439565c4fd12e2461a9bb49d77629a37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b3606508fd4e58885b966d23d379389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cc561d139ee1363fbd896939b198d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac286b3d8d5a235bfa4a5c681fd57bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173aa136ad040d863097f0f5ea92a6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb108cd931fea5553c8596f6820ec6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11c90ef2fb87760b4391200dae1ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2567ab37379c267550e642fa7a435ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b1ca26133a46e2dc59ed8866211e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf84e6962c99779ee35eb69b5fe53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7822dcec4e44eac6ea7c0f92192dff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801ac228faf79b88ac4e23a8b425389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2867e80b1a8012f0e389d443d2dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d00116c57ac26b7561781a6c00834e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11548a3673ff9a204afc4cecd489667402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bf1ae6a119b1d3bf9e3b0973369d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da2dfc0f480cf491803e88e676faf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61599166c15dacb524de115e69ebb20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d3b783efe1288378f925fa146fb02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f5a72ed4895d786b0d042a677b13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fbfa9eb1547f68ddc5abc58472ee4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841e4dbd66dd3ffb99843036edcb82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1f14ad5cf95940c956d1c926e87d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3e0e66ffa93e5a7ef30dac4e3c90b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e891cb8fb4076054ac73e99aa6c45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067df9431d6973f425ee07a25cd5299413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ebd5ca67294efe539e32c9710cf6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f674004f215ff57b6f84345105210d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a79f0cd412409e761082eca7e585416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974aee0197ad4c5c4886cbb54dd740f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ed62ebf56ed01b754c59ab61b654d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0acd8f11a383918e74ea20fb893b9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a92098e4bcc830572f2072dcbb6902420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6746627008035ffd721ec18d5bc96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f3847147b1f12a86b795d4691d793422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607acc86fa8a62c6cdeddc1938a8ab9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a4553315a482d7def21e5b0d5a2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a6b5641b668b97dd37bb0d3ff258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fa2177b5bc330c9f174b64de24a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151a38090813b705420135ce447a164427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f18c32187a2430500309f0dc81c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b4534bfb35e6793464d5186305de7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8c19000fc217c5b09ca28cbeb1c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e034af051fd081dab0cd66e083c82e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8defff84487e8c3a36c1eb7a42a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42208bc013446d8967b0bc9d4c61906d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1262b6ea5ab03b40cf8afca81e0cccd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b000db658f9ac3f557e51e86b39d4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e68adc09ba4e7795c668d3f660f59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ea0c18e54009fcf2b4b40874d891437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cf89280f196662d848334142065d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0403f3dd7f5e53e82d8e30d847ff3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652e8931b3d4d564ffd5d5d68e80552440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e05c7870308f9e20d79105d752ea3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde16c33cda964fe09900202d66eb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498db7b42a01f405344a75fc736ebab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7036cfb33e7fa061bba115369312e6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9a9772dde6bbf45f02eb485d8c37a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8225119917a168846b3fb5e79632a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf150b85849faabece6e73db7b14f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f908f48372bf8e0a92b9205736863448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea0064c18771b558a7887bd3a0c2f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb184269eb7f241dbc7c30199a11a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e97f75da9e839e9fe75f598c09857451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a9ab6c919c47eca2a1b771ae9552452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b15ee519a752931c8b0148c7f29369453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ac9f8f00ab14186c42b1249a96e02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa2d7251fa9ed3e32198d9bc77870455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f08f20939056c0985ffeb9c1523b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445513cc03135b1daa7fa966e2c38a7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538ba077b8d33fc05f28530233ea8c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1ac820ea20d53ae8dc4598885ca57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c83a38f3f240ec654d361315f75f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6422621e7a16f9c94fa40d501bed9fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793747f7e01d026e4451b877afc1ded3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cf625d845f76f2992f13690baa3ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4fd198c93b52e503e0147cc3e2a19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a9ae50ee1221d6f73343e35f8316465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777723c5891fbb69e73e7f31eee6b2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792928a4e56a0ee27bfb0735309abb6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f62629f853356a542242a5da0ce7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c095be1d453111fd5de7a79756931df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67cd2fdc49184c3183057f88e1d79c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24fcb7b313b2b9454170c6303e18c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3d423b12082563d07f152bd5bece472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0766dda6724c9d70a0157b07fbcd1ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f11afd98a34c460fea0d85864f57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a64335f9bf3ef3ac5af18993df80b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eadaa7b3eeaf6dd3cd92d6da786348476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095debc9e1d3d44d7a3c0b35ca6f50a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51b9cddfd23a948b3e9ff27ec0798478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa5e30c1d56da9f32823d9f122da94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ef27a5adfb5b2a0f470536ae11515480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cdbc2e457e00e70986926be8e2a90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069f0a6117e8c361317053889f17b4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26bd25bf61a38001ae1feabb65c50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db94f2d3af8bb328d1c0da8c2cc53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9e9867d9311df5b2265ee07dd18b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc2e4a9e457b2765c50ab261da0c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75463a8b2a954e39571a948158fcb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870afb1ff3f1977a80a5be8fd37caee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b412a839a9409b650b41900cf5379489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2d239f791bcc592e87d0bd665087490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec36c939ab4bff8df54d0489ac6a29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797f76a47cab4b297f382823d042c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4242a197f5f20b2dc5fdf970c7ba4a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069484befa49362a8353f727353352b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77706c9eed0e0ee9a35e94287508cf03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36605772b15b81f6ac65879a1adc140496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f0eb10b72688609659cc60297129e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30279dad69ca8da3b1940a65cb46b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f883f02212e2d4444e5327c2e9e6cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a9dfcf8c194dc3a0d3789b3e4b44e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d73f23c47541fd8d6cb66a0a6bc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b12104221f845a5afaf5a7753f186502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2e2668e89250f3a21dfaab4700d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c04f8d1fc281a59908b2e9a1a668b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9716677299e0acc1b1f7975843216505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b484828bb4bc2b5342d53f3288e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6843ec62b9ee08741e2cc6c1750bb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e7e4fb966e767874278f50d90b268508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b29220cca7d447503b24c6100ec81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f05c157dfeadb363c3d002bb685091510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95144b18ce86e74f01704dfaf4d1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c931ab4a2e05bf9122d896c613e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ea52f4017d5f3ada1ac5967a4cb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c7d21d8670dfa36d03f486fd98d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1d3884a62897333fb6ae663813540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb998727e06f2c6c27e6c4e576877d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e7464db41e543f0d7142988561a0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7342b93a199b5e2229b2cfe7cfd87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad93f4ef509a2a9a594881f9cc5de5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c6b4a3d3acb2bf58e341b8000ec7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c8decfb52d28da81141b7f385857521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594270d015835422d11f37b57b3fee29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df229ed703fea261efe78883f55e678523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91651aed24fc2c9cf449278bda447bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e57dab3b95f6419f8c55d69ae8649525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5ef0e35d483add5f8d5de10814ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2672aa7b3f8904de1b5e8310f619b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5e5ebff520246892013d326c8c4d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e8bd52d779d90fd71fd453f9b8353529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008ec331fcd30dcab8b86e91ae71593530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f4246adb42cb6311696d5c822c7d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0baa9ff55aed1aaf0d83f21684b38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba5d6ab48392bd97f8d2f4e15011e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617763218b4f83ec44873aaeb1131edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04f6192ac1e86e33a9d6d5edc2a03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b6171fc4cd428523ad7d6089668e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282538ae21dd5f978a22abb4191cca5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2197e31d2284d9f4bcbcfb991417d12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4ab77423abdfc05cab2192efc3870539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdf17fa64c0768bd4485b279368e5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac3371ec56af2ee0e4137070e8f11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf49cc67bbec5028232987fb964f13a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770db9f7e723ad787be5dd50125a32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57952f522b077eed7f9f8e83f4607eee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feea103792c62afeb63c38ce868b81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b304d2a049dde2a0e14fdacc2d0dd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d5dde3e4a84639c33c327ac3ad95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7375067edf14af76765da2e6918829548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3d34790aaa28215332e8a6dcc1b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1af6f77a9bc548d8eebb3a99b6153f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cadae5986f54dc9d08838b678aa78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a1fb823bdb36e165565f99f62b6d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa49539bb28e3e31c90723d8a2b0be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1013ceef1083e582c8522719dbf0ad8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901c81501778deae9ac0517772319f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a432ff2fd44fd98a776a95c43632d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64acab88a871043230b01ccdbc2e1c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b5001bd49e82fd7e870e83ab9dee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12fb7b4a0be4c52de39e7a9060992559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75dd10e39384d13ac5f18b6e4bbbf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3238089b07b93c679675ee502b37324561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053db31771f832a46cccb044fdb5fa49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed4193245a5d05b4d8d06dabfda227563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75f270341c1f916ab60e9716c68f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26017cf95e570fbd4b5bac0cb5d76bb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb987f87cf850bc44db1d7c06efd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f704cafa488cfba897ef44e5b823567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78adacaebed9f933259354fd5737214568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0713131cf86748a857cffe135a097569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda535680a7e961dfc90cd56dfc945eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53231caaf89cc0b65820810a5e7c2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1e5c567757ddf84d7b7bdb61e2aca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff1a83d18fd5dd223fd11d9f6fb98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ba2b28361a154c7fbc821b5552b71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b90e767effc66f7ab50d1d1d3f594575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7200c6c18fb8a52e40eaa15c2eb63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4ae3784ce8d867493bc0e56fc43f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16141520dbd2358d2c372d88a91d1ba6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be30c8f35e9bdc58ed6d740def27dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3411bffdc779374a079861c5872ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095b80b060a584b10090e83d845ad8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3a28690021385f67119aa715ee16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90edafd2fc735491a994b733d8596e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f2b71a3f00034edb828110752f19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302694cfc6486b55516caf2412e8a90a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c51cafd6f3b1b596589b275878989586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32e8a8262a634cadffc747f14533d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb7208a25b07917a0eb3c064b78cc2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7fa1abfce424ac4767698a075bae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1881a46eda4eff661f7c9d9dc8ea65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fab8b74aebf9456f7b1d3018c196c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d988c7fa4e9313273ca547f9e5d7f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363555f2a9ed6f8df9c7948fa56498b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ffef87bf5dfdb0e3a5b6de640a156594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a26a0fe532c4aace6a0fb82de126595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab75284987fedd74995627b39cb7a62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a19879cfb869f6e77131342f9cb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e25f9cb6569bb0f4e7177a06e6d93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117283f826b46cfd45985f5e230b659599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58000087d4a0ddcbc1125e12dc3334e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9109d650b51dec5bd3b08d93587f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d20f59ae7fb218aed5d7cc78dc990602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c584382ed94effe29f70b5012de1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295361c8948e87d895259855ada64c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff0fd1674c02ecc53228326fe5222605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d646d3a3527be5e43a0b2a092886e4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454339a414cf56f9308a5a9800b22f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500bf477ba5928ccc240c52b98e3fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83931f6b23a72d8da67768c9f74e8ac4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a469b3e86f63a42063b84bad1daee2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa22fbd7744e4ccb32e092dfa267e26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6334096da6d66a57832cd1988b20428612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805252ca64b28c4cc49b71910f15876d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771100dde7ebbf25b9a693b3e2916a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b132f8f6198645094e468a918b3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161309d66110ecb7e97d14722297ebc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3503956dea703fdfd851c7199aefd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f8cca60c8e87aca58382d80e6fc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06a4c2ac7d787fb322a637398eaf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a862d8c14710a51d5c34438cd7f1cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7593925ce02b956cd76ecf081d5405621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff94f984adc7137577bd8c9e2c5fa7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f16e0c65c344e38c3ca668dd12d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616a665416ffdd6a34d7aebe58330c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245882baf6a5574e21743aadcee6a472625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b83a0cc7aa5aa0b9cf04286a635b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426e9a87157491498bd63093948e12b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2bcccd005c8755d828cd95c8b70e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3945bff503ce71d930a3a85e7ded629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b87d364ff97ce6afae1eeb9596f05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2beacfca696b095cd9ca04f6817c5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099920859d0cb675bc54dc8d7da8b06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befa139ee82158a8c608397b08853e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf747875d5a44e7a1f8d3e22e51246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff514016500500d349a5d7c087934a53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03315fec1daa0084b53fe736c2b2806636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e08f48973cd10b50e46569bfc430637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4f5082522c1bd50e9d50cedce2a91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c693f257d7d01ac3ed7554f1c463b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e3e6075ef2dd4794669d5d93c181640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde10c20016870e56100b7e86e13de4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed03a081e58e49777707f87c902b0fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09840941d7dc8d2a0df16a65f84e2dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7556f3eca1ced21b3ddaeb86bac0ceb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a577a9b9ba161998931c27d5c389b82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a75ea190af3eb7b4fdab5c22f08187646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d473a97c87d91074a7b0773977a6f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839945c29958001438e520760b5a99b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6a0158d3b166b5b18241029f141c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe32a23d834cd0d08e4d74d8c4137c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab4433bf0036bf6589b4789a5fa95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1507845b5c19377ecfa7f8c47b153d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f6b3437acb50def1b7beb83e6470653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8dcca2217dc12de7bf4e415ec764654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c6f7b0bb00b2c0cd508db78ce37ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d76b9a2e6f9176ee94620ce2955ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74f4d06f69502fe2a2fa6e35e9055657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c0940a6f80ea6c2eddde1e31ab9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8bfe69d6c2aad7de369eb1cd889d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8444c72c2dd1085e52a9b0d1d6db6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bdc340985dc13d610dd830c28b613661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47908d46f197a5762c2a2429c86c7ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12877fd38465721da9b8b39e45baf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab887ff48c785ad4fce6fde7f1754664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40aab6a1966fa3b47ac2a89072cc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b1ee528c4cf570b5f24ef8f131e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2617e2ce8c84c25e65b8d1eedddb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325cce896de381ec9a94e7c313ee76c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cdd6a4828c369b810d4d97d764190669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f414c443533271d7535892db2993670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c44b7668d4535fe5bb9201f2eaa65f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cbffbf009f5fc72263c629ea91f28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c056317756c697cd2e2a0eec761f04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3573a1f8762c0f6354140681fa01d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51194732b7372f595dacc5ce7b305d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586307fb32d96d18ea3819ab2598ffd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00a28ade7b034bb8385fbb8b96539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf73ed81172fe9ec8d5a22efc0ea4ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3e10124fe7a341463ec4829f2e97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f4c62614c37ad7c2b617da378386680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9242abd0f422477a80e159bf9e7a13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ec613dbc2bc95ddff7940d895ad40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f157fa1e71c3f0e20d40b1eb1793683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f8e78fdb60e35fb9c7d95f6c221b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a4db48ff13cff5f6f3a6fc09ea32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117f8354705a8adb4d8232d9a052704686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e4a7df292075f153b6433c0a578c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451c570fbd1bb1937a3de7f099f76ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de48755129b9a81eb6e79c4b74fd18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cfa8e91772aadf24d102e1c8db7f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa0b08cfe67ca6c6bc0d65a3d3f89d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e112c55aab7cb65a695bd715efdb04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ee33af1e235e3eb355ec9953afd5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e902286edb7aafdf0d769bcb55d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1f1cb2b769faad739570859fad44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02dad9d232e907793fbdfb7779fb10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68c8509bf7d760a6ebaad45143360c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954b3e1cc079173be74be18a9cfe0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762696a9e10569d801265c7af64754fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd503f65c8c77048dcbd5461e37aea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc19fab9405e3536642903019a1f0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f383c4113dd044d35ca919b829563e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0551c4d3d1355f85b19a158e546d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4324cf144a55c916e0d3ca132b613c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ede28c4f52a047d3ec79795ef602705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a05723fdc46f1579e166c1c8dbad32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037c4c0c4b723f5cf00b4d445e45782707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9dd1e66a44a5ac5000cad032b1d36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff088e87c0f7c8cb7f925b7593fef5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeae2addd085554c08cb4e64de1526d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe58aa071975ddfa93c24344890f450711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff451386c7d1b54f5ca21f7725bb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ba600763f6bd8cdced5070d49c64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb796ce82f13d17158538565ef8f655714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1594b906a3b9c0ab26cadf5c4f559d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60934e2d447b36c5b4484a8587cead0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ebf1e770dae894123d5ad18b64f43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4723826c69b9945b77f713c484263718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb0447d2dd706386ef7ab9913295d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8953f562bcb94a1c04a02c704bb384720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3e8a63248e9e82b8f8f5fa4e4716721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff80f1f5771e6b36a9e037f18d33e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcb30c1f8ea4ba8f047c659e49df23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c8d3d465b94f984e5fd5ddb178e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32084164720ea21bf697780a6c5eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fe6cfc85d262ae7d44ff6719f1d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b07594611749f0fda322b859fe4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a6ec6c938e682d62172b3aa41be9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43979c45b3128a3682ba6062e7301ddb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856800ec9f721e7e4c5945897b95ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbac39f55df7b17895f3d52ecf2d29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b93b4eb8e1936a27a4d79d04ffcb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3b27c7505b04c6b00d93da44e8ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d0be8be63e70b778d78851890313734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69740dd97a89e5c72368df7ef71b58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efdba99edd8eb3f6f16ecbe87371a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ea7a33ef1f7048d98889a1a95ee6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c22648c614cadf987097e51c876ab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bea55eda9ead7ac7b8ad856401b0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7edff92d051f569f89ba6198f475740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24a30f79f3135d42f2b244cf12587e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674822b7e2207d3b43858dff87086ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea9620e535900671179c451ee01eff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275faa20c15a5ef88ed76e39c97d9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ebced72ad21b261ffeeee2d85a06a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361fb7f89d701c6b699bf9302f9de37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b9441770a74223fe94ecda5e3f43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24a637bc576527a285ee73ca6ef9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d3f08d9d3c9e36deee10bbc56040749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe58ff641cc9330622a354665d6159750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679bf39062ab4eeda364fbfca4792a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c6ddc2db86f0bb387f548cf048fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356c0ec8a295f60df7744648059e041753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a00b8c58d0eca418fdf688e2329f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45576b30348a8dc6d84224571727ce2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94020ac706f16772030038ba2222e55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab800897e46bd0efb8a9693ad889cdd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>