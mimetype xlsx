--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314539399943f812b7b476d218b427b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c79d2e27e5b482cd9344844c6f7612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a4ee171e69dbf4228fc6e9444b023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c00e93e663fba9018531f5664ae144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4279f2f46c7309a1e09960ea66d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b71632d732c3b0f8ef0d78b299ac66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07bd389fea3799f863cb3dbc72b02c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d7cae0f9ca4286e5efaa8eea92a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526081530e69c9558f5e9d2f85a45fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf68facbb320111c0a6fb262bd9c5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f51994eb879b0d6d16ffedfd91dc2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d5ed9ddf0c8b8ac2d6291733b70012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48377edb6e49b4946f00d7bd4acb6d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a545a2e20a443ac86d4e11f21407a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d13829eb49b95e09a17728d217d1e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c29fc6c9150edd5c6bdbb9efac154d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ae2ac48e0a9c335f8f5212f20498117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfc3c342aaae59126956910767fb9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3bd46ada10f08633bf97b67058f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016f8a76c8f3f52f3deab8c72a95af620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9a756dd20be324bc95da2fd0af0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29abae4f1d8f8c41d292d1d56ef81c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fcd256f71d012478abff70fccace323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311dbc6a4bec32ad2a15ef9da86167024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078184278715cfc10c3997e961c1c7c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f75cb49663bf2ba480935bd48b727926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c036e9f18c650a5cf6c599050e846627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c7174f7909f6b8a8081fdcd169f4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149e6a3a0d483892cb69ecf4f8a49e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78d2d2650228f4f071ef74dd107dfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8dd8ef5b9bb411ba7ab16db27c0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29d64d1d65e8b225eb7f3475a05ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c664f9af837085116777a17db2d8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105876e7d9e18f159df5114a0fe98df934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d7cff1c940fa1a6af973adcfa8cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcfac82108671ebae7e90a4ad2ec5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9befce5f49e5d6010f77e18af40437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f715bf409c09eed36a9bbd46dabfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556b462047da1147a5b7045f1d026939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4c0d108de7278caba31684cd30dc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4335095f3e4332c76e296844349475441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e60955e8dc83c393c19267defbc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c5c87fdf822e2c34b2e94ceb3478643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90879cd66969a1a11192f351261b901944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92910c7b9f40c67b592c674fe5ebdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09862ee73f1d23d77e735d271cc2995046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a4dfb7183903e9945e87ccdb3ebe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0663363cd3718de1793e06ff30f4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81f2e35b53afd330743cffafaa47a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806100dac9961f406a5893fb9cff120550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088decdff621e6384af6d798136f4b6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f3fab992a671a21f2c84664d10fdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d73eaca560e55689fa1fbb5b60b9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c5ef294933e6a52492d7dbdbfcc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a21ab7c8fb1d593eb4f516b8dcc2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29896e4ac07ddb74819bbc9e87c3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c23fb3fe8b86324e27dfe9e5ed964757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585c44010636a6148a343d216f906158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d05cec70f3d30b9ac7ff643b5f8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fabf6c5ab30dc8c0b768f1b9f36f3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eb10bf980769ecd891930b158bb2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5170a617d557aee47873fca15b85662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31187dab6155dec1c8e8f2d73e064bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9afdeedf87c49b880bc35f41c88b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d530e3eb312b6354addaa14a42c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cca302a376f29e8cfe80d0b1294766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf368f2b1f6d5a6e3677eb8e01291aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a37108b2aa3bf515ca730861da5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45204489c2dd49b440d6f5d8e989f81069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9c548d62bfc3e03269447b42c94d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d052e58606ee91b6bcfdc058edc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f8f2e4e4c16c168b77455bc3072ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02ee1c7700f13c09c82e75db64abfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4734bce69d88c1e46f4f75ce5dbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126864651fdcfd969032a6d6ac84b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd09996292847faf9c5eda9d866d8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f999daf16a69411cbcdb1abce7c17477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85ea8ac18e5c141dd386bc021006d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1eb9068dab68b1a5a10de96ca46d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcee89d83075f711c3b47f44e3790e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad33974baf8bb84e92aafa33c2ff5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e77a1008d7b7632a8cd032e18cd9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896bbf1aae4adbe30d8c755e3fcee3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01902c19e59fe989f91848965430d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d2c64510445ac920f7787935911cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187055254b94d939aebb955b09312b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e205ac9f04d49461b516bd5e98fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ba2a15ab261e937780e479876f39588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49f721ed98073cb6e10694923c84d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f1f74f637dc08f69067e28ec7bb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00df4f06c884fabd226184a096c2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57bd9286cb7fd38ee237d807322fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497b054859dce7058caffb6b38041e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52026ed54d26baa1f30d00c903e6bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf2c3bf922cc8f9996729c2a99d0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafccf82705e43706c747b8b597aff096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489567058baf49990b40ba3aad12b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2af245704ac2de92ab6867b887e4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5795a9751d3852aca8eb666b7b3cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9309819599dea42610a0b72f62359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343877a48e43fc7695228bbad0d1ca87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc3f9ee940c4155a1f1a969e06708102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c77458cfe816743cf3b3c027990ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498efdc0481e0bd69d4117ecf492fce3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375816c5ebd7d5e052375da99078cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a5695187305712cf9b9bfe797c12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d14d206c1628cab3b157e220ea3f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434198a5443e3585e7ca3cc2194a4dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356ff6f1301bd99b7423c2009dc0e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c377196aa4678ec018c1558815c2bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6fd670881bc2b662ea098c35cad60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905aea5d3ea6ab267b111a2d86edcb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef7ecc83e883be6be18be6e4f5cf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1761456eb5eb067e6b92e3716509ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621128a7e6016b9c7bda82150f251e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df055fc0b111ba41bb68bac5a931d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e27d711ee47bd84e0f93d0360b28a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0bdcb6e8f1791b2648fd1082f583118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f76b5b17823e124f535a4952f54ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9588330f9d70289b6840709828ca8ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba450b70e87a7a1830d94ad8c3d8361121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f51ea0c4179e6e9c21fcd6ccf13ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69f4c275ace1f79a343e6af29efc4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d4573aff75d310621d0862eecd26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf3084da22b761becebbbc3f27fa8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51effb31703c56759a533d752a4eff48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88de4434866aa232d805f2b21fcee7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36c70f089a35de361358d7b40601f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530e5d60f9a09d2ebc491d3837256d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc83229cbfdea05f5e1d628fc1f0fa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b30dff849ce85813a2656624eadc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f869e8d6d0d4f253d930eb15fdbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69f7a186783c5142940fcb95d7907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d73f01f76a98c8559c9686fea903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29fcf106ecb56afca713ea1443d38f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60527476cec79a1e006aceaf17799013136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618c405b92c7f22d8c5e4bef570348137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6caef9c9bbb6b577df0a7f0e4c6d84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef144cef3a7accda8e04c65730b952b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965aeec5800940b3d83018fcb94d03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d8c24e58d3b91f055d7b012a3e154141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0382e5a3e33d72f76d5448bf23fda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04213257b9b77b233f61ff8c49a2e105143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a16443d714a1659e0835ce29c33a62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4354b3070ca8a30d795eabd63743abd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd37ee5b00e6e3e158fd7d070152c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1bd5b65db96b6d72c2acc3b9f14b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd6514963ddbc0eda9c11ea0a78ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aa89d288761812b39932a33f27198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b681f10023c4527b654ff9eb26b1f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e98bbaceb65cb22b65ea666a980e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917735456c40e90135ac20ce08859e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d1a1b7b6932ea88cf809e19b00e34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab80e5680b18a8d70201935cd7802fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b621f976f0b0da787b6451e8d67f15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1492ad5337b323762561c298b1993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c9cdf994cadab6f0ec6410772303157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c1bcbf907ba5bb5fe46753d35f47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4df84c2fb631b2e826e0a885ef929159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933820600c3a81d21ba5b91dfc1534ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6109a0a2dcc1f1e285921b9997db7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c68e468008da5cce429cdcd706342162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029a4de1eaf4b6b5d1b72648c76eda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc189f38b8b5231924642bb71040916164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5872321925608bdf0a52e6cc60fccc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac224c892e009a298fe3fcde5eb18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca074f37c1ca7cb83722f641781ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a9440492cd6815cb6bd48d5f24ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c38be52beff9f6d184d90fa59454e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168bb246dceaa856e4ced42d1bfcf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb2762ef24e3cc57b3d7adac730fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca226b1b82a759233e56bda41917de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a999e1c4fa30045b9bce6d526729e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5b8d70c3d9499ed593985a149a348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7de60a022300005a15560d7adde3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b877a3992ca0b30902ad014796469176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b9161315dad0364a23189a545fde6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5980cf9d0ed020416b0c28b8dcfab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd77ba3ff1d3873601343bda985723179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e828459e22917c00226722a621a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5052019b8f31a4329b1615bb019ea1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3724f546451f48f8be345c543f070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beca88f265d6e4ef7470abb49b0468183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdf5c13b5b1bfecd4aa14b6138704e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077637029eee5ab8660cb8138d851b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b826740ad83ec935b903d9b74a31f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec1aea0f25ea54254dae40cfb19333187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081273600dab22c8fecd160f1a4d3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8745a96f70d59cb5de0242b1ef9ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de12d8e0301f13a1802c83c4b09e131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185324cc8a9c22fb264d16b8b381d988191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc010260bd8fc75657fca8b0d98aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e0ddbd7eab4e083c025e3106785c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864fc359c86b23ec8e8cbba80fb0ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71addc45fc08d9ac940b37717558d03e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e966fe91409d6d8fd42357d1b9e4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2133f37535de75e5ef455dbc35bc8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fbcc6c2e7d034c14cafb89641aa2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea676f31dc6a8d7bed00de983dfd9677199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58528a9c2ce143aad88d362c5e882ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adba03df4e69a5a59515ed7eb2556b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844c491f125eb2ab2cf990467d2add202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dcd3d761273afe12a7e5120c81bdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635f47f4aa9f5b91f80549704bd55b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87886607d732208d72086fe7fcbc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afafeff81e8fde8c8065d7c690cd63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2969e19e2fd9dc50ccab3a72c9615207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cc299d480c3ed42171c8883a69446208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546463097bf36a2f33ce812ebf944f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf80412c285fbca97efe94813617989210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533840b86f3ac9cfb642efdb3ebb39a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c9841d937e6df5ec2df120fa88f81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30907b678dff928636a111a16ac1d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137d0e3f56145c6dd7f5f55e63c569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ae36f0683b33ec188e665da761b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175362fed258111936efd65eb0f343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8debfe51ac6668f420528171fa99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52234eb9f5344ec10008bd9f4f03fc19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112c6acbb504e634a106e42da075a8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ad3fb92b80c7dde75583177ec81e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b45516e3552f3806a6dd4094c2ab9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83984e6ae63b70cfd69205921ef3b618222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023edbb36e328253736ea052a4a0bb81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf5c355046deadd080c37014b11c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e764a7dbe0c3cf92a1e454590a61c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ddcfda507d58d51e4a7e33a34d82e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661fbab219215b7735f013a18c3a61e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ef856dac5ac4b8c4248d1294c91b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c64fdb9cb353879037be2de3ec4fa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0dae67e459cba248eedbd7712529230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f644c33084ee79bb83e3c71526a1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad386aac7d808a6de9c3a0375615a8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2e4dce05b6b8e03fe1ea9b7e9ef78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b00dc39c7afd12ab00fe6cb06eed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905ede88227e712242482fd4201e04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37287ad685dacbf29aecaea08b7e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abb4d8e6543237852a43f5a8ae6104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a88c292e2d69e873e2bc9fb5771c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c980541ff901d7d2d4b72990e5b58e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdb3dc5cd9f803abfcd997d7b6ec50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48795268a96a6dcf51c57b4e75e22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf465f316f2edfea5c1c4f2fe4515e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa41deedf544046a8ac5fd6c1bdfd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa04db30bab831082434f86e07efe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14049021698a1b9f709de378418646245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabe7f948894146d1a231ef4e8f5ad0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1f121e62d507b5e47b0a24154489247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db7752412313502f9cf9384d8b77d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32ddfb939e4c2556b269b9d5909a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b96c285335e3e49c8cacda600e329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c110a11d604f263c8a9918fe49a40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e1a3f8356f5cfba78b6900fb1b8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cbada76ac9a986af994f7df5bda92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a834bb9b30d976be1d1f7e1864fa0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfcc7b1265cd7e269fa503ffb808ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be7c08cfb53c6febaab96894801ed5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784643b9abeaeca7c19db4ffd977fbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5631c2a812e4e43fc609a0bd12d75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48282eef3a13b62100b16ee5ad25a80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70839bc6b1fbfece92082591f4c5a5a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ffb876b74b44ca7964b2ac5ea5d84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2697103431c119b106fe7190d8409d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b88a673f7f3aac118d57c20c618a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447b369018d5552fbe2c2d561f51f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b92072dbde2f9ed95a3067e7c7caec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51df21a62d565f58332af1dead545266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518635a0f4628a48f267d34ea9041cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac08b07c186212d97d78f870e86f3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227bdd18e3f83ee660fd3bf23ae5a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4576f22ce245d89ba77f1063062d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f4f612c682300c4bef7423ef5e8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2152568eb2cbcdcf55d6bf72e01f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc656c17a0f4d0397a7107d00a904be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53ace9192f9d30e952106f09a0f00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40c20f2cc346b56252057673d2917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12304035871702a8d7e08fe66b297276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d12c3384c902af72a1ae1ca37eb19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238972701308030ce2399e6b4c1a536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f829e6037462e433d033be6b299b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc41cdb1392e38d09b6606f50ace0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6b15335d30c1fdb60d541328b07f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa3df8745f575471e7ac8508b9ba8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1d1d049746e5553ff9d3c381e5d6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29fc6be8d203aae2ed4f12f40d471b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f74c6ceb9b9e2177eb8d627558c93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c0f7a027af72d774e471b8d0f4c3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc260930a20b0d1b5d7c5b0b0db505287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799a31956c28f4de3b9aeac64b202dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bff307f1b51f6eedee4776ba24ba2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5bbf52bb34214033c6b7c63423150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aecf95294fdf451b927016f70274f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e17554b1833bd7ff2567b2a3bf93a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4f480aa9fee00021eca57d2458ee4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8867b90af0fa5147355c79b0639ee8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98500a95276edcf2c7dab92c840ed23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb940edf63af0274087106e9f508f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76132198527bda221b01f006567378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608abad7037bd2839fd1a44370de6ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313bfdc8844d4f87ddcba9bdc9295d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54e121cab87a8594df80ab143455bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac20fa19969167dbfba6f6cdd6a672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fcc6dd116974fbf426ab6c10bba92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d086a4bd2887a99df2a5712ca65c57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97523d2f3a02d2ec2fdb0dae29fa67d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da104e38b56e9b66b546b7fe6edcdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64929e242643388f260c7bbae0cab19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803602267b45132fe362a57950fed6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8faa0459dd7d8fd09b48604bf3092c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cdcfeb1a3da146922f615902484aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e0dc7e5c5213f6722a87225971c59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653a426ae21c2a59aa3eb2f7e73a71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b39e752d65f643ba8ac449c44c2cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a78e8e6a71842bb240799720e730313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4783c2e554c21148cbd7ee0777cfbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0189edf2f3122d1db4fcfc6913b5a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c368b5cad7ed230e1d04e6534e512316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff8d93ce4cd5cf593ef0f45da8239317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7324efd2760d708c1e3108eb94f39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5aa5ee2e9c7e41030f4eabf93ca55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24016444f15a1be5d165e837e63f74b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983664cfc1db524a4ecb376a27bfabd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e4bed2da09fd5c2512e42030a13a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6835fd7ce5c47eb071fdc6f40f71d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3eaa4959496c4e7b3e8b79c7efde9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0af1ef867ba950f4877e6074ce90d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec032c491b2850c751d38317105b6e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe196bfcac7adfe265265bed0cd90ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d23728bf1e95022ada8c6ee7e7eb49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a103e8177187292d59947b509e2be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fc7522f84475ee251520b3167fdeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7659dd6918e58a958e5490ffe35cfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e7bcc83fc76f8d3d1b939da4c55e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d20cdb4e3c82f378a3a69e41d279d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5310b3e95c38a5da7303a16082b130334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54382741448e0395b8ca2cd4ce13f4e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d628f2824a39793238a81e9738b818336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13a472c70e06bd4f751771aeaedfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24dbadb4c969e494ab9f9c94c10e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc476ae3f6f3171568d3812557bc07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aade13a1c65448bb9a162331b8feea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3a84387bbc4192ed0246e3d2e65e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f8d0db0b2517b4f1393af6993f448342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162131bb1919b48b4a69ae1d3080d0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86375aed893ebc043136ac960ce4ce7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8fa958f6779f3ccf3674a282d16e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e6f689cf9a8fa1b6a139f056b1d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578daf3724374bceda2b38df7edc94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def112e1b59f92cf7ee01ab495e214f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea6b2d6a925312ec74de20ccc4c94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138660708bc0d84ca6d94167171130a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da293b26bcc95e5979728f6558a842351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbebfeb85d0858ab778d8e0335638a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd00cd1fc5904270f57fee67d2f979353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a30254165e160971c5ead386516ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929d4c3314bdb4b628b4402c000f63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d38c2d1fd040abbd1dafec9a582c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48e5c367a42a277a3d49229088a7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d1ea3bca259c67de7589fcc645184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920739955d30f5fa03a8fa8b2606f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210347ea7f0109ad29bc7cff2c639ddf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03835a9d53cb4dcfc2f057fe9e313f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b875ef57b609b3ea7223a2673cbdf2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916a8fa2c79a9ec7d7768ebb0df3c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34244eb6946f167f1ed3e8f30dc49c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936435cf2d7b0c6d847202bc3ed61a32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0e38a21a1a2283a6889f6fb3d7c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0faa27b361b7494971840a783c579367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868bc7da15df1a18df3f4f703a02e0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93897b9c9c3ae606fb997d6da286bb71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e7953bd1618057ac3188131b7e94f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7ac2fd80e62d16036ba516c533431371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca4692ab5cd8789862db48a1475df3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37592d3863cf957dabaa10ac65a6b46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005743cc55850a30a34972c31370be2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad12d19b495168f7be90e137dcfb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01608e10baf2eadf1ec283c0ccd4a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b1dbb4cabc0232bdff7cd120fc4e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f731e939ca45764d4f9a6341ecda56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e08831c75d249075d827ae7c591568379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce11fa61a5cba0ffd20c700478222c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd712f447db9f56a2db99d8516083d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5526be2c547cd06d30ecd0a8737d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf857a02a75c4821a5b3f0ff97cf969383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a200096d8e54d4c440f50783e4f142384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0b12b241d2f1ca8a4a2b5c56803e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f326bf79f6d8a0cc20f8983b209ee08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c298e33430570a28b56971b3cbcc646387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35524992405fe059f312aab5a8451ccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bfef4d86142bfc22a0db7b27033dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16644b2f43c3a1a1cf9b76a2992475390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cbf8b718c81984288e2b3c2eecc72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700c05e94cf2be1b1888833fbac5f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba68d0fc5e2fdc18ce85818b42460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac6df7c62b2cd0896cdb8812c1cc7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0b60f7345ed8d76a0eb9b3194de96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12608acc9e160b11632119f9501eacc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae0323d293d24cdb7b36dd7dbf498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75484e7e2b4bf2201571b2bc0e7f751398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a62b5fe2e112c1ffb30947084370c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a681338028288d90dad59df49ae525400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4ea387de0a73ced0492bef592294401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a51f6105cb84d562bb9ec3e7141a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680471c21f290286812f1b310b05548403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c15dcb42c8edc4615a3a00d2179b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf5922c374b38cd821d8efe8e34446405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9699c8313ebc7bcba9e8b55dc754ffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e889513cfb32d327fba05b419eb9118407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19636fc23ce04509582fc746e83649ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3097cf9fec839b73b7beb76096578409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba957a3d626e9981c23305cffdfa7874410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8f088572ad09963cfeda683cdc89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d311a6ef6433cc4fb20d40c238b14c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7e9b38c73d1d66ef11e6c2735b9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad91cc3cdb946f1f46d6a4e2ba0cf94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601c529ab99cd0823e776069ccdbc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc0c55f038275575dd6824ce7ed91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72080f567ac0a83f3725545a9591573f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813f13e199966614e7ba28b8d998e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c868c5a27ce6547a31fcc67c61f72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37513883214e90a6d8e650ca004eaf32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffaeba6c7d070f0c2f9367866cf247421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff85f9f2e4e472e13a45b1e3cd8866422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d0f03cb4710cdeaf798d8f8b3bb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba5e44f372395ac9b9bffce8c220e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeae517a4a32b8fb1fbc7e71c1d86c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa17a164f94da9ceee73a4990b5f53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2411c62f45580bb329e67b6e4617427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26b30c0e1e70d78b073feae456a77e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41f86690ae736d17925cf7d1f6ad8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069453f00d4374c2fad43425cda457430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d682723d37ec7c1c5888808b2b515431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a51f260fa6df8d5e0334faf82357e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775303e6fb3a4b157d314b7c537a7c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95458f51b8c319f314e2d52af640c83c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582955a77a972ad134037e63cbc486d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915295779eb675ede9f8eaff74db2d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3546b5f6537c387084ac0e1695e02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8bfa2658737963b01d40d4ec731a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5643c82be79c75459612e418135d6ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c153bc491a0e848b3cea0c2cd8354a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915eef1d489aa365f881b3d373d9fa6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d9d32da634097a4281a09565f0478442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd7eb412b9c33c3243ed165fb0ae4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3fd11c32aeeb0712661f4af6d1280444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129326cfc35de65d1d973d209dd0e77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd340d4c5d6a7dca88ae994830382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ded6419fb2a1bad41cf2fef03497c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cce08e889739713e6aa195976301e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47676f99c49912590390543c6d04f42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff871e2721ed20b65be9a35870f23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46184e580430351e0eab80a7994089451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eab37fb3ec43d76b1c4af60aa56701452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba164732199cbf06f3098946f81fbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405a6a7ed36608897c945ba4252dcbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68794dbae1b6e45d7eea5d4de4023ee1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561d0641894d4610e22eb9937c62670456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958818bf706a389ce77f7ddb8deef4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f987b31655b30ad9f076d4dc6a00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091bcec7b1b919d83cd20deb50a391459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c4b6b110901f97e6e760d387d0439460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8c71e39a808714f6eeb6509e73ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1f3aca095090f49044a7b1c42092d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04ea7afb23fa619a72902e4541d78f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09135bc1a620233b51ba4e0d5943f743464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc533890eac7925f9f298b13ff483465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406944e754c53016f290faa4bc30c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622ce5a8332c42d9757324b9949fcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e22cdb02075c8a96ccd85095533369468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487f15c27857ba6b0a636c6bdf275ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8eb25d40f204873b3726c6316122470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c515634a4b4e7a2fc2cfc61a28608471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d650ba79e2c31913cf87db07f8f52c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5a030f12e3c751454dd9f2128d4b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3656bc9d8fe3b18a93fd70acbc5580474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca30edf3290ac5cdaacf47e031b54c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4ca5699e74ef913433e7af2723512476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75fd5db224643c2c338d2c1ce6811c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee244a315c7510292e1463f2452a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b780549fe95a82fa48df544b42567f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b84e3699eb8a325a9d03c5004c06bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd8c18e8b45e426aaf3c383544bc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ad63b16457e883af003873598c6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345175fca6ab570c0c1fe37156108b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624630c7c726b65c531c17d14321b60a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825baa1aa1e0ecdb3942d22392723bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a1fa7d7d86518467f1710fcdab6b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e8d189516519c18b26b298099174487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce794f8a2190f1d46e16df50ebeb0165488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12b9827c04759fb3cb06ff85d4a62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ea934da9fb88f014efddece840649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1927d69e252e868ea57c27a2910c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e84b38e879397434bda3ce19239ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932cdfad3cc7da14cfc9d91f58c87b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2970b2cb981f7ee13100fca9db410f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9498fda8ad31a14feb25de5bab99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc947c73ebc503e46ad935bf012a0ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518da1a951eae3588e5a24da786baa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe096627acd259f66ff4f912af7ac28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f5569bc8df57f09b7f43fb2f2e9e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94933a7029c815c924d27d1650ac80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ced36398affee8b8a65eb44762cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eeab3cdf7570eaff867854feb2ea9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9afb2ae44f43f4e233d273bb0d9803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03821de02aff6e2b774a51c80218e20a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f6cbea2f3f33818dfebb3b3aec60e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a1a96a2548a4b02022a48fccd5198506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27acc7d4edb4d40d11be5cba66377e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f1b7aad2387f230e66eb164ed8519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f375a68bab4adbc52b2a7329205b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf630f2546a3e033b22c465334eade3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9589f664956fe84985e829abb1e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048760fdb4bfa6aefd79f32f6ec192512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442a91bca008ad2dabb0ca5fb5dcb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50725f6e98322354b694db0902d25ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ebafaa7bcbeaf5f7118c505c2b67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923917e54c9640eb3176ee9b89bc6fe6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd420b086354d9ce7c202344becde4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d878a4e3c262789d9e8753a729b477518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec63b6c15f32e1bd28fead1547f418b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4048fd3196832e864633dd1d7df78d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ecdec0551ab3f577486fa5419110a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76992acbc1bc89f9421302f25f6e6fa9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc645cf630ab2dea643f25cb8a955f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076857217e767dca3fba56824134aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767f75087f7fd90f12962c777e83a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc567c034fb033a48239792074a221dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571769707fbdadceea2d706738e492527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c2508b6433ff34199431a7936576528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2337af2395d1a087fd8b6a10982f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af8c4f7fb08c98e36734c45e55bf1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499314685ecc3d712514b4dc76ce382e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55c58238314c1a7345a8c4d7d90b82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f7d71a767d49c041f8f238d69f14c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f3298b01461751ae69c800b76e4f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979cc6b9b38760703d4b520e15a690535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e884ea558e25b2293c02e6c5a820536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaefb71b511e7a85325c1737c40a212537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe51e58f0116dbbf51cea40174f12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ebd609bd3ef60a79033e9357bb49b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffd2a11dda5f76c6869fdbe674574540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6818bb81868f06f56831021fe5ecd6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce840e9c4a54b0c94a502be6250c693542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc51fd35c4fe7db338baeb84a14df5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96534933eaeab1346093b01c5e050b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11baf7c25a21e863c5f0b20c1638111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9f2711337e7fe2e73e51a83d1f52b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e25891c3348a53c4fc4b0c3e81f70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581eecf57d6fb2e06de11a7b1f27cea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d008f1e65e755a066f1f784e2fbcb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131b287d5fe80703573472d12fb8a34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f3898002a526f7f6c090866b424c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c59c7619923b6e730596291bcf50c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac38154c78556b5c1cd0526e53ef27f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403198248f248ad45fdb3685f75f0bd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c4f3bc0de6b28802696a75607f67f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239a757a63f156acdcdedd309525411556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737c60f09ad954b68c519f644ac11f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae4304f965cee94cc864308fb4785e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6bc314748a6b197ca6ce657d05940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19137d737a3dcf54209a6eb4d442aebe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b3ded12b8c22f38f5beb10847e232561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a45d8c55c02226cb0f8af36c0ae6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043e5b120c803d0e11978e0a75c099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9fd91434b9c51b15f330e23938d06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46783fb63375160b6f650824b7b24593565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed2b3dfdc01c176cea91421a313d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a0d544e6690a22f38b1ba50534866567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c932015b2446b72b68d1a1777cdb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b0a92062162baa8488a657b165484569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac03cb4f28e85254255438896fc8d47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72324a9f0882852e6384a9751cc1df2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b9c61c9d5b15f1bfc2038edf9e92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd98a8dd6f1b6d0f4a6d7e80c98af0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3163d8e1c5b58e3721e462dd8c482a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b922e09aedd2b2ebbbddc5d139070575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e43a2ad74ddc7ed9961805d07e960576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b815d3a1a7472f9ab9fca9a3e6c1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84e1c0d9031104684a1f547d3c2518578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c371819221f1df3a03d15edba44b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b8198c51cc3df14044e15398e937580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ac51c7a58ba2dfbae998cff03c57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3baaf88487ac59a63566ad35888d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406324eaacc6e26030b289607b7313c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecce5fa28a2a32e3c623be2c44b2eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff55be9aee38097fdff80702e12282585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888a8fa5000063f3b2161ac304ecc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b5a9b92e4a5f2589e7e37ac7e847d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fbaa070ac65a755d130d1972a6373588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1657d7f9cadaf20de2a829aedd65fba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843b9afdb62b008c900f9fa92c92f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c189b0b55b49ac8c15c02a518aa5c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a150e2b59a27b9531807577b92fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9357dea11434b6df391b1eac826e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd84b17a9816c12b0018aa66f2d1f2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a37c396aa204bf7e57367d2cd6f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f03d92fa39d1bb3b71132eb5ba5f19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d06f8f833e74402826c5e15309729597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde97940901f29d57beb2d8f96b37e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac211cb82a6286a40baee03f11d0d1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bde97db239b125e81dbf65209c67e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3651d2c2ef6c4cf0c79541d1803d42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3b75ea80a865b85f1ffab2b91abd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6cce63685f5adba8fc109f510bbc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0925f30b702790b1570f92b1fc607f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672029f826ba899380579660faf1c43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618de42224f18e8264deb40388c7da1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c344594016879fb44148b382c84e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199349e5bd0f3fa792e916c46ae218ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c91175a5607bb1af72182f894fca4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba26195e9577f13306c68d51bf498610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee14b7eb217aae4b85c6090299e9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc83e55ca033b59711211ba5988658612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b6acdfa50c7111ecbd278f1ef259613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc3c2e0448a0c2bf7e982e9da18ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb85d2600fd248de978bc3b0b28057615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e44f6172fe36b02a14c2b3eabd55b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086d76beeff526176a4e5a2a73c69a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488ab26009d801923a98faa44b8d16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090dc17272bdbe26a36a2e7704f136d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562837d6cf5e821f17521c59b2c7c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245026122c0fc4a7e1d94430d1d7279621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa183b99a58825ea38ccd8338fe1e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4badb37affb80c81084c295be4d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c9341a6a8195b28b41616bdd3123624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89d0333db93e940bebac13353b7e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122e15a323f91fd2c2e40528f1773a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29984e55a632ff9e969dbca3d27b45a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ebac8ae7b688d8921573e8b20e62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65f9b560ed6fd07c742e9168cc696629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbebcb5f72d25ee751e262c22d32aba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5210a3c8212297a424a5b9d30da606e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2103d9035532e7df79b2ca5eac9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196a7694c61cb58c18ffbabe79ebcd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb89454505d1044c024d3b98250888634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b70294f73ab15f163d2512151b1d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb029e1d5d4750adce41a01a09c5650636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797b64c1d8820bbdd65cdbf061d346637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce65b39cb77044e73d80c67a81c1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44884f809827d12abe914e8cdd6c74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01dfd9c3a0b4f4073b3fb1bf88961640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9f24780d40e1f2057031ce7e45ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e99734fc37fdf3eec528c1cf0986642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac619fd2c606f302e3534fbe9cb1c0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d604c08f9d1d5dede9e5687646ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4647a717ee931e1365e83bf4d6df02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96897703e3ab25f9fc9af1512e750e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec29ced2442f1b3c907b09d2b821b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df13ae466d886ff50a3559e30fdff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59559f771bdf4230b23814819f8326649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5892e1d790396189c683c9ea9d3ced650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218770093bb6d4509ea818af446792651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2cd58a4775e49765a929c10c28937652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd7f7e2c5067df2d4da9e59523cdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df363b428ee87440747357fabb7944aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ea7caac7149b21924f796d04db86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6ebc3710f9133fc089401c25c07b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d654514f4f6f8927215176c86cd28fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ca1a66976d1e313350d1594f11df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be01699b02a2d480aed70d9a22b2ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475824ac358321a8cbe0a5d2f7e62c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716bd74546fa6d3751002510ebf4ca4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff33f69fc4ab72ac3acb82264acbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cdd2448c804d3f0bd5e1e5ef7cdcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918dc232c80595c6097759be2b70c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981ddfe810ab8df393fd2ab8034aefd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df21a71e79eb5904cb5fa6826233c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01bc7e1d5317fbfba8012139af9987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350adddb7ac7624be1f45a17dddd59c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674e4e3f278bf2f6689c26f5a46d64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44033a14f5ead80a3d27c88427ebfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f938eedf7007a3b477d41e146372671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f495bdfc2f33fcea0e4ced54e3c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321fcd75ad6df14097ef9f0340d196f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9dd0f05d524e41ff7636a7bbc6e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1138890d474e4ab5fef1bdf4d5ed99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc11d2ee67dcf5e73ddb8d3930fbaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481adc15893c58a8255e12a4319f8ad7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db200e37d6d0e1119a63c63e54f17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776565e4e5955ace7ce587912241c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3ee0099bea0630687fbfe75fa2890680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a3e40f22f14399347b8b7b1eb238681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d2c11f1a981da6066560f32c2e9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de1163141453ba0071536f777ae4e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab157ad6a32cdaf46153b02f659b55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ce7008b67bf9c857bbb8b836296a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5aac4e742bbfa9125942ea7dc4d15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aee8e0f08fcf21fe7adb9372154e14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4f5cf536fa0300500f4c46bf4992688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b458b28cb5104977be10e64d01c3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e1d231f2e5d170ece4fc1e4fc0829690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4e863f64339a27446ab5edb743f1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf97389e5bb326cfb08f368129ddeb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cccb262458b79ad2ba71cdfc65985693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856e399561c3e6f460c57912de816c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f520525214539a9958561c2ce97366695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a60fe3d0876b7f214290927637214696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540dfba430aabcb5d9af40eda3005f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c869a603d0736d420340afcecfb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5222572f4439687c4f1d3fa6cd0e37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78589419de54efa328d9c32c02c8826700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3898f90ec3a8e5f9425e5d0f791e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715269df71ef0a01955f08234e2974b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888ef2e30c096b197d8527313988b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51412cb1dc35ea449e46eb34b39f4c13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9af86a0d66f55542eaef398a6772d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76357843b642e8073c2cc5dcd61569e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dffaf3dc5fed365a10c9a7f95d659d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e15727c81c9615b21d4ec70191954708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bf1c95d6213e0790c8639594402f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9902e7fada2cad316ef40931f8359710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba4ed88db91e06693881537c1eb3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea91490b150f8eefb20b4e29c0e34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd3efb86d7daf471ce319e7a9681f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f6ed943ad4efd323656e8476652c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a9dc389423e9aeeb04d6e9a2fc5c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da299d4caf4865fcfd9e25244ff14a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136908de869d20278e0830c15dd7b6d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40956d05a247b8539e1ae3101415b19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b8e8ab0522d4b761b640fb5eeef4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c9e102e85fd8cd48d6ce83594c72a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3861bd3f0877ff7b1e4f923667806721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad9bab8db5dbc316f657f7442660e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c102e596c6e8afaf86ecf8c6db79d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81680ca2f9a320be569a730e60eed777724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abfc070dd49c2859c0ef3edba80c79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a99f592c50491c061b999b994840e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161c83414e7114557033ae9f7a4e969727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b90e1cf94389aea2a2fa347b9627a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5173dd0105c2500b84cb0fd9887bf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82254cc8ce725ebb83835e1047ff527730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c84da881555a4660a8f5b78143f259731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0039ee793abcf5825991318ab83c5ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed1a120f18ce0fdd87fc726b421bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df26adf5db935c6d4e67dfeb92eda0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6df20dc81e39841c4fde144a9d8262735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8771d569c3232857ef17d2638be3224736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a20156d3eb2151b530e16b0735a75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c02a980ea67620caa3f50deae01bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7c589db84a3055e9ccb2169e42e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cc9ba068749d19b6f7333d046e770740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2c913ce0721deafd434a4db308858741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151df2ec408aa818e2c93df5dc5da85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249a90771f382cd51294c7eee842b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86c39ae31bf78c61db6dd90317d2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccb1a41ecde317f7dd906119238fd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864220bb9482a162b48ef47b076106746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eade3511e44f49ff60fdce8f904ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7299b98f29e8e4074bb5806216f78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414af15a0435bd1338f652c00d40cd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b28b6f55018fe4d93b449875759d91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8f8ee928eea4df6a43598c6007b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8805c89ac346c71304e9d5bca96b09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80996d62bfd0d518af85d4ceee7432753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d06611419c5f00b8a9eb61fdc92f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dff9e6d2eee07a5b7fcfa55d6a03d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac78dd372dee579f16cb97398ab1b343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1be936da13dee5e53244052ea36834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729092c13d41416e12944f6e1dbb42ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bec4ce4f3750e60f49ff6ea4e97cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf78d1d971f01b02cd36d88c21b21cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512e6eaf8c451c39f9d88c1f411cb918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e0ab20369b8cd5e71a81c02192549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504faf8033af608297f16f26c3b17310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd38c60b91f486995c3ed45a09668311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bcfeec6b933458693f737146a2dda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1f7b276a170c609d66b0c942678a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9341dd95cfc49be4fadad890ea8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1709c511a51ee3171fb634f6c3e4b0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47598ee0cc902a2008601a73360fb4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485376f4e7bb8002dfaad8486731e9f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65829b1d75d3bd9ba691128dc90caed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7feab995c8d175a1c2470fed03faf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b336f8ac288c64e1e0c53310608220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721255c17c0467d025e37f59add05b4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d88b412614b1e1c411c1f31427563922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30ff9fdf649322cc01a3b6b0d8c4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0830d42bf9fe790cedb06978039a1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21aa93e2d079b5eb1f7603c785fa4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308d578db96d5060faf388cb70aa3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b15e086c1dbf55158e42d1b377e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06493aca7d9e525deed2558f632fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ccf9ddabf909cddee1d01feda438e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b12c37a342d50d2ec8330549cfc9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069ad3e05b365ed99ea1721d3148de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44854ac48e1fb5bd694c02102e748e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada3834bd6e9b2d3c0fccd9781ce16a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9a6fd0d84cce832ff4981471b84234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860267096f6a3ee657282c8d857c9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b277953ef62c89d7deb3ea966b6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a99b4481c848f5c52c83d38db28c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c981ec1e9a3625c42a917e26448373f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc33f45338e937de3ce7a1bd0b36c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e3acc556faa8d6090c5fcd65a99f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322c10431e2e0f9d93880b69ec909241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d50feaa40e90bc67d5ea25a38a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884ffef5e25eaeb654010cd0743853743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688b78be78e4a5e70a7638cfd99dbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99cb7adeaa3e0f77100767883cb2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4b929a9ceea1f6cb0914ba4e73a1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf801424266ec45e0b0c7c264f31347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f6274ca4aca2082f682e037071f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20822e08eb7058973534a508501ffc4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde60b3759eed4fd4516851b4d65edd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df7c57558a31bde65723af6df2c3e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d682f4c64c23896ea1445fb68855c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89506208d5ec981afbac2dcd2e0a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0222344bb000bb27201daf8e291254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8311722d2d09aacc1ae8a73b4508f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701c30d1c4eaf4cf508527354e607f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6046285f4599cae5aa9bfa35427081d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06d29a4949990f15261bc6302b182858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d66987f6586718734a5cc0c93ded3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776500f7b1df9ba4660812de43c92d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e28d66bb72b63b21cde1f865a1d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64436bf442e36c1f44441ff05234262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbeaca70251e337ebcca3fb6a54a4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f7f40bea8b0e14a035349c5cd86164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546f7576db5b8ed1a14dc4df59be8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78471bc70b42d21df01b482d4ac67af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c1be6cbcc462a178b6554ce3bf4b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d366b8ddc0d1649cc106b6b50184768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f87ecfa4c14496e2e955b11acddd1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b3d64e24c90464856350c0296701f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224192701eb6862a639d9da56a6f12571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e095070eb7a30b2af15e7dfc84c8da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c11dbd2f332ca96b78e162107f7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9727f61e3a5ad34f99b41863a3073674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0df19a6012eef3ef81ae43c7fe9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ec6832c9e3ef63aa9be9c87bd1f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf1f6bae6548cacb692f09d805a05877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b366127b31c88a900d26f383d6b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e7929ff78fb86a77547175e656c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317d7ca2bd95baba7f089fd81a7c8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2b12d134ca20d237b1c68511760c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e80afc0e62c6dc1f5fdfaef5a13d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df89b498ec6e573875a64e078114e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5db2ae784dfa4e2f6bab6dd46d6ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff49ddb6fd2255865d73e152c1d1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a5c42abba12ddac44fc078012d01b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf50f5f8051b38151cf930ac90409a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842daa777f7ff2eeb2e689fcb7d81ee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271deb13964f750a8ee94df19fd2ec7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c48025d093e5f42602fd3cc6c1b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc5f728ef3b534f4de6ed856a350e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1020a9904a2366888e81df418b2b72192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0e616ea6769bbbd3c395eb5a81dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3632c2f233c7a3c4f00a1b79da5b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad778b5d9166fc9b082cfdf5cb357895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d50e24a8b61880d89229997d0bac9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6872c265b0e87f46b278d3d82d70ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a2d1805a9aa5aa633cf99a62430698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e3c921d6f9d941b89b3bdcabe80599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963e1b63f60f80815f497b125e9ab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600fa79f4af9e9403b036ec4fb234d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bafb8d33620ba4ffccc4e82faec483102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ee1017798c3b582deb3c15352925f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42dc126acd5eea57b0d4b7f6ee9eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85dc1cac0d10a9a165577a90a7608105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d14c8bf70e32b1284e52cf4a3c4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97628a8b1de098e1d9a47cb0f3ffb45b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025715910c3bf44be246cbc886d62b9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd026a9b79d651d69c8dfd25846b68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881e6aa6155115eb715c31aba65687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0470bb00af97e31cba7189f264451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f811f677b0ea40ff9311b095574530112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b00a94194073e95c2ba7611f528c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c81397d18ead97587d9557c29c578b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60c60dec53033161b49f73907f8f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b41dc39a28ae17f3a19028e8fd009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65bb92044a43ebc7c284fcdc168abc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b33bfe2c8964daae52891774af1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb472230e14dca6b43519dd5565fcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e82d1d36e7f6a0e0bcbcddec745036120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968d2aac13fa43c4e64ba1e764ac902121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724190ccb6639e7996e5dbff989871f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f2ab52e9de40192c747087a3a86b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1630987b343a1cbb719d598a7d81498124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3f81d7ec7ee6a473080500253dce4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e23906c7b19e926cf0dcbeea658db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195fa93649a49785740d32048baf5fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba96e22a5e2438e6cec33aa1206e809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f7c7513816bdf49fe4102cf6cc5cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d66bd2ae3c34e2de15d492ca92cad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36763c4871cf31df183ef65b102065d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c5f83caa946fc3b5253271ecb2af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157613dd19769e2518c4d980358f135133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490c6110f82f6f688d16880e12eaa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6e9610559db688dd3006824af9d69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24511a61346c15460f37ebba4d1cb69b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b21c682e092ebff14f1007fed3ddb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa32388aa552adc99261a9a2d7af1fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9c13fb9a7df86fd67d0c0306b5e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305afc67c11396dca83e9ee33a72f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0921e46d8bd0349bc9f6b7fee2dc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09aa4165bd6bf460c91d6b6b274fae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ce783bebf04d24c2e9c4c1a41c42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8756a1f7b918b3ffb5dcb1b3789d27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc8af7470c6ae74861668306e3ccf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852febe2557c1c9d7654e6fb27a478146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6df1fff2d6e0edf5bdfacbada1f60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893efffa9b8aba2ddd39572cecf638f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc495367adc49edfdc28594c53ebf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44b265eb31253ff26c0798e172be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d1baf73b8476282be11265f5d426c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf0ec6e160d785e0d75cdb4572e45d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c77467d446c6d683ae12d2cd8dce7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b21e376ae9d234a28976dd3451628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98abaa4ee89d985d29b97b42c40986155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828ff05e432d640ccf5817047e5a599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705c1cbf6fb84fa7a48f5452667e732157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9ee337ac82e67a730d98522bfb514158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149fd88e76089c33ca022be3834ce4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387acb26070d5ded7039f794a42dc86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ea32bb3a1e351375e254b8323580161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87815af23b805bcdd9d400463b88472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e51124ff9b61e2d9a25eff197759163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267756fe404100ef1d850f4707a5f80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b15898f551091da7050bbf12a59a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544eea88ddb89d75a7dc2e4c2d8e1f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608606a71e42d4e782d9669698a5989d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951315f7765c7048a5fa79915bab79aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4cea33b907855c5c1edb1c331952a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f38b5e43eedcd9397c5b032c6c36b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c20734f02de0d5d973a06130e06a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9635838fd20ce102c2caf346cfae96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62af6ad2d913d304116b6647634c9c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140100a3d70240481431722c15abc568174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14cabd2dba063a36ac1d808252188175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132e17c8720c0a1cbdf3a78d86a679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130ea1797ec683363a32ab55e788a29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8919af3a02fc13a4daf91d1a1e2352178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74c0f11029982139ffa9c739e7269179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8b2970c0d33a7617e1c44a1889d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612ebf34bccd432b12e7c2ae0037f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f543542ca45b574ba194fdd1b854182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4fd661e9eb23ad2dd7c093cca61cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f205bf6f043ab3298705330e5928df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fdad7f99bf0049dc9cc50a464f4a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7208a7eebb3da5628a0a04fc02cd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bf7b82829334f6b881d75ae61202d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b56743b596432ecf9c6e3d536457188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17bf1880061a80fd62505ff2931ef8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8262bc8f98734d265221c89e8b4cbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b125a67a05ccef17fb50e7d3995c838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae16d5a3fdbd41e25e5af49805116bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411bad1c002698512361d3cb0762b66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e7167757b34bfac0649400fc96d3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a281051422a357afc0fdc5035603996195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee59b9d66563963837d0928b69200ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f73b3405afa1804ea10165cb2088197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206984411a8e188e35eac74e7e0a4d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a597aadc6b79bfc0133355a82bbb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182c6cdaf3e1be5afa5f7781f2802d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b6d67a05d3701fc6241a4e8a900ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a450ea1ef1d8f21cf6289b712696c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69918fba37080b69920f7c82e5570f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa06b00ab6878280f75ec66f311019204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feafd3a86820c6b933dea4a41f7e52a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd316e6bda80e545294f8df761960f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23cd6b33033f644abfc51f76d1c38b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032dfb5e5cbb8048205b1921d5502a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca34dcc908dc9a6a7650a4eca96200e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a892e606650aa92d69ddfdc4ab8e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2efde62447f3428b9b38020e89d74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08950f0d034556302e3d3bd1dabd3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b756d1cd328cb5407b41caba231c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6290298d5bbdbc62da6b38970c924f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0dea285f86d9c0cc4d9dd7e90f47f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f031961bee3d47dd92573ae2a937216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92941d5f3b0af2cba05213289c383da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60dbb142c123ef08363249e1f35ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820967fdaa577e1aaaba1c67b7ea1b07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc76adb01bf79a776f51abb2adcf38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2c0d4006e02f9763848c2b91359ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71ddd43fb60f31bd4c572ddb100d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb6eba5946825abf54071ff8bef514223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d248a91394f9548859c69559309d4cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49913b93916f453fa8ddd69ae47496fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a089d4ba34d5238cc503299b3eba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eecec1d0b14e2be3746c4ef4024618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986422cb938c866f476fabdbfd14c20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9dce54b4725109e55f6d5f552c3c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1405fa5a955843f9136a29354039d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9e699b88b82c27097ff7fa03b6bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df958e64c3ffefb40a1894b41e35844232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4a3ce5c62eee7badf9f132f2d3b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9b75f2428ea861eea426b764b59b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb827f415ae02d38f068c5116c995cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918559efbd16f9f266c9ad1c522a4516236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbcffaf000538ec6e68ae373c069d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc1ea2315d8b558e910f0cf2f43b1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038cecfa8a19ca930ec8adda9c4f1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca538efeab168f5021fc93b3145d982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a23affdc21050f1365356c98da274a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bfb4a9ae116b50663971612e55ca2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa2c763806d83248e08e9acc48b779243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03e9216af700b16cbcf4449a2f4e93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cce3a39bdbc1aa96aae3ea46b60796245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4610063f1cafe4c737ee0db04c21c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d175bf6f038a3a53b21cc68bc643cf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e060fbbedef834e3fe59316f0cb85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae7b2cc158c5a29815e716248c16a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358d3047b2f203832c6bc2a2a848b1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45797b50ca7779fe46a75bc8d5f432251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b159f6b647ce72670e0189442eb32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b3ef978ce669bf4a99b7016a388ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dad58e9febb435df8d955c44dad0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630606590e76ccd9a95c7983641d9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9423edfba1cbeeb6283cf6b9f3f975256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032184a81c7622e777e43c356c06d0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7f508a5c2d242ac6b107777b0537258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd45f62617788397642db8d68c59848259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e51fb1b0fefb8e08f671f4cb2710260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464faf27f5c3eb9a9bdc6a0fcbb2623261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf503a94f88ae8703e780765cca8d01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34dd2278231e555c73665cf7004d6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6ad5795b27c811250daebb4d846ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de1310847d37619a07bd7aa6f5844265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4339456bba7ce256b76576bbfec3ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b16c02d15ee5eaaddbe4241cfef6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba597cb1c9b8da1479da8ec9071c982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9edd1f3d3d85b2e9831e30e3a4e28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d94763dbf6fc34be9fe36cd3255b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a927d2c8e3dfa90e91478c5607aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f539d82b848485063d22c52670b8fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a4af677c4bf7064a38d9eb2546681273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10950b8315de8b663fd3c9b76eed460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880fbc5beed8e62cb82ae3ab79be05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9c40af9cddcbe21b39c118117b600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e88319344bd82d88c92c692fd290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8879877c12dea327b7f95bfddfcae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d753bff2eeb4e1a24012722afc0506e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045378e3ada909cfe5bb9cb68b09bb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea7736d69e8af3da7dcdea0986bad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b8195d2f1d33911200256349ce33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70730506dc0a35b01dfa77eb9c47b092283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e4aca04758ac44f121f2173444bd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed057c6700ca7f85c63949fdf6454b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3296f93cd16a9c8a062f6ea0b1dd02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1bc9d1554dbafec624c584199f9ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf0efc8b70e514620c41aeb5f61f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20311ce6a824c102aff1ece188fa39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c39e0c38a54a06f0a2eb28e04040290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c075273fedcaaa0133dd464b08cef3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1eca37fd80887eda02a4b51f64ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588783cfa08317ce52e966904542a70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178c5fee1d62f1e3d3920cd5686a94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a448fee763efdf25f7954801dc23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b749f75f64bb765f22b553e2485137b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905835e86edae7b27e7ffc4ff053e16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d09c347e25b19bb54f7005e9efebd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2f45464ae159b8d3f18d1ff1ba57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aefc75c5dd2983f8e4bb3c8089f82a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e888ed38c8cd0036637f236b136319301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b46620fb0c699957b4c103855a525302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90471fba0ca00ee55e8308e0ec1ee0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b4bef86db22398983d44dc72d252e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ebb8cd3bce1317061e9cf7c1edb6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb0b87e47d8556ee0127a2c07c38a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e6adfb0d290a6de5b9d24d4b20924307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422556215f49dd095115e9953ddc0f76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4bf190a295166ddab38707879223309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c02caa69979a7fd8f4fd1128f08cdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35604ee7785c2ded6614094c5d95ba1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33906c0cbbd04d692dab879bf5fb4ba8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4ddc17c1a1794f2f1b99520db27e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa576a6c698d8e6d8b1c010aead4b98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430381a7059f486333c12549edb52cc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ae1d997a202970354cecec4570bfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63e17cf2bbae0218961e9402f3c80b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c5e1213047c7db6c8d073383c6da5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4bb546f762a51db64a54abde51cd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99453f157fcfec03f487fe85234b53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf0e718677c1b1ab5d8e632494e06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60fdad583014d518766f0b9682e8fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef52d185fb89e4ecd2a6113dbe10893323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387bf756030ad634e4568d67a0c1f03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276645b57374dcfffd33c41d6c4967b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7cfe1bd610b9b7d75d7904af905ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627ab1bbe53e90c4a1673a8f3471c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650e2acd5057c4cea0ec0cd434d676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d630bb0297e9928fd37594c2db5e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f59fb7425e786bbfce76343c945c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ca6d8b862939d25fa4e2cb908392331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb5f476502887237d738b8281cfe75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12053bde1580968bf7c3b3c9ecebe7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed83001bf87e472bd819875aa26b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe176e1125f74ee0e3fe288a1e8da50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae3eaf8e25d5cd8f742984e59038a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e3c2321f713d9f529a428fd8910d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ec1e2ddd81a4c90624cc81a041d4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfbfaae751c19a69ae5f8f21078fbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb1266a05ec27eea44355319234eb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcebc845a87e69ec6b76896347b60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b15281015b5438cf5d06623a59f7ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed29eb2783a38149edcae7a6d3fb61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd80cc997f8c163b49a2f2e3d0312b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2c9e2fd45cd236cb879c74f1d2e28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64f0681f5c6531ef3737942232c524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b278bc5fb3a246e02fe1160b37fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84da99e9e26452fc165390037233b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f55d080f2865c080f6ce45c4a32317349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315885cd2b6d62e4291b4d48ae2993f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce1a644e13c11077914786cac759f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51fd50fbf3b80a42260b8eab23b7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd60f09fdb0edab05639949a8adeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c7f9ddf461f5d78edc16de65baa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31239d37c72f1da78606536d893d6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa259eff46df702493986cf8d549a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ce38d7576fa486ee05f912d0a25a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f028ae8b6ed50ebeb3f151d046a9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f671968660868567bda32ab29143948359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe2c9b0756a635df2ef7b0aec110d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e029ba7400a5c2cb4c1c94d56e3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355bd2459c48dfdbee934fd75339aa3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f82832f828bb5b1f93df557f7445f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b282453366988d584e38a77e2e2111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271816c875466d0bf37bdb341c22b919365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dcf0d44118421a4f8bec547658db0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487117091d87776a6e01ae332e53690367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9eeb9d943a44011135a461df3f30a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1840a7fdff1b84f459175d83ac619369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b0cfdf40734677ac32427f23ce73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f85c5f9a5fd7a5d2c7905209a103d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e9f298b7bd6ad49f4587c5d15e65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4150e7fbf930164b3f38727f7844d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81237a05c9b5e7a3b75c5a82d2599374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775423a7b1dcb8fd641b74546aa0b2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafde1d874c56b32d07762538b3f01a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39862103a5afcae21428d89bc41ed1f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b32de840025da8b30b1c7305e978378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5a3f5f67a5c0120515fd58ace174379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23efc7181074855e444ccf578bf964f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729a63763cf4f1e113b56b4788fcb07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1618314c73e7aa114042cb71b10276e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0523bb2fc147aaf56ae3ea19ad1926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc877491390824e71c72738c6404bf80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06122e5c1ac3546fe3523856f32e77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f975c727d532096b5bcc6fe397ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2567ce77a7a81c8db1a4918037786db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a2596f3f182953234d6812253952c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad1f94228b89d74831a714783f6ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ba726d57bd9f413d8fbd970d2362c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c534abe11490cd8653d7704f3fbb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e90bdcc0b597b016676ecbe00a213b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba19c6ad0543ea8c57daac69eb24767393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc247932d6e05e456cc62604f35b832394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ed377a279b1efbf1b1002606e8314395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508600bda5d9879b267f156873d5831b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a7a7bff446c0a18d15118107cae52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1372b982a0eb97dde1659ef318d1f66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368146b83459198ee46730cc61736bff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd7365c97b7627ef8559fa53c1e4f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec113412c16574bd75b0cb48c9ab6fc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2ade96dafa4cb6020dc6686b31c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349812ae263cd8edc9b8cbbec00f790403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d1c25ea77f0180b02eaf4bf4db3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5286ea5c75315fcb456d2133fa9e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40795d3ca93499cebe136df98707ebb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b99c0fc66a5d6e4728e43824d495407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59257293170986253e5bf97178a04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefbfa78423269ee189c68026bd50d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6690a9edea6293c2dbe20816db8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6aa9bfa794651c4548b080890fae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c9216202059057ffafc0b0d078725412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0cc8fa87bb14e85d1958b16ee6bbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd30527526e5b695cf52ae0db60fcde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8a9a3260856d93c7eefea5a1acf59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd58bb9e93c544b82bcfb3d992b5f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae342036f110190e18b6a25e6a258b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baff7362ec35d2c29d3c1d0d4732cda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d45ae32174179cc109ad1669c0c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478b6d1eb6e7a9115d321881f638ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa21c5a2a6177435ce18e80aca2753421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad84b195f9d6666116846d09d34fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6f31d5c3b9b4b42a2fb2dbf52a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6cd321209156eef0ddf7d737ab2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e51dc61f739d21b3637ee6b698ab0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd504b97ebd06661a473e1077ddc3c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff90393892249dfa4bdab9d9374b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8aead49bd78fce2f2349f69556a12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeaaf645ddd6236d41dcfe80d4794b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6640c765a87dcb2d618d61d8c98a82e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917cad6042fd1b17bedf94cf38b49ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e59cc8e94ccd31208af6beae09de7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213155004c53d6b7a8631da4d6cd37a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff1d2f73456096ce8cd8c89978a3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43b92bffa30f1121e54a0405f5629c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e13a8271e1d8509f66e5ea9b98a93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af477cdcbf3b4e7217d25406e1659f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d22253e089537e7cd3e4de1e018b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aba011966d2adac2ace3c3052267a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec843277e02b847e8c19e24a690e5e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84ba5f4e43179518c50eb9492b5cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17fce28d8d8c5aac06202e6719fbfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f15d4cf113795dd07b237575ff0e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe57ab87f4449ac5b13b00e0c51c8ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4e76fdeb32baf910e4499650cb3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146b1da3084ae1ca445aaeee8d9971446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e88c90d3c04c67fa4cf4dd56cb7a11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592962859b95c302b686645bce0db06d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bcd48741f8bcda2ff124d99ae9cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc43e18b4a3a84a1f0a0cb17553c57f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebe21876f839e080c7a6ba62bbb6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d231af8fc49e22a9ff458fe4e3ff0c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5202c1d5f3c69283de2eca67787fb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78abdf2b10e2540b206145e2f862e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216884400e488e58ebd116fc6b76188455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ff32251dad918d1c9db2a0b41d42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ae0a0d05af1861ab620d31d25da9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892808c53688e2337817bbeaa5f1f5ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438ccb93f0d8c63c00232d6226a4992459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a1b980612505c213545746e7b90f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937a635536d5d46e64d08f7d88b5a82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d04fdf18d4b3e514b394cb2bed97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a695fb3f1e0583287bca6a783b3f86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55cc17020ad0d1161d984b51a4d5b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6befe291eb6653bd22b6b183a4ef55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583481417780a4464ec1835b9a83f65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe522072740e99ef8b797b00cd7446467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef2480c6e1a6f50152607a1386abd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778cee7707103633dc535c4175a6d89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b17f987f0947ec7b734ebf0afe84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ebd6600fc6528ecc69dd98068b569471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91015b4bc6fc9597b885c1ab27fd6449472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491b3ccf7fb11cb05b26769fb7c0694473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9776cb8b6fc692b56e963f2b5d579e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309a050df0d86718b76f1087a4076d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4137903715402a626bbeb5ff8b3110476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba374b2d309a1188f75472c3685a2fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8dad50a8bc4e39b98937d5c07f394478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405210eea123de28f0b9b2b5501f6d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7e7b0a3adcb85b8d9a18e28920f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef912e1a55c3fccf628bf704aa527831481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca160ef9bcc6b16412f6ee2bf9ed8383482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d0049de337724e89508738ddbd64a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5130413c9fe26adfc30806481625484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df725ec601a11f380e15e47964c57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a789f95182d28c236e822fe58b5e51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce02e2feb677b0f1b0d04f22f81b17e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92631a8f72480565e95fafe4664d17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b88ba96382d912e8d0d08707d733c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7db46a99dd0a7e80c5c35a7efc30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac967317b9675564b957cfa3b18f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381cad6a1b54ef7061d18e4781a954c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefd78af851810e2e85e73fe8ea4da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccebf53cdf52bdb0561ecfb586940e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d20309e049cfdbdd09437d38a6304b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3bde7f5d5666791e60f0950962097496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984185f030eb08eb763cde727d188d17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb265207220ab0719afe3191a22f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f96268f0f294b70543f1936374702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a45aa1f2645c25648b67253a1e97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef8b2760c166c4bd6dbb79b99ea03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4c2751e1ecc2d7a06dc2f6a481e0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4524ad0922359615ddfd8374d51d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8e0c03fc08c073f87cef197a24b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6f1308b13b6f4587482e946134dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e4902e8d4cc352964f7dbb9705f19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3fbb987b1497bd917ca3c88508e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61b83f697794e2b4d632f6aa087ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57fcf615f5f2814f045eba9a2be0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435723bedb089c314c557146b34b0de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac6b9093f226da62738b62caaa7a4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5abf272a367b46b13ef651d25369c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598a099448bc21869384dd2e3df219513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9736085447bd86bf556fcc7b3abc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8360cc870ab59cd63c0b355c7aa9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1828ebcab3f36156d56ce58b355f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621e00fba63c03d45a6c0adb4190966517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c2bc4d88f6a43c904ab770f85f43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee763374245096c866282d4cf6543fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97992a71104a3a4401832215b481ba9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee13d09bda494ddf98d79ebbe425f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85952a00b7d1eeba3a4231a1c8b4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c732b7aa63373aded1c1915a43ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c03b4c321b6ec3f202b5ccf6e7ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c4bec5a55859da55734c57853eb7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a130c3eee2213d1e6f0f93b6a90fa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5cec8d98726873e549de6c447791527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cd7f787e8f0ec4aee50e63f66141a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29084e6b41306f7431f41c02cf8f13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc6f2706f323f40f856ce35bc3e064530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a4c794aa82d895c88ab6ab9df402531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfee810428e73bb63573fb5baccdca6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636f3c5d54cb374aacb0b21bf1e645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc10f231627870bee02b1597ea7b52f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c742d3517be13073dba4b732bcc696535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb7d02be4ba6ae27cdbaeb0fba460536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb004e3f557b62b309f315b4553c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1e773626a25682b09fcf0cb468011538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa86ba7e921cfe5e442f840b6f7a83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974778436a264dabed1849471ca7bd60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a42884a6bc530f132070f57163ce4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756b4d7891f2eb882a4e08e09c63f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ddb3fe276ef575bd103706953c2fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c001fc4728f47058a6eb799a4fea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2952af5186805b53c8e178ff77533545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ffe027abe4b27b5c27864e0bd266d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b7ee9417c1c78e94fda7e0f52c413547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32bf236f9c23462316bc4a020f940e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a824926a21dc1f4da7c1c3fe5d68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900883f1b6e8fd589efde269bb738141550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f386ff71ccd05bbcae6c505d404c4f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b64f1d11fdf7b6ce8c743269e3d10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595b1d30366d2b7432a8bf7c0d5649553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b7d1624337d665b36ac7abda73f62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4703d00f8c15e11788f70fa3d01b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3787f0595a31b187bde718c4e6dec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9f77ef62d55e834662cbc61b4a816557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca60a53bc257e74a2870339f4df26a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f55c6eaa8922c735224f65e6601a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8091c69f98212f5bd1029dd0d9095b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c521447ace31bf4f895044b600bb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa78c8c4650ff4b86f34ad1595e760562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbd549072749fb501c012007d73e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c9b09944cf4e60f4fd6b9b6ae3775564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc2c33cb95f7815808f75b459ca94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3109a03a53a63add94c90ac913239566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa46a563f0eddfd62b6d27bfe4925567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd94b2b09cc7aac4c20db3834c2e3eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d13bff3deec62f263180ea88e626f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff081445ced1d7e6d286a33a45ec4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b9b868255b4a3d741ad79b912d39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f6c78400dcb3054a799953a24fcc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03562f5b514b3d745557c61e8e647573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289f0142044d280b817761c50a9376574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1e1178f68450cceece85c2d8a42c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bce4e33c335cdd50b3730ad6ca130576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72452d58277b4d645a66211fac4702577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aad242ee44cd83c64e2d04940d3b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824afac81c23fa7138528a972c313c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995ebe7e7f960d42c24d389bdc0853a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda054b8161123ae30448742f1adf0e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad74f7d1738504879245f40aea70fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980890668e6365568d10187690694e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee047adef6fb31fcefc45dde1cae8233584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ba39fbc965d525f63a20809aea41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc7982a26a3f996ab7e6a868bebfe2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfbe72af60a9ac5e6bd7ebbf93bf31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37811511a3208bdc858d39e9c8e3e91c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a35cf8e5654f212b72693420f1ee0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0765271eba51d7fc2282d0b23786b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24719f24e1fe7a8632c8a9cad9245fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8d2b63311d440747efc67841e66f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c055650577b1d5eca9898dbeae9ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e574d30309160513a7ecfc5ea46f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d9afe5dafcf08cca0d06d0a90ae5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc7ec5912b69aba8c7187678967c5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9546ef772732c4ec493f2153289aab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c7f2736a3de63e9d4f5e2402d2db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa3a8e3cb90488da74b55fc29fdcaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ec4227b552669bcc7a740b1cbd38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81f826c736172eadac5b3424018d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fa1b5af6dad71444f4f749f56695602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f28bd37052e3df5899da40037c60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5894f74973ea27286929e2e02f74ebb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d412e72ce8694c0df40f604bae44c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b01d1b062c039489d6723b419649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50c425eef9c06d9bf9995d42374886607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596fb1ec55bdfb6db2f097213e3d6d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d46d158ea4d76f8daa12a5cf9a32c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1a6641de22e509bc51c749cd56c52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2ae70d92741fecea3f798f13198a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb8ef4141fe967ff0035250d7a335612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59b259c1e54be269131f05175cb896613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9775ab7a6dbc900599382611a1e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55901ee3da6c320d0fd57b572ff890615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d864031da44183d79a04922cf87033616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e688f955dba218081d23b5ff91ff99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db9e0cd4c1bd720f543f8849bf0b37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2041174fa3814067ca64e40254dc91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b36a3f35681b19668255ab0acdc93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51476e80163279353282fb0bb77a8f25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de0d49268158ea972f0bb8e4b41569622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eefc1f0ee1bcf0a293b9fddc99de4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af53d6c944d3e8f1186ab566194827624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1f720acf992c7a1877e571b4f5d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b72ad0805d431a5773190995cacb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900ff6d57df4461c1fa07d95dc60fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14c03009b76cf2c19afe7071466b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57ef87f9363d146065e2f770d27b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41057079ed6c714ef25f7c35a5280e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5aed7783457c018b4ef32c88de5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece3d2a11aa2f41592388e9eadaa45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208bcbdf053376b7b6202d5aab90546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dd77dd059ec5da2b843bca8f2fe5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40576868f98d7c6cac4ef707fe9db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea1874e0c12ad086ed08781c56c1d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d2a4096ed00a24071b6cd8d23b5c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c33b79d2383b01088ea336775aa15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510858d9101a8375c3229516be93ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94585c3db3e4b5c31cc741b6a6cfb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe4b2b367886e309076ead340a8a11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa434c6777bacfa99c8edbbc5c8fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d0aee362411c04bfce6bff486caf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c451738adc16f88790ff45e6a2191b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57bee151b3073a052164d9858fd63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ac1e5513e70ec9b9680bf700e3952646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ce8d0fc8b06576bb988feb0a29bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb0c6b474e1d4a1ba3f28fc408e64d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa1fdc316874006d1e66ad3b5cfc08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226400eaeecfe8e18f3d9bc0acbd911d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c23c7861118967d2be9d80ea187099651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd48668be552c77d93aacfcf707204652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea2c308be23e56bae396d2781074f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3b38b971fc8333672ec63a898d2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bbf120caad048fb37ea5e31003c8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a97004e8fee0c06bcc2bf8de61962656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98838b84c6b25313d67f368fa1984474657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9f291f12fccb6878b561fbee8ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52655c5309efe30e0a1d41766692ce5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da413b48758bb36b85d9ac47c437748f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ba34bd394bb77caab3a75fbeaea7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb6fb5cd69f459033c9505ef82a08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49344101be9a4fb12b6609965a77903a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d92ca6536b86cce721411d3dd261b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c612211bf9be7f0ed224d92be08fece665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a54d58a682b1e3344f0eba072f92e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41823df426cdc0cc22bd88b26970437667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e437c93436a25b8683d39aa3473b25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c97630b0af252721a57ae9e770cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f71a892541224f4c12c8c5cf3dec19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0515ec7c1da7ec2f320f77d6734d7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eef7a7fb8703e7bbcd794e4cdfad8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4328c1904564e74a10d916b94ec69a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a2ab746e43e3ed10c4d6df7200686674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e153a734b90d945fd6fe451a399d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d65e81ed8093b7af6ed78e5d1276f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e7780d4a209a6f483ae73dadfbc80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465adf0b1fd8f24f24bd2786becf501678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd6bbb7160fc422c57a1a5f11eb53c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397399306d66dd6265e84bf175fe6922680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76104bc09913d9ba8c84089cbbae8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0b0c85d3762b9c19df497a14a6813682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99bf3ca7fcdbd159de73a029c5ad27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af2a5bc0788ef6b76210a0d3de14b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f61b88581d63c0fb563ff747667d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00dd0916518c58e859fb92568e9092686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486e506454d780fa784af24b37923d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb4d03db21102b09d7a1c89d28431688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a90de31b331e8ce486ff823ecf1d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4f4f95954cb71d25f1fc378e2340690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83520e53a43f1e027642291aaaee1039691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80956668ac68a9968994f38da809f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052f8dbb3d3298efbb65dfd56713df0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986993d16e8102cee9873332b3092de0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ffb3d908c7122ac4950b105ccbb40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6bd3b32af8483805f66a82ba117f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8763f92a24754895873118d7628eaf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d0f75fcd2d1a993df630987ff038698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1114b62773722dc5cbe894a0cc2082699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324898212368e9609a2b3b52fd88da0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9732c587923db6491327436d9302701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae9082b3bf39abe8bf2e6ade8801dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953064a41e234995fd7907bcf8f0e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e7e3e6c64f1eaba5c56d8c61ee658704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7c26a8f40b0902a6f6621f3fce69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196084a18a94a7f1223fa3a847186b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea0fd5908af15370eba0aa02482a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565efd793f603c4d6c09606bdb1cc62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad743f5ce2f1d720434b0abe7979149709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332844b3fd26496fbb6fa51af1f65051710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecad3b2afaef604c96e48f50fe27df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021676aa8360a36d03114f1b09b3906712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c37de252f439718e48522a4b649b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4575fb03b008a584b37eeef633d4a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2f78531bcf19d28e546e1b36b118715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffd03ef8e7d35f90bbe1fa33c01d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98695833bb69a61e60be3fbb9473442717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b5ffd22758d45a2bc5fd686d7fbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aafbed4e2ed580dc33a45edab89f33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d142af4b9a92be7939a8b15b80c885720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042eb61f17daeaf3cd2c70897f5dd79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb501b3648e5758f5f4aebca9c79bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0cd7b10de633ada58fe0a52f625d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b73c451c8bd5bbdbc7e436b9f09b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaee557cba670b103fa7bb884027cfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97031461a8e1dc5e15f35fb888000726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4009676563d3e1451cf4fb042bc35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209af9afc6edb13a0a005fc9945d2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c32f4b207f048795204d18ff6a4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4337c64cbfb62553e81e6cb78d18091730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea100a32f64da3842f3c3b44b2753d6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f72e817ffe89f6865dcb9c328c9a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc766c61ca7e0ad6249c46b16b7dbb3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f95a2c1f880cf5a22df586ca6f9bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e8815157dc01cc0feb4ebafe52a28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c574e32e3d8ce7d9a1a9c27e0ab3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdba61552e5b9498ea22e7a841aee84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb665c5313650c5e4fab282c825bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeaf304fc3398a90a5ce5be8f049f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9abff98976eee27f6c7bbc4ea7c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0b4a9fb7e7ad071890e01b925b42b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a76106d37537c8a351ad356145bd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f55c9169940470541b5f2867104f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d030eb951cc8fbe9b7cbbd315a82e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafbb4d14890ced367820a51186c4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb71e532e527b21dd5f307c2639c3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f292c416bf4495c887397e2eb4bf93f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928775987588639f9c864645970df764748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a94e3e309a256f976202bf69ef12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1568cf6b129fa621c18a3daa1c3cde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba801f1da0abf80b06d8731e8b7c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d271dbd9f3eb851a927baa642105c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec4c728d4222ba8b1ad4a98ca2219753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7bfb2cf3c34452e1e0f8f354a9de2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e825e706ee8c846819baa6f447d7c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18245b965c7b9712fdd3e4dc5bd3345756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49024f1a1139d48cf37841da3aa1cc4757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>