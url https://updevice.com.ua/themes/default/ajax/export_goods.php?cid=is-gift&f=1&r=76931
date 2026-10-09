--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefcdecfc32fec436d975c9d1f2cc961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10390418a728fe68bfef5e3674ff912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e99d9f8ed7d1cdd30dfb0e1a4cf2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf1cf63b9ef448b8e28ddbca163334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab2f492b7cadb973d5f300e9b212f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd8a615af6304e4b4e04222a4a81826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295bab84faf8b607cf481d695619b1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352db4d18155ede1f2478660c2bfd7788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035718dbde91eb43c0f79c67ed2a60ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114000037344420a0e0e5265685f1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9314fd680f9a84bd48ae6414199dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10d1ab05f611217d51fba02adf65e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803473faac13ada6c92c958d75c392a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e2bbc11383ee2498ce1efce7412f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba96e8df2d35208fe5169857df79bd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd537ff577f8ea18a1bf64ffcea45116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433ed8e44f8dd51d60f4098dac0b7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9e009e9515965679237a9938cb7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f24ba86c9bb76778112da9dd7d6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14654e2bd7b9bcd3a5511a81f90b8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3396fc7abe3168823149ee3d112e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed11a39de8662ebc2ab41fd5349c81422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a649b46fd64cfe08749ef935ee566a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a8272102774326becb875d48901724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df803267df642c80118aa03ea9c35c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26fa61844e1350128fc12790def8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6d59db69dfb7f589693f8090e5b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e4e9115dc40b0d595cf98760ca9c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37240e44437492743f8ca0aed31e57f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff409eef6c5338a346790a182116df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f96744d8688d62772ec750ac1966d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5a96f44064a642b04a4a5cd254a3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105beaf7b1cdccd212bab7b503d3235933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab12f20619095957cf1f06c8eb1a79834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae837108a43fd8da0e69b53c59eb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c2b00763ee0501d25ebeb0ba3b5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91fc6456c5965a283881367a11ea7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd13e92a8d77b76d7053d8e1c62f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74f39b49b9249f141d1aec10e5c0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336590e8370199d220d804771ff9ec9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bece6b7e66bc57801944540dca11541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55103dc080632ee7eddb6512ec841b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0d0bde32f6f360a5c1e5a1da565343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029823702923b3da7f88bcf10369d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be893b5e3355bcf450c74bbc34b3309c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2aa43d18097167464bca55c99ec0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c42a4a8b88a7a0d45e137df2817e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c7d7d418b606f57736c30b13a93e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4d3c5f64e66675c78144f8310195d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab5d48b19261c8eb91d510b19257b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac229ce006be2c4939af4fa757bbe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abe1a30e797a4494be7e147c003d3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743d774a39d11699a11e207b48879053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6e907ed1313ab614d3cd4961486b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd7072d9684b6d932f597235085f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82e687a6e115d9cf45036b030594e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bc049c78e764b01bfdbdc282462357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d034e0857595f013324ab7f6f980458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07730e93500d1b57a9d61fd6a579d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fc914eadb251020fa67df706f856360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2427a6c7c9f9fc0a3ed2535d9c43161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb58a9d6265f87568248e2a037c5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040aa1d49efa8245a438c7b21d876d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd3086e5f321ae3d17d3a58c0943a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb0fbfad86b519febc55cee44dec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768026b9601cb9069f27d8d0273e8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b23785133ef107d21df297564e3f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a3cad3510fc4f2fa47f1da4a5e01368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ba80766fff802f3f4a38d4469ae1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907913853eb8fae960c1a5d9012e30070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e33a20159d11138c09e99eb2e035271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343871b517898bc93ffb8757f18eaef172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a055a25fe714fa94e0658130f2de6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd8fb2364fcb7704622f3608486ef874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc145a79f0335d4981772f419bd6d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a94d0632a0669fb4a76d4d9e61e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954b208afcccda4cd6836fe15855f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e1678b0de0f59ec8ff4d7cb2d5d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd93511de16739346a7fc76eb83b01579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07d06d0f4445f95158ad453d1d36f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b3d425b8cef5581f8ad510d1199781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb9dd13ace7032bc4c24c8316323b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8880c64cd82a8ee4bd49d21768d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b108b4f17ae8b5bedf26e9ff80975e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad2d9de2343ad499fbba445fc439dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa2517663bdd6b9184c7b56c6991386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652662556f3be4f3290586560f8c87c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badebcb2b543d9e9103b821e9fb42a9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696cd29711370344c01bf7a0e0845489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054b4c5b4f6b41426cd38b29ec8d99690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b7d03ddc2401990bd16e4140c945591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f942bdf41a293723d283b3526e2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d22238743ac738c59fe335979ec493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53a85b004676f14b41b0a26d560e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44f4ce4df103e09e6443d8cdadf56095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c368b25b739fac8e9a878839f77aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aacac0d557007d70bb746438be96797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3eb3e8992224f6aca1d8c69c12fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072358ce53eacd67e3e41834a464575899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349abc94a0e95eb300e820b54f5a452100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f925462ed4a0bde1af9f9be4e1ae60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88351643caa117e91a4447901a8bd3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72137e9ddce6ca49d4cb885b307181103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92841a9b2a8973ff7c0c4d3ab0c4cdd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4886a0ef307532be7a77f4e15c3ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cefc359ec4d8ae0b721a5d0a34a57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a36ffd99772ba1d9cfc317ea234647107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14148001696a3fa75430842f7f7c38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9547b370bef7c0f1b999c49246770109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41413bbccb517a7bc465a7c3835997f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf9aa15aef241a3788b360b59ad30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36512cf1b3cbd39b4455f127b437ef4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa27fcb0c2999b7775fad5a05d24d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3410d08ff2b3405aa808507999532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dc4327add319c67409afccce02255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92f3e7ecf72b1da5a26c1277276e02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cfb17e82d860776e59db9ca9d4266117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a54a530893360fd036878aed4e54a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b998a5ed3b7a4c531a9858b7dfc85d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9d22b71c0e95cb68a15d7cc12e9e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba09f2605a236a0084af60fdcd6ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583856002271ddae235a39fe2994f48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27816d4f57b1d8fa2323f574d2c2fb49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d509eb6a2437d33bb08e38e79258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc85caf51f32d768a879b2c69d5e1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72cc566e2dca92d0b22ad64e2ee8b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed40cb0e5a5b6c3dfeb58ae481e32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13598bc2bfaa98d9c86c0c74a4581128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb0d772f9f946aa62cb9dbe2c86bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335575dbf4cce800df75dac3f6e6d0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1e10ad24300169461beabbe2d61c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4e9af6becd7caa89afdcd497c23ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e30cbea0f966e86ed9343f58c68d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff8303ab9f7e2309327915571c8a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91f0e59bca19736ce36cae5fce34c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b8ade12e279af1b0bf9a88a52e19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4d0af90caf111a1f5ee16b813f82d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77696bc23f72422c42cdaf162520c901138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92589378b6338439de03a72d408802a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf63c7a71407e42b54c5336ac1ccc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db3b7ccadfa0fd7762450ba4efaddb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f35b9b65a775d958fa41d64fcd72d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421e05a1905e6d2b4a470416b71f234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd1820a4221436dbaeb914c58a2a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc329620bd796d991dce8d86bbedf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf922768996d16651908dc3a4be28b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224957bc20a05224934f9dce61fb5b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd63d4faaef45e5166308478cd31b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b72de4ee406dc76e042e0a02c9fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29770c16757be630677ac1c910a79556150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ef36712d753db80a68049a3594e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56a7f16027ad0602f5f74af22f611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac67fa68101db46f574e1d363753c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c17c58143121fe69e8bfd5c0dfa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5e2e12219163458c83f2271d118f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a74b79cde1690e879754e3987027c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9cb02794229f6a2bc69ee73a74405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b45d5a470197a6cff437496ebdd0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c980d640f54c31f1adf69cdaa840fdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a2ea0c0d610d8a7dce4fa6ee596f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a307ce81669a9c6572c4c5ea050424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8cfa694a88d54a59e5edcc9ea205162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e3c6923f6ebb80521335dbfafdd8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ec94a0839e8029966adc5e96ba85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6073a6e0fde68864db2cb2d2ee9234165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3554c8c9a0deaba3b93f12bdb30349c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e663386b1e7d86087c01d916a9ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb1ec02347e004b60110559f90b9c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40f30d277d064b812fadeafa1208ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532162d3509b3f2590fa5081047c2a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb72d85307495b9993b3623027ccf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df7f254b7ac2a1f028d8a950b501e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07e75ad719c9df139bda8d6eb628a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d90bd9b467640cf010c1ce294ec8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f1292a07a50b6c673320914727f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2767210fc45908047ce60d90698ad6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738afe1145a609374128898ac4d0c48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f39238ff0d082467d8f9e65bb2382178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c9e137be39d28a0a946ad6c74bd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b16ed4fc29725f5dfbb1da5342c8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d1299581e8800c7778170f2095a2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6bf060a216286f202d24bc0bc06d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae77f4ef79862a50acf6d3cc805080183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21510f2a639442fd854af0b20b7ec3a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a4090c4d367cf77b0b4e1441bf446185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5df0db377af465a3933aee900da55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564827627247508f2a863708c625195e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8163023604d040c5181555cfdff8887188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2d8268897e153dfd6953ed8524490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaebde15353e491e8550fa6db05f43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d931e3da24d43493723527553509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7682399a643c6caab3a01a814c87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b497becb1aba34dee9042a65eb1c06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d1910c14624aee921f628f564027194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053201c0ed174d384708224331d771195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c97d6337453fb0711cb3852954677196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7ec0411eb17b6679c23d2905f5239197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7148e867edc9e0df425723c112e2fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2215f1ac50e7deb3de5890189f8bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d8371f543585fa2c324e081870bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ecdbf1a482248643cfbddcba57201201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850cf0775e4c7939c44e07bcf5f1b5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55bcad7493b9f0684a05e43d5cb816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081c0c3b43f842061e44702c89074e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fbef6653d2d1e47c1d213153f1e10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350458d1ebf300dbb6a3941f8ab74ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78569104a73116c0e0ff2f7768cf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f6d1323b348a88aabb9933e96901208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30088bfe59ff88dbfcae84e4fd4fe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a7bc41584eb7447e18c9fe6c2c9d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6495e6fc8139c4866b64fe0ef93517211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa01a5b375b22aa9b90e339ff8177a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a35758afd93b884f877abd1830b64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3126802e7463005e5a2dc89daec463214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7b1e072e6bd01befac94401e7ebf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f3ed49db2c9a397fd907d55212bb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c5d548c633e43cf5cbb046a794b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e1df33ad1e528ee2287fc0a86f9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e7a44e3eb1c7fa7f1625299e97389219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bfe83a1d451025708fafd5e012bc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413812314abe71c99d721d7cd5606347221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378db4246244f819083d05ca4c32375222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f14b6a43eef8d6ef159440065eb532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04d474acfa51cdb1dd5ef01d6ba372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1710d7bb62423f02c347fc0c997e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce56e1a00c302597c4e3ae8d0a654226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cfb565511d987714d88f4f0b7728a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517672f36fd10cd0d926c79ea214e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca37a00d86df61f8f9fc1b31627db5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d4ca64ab0bbc523eda8c25638a82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8cab391d8d0529724cd73e11e50cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d2e8c332e48d8ab1a7d4693f9bd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a676b8c612c0489ba3ba56fa10f7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054ab8e513a26c2b2887888481a06f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfd56caf2741d99991d9f9334cac7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579c6b58c69249b7a0d7930c37d93da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9495f60abf9172921127459cdd42b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a7ce8d4de4d5b4d4dd66f66607b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fd7baa744f6d5085311f4082386c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e9985e61a067c129c19c66284e6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2afb139bd6f347aace717145f1757241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539498bfcd79dde7e340322e24bcd587242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f6de3609faa62fdd1f35f99434560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673dea0b6456e26b4ee1fca5b56954d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96a6f5ac5c30230755e6f9c92e032245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a4d445b50cb79c5bd30c68875f857246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9a51e4cfa60c77714d1946aa67b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e37faf1e794d2a7e18fc8bf0f439248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe91e871f9ea2d29598c086dbc67964249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d444f7fbab48d053213b28f24f2b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825116a5af8ebcf571e6dd56ac810c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c46906b6be0ad5fd1cf8a2977822e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65281499e982d388c440bd021db9f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85985e66632c77e944144663a9488b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e887b9fe0966b9eb6c6978e378bb19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75493abe480c00c16c5244fbd7cc708c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459cb10a42d61c191a3a0b52da0242e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c37e1c522a78c84b9c1704464f81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff991e54ac1b35c78209303356e84322259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bf10ad465d4795c6c023f895ccb0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd301e26fe2d3ae3ad0e4bf455c65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ffcb37572dd0ac206b8319e07db55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50314dcdea6414aae813d5e5eb9fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b9d958092e1ae91761ca818aea80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96ba727fadf146524d0431170a212265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af427ee3c420213f249d7230c5b83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2ebe6d126b2f3f9d9500841c08a43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b449daeb22947413388333b7b7e495268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522318bf654cbed784b138133edae724269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539dda608209a049a8ee1dff10fce04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56f0e50c681564d8671bad244f11a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f92c9ea459b422ac9ad359a77781a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce5d6e55f1df968acd87f20a55e5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3943f000c47c690c2a4b89b3d7a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a01a25ef98427c656b499cf2ba5b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178ebaf7e97a96556bd7db5099f426276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222467ce4301404dc28ffd14e8833d2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe237887a98cfec62c8c8bd75e2b51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da76dc390104ed9101d610157df37f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27210c63292785a595491ddcf6e88bd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ecfcf9b7401ec73b9b41d304638be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98632d137cce687e2d1703362f7d9c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ef107ace4eac9b034a0054c946cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7977f97549f922b39efb83aebefc7e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec224c7fc0137c5685c9c613f0afa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6eed6712a2e630cdbd928a5708b27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcfd7eee20a8f6fc927f700f813e61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c3eb84984976d5cfd4689dd0f14ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f3e3638aacb53f15dc8b52954e35c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6cf46f4c4b1e5f55e1179bcf7e6e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64074066ea3e9af082fe360dc7c2425291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358999294334cf8f5cf254f91b1992292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd33a2b556750a248819bcaa937da9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaad82fbd3d1dd10931893073aebe3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c78d8fb818ec4c7b1f31ba1cc0d76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68cca6b3050cd8b50f0aa23570f8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb1a45211ff12ff8762a72c533d90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695e1116b1ad78d2e666dd86dadadc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a768f40503246507a64b7bdc879975299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb867bea69668be0518b08b8c6bedf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b08c7ba1f6fb383fb232d1166677e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ea1cc2543488dd26b8cc41ed32c9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754ccb82e62180f4522c68b9608b2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0515af757dda7be9122514c2fc01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1751f98e06a00ea52c3da74edaa6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c6add8e51fac5d253e7fee95b904306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e1d140436de9445118c3cbe92bc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3f5fc044cbd82258e0d2f3c3f7641308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871930d57cc6f6a4f0fafef2fa8aa54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72597dc679707d584dd722342694b95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7ad728b1bf5ac7cd7cde128466714311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4532fd653f2490c06d5941379a3ddd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c22cc42181254d144507d830803c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc25039122c3d9ad00977792365caa9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c1e0cdc832829be289e1de67ad42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81dc3c4d2a77f21c2cfc7853b27bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f4d5701073caf8aa7e8eca28fc507317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e81371764b1f475d36721cb68d3762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2685d582f544b1029aa5e0f493573e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ec90be36f67db7f3bbf2a568616b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddeedfa4785882f841b338fcd05448321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f8e049dfb0f01d7af5b6ff80601ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2617c00f0343966ff9926d2fd1c4d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8176544eb27f0be77421b6c56e2276324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d20c8bbd7c2a32037590d9a6d2293325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661092a7376445e6246b8b445449e0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d17bf2b451a696646d5fb82bf170c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88f162901a1ce06602fc8d367f0ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21f6cf1a78fbcb9577ac4272e8871329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097b3dca48a7710fc1f1a875389902330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc91b00f736ae1bd0bd13b4c229a34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c665df3956e22b8dbdc8c8f8efc55c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2826f2d590a3a91789211eb29b22e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26a4364016822c7aa6d4ed5915a64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eeafb1f08d7cf3f7be7d8d3c6279a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a66e5cba927dda2706f13d29e4743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a561a00557755e7fc3717151d99a3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216fee9f45a6f6894392390b8d8eb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf86dd9001f630ad94875659daf1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f9946d280cd09ce330f7a410191f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45633665fb0671c7f1c3cd6947db45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2773f79aabbf7162512c1c6f76b328342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be42d7ab0600e30777e11bc7f80938343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1e072d8e21efdeff879250491e86a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a11fc4347cda5e15fed9e53f719f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664853f86dfccfaf3f347e417a274512346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858e229af1064eb5f59f898b7107fa4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a16de8f86df87ec50d400485eb429348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade22ad98388578e4453105751b490349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2edab9f5d60b71f0445aa58adf858c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3021c693c27dbf6bc6b15c491d00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc4acd90a229ab909ab77753a02d1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e328b869abcac29f6b44c90fd2567a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee7a6d19f255d4b4e262f309c0cb21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897701959fc260ad3acbe1355f762bbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47688641df3ccd41a97e586f4cb354356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e13831249987c8f51f39d11dab14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091aadeefd7ee8908c3884802a52818358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11165b1c6699321306ee4830ce0184a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29611562cc295484006fad412ba1de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485e7ba3e0cf837f93266e9e939044f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5731172e1e0d5ccf409901b1a65c8f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe072e03c8f4facd8d8e79fc4a7ccd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628511dc73bb0424208aa6f4d20f0e91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acf21d829c1756da65bf28c2f7db21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffecd5a8b462467261275b0bd92262366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db034191e8f4a6562f810aea688047367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454372f6f3c295a75c6d18e6fd1a019368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e506f25d23456c62113e827da58da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd707264d7be348733c22b97298660370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1093061a6b3aceaaa1e50b2e744565371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872c9040e6fc56f71149782eb6764d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221549c99e15b428fccb7c085668c1d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8656d904d08a8d8a23b979d0c6b463374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df7c0e687818985cb170e7b6d61383375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e64ed8515913497c02efa22826bee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b811402ca42459e938b3b00e3496e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661eaa6ea1ec3ba700473d158a424ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87835e6d37b55024de56b78dcf9de34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e12fb8b9ad4b8007bc04f732f5b6a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917fb5892db52fe1d827630c832e5d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48dbab1d6a201853387796054c654382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afe04fed73b4d891dccc57d12667aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6766cf874cfe1fe9841c246b0ed838384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4423840c7bc5e3806f6d7f1411cbc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3b70a556287a2ebe3b43b395d115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499839356b75ba69f14a56190ff85f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc8eeb9735037fa9642e5b246e30f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327bcdf0ac21515df9d2f42bc87006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c2842ec7c0fc7d758cba5bf6666d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13ef96c5d5182a681c3b3e802544cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61969cc92451f43943d7e028be3e3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce0c8472e732a89d08ac4c1b64be8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32b0eddf18f1dc8cb73df7127fc1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa5d4cbcd9ff48080b2186be9ef31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841df19b3b8477722b44bc48404c3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aff52d8d27d5934d9ce1b700f7725397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0490911cef68ee9ec5b4190a1424b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7075bbcf088fff2f7acefdcd28f38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe157dd0955764edb7571026d82f66a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e149efe8b5a64a506f11a89bb4014b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730869e6ec2a9a70c7ac3912e78ba61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2e8133f467174ec6f17e66954d8cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc65c254ef9b84c9fee87344e46427404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a64ab64c1bd6da7052b18d7da945405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bed7d21905f1b686913d2ecfa6a6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882babd99d5e7dd6916353559d80b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db9cf6c2bedab1332bcd1f19eae5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e34e0d5da0714b56a4f61b6759b35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40230c2d3b0f991d381c5051016e1b7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a672d12d9ec5bcaad5fad09c3041411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca61c9ece24b173d4d7f675251358412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd2caed211dea7c9680037fd50afa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067482b2660d09727f5c743484feb52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727008c95bb4bbc807b202a4bc9f6f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd93f07864ef57da726f74f51d636c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb4f81125bd865f9b6f4e28e2e423d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790ad6fba57a3a9769f037dc0b4c270418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da49fcfc40455de55f8bc60f7e92fd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccef57949b26247f6487b77a759aba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8449dc691dbe39f8a9921c23e101c9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a9ec7336576320f170ef27b24947d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5b3b842e2b2af4ab5bb300ab8594a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231e2684e422b01167901fa6a0594a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b146c1621eb02f52ca766d2f1183ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20534866461e3bf90cfb8ee0741da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750233475c4fe93bdb8c22459b4bca8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ebfc3f321196466814bb6c2c08b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb773238837d5028c91e74728a2f49a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1722a88b4fcc09ab512b7d61523a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d555622d8662870d60abddc64882a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0202ebc22410a840bd45623265a6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774901d8376ca6700399312f1a1b77f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935841dcdb786bf7e8a1e652ca7a974d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6709a47a468f729035554fe0de2de6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f2a73b6ba95e7b26a04af0bf5116436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077b88844faf18bb7df3ede69c8a0e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881c3ba503dbabe35c4c89f68ddfa0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790e0b7939e1e846b7337489362144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9b5ec46ee8fda9ac09649af73cee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d3e2de76cfe9d502c2b522376073441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954c2d45a2c6988fbcb51f58efd0d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0281370dd36ba606064d655572e2ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486020fdf639f1f3694c33163f25dbd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1173759480d7616f0c111ee00b59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3abe1d5f3986c9f2491c6759b108e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526c941baa4132d8c78688760e85eec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9da8de182ec5c4d852c2f69e847d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9679a6525d75c860a5a0d1798898f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be1f3f7e66e687fcad72f91e1dc00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7906eb42151ee75f560cbf846b159451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74cbb35832a96eedfb45f46a6f8a87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1cdfcab68f882bae3dde30680167453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5471a22f4ada2cf0a847bc3ce9321454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57709a028c2b919ebb580ac1c46ccf22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6df7ba91b839a582610f8224594f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62e007a5abfee2c6c6bdfb6d21ed2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eda3b7d5ff4e61bb075bf7696650c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbde2bf1ce57e1fa8548a8fc36754f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ae97633398e9b3158f077d262a1cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3f038740adfdede04e69ce94c868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaab855817c0a1ff726411038235b86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4307e717f0e43886123e969240464463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7159e6e2097f7c187b93e1a716e14c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c60752f9a012a879ea87d54771e9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b494e069ea48a0d37e867ae4dc2bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70986d45d20047e5a9a4ca484f7d2bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d98b6fbbe129d365e31c959cbe59f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454c751129a8f6f98a7f47c95fdef9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb352b8b586be8a30f95efdc84666d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9440df5e975e192768025fc03819c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e51d8c41198ea0c7d366121a3c674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1413fdeea84bfe12ff58bf130314fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae60d8410368128df7bddba47b227474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5792600a4c25c9b18f88352073e336475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bfe51eabf638a3ce71606e757bb96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb0d128dd333e42d92061bae7a1a47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c370a6eaa3b8f62797c1da0907c666478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d21f07c4dfffa9b1bb79ea3902da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b66fe105de41ba463ce1a5acfe8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db3983beea077dbef7b97ed36cf1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2644606c9b6e161a96117a4bde04a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797092d2c94f4d0faf77061d3e3c4f89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b44e2b3cccc82d4cc77ce2712415fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad59cf3d5f099ed6d2f1d14bd3f1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa469df19674f9369b81a6d098c3415b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165b5c9112e85f51df9a3b18e5c67c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e520ea86414e3c3f1bbf72d56046e29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249d34421b33f2a7d19559ebdd3993489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64957870c0bade0af8d15836a38452f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578be9a01a8f6be323f853378b7019491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391938a71a83edd974c8a95d3ef256af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a374c43e774e9ed5af0e1e458a81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56032a84a28b8f9f9f0cd7f832e3493a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49f2d53481a6435a767d85e170236495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6339576dc2dba1285eac39cb6e72bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c347130e25840427173cd6fb158e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c13f15780c28557881181698b45b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d1431e160fdcfdc85b0b2ae6c699499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa821b4827bd44a56a33d24d126920ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bf93c786c3a93248005c1268462cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11897a005ab20bb0c88d8745cbdc30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6202e43780876917a5504a2f9e71e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4624bf1e33b89271f543ccb5ca0af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56f806bd9d7a7fcb404e4162728f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39643eab8d8239bd25723161dc53b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65db7f9c5f1d982e9cd702b012f2b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bce20b57ef2dbf38dd006a649f5ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1aa552f5c86d9471eda5feb39c403509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95f11d16aea80f9812074c47b20224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dee5cff00718205c64b74ef18b94c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca1bd3b505cf75e6bc2955496b745f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd951067d9740f43fc47c09567a020fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea18ad05567cd8cc9ca930d511189514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b424b6790eab4961c8260fc8c2bc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22721faaec93f6bdd03a12469af9ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90373ff30dbe38c9cd6de8d20ccfb447517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83a2f558a95c4fe6f0157b5ac929c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac0de98f607d0de47db15c67be163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c12454ca43b5a34424be617861f01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97014d59b6a3a2146093674ecadbaafe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d35c32103474a56adb5cdbf258e31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4bc2775a6ec5ba96b815f3d2c6b25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190513f299b4833aebc7084bfe2fd9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be600bb4a4fffbe486d95d5dbc993679525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf59bdd6728b420b537b922d506e7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0d9a20ca68062742fd6779543d11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c23641a951c1db0627118c89c1da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dec02653103dc836938b9dbe1e24c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca754902d81e669f3b3b2b576fff80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ada30f24dbea09c7dcb733542dedc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fd38de4d2ff363a6be7c4c52e7f35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b3d5b376a918c03e779c5dde13d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfc22cf8fc926afb807954f535d28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbdf8b41329d354258067e1d99ce2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e79c4e3fb8ba640e444cbdc7930ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4fc8db79602fbef58bbde47b6b2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ead54c97704a5604bd72d3b6129ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e71d76a1af7ab7639d213e20f00ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd960c5f44666c466153d5e795e0f835540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54a5d090b4dfb65d4217f4322e96f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe35c06ab3447b1378cf413798cfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e41ca5a75b2057a864144b112613d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589b9c48430c9f84d0ce0beb2bab53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5376898f65b7c33a68569b0af7aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb18408f0d0f3407c7a93d8100c8f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f54fa88025f157b026baae9771b9c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e54275808aee2ce1384183d0470a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12b3a3521e583da28b3b09cb19650549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf64d2b67bb4aa2de9c3c217477fce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81d139594cd216cb11b8f5bd35186551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7eea42e3796fdb3f59bff01916f7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55473e9a484808eccb026cf50a546e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60be1a2de2ac0eca1c68f59e1767b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe31dd6fc8b051c2fc589fa975dc273555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be9e871675c3962fea2bef8c64f828556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3666676ac55210617533ea17c80e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d2055345e1db9988e691fe64d6dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32002aa6aa68c3cf06d662261d7be38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4915df91e6f07c7484341c81e7d664560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b85e0f51c2cb0dfab821e8f1c5f302561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dbb12e0717b0a241f5efb13c1b0b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec44fa4515529deddd76b250eb5fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5feac41934bffe0d87c01c5328bc76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e2a66f401f8a17ad4e120d884841e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82a2a0cd7faf98fb455ec8f0ba566566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b096d7a1a14323122fb77fbc01674567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63d9cf9b93b5fef18743daa2d08fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a72519b04c9dd24cdc839167862ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb2c024e01be67697cd3d72820c19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd09658d247691890a443af62f8c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ff71462b487802186f45f2c1daf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94c809087f94076b92deceb8a6dd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfd747d68275da1b88faee94971378574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ca41c61b20f42e8b78257fa82cd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8693e7ae02f2b521f19ac78cb85a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435126e1c79190f2b89cdd4236355f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb8cd68d1813fd5935f55772975bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0834e42ae16e29109ed4d1fd8a0d09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fbb83b0a895315bf49d126118f1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310adc21fce5d6a0a55d0fd628f7af3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1c8415b8a843b9b2826b43c31e466582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc0d3ef7dc836a03218f10e683010583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4211d28318f5ded49e2eb606ffe99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53a45c66ae2b4ddba7bf593ba681a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a68e40d36da30d644a44833c419c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a18284efd17da865a04eba0fefbea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8b2c71600e33cbd4d6e4d455e990b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad843f26ac940870ad50555da1f4cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452932876c29c5d7a0c69adfd9eb273590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27986a716573bdaf8efccb80216b60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b37db0a20a49ff834f4a75f81788c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e71051ed859eaeef74ab88c737d37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a6b4bb97e4eb7456dd405cbe25eed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef1f19ddbe71e0ce9dccf8b15421ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf347e9a1f513025f045a0202fd2c42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f0d75449d516c6bcab6b7e9326ec2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d668ec6ccd23fbea434b3c227e691598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876292ec4ec404181cb93aee63173c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93460071f27e5ac3d3d8a0dc5022f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e89974cc5963bfdce1252de6ff44f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f27f7f36a302641adc2a68fd48c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1de2629bac22ab50d4bfc0f1cc240603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640db375c8a2dfbca0735f1b1a1a66e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567d67c72edac5383f4c51d1e482f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d76ba2e9ef81d136b26afa8d409e9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4453f4c629497b7099f77aa332b1c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75e3d3e87e09164ab6330d8568cd12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4952f98659e1a41fb3556953da3cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff86f9c40b080b5dee4914fe7b32650610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2850be30bf30e0b7c41cab77ba740611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7e6e776abc7390e5ef411b7292ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fcee2f58dcff20a241b540d9a2037613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ec37c2eeacf4da97290da435f6ed7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9ff214841123b7f915800c747aeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6b1a7de423b1b649e12e6241ef981616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b775a3eeb8150b8649d03b61200d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106840edd886d3bd8cf4982e7b731c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe539c8ffc90152fd8160af8c28b58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c15610b2b7bda12ab5eab741cc822a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7311d24e3f182a9d1c7f4dd36f8c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae4231ac4a08655e69539ab8622ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c8f5efbe17d6d2b2f4178785f10e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13ec9a3689f552606bb0ddfe711b5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740ef417a3e6022a06e43bb6cb4202625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041410b48486851133bc433002869ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a35fbc23ec5c792e21bdbd692409627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b5aed0d1ca9c3ca884a51117de63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ae07ba1315d760972f71b80c8c05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37dc504f4e58d6c60ceb03b639ecf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c1fa2cc376ba8ebbb7baab0c9445631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429213c7ec306bb68032edba65ffb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184235cef1e8066b0b89bb04c3826ace633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d387f4c8e4946bda740fe9e25902634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d26551360f49e060ab604826177a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc2558cac213561e771b01308393d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5dd2c5b076f9c7a330b0643e658e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0335cd077e236f9f210cd5cd492a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47bcbe25a84f8c379c9eaf843c278a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d28c1a2e91ce6e516de5e00c3c03b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b14bb5f0285c5ce0d877a4d18219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4aace7f7afc2b90613aabed8612d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e26c288b589dff87a60233f9719b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fa274407fff2733bfd1a37a22fad8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab32d343d5fe9602aef692592f06e04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d422e273f8a9f2dcbe0de2c599d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5711cd7321ba0776df403bf3ec942d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4f15f70d684a69fd94cc6b95a79c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86798aa5c1a4574a6c5d0448008f5c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f55e5265c3b78370ffa15cd73661e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e6d22cb361afae7b24c4b9e8540c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cee5277ad85c42988744fde88f089652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cfba87de63d92748a4cbd05cdd7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe42a73d8f435de554f7d410ebf2221654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f2b885332fa20897f6bb849093c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36e4e95c87c1ba69d4cbea81d4174656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c87ce5a42830d051ae43a28c90ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb0236a2099eb85a02dc5514bc005658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573afb31884b0850e3b6fd4112669e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76123adfd92d40a2ca69a996a1507660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17f21a86c627e127749a005f53405661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d9cd8e92dbdcc271b2c8f28c06924662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1111d6d2a54bc61e52027bedffa2dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be805da480e8735e5f909afbf8865b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec811587c86dabb4c052d37d47fd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40e2e43b74b0a1f4f52c64af7f4ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef885a1a119bf1de7ba18d6e86489667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7148711ca1826d9209dea3daa2bfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166109121dd6d97088e7cfb750b272c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736fa38f6527f1cc2d7a707ca059804670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd0dc20dde07ae148fc2773873d66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4068bb822abb435e51817939c0e72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f1fc61d7baba91f681d23bb485c6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89abe84a7513b9ef4203c44d54b4c0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52f89166463228d34a7e741f24606675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c24d67a84294592d8bbbd867b87a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f234739f5cb263767d8b71ccddd04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe744e00bd62e55b27fdfaa0e635f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1daaa143763880e0694cb2b71f0f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4abc711f5d1be10b2bd48120f9f64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5e99542053f1c0fef2b8c21b80048681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae5688fa2969fe0ede91849b1850a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c673db618f2fac06965795cd1d7f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d45d97bf56695bb3abf9a1e30c77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31dcea1e3f52f225f3af9a98a974f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5d0c83d47593d4bf329dd58294a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf164405517fb6ec2b1cb76997d130e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faa65a79f155977e141becc562fbe8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3cc01f72548a7d0bbe246cc0d7362689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b851dbe76421adfbd6d8be871578690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0706d4a0ccf6337cbe09255e55da24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe1083a09b14bf80832ef926d7f3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb687c5d1846c6f3a8bda2e191257e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22014083cdcfa30bbde5fec6fe8d8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ec1c27b5e8e202ce77c6dde81a6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b84f45ce59680316c52db0820896696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c05523994c8803fb2b6981bacbfb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7654e04e3b8cf4f1aa1d8257c77af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc26256f9a1e886f20d7ed7784493f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13b3bd0d07dab1e04a60edefc48c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c995df6c5093387dcd54d387651dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50446a91137f4a7d3d6d614601574f6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12c10a1075339bc3a876e5ee3aa7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea0df2aaa16c5b28ffe58e844d732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a7617ffd15a93b5b77a269214b12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f4d34cd92a3ed01a9463a254a83f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f840b435525b7ffb54294a9229536707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109f27338d38def014fbdd0e22cdaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0afa3630b0a22526a173efd668057709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6d9c340476b427faf277cc3a8ade710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf3a41f6b87cd42923141c1748b0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375c080794545770e75756328b9c449712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d77308b0825d6706ccaec04b5d67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e322182aacd0e25d26a77b00042a43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c4f049b67ece4488952f520955d10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9c33d280872db6e180818e1108361716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc38aaa23797a4b44a9fb1c6395891717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d346fed2f77172a8d3c7caef96c76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412991f09d351e838b8c7104904e2cdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045950cb2848c4b600b9c7bcc169020b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee356ccd7cf5f3410c92ff11e8834f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c68f55957f90650a5dac090f21151722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c52901cc0c007324d90fee91f60b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bce6c48460b362e7b67f0afd6bbaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd64a897cb526771f0244ac21dc83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63a0af6ba8ec215da2c33b7e1c6f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e69671d480dadb1e01b2bae809581727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd49d73f0ce1b704ecad4fcdf912f21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3ae89fa74a693caa8c2e756eebb66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a9f2eed1d5b8cca456eb8918be5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0122934264a72f2d492ffc8f1d3a7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7712c67d32c0a8293064b55009cec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e61c038f5232e6f8c99e09cd275c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07fc74114912543f477345c1992901734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfafc674d9f324ba56969873732ffbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7cb8801381066df897e06f72ef3dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e322f4eba14c270b7e4691ce91d84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cea82fa7e0a0216d35a359b410ff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772173a51dec839ab207dd8e1be5314739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a09b371463badebf8abd67954505a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2e022c25968658fccf6fbdddcfe63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03b83d705fb9adeae0b7a00ce4eb4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa17c75366b2e2f51e15ab52658c69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfb417a437d28f656e8e5a87c05e01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177dd8d7fa8383d0e8f75c5b620170745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4f25f309c1558e8bb22bdd272264a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9104733983ce5690627fac623b81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53426e444656d7717fb6eb5afb5590e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ec086550c9771a322721b52e97b57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d714ea5f6a6a4e8693db4344a1a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa81c70232c9f0921673f2b64774793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d36df64088a1c1398042f5e9b702752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d1292edac486bd42b0ceb04bb68b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35313e0c423dff5320b728483113b561754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ebd70952e19c4340e528d0538036755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2863a5bc7c524459255c142e0d0689b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90da44f1e720612ab4755a52936e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1657a9ad6a0c8fd7c46f8d5a38cb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e71e2b19a68cf10550ab1465e73e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b875962b763fc8bb1ef0773034fea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a653156dfacad69545d736026ab392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb793f3dbb67ea05c511098e371003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34ae5d61ec88f969d02794bd41c8394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e20f491101ff903b183588621179df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a05f45c4effe6895097195f94b1bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e7e7ab43f558ee3ffa6791f46d097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753627cb6f043e80a4e1d184f10bbed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9776ed961473b186f136992027efb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb59f279d505e301514749c13b16dc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54083970d42ad69484db03358c81028111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965b04b31d3c79ba38d721dcf3753812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc2c9f520d42e2f880b186a157e3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a98714751b3b267427b9e1ba74d72c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e8454488ed589ae81f9adf8cd19215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac943721e131148045bb16134eecd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c02937152bf5ab02f43610c9a5e2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ecce2067fa975737f09193b0a2d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdc0d2501f08ebaf2c4854dc893cb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea038c02f2f69d59f87f894b59b709e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384aebc41a190812522de09ba7f85c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8652980e1d02b636c72fbf6ebc7a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6da55cadcd1b2904a21b0796302c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc320ab2bda48e46f532531a41f8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ca18b7ea40609ed4c740d654a80425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e9e790aa7f2453c21858fe1bd526126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9741dae0d7a3a4bcfde95c504c719b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376484cd975d67f36418ef38343ec5b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00208f5ab180f1eafe1670c26666f27129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd0cfcf7bcecea24ecfafb97f4a2e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21d0421dffe322f3f3400c98e1f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd86f0bca694bf4bd0e3f7b080c0e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2d3ee37444fda85fcb491cad57d5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb76c8d855044fdf304bb7caab807734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160839390e41f81664f1fb3559ce4c9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b30c574c9a95188e74991041072b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecbb3a82a8e443290bf45ed1941ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7036bcc0cef671b440af39d7e41fc3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5865eef3e861ab8a3d2db9308e01b6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6209d3267dfd4a127f81bfdf44df740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c51eb88fca7aece5dc2e8434d20f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20357afd7f6fcdb16fadd300553070e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53dca251a2ad2bb4ea5c8d163882443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab42aee1aeec3e093bdff36b8c15cb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5930b4e7312955a63c921909fa1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232c4bc415d589af1c76e96d41d51d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388a6fc103c51987cf37698fb7005347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27b92f04fcc17da5a2c432c2f67b4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44f0be266e7b333423da309b01c1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb009901831992da1d625c8bc3f570a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afc3795ac9b5adb6d177e78d1358f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cce93fdbc8fa12085749df054a311d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774696cbb5a18ff043009c9b4dfc7f5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a208369162306761378bc8f860c6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8071be645dbff86ffd577048dc4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81fe15b1b91d4a3687b17eacc1962556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3806234976d994081cfc2fff9c9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f7270c3f6fc4b569d80338ce8efe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab942341fd746202591f58afe155c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3892d368c0fd36871f56c64f1cb3bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45050a7c9487d9610e5493a8df20b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcd4ae63a9dbf222a7ec45d840c2e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ae7adc654a88c66f8da40c779c22d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bdadd3d05072a2221b147908b66de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9b6c86ca0e0cd04c884a588d472165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170a7b3b59c2be2abd322e28655ed466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3640da41e120184f4dbdf341110767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3d44bf8d78513b02827597e104ec868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af98ff1164a7329868d2b5d1b9cde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42cbcbd2b8dfbd1327fd600a7f3ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104876835279c7043e8985f7c7686cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f0b0f1ccbb67e606ee0a4a547a60072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88357c554cbb691139f63159f34eb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b21dea4af83790448be7e3c492d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce5595a257bc6b7eac97a3b8ecd0f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be73b59a75f0f1c6bd5e40c6eebd6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e14a100e959170945a629ce4db5b9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba480991526e6a9f4b1adbe8735c5ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abcbe50446dc873234cd46e48961a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bcca9c075ae9081008b4ab765434f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313f34d29d097c6d1b7191cd05b1c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eebe01574877f81f4e96767035e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081066c7c266337f654eafe5c7da005183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a2f530dbe831429490bb1e7e6a8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448d2c64726f61ac6864c0cc2c9b6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bdd4eba380e9f2723d9de7904694c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da61e122c6c4b4f5263dacf8c2eea987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7cbda1692187c89514f8a307dc0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458f4ad58fb31bc892f56ce23ca42dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d8b756145298aa0a58d51af8216390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af880d152d81720a1620bf5368eef74f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca586ad4cb2162885551c414441f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e589be673df1eef23e7a11152bb9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66516e7b7f51a6a749b2d08e225d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28e27483a14af829b9f447762923e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8bf8d99c26b1ce6359422f318bf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d21d3be3a700279dbe50bd87b90c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256aff2c93acf0302d6e7432c39294c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d5f0c5e19ed720151268414c373d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6523128512c308de62a4f1aace1407100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c4303b96cf8e94448719b151bcf42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c61ea9bd3cfca813f6ea94a77b5d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f24b803b5d7e91906e24d82ec72ad4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1348f7e5652a7be8388d919a6388104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba96c0d71708e133221c50beecfd444105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4282067e41d6b87a5da68f42ed32d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a6b713c606e79fb8d01f18463a29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741c0e22d09b41b9be37187a1971db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a80bd44d482b03c16350b1095e0e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066138e9ba11521ad3e497547a10895a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d67de4b033c1ca5258a7078118ae1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb624e207cb6df1ddf3b16a7c5c8f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf9701a84b4998c41f672651649d61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbeeab7fae70c48c7a635860736208114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bdb75637132290e696929523c153e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972f2ca917509135245bd4f02382c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b5e7c2f02b15c9e2250c61b9f441117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f075a7750dfbd1dcdb3512350558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bca54cf66d369e56cd63efe70c40b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784977b457642feab5a13e925295d11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c566d6363559e5ddfab0e61bfe2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c29c4e11ffeffce932feb2a29f9d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504495f6e8cc995302eb8e5f4a1795b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac238071026af07042e8c671895a5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5453fedac9b1ab08da4ca383df7d812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca56c1cdbb0cba4c3d586aac865b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c08e72d3a61b6a5126d9054deea54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810e6020e0b3fd30cb4919f68a44ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade92721f7cfcee12af4c0125aa92cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed298e2dbbae24d4ae4cc4a0aaf1d81c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a14ce07d771bf229daa147cb95ee79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dc51ace56e17609fdf9f372f4852f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de39acce65c8d4c93c20db00e37df61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c84372dec4a7b30b226b8e5e5d05b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3e2441d87bf4b7ba9a4c2ae673d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d86f8cdfc7ce5035bbfb7bf16ccd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1d8d741435da1b553c5fa8e15a1d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1195a900ea13155c1230161a7192138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9851b354e2c4609998f1db47d8bf65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a25e10d3a5df21d29aa5331bb88eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be165ccb2087a13c494b2fcd60dd37f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61c37a12a34eb1594c97c4ae20b70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a65f9304b48fa3f101220bb0fa6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14181c8abd7c77297e80ea04456f516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b22888f1748684bb9f13a2d79fd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083143352dc01c041dafff54874122c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc90aa915be2e4bb0c33ccac1f7d8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0844f558696b24417324470742eab8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa7cbc655ed7eda49134e014bf6d51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bbf6c67e025a3d36418ab610c0fc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49856dc6a88f26ca87052d36a2ff2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f719bee07f15d9d4ece76a8fcb2ece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec89326e155d1762c8a3f5a6819ad42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce61fe9e3a2231cc57a5ca632b3192154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b40366728516c323df010b5222321155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1dae600e394f4b2369621d38e0e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503338137f0c997e94148e32260c225157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12f110d04be2f9816f310609f07b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d6ed55225180e66fc7ff2f7f5c8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ccde691789768795dd10a7ad6506160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989694663c04df7eaa24aafdd653b4d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee9b81d2e3a0252ab1e52ac2f30634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271020640102afb1d172223f4fabf00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13312c5750666b6e12131c7bf7d2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37938f229fc38c2323a884453b3fa57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99adfa1c27286b4b587a3e66c3e4252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47734dde1c0beed847c54d9079f51e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2faa937a4eebfba7576d5fb06d6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4f3f6015779111e9db71ae2e7bae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1855993f45b31e250357665efd56953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f78e3cfc9462d19f9dc2e541d9df8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10a1c7a808f02ed949958bc0d01845172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad2e3614767d450ceac2053ea777f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d282c3e5d2ac7a9da2fe502d1206b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b0927ac0c0800d4123a1dab66f7a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3163ae968e381d7281ee0bfbd0b91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2205e336a2ddae4c221f3ec38f159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f1324fad58b8964687829f156d9fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760604134d7ee0b6cf227a0b54f777a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce988f2c2c4e0cb4944d1d3c5cef739180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb3d8c9d1a0a2aac94f62c1832859d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b288c420086d7d9b029a981f4a3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dc946f1573834a94043587b7223a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432256a60e82ece0847cb2245940fc63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e0da103b3b11ec3ae99927b594d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a108b557219fa050f180ab1b9f5311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1eda57179f7fc4fe048f25fbf374187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc803f344c572cb125d9b2afaaa3e8e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb991a0bbbd4da9f9042fd50f5e24ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ec272b2588140d5ef8d21f58823e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ff47e39bf28d897f84ae54f30b57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eba5d78b8b53868dab3b27a1abb04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70f12c352a4a4e9c2ebb0b073729fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea9270f93938685132864f2a89717f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960240c376e084728240b37e369a0a24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdaccc8e7069c5bccc6b0439666666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d8d6e7057fc126f4d1b0d2f6dc7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2a7ba2d1b38fffddde94e49a146c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58349ed74399c97bf95ae7c14bb9f8a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d3327948c95a1de389db65aeff8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbe9be60855b22d51d53db71943ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad633b71d271d9de3d46bf1f8577b26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f67aa5ed5ef7791b26c027c1d914203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9703582ba8840788b7ab2eac33b497204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5585e9441fb9d52304c574f4b74cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4d9367cd2f9350250532801e65e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4e73af848a6f8f71755c25739d7bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fb31b70d8cf4cfe3821674fb34793208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf6d056c4272ac49ea642abca03b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432157646ef72841a39b5c738a8651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496c8f353bebe2942692cb304367b52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4392bf633aa8e16b88f821e97bcacd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8c76362d52b522dda23e3da5472a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a82b42c86df90673af2695a78c1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a239a79045fd912a302870cd05b04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9641ee30cc0c52573ab835a61b5ea7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3145010a6fa663393a5df8ce0bc9e9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f2dd9f9f96710510c2ca0b8b262a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7863e12ef725bd1c1310940eadc5b74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98dcd27e45d28ae1c822f2f073451a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d49969a869944425a942ef6632a9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658392c75793adce071e58bdc8e59254222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a651fa1a10f31254a87dcd0886b619e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127028d9ee22d483b079a402af768f27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d94a2a7c8ca8540152d06bc217b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07c08be6a668448e5d2f913e68c2b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd3c2c779b28c91a15bda89ced1a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac620f0ef827df62ea2664444eb235228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d1f99d6f9ed9972bdc68d569dde5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928352922c9705a45cc97e4468329b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38d4864b9f9153898020232239b66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeea83b6ee308b035234c052fae6a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc05f1be799014a26b1faf421764b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6decb794c1b258316891769510569234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b391098655516d9d238420c6b66b4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f6abc36cdc2ca40f020d06a415ce6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416d84ffba106cab7cbadc68d6c1a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be78ae673d958e9d173e177f68eb26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61b070fbb6ea77c71583e54bf3e106239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913d4725dd35c78bd7d56040d24f79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b35d712c448f4a4269c9348774aaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370446a3cd7dea5960d412182ebce90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e57e5bb17b62a3c9cd29d6fe8697243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d878e4da724b5fd5a789ce302753244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ba1027f85955159696827ae01d0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e58bb70a1a4e30b65daa6c3bdd99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3008a311ce1e2c41789fef28763f13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf93ddc49843e54a92ef6cc9e53a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb4e7dfd7ad6e34ba1e30304de396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170951b9c1a1f8a7fdb0070928d955250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef76404e4a552b90f1b46f35629b0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabf622e6f7809d0870326c2eb84107252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0a62948b87c26420d09beb2af2505253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea7e5d9962107caa2e87c44283f59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbe46a40c8215e5a9d5b2445dc95f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29635f575738d0b03b809fe46c2f5a57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d6f0f34f6283cdea6219b5e1e22b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f4877f245b4777e66598ec3d75179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284cec28f06aa2ef72261a692315c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ae54d727b78dfb7005c942f4ff6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80ff4114628dfe3e84f4d0b32c16a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd9d4de87fad76a66c2025be15551262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e9284cce5e48981748d93aeb34e1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0376e34d0c629d1be340a82bcf5fb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c10a861c27db62fc09de686d4b38a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e736fbedc8d4ec5b5b482778dbe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b4d60b9b84a2f162545792f6b2743267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c08923acc76943798f58cf0485a600268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa36c984e01078401ce86f700c49176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7fc4328b589da1966342190540f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03376767ac18b3c6b0a19bd8ab436a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3730371d3b91b1de96d49684dd04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43409c8bc6ae4aab2fecb273c47245273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e0b298f530458b44767877fbfa398274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13621baf1cde50ae8c783c1991c817d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2537a22cee2f3575f8c077be5e2158276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eaac6d61c19fd03ae8c20dfbc5c05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5976ac14674f30f9a1c92ca3361d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1df92bbd721e5833a63074d7fd70f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9be3ce266e49db521df01ab937499280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716455fe3053add5d4c1de498da329f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310e8e66a8be50383157b4aaebcfdd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8a35ff19132551edd59451df889c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd11feed1f2bcc0f783998e3d3b7d33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d29f6a4150553499fa0c4deda82f6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe9274bd14106de0d8a621532de1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667a3db5df9736135d06d01df7a7c36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76abcc6c3eb764942a06c975574ee3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b703c470c37094a1f9a2d0d7f1eb1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa577491e2c0faceb1ba5c3c15691bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8cbf64501808aad6a8548f2d0bcb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42314a366a3d80964c23bf7ce8d5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45455d1edf8d6f40a28a1eece12fa49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b31120be10fa85178857fce56cd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce10938ae03d193f797cfa3b6b9e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61e27ef377f98273cc739389a4b79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75381900f39ea9c26f6f4cf87c49d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca4abb4b5569930797842ef2929e93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43cab9c7b67d5bd284219ef3b2f825299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f910fa2756fae9e4b56ec73082f3cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33316e8a16a6bf97ae980f96647966e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b6a068a0c6274c906c3b0fd35d88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254499386d1323a46011943692a77d78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897809d201aa92a7a4ebbc753164684e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d8ae368de3212cd259f4f68f50be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f1017405aefb78d87f1c11766ec47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3ee56e5d3212600a0efdb645e96d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2441c57466ce7c6b7cceafa2e4d2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15a77697b2edfcfdd8a9de19b759f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c555f7a52cf15e133af4f72dbea9dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff74753e27ac2e29eac1cc97643bda3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bad7f80ca35876c00ff33d1e02240312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0bb08b84b7796f85f56a6b405315f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b033e09e31df968537c5ce86f46052314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f560627a226a13ac2a3e644a982355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c738fd778b31f0174e97f648ad8a28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981bbdfe797b7869e5c25c80e7ccae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9503a68df486aa1ca1bed88a2df6cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3f716d1463792b092cb2d69a384b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a6a261a376caa8251043c8fd70aaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe412372baaddcb606acd6edab805c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ad1158f1e5e75bea500126e85441b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698ff4ebd883e32df280b87fe5ae6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163a5de68f53d049707c6b0c82a54f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538c35deaefb1104c395771fe3b6a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e26d27c5447cbc8c72c5f4965bf61d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57027035467bb31afb238f6e9cb30df9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d43e81f9500d614d9883ec56a597d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46d07d229271280a21cdc5dd66539329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf1d78d2c4afc709c8f8b69051403c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d2d52a7c1104585088134b839787331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43468af15643d79cdca315de18da2bab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f92efe36cbe8bfae924cf7f7632b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6fe0647cf850b74fe7cdec2a9d59d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61672f6b93efcfdf6aa4a9b38069270335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1af614ac7941c5bbeaa98afa0fb0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dba0c946770822b073bdfa3ceeb86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ad38443b53544e2b0ce54c59b1fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e193872011987e9a7167bfbba6a4c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d3876d1918c60a550642d0e7afbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51616ab29bf3f7391f32bcecb787c3b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd09b0be180b060b6ac4a2cee65a95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf88290510875e62ffbaf813cc387d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b0f248930b852b687b9079d2a273b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ad2ca21cef4318f4e0bd86049c64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17020cf767e8113d1e463e77d65598346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f44c9ec8532ae9ab772e1041982d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d415e58c622769be9902d08b2dabde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f90df7758e8d473c3604e574f87d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f34348f7f7a9e00ca9c55d623668ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30584f3838641673560cd7fa4b3b571351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947071791a404f0eb4d6e71af34b4bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5d440e31ae2f60c847f656c563e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8af014b5ff6dac2d74d1ee445c3a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a835ef6c3b0fd092510d332b86516355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f85ecd577ab0a0e8f77f48a520e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21819752e2f2c128b104968db62442357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d89523ea22aad5f1d63867dc8902c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70963acbfc4f1771ed762873882b14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c903773a109edfdefc7719f890f4f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604511e9d1aa8e0bff67b65d2c96a29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f7580a83c0539cd8b5115f15a681362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180559ed12e3996324494dc63917ced0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc53f00fd3cb1b1d4af3e4bed271eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2354abffc3cc0dad9cf6dbe08a61f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10a75be18261dd4881100c2a9a36d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ea07cd9b63c6721696a6723083fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01359d1682525df75efbb86b2c78b31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3f9f6f8e3be5ccf25b8798c5051e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e652644abdb6ca24b8a9839859d22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf455e0384d2441942329e20efce1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e53ec12af4119297796735fc5d362372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663838ae5ffcf4fa96bff7cebcd358a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f19f015d0a0af0b7f759ae0ac92b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2b4d19b0b3a6d2226010393ee521375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f5bb4fb71afaaf559cdc53a0c07d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e76f2f993b159649606600517210377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957317f79b3833c5ac20bea4545c53d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b714271dd453f4e2cd5687ee4dc1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7611ffa233044bbfb8f26c9042b30a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4170551f9d81775bb2b81799de028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6b80036921c0330646d957563358382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a114efbcce3407274e49c8402badd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dee47e037305a17146c2113eb1d01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed7f34353c71591e8852a50a8b4d99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d986e364d18c2591aa8767a2866d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e371094725bde68ddba721ceb271f77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993ed8f2d9726de22de78f02be5348e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb3a5f7753a7220a77b5ddef444cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c44d8256990c47183793c19a9926390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87afaff8a1253c20598c462f96fa6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39894567345b10f7059143687da2e022392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7a67d16a5789b5770cc91e905a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf74d70f28efac01be144e35dc5a32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3eacdc58e6f00950f7854a50a4cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06b3da0d4794655c475757ac64b408396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b67a76ccd27020d7ec6f015c856f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6493bae1c7d170328bfbdf5e01aeb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70fc04d170f67b0f083c7940b3a5f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ffbec07f2fce078e5c15d435edfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78ee3ccbd176a01b4f91a15fe2484401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5925bed793316280fb901222f9c8ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108bc757e5b31eb87bfe9e09a93c6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a078a6be2d7a865d472001dbfa1948404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824fa81c497d6baad8288a59e3069f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2051e05fb1ebfd7daba1288d3af520406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853345924d932fd662f55376831dc56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22f3289a73fec79ecb3945a9710134408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981f06a271a47ced4858b61bca556b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6772c33ffaa49bae5adb8bdb832413410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704803d4a7b61ce36f10701292a57463411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd1820de7bac9aae28a9d815f2eab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d36ca273c02866024f8020f7cee92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17714e4e696cac0fbe336b3016387b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd582db39482231a4717bf5e6a5540415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a41f0c62074396f95ff30fa59947e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf947dd9db3a847b3385309a618d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad4fd90cd2fbfa32ff5e6eac3efdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6362f82173a513e62e0f59043195e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a2b04e0251c1c300a2e3d731d54a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2419546ae7f42308bb8810a3b83deb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e62d06f0ace33ecd8e7c8683a455422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bcbcd2716914fa32a318d74f95908423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d2e69ffbe43d645312e5a6cd7b63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e9b43509a8d4db12ca0309da7cce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb28ad9a338267b5a7e448802c9bfe3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13565a757c84497d8cc16d3441403087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696b3c428b7ed2a35611dc4a69c9e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16bd186b8740acba0a9a0c173a26e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd26bea87541236d65a7003626e30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d497513d20e0231a3e4326e2d8b89c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e207860a563d51331bea6a8c03133432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433b8615baff61d82aa452ce12dceb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b3a9168dbca5ed78fc761867198ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e389a0cad5614e947bb4826d7a3f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e378ae963456f951f5d77603e4b14d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f1240a845f7196bf7124719f9046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e0f663010b87f357b718b1760115b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ffdb9eaedea5293bddaa0bb4e16ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6669d4d6b12f8949367225c23c3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769037e588b1db7db18537e91939e70d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246e10250edc7382b3045529fe86fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc20d488e24491b785d53ef90ef071443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421bc88f0bda8e9d41b801a1371b13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a86a2707f5304060c5f135c7a913445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81559dbabb43d25fa55e8bb56eb7ec03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0c0e0b0f6c8df9f1fc074fa5d0cda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168888b7eea821f27e09bb06cda361448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f7acf1e92aac2fd00062490aedb04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ff897defa3a4cfce29c8c766ea4c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950aa6ad01021ca12271ecf93e5137d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb373ec95e5fd2298e935c32f76fb8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246df0daf2258226ced08dcdc837613453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a768efa7033fbeca8a75ba99aaf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0be9740337fa57781975d229784a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf1f7c0b6fba7c9354b3fc1662e1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ec6499985758fab86a77823562e0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6ef04ace25eef568f4e949c74cf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5a2041ccefc7c2beaa34ad4a6410459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc461e42e2be72467472c9f99b27fe2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d92aa78752d9b2190b762a3840c6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e9ccc2680308505c659fda70fd2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797fd9a0a3e70ea07ff2558f9953775463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bcdc00379ea0efebfb16fcc02cae3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff65f300e0d9b138887079e097d45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfb042aa35f3535ff61d29b16120d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a1f7e1077bb395e86fdee9c30007467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e11aa149c19cc0154d5a42ba694ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29866bd5c13f2ecb3dbaae886f2034469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc1b1569bb5bf88b5e00c8feb8534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092d403916a92e2cecba09625c4c8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15198354c0d979b28c12db66b6dff8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d358f59345f373ef00faf990ea72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8300cfc725ed299ba833aadb1b0e7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c3e50606707955b7705f50666eb85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d4c70b0374c154850ea9cdf9d2fdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0fe5d885f4484d15a1de69fac47a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbb79537287aba4f1ca8f981ba4328478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7eabf2ed20786c6234c07295847b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbecee3e854fd0b12575cfe25579713480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea140e4bd9466b6d47d5eb36f3e9b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc4632bc8a4906c01911d02e999044482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436bf5a13f39e967a805a16f6ea990483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aacfad9aa5f30b6a42cf29d8aed3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a327d751c91c02a0164363be9a34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918239ad14cec4bece1506542594b68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a81819aa503911c1c546395aa5ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b343c1e62bda19a29a67ae1066a370488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708966f01167c57b36cd3a9bd8b875f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343582a570821eb9d4ff19c868da4573490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c6e23dce1d1f9728c016fd2c6fc04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572f973c421f58312bb5ed97e1f893d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14de88cbab2b174ec5daa343a3f034493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1537efe35e840e06be59bc5b1be090494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef38665340eb406d8d144b1fc2b7ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29c0ea8568e93d6e8ee410dbd6cdca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23616deaafc49c94891872e45db0a22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fad3e9b6866e1a865758f2777144e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149bb40f3d3dc99eb1ddba90af38416499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7c7ef6d51b68eed80a4c6c11d322500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553554e9bca15dcec45a090cbaba3853501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91ea46a7b958e29597a6c23393ccd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554491f5667d0335821caef217ee0a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d473b1a11c60fa060429e38175826d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8c7c822aaa26d1afe033c8aa6acc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19e73dd6b91f55de428a022e3316fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c322174dc0c27552cb340dc9cd0e7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eba0e0060f9d6957882d872bd0b4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1aa3e065dbc398cdc16db0a3de37e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34c774282ae06e4421adce05105cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c118d3dc3ac5be031b88c82d73d16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203c31ccd2044f31395ff3ed3ec5eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f493e67c662ace6b806303399569ec1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8990fcaf5b171490523e5777a175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a7418d75498cfb09035b8da6cf97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52f4559ae45bddee3094c690224a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9113d3bd218afa1e0019dcf6d103e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d3584586339bf4acfd70c91aae223518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b72fe4602a8da2a9ca3f0255a87b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309652a69b22f6bd056db0f706877eae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde2990564e6c4097380ef92fe944c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef69c1bddb6d2ee8ee736589635668522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8690ee19e901cfafa05af2e5f7913a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaad1b07cf749ecd61b2db296f8929524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746420aa30b839938a689f7e6cba6da0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba94c0393bc6e3d537ed23b326c3ace526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6f77921f6171b39f8bb3b2b5aae8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dfc074dc7f6b11a2bf48d444777b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d46d4df23d9b7a2ad3cce40c7ef037529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836627e6725ef6b56bda71026caf0fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5c6e81cd313ebc4c7a2e0e9172eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fcee9dfda8733195c15f2546b370d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e079f0eaeead01c6df512bb7d4003e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95469a7b73c3a5012d2d1b14c1d1d66f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4bec5a942ea48a7fd6e80b5fc126535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bc34e805edf759b97d7f629a4298d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c726e7970b5a27c719f6033f5a17de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537d79b6c04d176e6073b8ea2d6e1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb63354b18c637e65060ddc8dd34c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45fa6fdecf010350feefb539ecdf39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050084275a141055129f123652e7816541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4be111745e427f7a7cb89d09738d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d381e166a4c895b0585071a9a849d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2402ab39e2652a23a205ca94f63b0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b188adfda5f286ea8f1ffb6a7d4fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabccdba40d2469c56b8965f14a89039546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6b0cf308c6c5531934bb8321f90d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ade97777b7c4cb921647d219bfdc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db72fe8cde9fcd1491c610503652f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1125efd780720667bf3d09f343c05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d61f3fa5392d73dcfbdd97db26129551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a52051ea09920d1b1381051b0be28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea947f3d943d2a95a6a8bc14b919975f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe250d993cc033a35931cfd70df1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e2fdce9cff8b16146e5bb23ced6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6edea1fbbb68fe7918c89a1cbfdd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032558936122a63e75bd8513d421da7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a360013883c01d3588fda1523ccccd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88807b2a02b02cf4039c669efd31d45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa58d88e08a97eef9f3be3dd11f0e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df9930252216bfadfcb8bf37f3b6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1aee6c51b8dfb5be80f59be1e045562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f73d63a70df9129db46289bf4b041563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef93287cc6f3653a85b8629f9ce1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc28676c45e39ca114f69c6627da3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6a9ea50c161334fcb35f213de6dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c60ba768334c3e71e490c511791e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5ab128ac65ae37e288b0e3f6ba470568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5d1970fadcc788e3ecc46baeba2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a6070fec1a76ac0d9760cb99d4c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b0292a76350ff4e87d2675d3760c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc36b27930d66c450f94701a77d15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd3f1e8c475bcf9c9c7829c483507573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d84b3d67493df3879d0e27570480c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca48fa78b316ffe0d9e0d7f2c7ab2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3a6f11ac738d61c2f74be45172c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057c0fbdbc5fe201707706e7b85294577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da53a36b073f51951bf73a7f7c3c29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420acd28cd274a26079553215ee291f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8a93bfdb196fe3091850697227f9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294d1c35de0c5d2fee4dc5be5185ba5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29fff3812380618e67c0283ae5b1c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7138e75ed2dd9b92985f1911f2f15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9036a95ff80ec2ad7ab531ca921c84b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4690fedbde4eaba328d7a52518e843585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2d428fe08ae988be0b0a3b2c035d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8fd827262fdbb03979dde92b6bf21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9777bf494f1d8159caa80369877b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a281d5d883069926828aedeebe2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324a1b393e9546819a094032bea79e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90aa2339d9b52060785ba7487379e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44522e3d7fc17dc572303a1833b3ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1102142b7c2385bcb44a390f2429c19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38e1aa6e1555ded10db7b1bdebae0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f973a83d0270d0e3108275a6a8c488d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e75627c2df77f7c9edf4bae002bf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c262dbaf9bb6b6744f89ab06cca8dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58129d4ec6e135a1b84faa144f54ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b3764f887fbef2bd603c5b6d378c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e0b79b6ce4460fe4b1bb9fc423f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c53171751fd4c3ffb1192c92184d05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98571413752291c7f48d2621878382a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a8df57df3147e25af0ff63539cd1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e841d76d8bab7efd632db3daa1c931604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5ddfeb820261e71a0c6179322d73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad44426017da948cc648a5d886e08d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b4e36a098b37a7d89a83287023a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8644173b4fb1561941d7321297831e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e01cf5e4803547f3587aa7eff99c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f76ade16661644b4b9637107cea8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdb991e60e849d38f145e02eeefc16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c45d86be317c99e7f6c4bdbd0edc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487fc7283c2608b7c2841543f281126613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706a74d901fe799888abc21c6869bd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25152824b046d24a2fe054536e5c59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4baada0bc171348935b1b6e438972e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4394271b28490be55bb27329a1fd1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba462a3a94a10302d02030dc0ed0d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024b04c1a48c718b3c983282a208c47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1413855251bc7a776d04986a6ceb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a923208cf005cfdc9bcd7e11defdd8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7901307b820b2fa3acf540073df7eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dab0d4b2c2ed6f48ce435037b3e4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbdda11f2ceb479c44dd8c17da9ab7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11495c459b6a7dc6de852710eb480617625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec1a97d8dbc2646badd3f3f490094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f64cae57117b8b6974f6122819052627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b56b2c8b62c55cdc1032525334e0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571abe2080c2356a55f86e05ea3f173629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ab1f3311815f09c8b7d834fad138630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa34ec97d036876a3bd1b7413886d77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb13a593cc669892e5b774c198455b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8c6c7e3a59bd51362a9ae67962471633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9c63eee4397a70a36cda1fab5fa5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1750abf4c078e7c0c1791d2cf933897635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815b7d27c94047fe222bac3b9752f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac596081b50d676c5c0c3a9b93d4a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef0b7e9edd201fba80d7d601fed1c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd1a8daa4bf8361d36478c1447179e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113203b7384a840c3cd3b07adfe75a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ffc9117361cb522e1121996c1a8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b1bbbf0ebd7415a21bc2f11f4b0fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5648e80e953303e86b73d643a7581643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c46e5209f8124b3fc315c29ae043644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2894e213500fcb4e3ca1eb32f357c8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253158254a8e57331a81fa767f6f3f2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87db3d45a607c957b57f447875a87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8c6ad8a8148126780acafd856c741648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3c2e035409115e143683cf53b3be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13a117bd0abab79ecec5300eb662a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edffd5401f15bc4f7edcdf59095855651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846eb4d06d4d7b6eb94c503aeb48da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdbd0982afa4ea9633cb6029268f82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3badc1b3e789db8a584e5576597b323654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31651b1c3ce5ba362caa0c8634d5e4da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79e675465c31fdb240a5cc7255cf5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af03d160bfefefeb3750807ba9b86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e97db21f70a0f9d4fec925e133a86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052df03e9f9cd3289c9cbf7932c8ce3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f065c07ae049a0d2a6409dfefd7fa0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7e850f48515723a9dc7b20b77819661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3468c35a4dced3b478318da8a48d919662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64fc6225259d279fd2b4dc8268aaa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82813ce25a579dcba25abb039979924664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40bf993022ea6c150e18d62013ec26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaec487f4fb7dcda81a6a76d46b456666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ade55bb3294662412a92c827e70bcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2840943fbd9a4d3f39c34fd3bf4a3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b1f11790b7b0d1aeb92efeeefd0a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283860bb397e62afa835a65770252283670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b3f7dedad3d3a79f798ef304710e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf091a254d78a3071d70939ec5a7b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179319a76e74b94ee418b30070a899a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28cf8a68cc1c66fe36752d60677452674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533cd083a4a6753a0289d9699cc996675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0729c6be0986f273b54f32cd107ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b2c0361a49165683cbc72d671dfb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d17aaf68d293ed67353c24a949a84e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458ce0b59bd740df02361d4eb7a6fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2400780a82988e178a54c421113f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14320ce3ac90dc1ead32cf87611e3d86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21305a8e5c3ff1c1af8bc24470639045682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b0c69f42ceb739b4ad79bb11cf564683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13adf2217c1b73462ca056368024b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdcb4f978628b2a969b1a6887dc9ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b92228a18085dd55d0f178d2995897686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c92b20a726cff1ecbeb29351fe658687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df6e9fcad2db998faf82b96388b554688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bf2436c01ffbdd09207474f99df76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aecfb0953026309e285536b57f952b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13549a784a1fc33dc50cfc206f1e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d088d88f37dfa75d7ec0a8c6a491d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e905ce07e7aa5c00cc14abddc5c57d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75054510af259bc87e6d48393ec261fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2befd6605685f6925fbf4f36a8f5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d32e4bea50f95fe7331189621a73ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be3b0df117d3ac4558a4d91948795697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d48d4213f80f8eeff0f7214b58d38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d0ee4b547ca37db430769592cd3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244533319f00a2e78afcfc465155d9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3944ac1d245975e3b22822b36ea4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b975a68a54ad32d56bc3c41076af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1df4eddfe7ef7810293484755fbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7612f301be73623bce5265b509a2b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af40b649656028fe02919b0f0e7941705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aabad684721256818cbdec4d346443706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf88bf10de2468e789fc920186950d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a321e9a7ef7a9803e129010827ff7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702352f8fc6868684956ff25380aa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae48a90a8a8a977f00bfe18b8e2f48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf6054d341ca13da93c28b7a59898d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82009f87a3deedfd03f9c5143229e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad93622c0c0764860cf134928f1017713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf9955afdab20bbbf539628faccfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9f8f73e6222a0c1afa741ca8e0c1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf0d9e5e3e892d869390fc34ab530716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f9c51780046a84e391293ee1775b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4459f19ed5e628c3ad325787e3769d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32f2db4b9484aa5e4b7772d8eb48a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14fd8de9d418bb7f4f993817b91182720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829487145f06cf31db5f73a3fd1203d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e23931da097705b9e5f5d77057015722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99904fab6d5f1644c129f0d902342e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb315c2312b8dbb1efb57c22f3e967724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42ed80ca1d879d0119fa754338cbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827279ded808cfaa9ffa7daacf5c8543726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736cbf2674f53a17cf38e19877b43b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97235b6305e19bb4d4f1cfb28355a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dd10059d985f2e2ae0ffbcc732db8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f0e58374edec1ec0491c5c01bc02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1b7527014c51873dfa8ef959f2a6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a24cc1fbe92166d5490cd259ca9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a088dd3ae9c97c94be2167ad85b3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896af28a02be5376b97304a605bf54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f3ec9cea071ae5a7b6f81c8f1545735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277965954e861a478352b59fe7263c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefdff35f01f8cb3564692af5969bae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4154ac35f0a8e853a00f2ecdc9c812738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b81fc7fe92c8456a62ed8cf774d82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d4550e8b88057cb77dbdbb91dd47f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423145b6545d751e64f0aa6d33c46d58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a866cec553d22a2758e2bca3287667742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb1e656981b94cd2f52e0239d05a6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d7033ee8f44209277fb97c0d25d58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73db05c1d0c0b920412a201c691c48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d95771f84d5daf07892a1e4065ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991a0f326256dbe6e8104921eff337747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499a5e441d28a82f23dc13669f7f50c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2957c23d7935c5f7a7405775495f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111458c310b9474e40b0f25abc88315750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb10cc3b6b3268eff12b8fd7141098751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf301ac082bdfee9cd86091a1ceaa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c84fb9ae41d045990d84079e0af40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59d07c62004f2f98b6155815f8d91d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b62889f0443c4646b163b26cf835755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf2b86a2bbac2b7e4fcf7be1382f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b1b1599b160c08dd83863852ee96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e808126608270175f6a626ae0d04c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52807778df9e2fd2ba9e14fc7cc77d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>