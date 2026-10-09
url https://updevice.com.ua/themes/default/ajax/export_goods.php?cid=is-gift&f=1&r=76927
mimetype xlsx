--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cd510bf37a842424fa851ef1bcc9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1780aa62b3fa5159a6f92a4ee30cfe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1ee972a509f31c5cba220433793c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce2dc990c0c3b1e2a2ac72332f2254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c83351a7a0ae02b31e9b733503f3415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e233282500b934a693c459829e680c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4848e1f2b045a9fe59de38caeadd157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc22c4e1b65404749b933823ca4dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb9bb500836ed6d203ef11e0afc599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccbb45593758f923c3a65cb1346d9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4be810f2798ed2cb47f4c5d11c954d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6701d81c695e4c610b15daf55454ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d78d01de46240c3097937540498b0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2908045189d0124a597e91e362a6cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed6d52daabcb2a19e0a9c0d06f5eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a550219d7e03df4665a371a144b78b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e354dcb427eeb83093b48b863ac817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1c991d3f4023ff3bccc97e82a17818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6526a43df81804f46669ddf3c57ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84761ccc39c6758b533569eee8ad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c10ebba52d13589f89c61c64c06f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cda5bfc130527079650c396652682e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2f341296f26870cc82a8c2b7172f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3385e8c6b4b72df1eefc0ade5dd3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5da470202d872af1d5acdb2e4f5e8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f6fdf7d7fadd657edbe347a0591c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a38e6e70f05d614e0da595277068e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c233eded5b2071e4d11e71abb0b8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93b1ed0d45007c3148404fbf52cac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e58d7acc733965dd749c0c7f4b4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3483f0a4ea9d552f312243e5140e7c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a1f45de89d50be47dc65bf04d9db832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e4589e1bf5f24f4af227cda53fbdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405c3f4074179f29cbe0a6dd1dc7d0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542dae56eacedda14ddb3322d1eb4ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c0b00d213b073ab2d0000500ce64136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb35e014c2a5d7f14ad504485711b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690096a41cd1ed98f20a875a062ef3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9d25450f9343cc9955cd3734ccf2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42e24f5aa17813b841d43beb5520b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714ac97d679e5d6f2be446e730c9c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dbfb0ce577c6267903dc37b9a660e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1e21c069cf540b8e337b8990e92443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e513da1e2da44f6c9e15e838aff05544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0ac9ecee37656cb3816a50028e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6719056349620bc7ea285fff2f75e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e008bbbb04e1bddba14aa2d88362d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ee05c1312f41f27f768adea60ae6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830f37ee8da97127bd70ae4cbfb64949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeabafb22cc90645fce974a406aabe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ec417618f835c40588897bd0414651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327146a1824d5d6354e2700d5ba469152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf12a543908f829d3a752406cb440553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c3cccac3c638295d267546d0b644b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1822c3818986759770623b90a1d860b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610ac03d001c799d38cb75cd839d1ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e692364b8236bd9f81d28ca355c64d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247e669444cd3c9447d5ef7d4718dcf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f1c252b5c205591d09f0be68b323259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df525e208d25e8164de75c969ebac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf019d1944ceca68ab6fa15c3f9454161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a73ecceeaef91620c6dbf3d1c2b3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a04ca71f42b7e7ab7e1bdb4264b33063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca859bb62944a7592d34d285a118ff764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e1cf4d290939585c8bbbd631276af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadbbaef7719dcd493d36265620e7b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795c50a40fda2b19a971c0efa3c13267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b64fafcde044e500404b41a6241cb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d823f3e1779731d01f26db3b344c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd1cb43646de7688780ef4683f520570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ea3b3ca23c324565d9c6da30f49d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8ff1ffb1808e6d9ddb0b8a9218b4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb615cd6b53d48fba98bc8df728d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6ed4172e42cc818ed7bacd34df6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30b32eab9d9baf79ab573d21e0c2ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b263e6c74f9739e429d3a1497061376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77332c0befda25a9af3ceef30af0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85feb707bd3f7f3ef7d5c95d081bb5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce164931831899786978ec819a330a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c31eb0ee9999bb09402c789d3a24c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13644ee770b66a4aa067433a7fd483181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dbd6f61178567112a4f4d9b04b6ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c35f16e11fc87f6d69b75aad90b6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34093b9ff46184b65a17b0ac6ad6cf5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ba0f6adb8ee13bc511d81961ceae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97f78046c0e52598b30823aae03de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ec8a9be9dced84bf37309f540c7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54739e55dc3b3aa802448b34f4dad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df588c2b585d7632645f1e86ff035f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3378ef642b204c664108bc838c4c7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c84437d352dcb99e30f9e9aa439aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200129da139bc98808e3bb62ff1c23b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034eea39b33e066c2f487cf4d6201de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d19e2001c3e78d8ca32de98f7887a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad152c8df39ebe1f72a36a3743d8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec16b1f76b44d639697cb987c9b10096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7845af4b80b80fdab66889e4bf0601a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52a42dc8ca2a30ea11a85f50edf4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d82c14cc3d00bab7aa39ecf4ad74c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce1c51ea087cb7ddf502177ae0406100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1475bba0eee8b4afed06b8ed0aecc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb095882741be174ddf6050b8c048df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3a35c3722b1fa7bd6fa36eb32b56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be8f3d74201ecbb5a9805f31e86d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0464ea282d4e83b545fd0bed0467df7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e2937ef0d9fddea4ef3ec1407f670106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660290859b766fa88e881caa403d448107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42fa0a6f1a95ccf4abfeaff36104cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139823bfd08c1b85ea68ef9c111f80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff09196ac3b3d20d962d0eb6002cb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4910bc632335fc7c5f3fa028b862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4fb2918e8716e9c1398d030bb35d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea2c7692f3c17df19e80778f6225d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad9f29c93ea99e2b617ac834d0b25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef16fae85c73468ed6d261a9533f21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1277760022544cb2909ff43da27a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71193725d223a14af3ff3a0b488e50e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f585b380b6a217b00d71a51a45773d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e7fc38e0ee391a78e95067c5c125119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7432aeb592c522615b08a45251078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276dcbe5a0c3b555a614620c39115c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f6d8fd15198d4794dfffb2ac6a24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb23095509a0508d9ce0b24508277123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa9df8abf8cb28e0073f61b8d3331124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c223edc0dc7b210a75b7cdcafd8e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba268812e78c293fb036aa757ca816f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e07cf0b1c3198b676599365865959127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aeaf2b386e11eb59420fcb11c14cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0848de7c2a7190b2b07711ff0995c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdda6c565e287d7f1f33851e96ab37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c23d08124a893a6e518d3d3cec0c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013bfa5fc68ab25b4d000206e2267e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f59abb63180efc1c0be9111b3cd95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb47de2921970238107927269305632134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eccd9c62c87fe950cef735aaf5395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5fa5369226f12489e8790f0fe108a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45093791782393a74f3840db9a76c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db78fd1fa8181b4ee0a91a19b9670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d99d887e5d85fe847baf9e6304a3d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d58e3ebbcaa365f989c4a7db411be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e75d4032fc0662427e57435acec8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce28ddea896bbfcfd483815b3b8fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583919a31fc4bb3f5311b9a31692bc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040009c72ff974483196cde832d2a157144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bca1a92f9216caed422db5d275aa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2c558d748f6efcc0d41da7db3a84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11665861058a86fc11762570568a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee085bda0d0d14c91cd4a3b9e61604148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df7fb811c797f5621f663cffb1f7ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd4c3c8f249da325ef22bf7c6a434150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da293b95923807d6e298b23f91e04d7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a2e4cd20f735fc79bb35a3ce2944152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4290f3319add8383cf8cecf9d7721e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb865a684a16f6953bbfc51481d0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209710df14dcb83cf695fc844bf614155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37a1631587968b3bf2e6cd22c9ca7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b20fb44da3a04274fa6b40faae5d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ae587243bb0e75006915df7bcd51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3107d220e01f3b4a82959cb29344e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53abc35a95a42f7bd73b19a106c08f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938598c19198a7e978e35373e5d22b3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41cb5befbd84c25d798af7982478d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a113bb515c7da174adec723877f94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a2f2848f8fb2bcf64d79670052df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac91127e122d702136d2a7a364ae7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564ba396c8694803289a4d4924fdfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958266f6eb2a4e67ce7b0f86ef79c6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08c31734ffe499fe367ea029dfe56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3d339a16039c200da10281f77df2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369861707698ffc326fa3114943f919170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdb949f82bbf7aa6e4e7d4c26247ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c027059bcb133400f25b5ff3a52b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c1d06274d62477693d318d2e09e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e89e32ffe3d9bd89ab62d98a5771174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916320d5553714bfc10df0e552879d10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ef07998c50cb83428bb022bc8abd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be586845eba65f4135604e358407451177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0b5c70b9b5e2705c160cbe5d6784178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938c1f85665f637c517f795d4f7f285179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a77d64203c7f017e08121a222a13b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c093654d2da7bfb8442944ee22925e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598bba8b2cbfc502929ab34a419014182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a37088b128df3ef1ae15bd1b8510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f3bf3d5e67236bbaf68a8b77c904f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c785d9b771fb9b1110488aa08b879185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff942edba877d64e4ddaca90d675b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbbf4eab68a3d6e5b56dabcc748692187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645b16e5e19e11758471af109ebd282188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe4b4ad8b98e857da8690b51bf76dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcd338d361ebdc49ec7fa763290794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc92e6dbb9a7929cb68f22938db56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4e453e76093cac0c22092a85455ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7be13d2a5c8d17463314ece378cc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c251de9ce73668d5ca1076fda2bfea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab6907ea1b55f96bfa8ccdc7be7fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ea4d6c71c52f4a95441edf9a3cefd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf5b10052d43928b39de37e7e6e701197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efca9cdfc2786d55c7fac93427bc2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e90be167a891bbbb13b801621869199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f790e351e68e6df453ecbc83be85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8422eb2555319789844a525ad3cb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77bfab4da0eb57f8daabe0db0ea3b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75d8b3a39a2b28da76773ee6cc108203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4df5ddbcd1e98d1dcf2581b1fe827204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0905ab79ad17c7460d0f47cf229e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7d3b372dd6799a12a2c23de53745206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9574e2f11c39bc8923ee6f1a9e96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a4294b2f5f75171e9b6e167d4fc5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c9f76caf5e30f93e56ff00e20f278209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e7ffe2a2bed5483e3ed7888a06f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1efa64835269a10ac42034d025044211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53eaeccb83ccf869ce5a5b058ca6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d96697bd165c718ff0fafdc4bb61e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7951c5e931a8ab2e980b50a294b6c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a03b5862a9b6a3ecf7c2a75b33303215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd6de84ee1cad46d36ad430ca26c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd6f1db11e5c3f4517bbf3171f69a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437647d5fe942bd6f4187e08a996dfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747512f32aa4f72ae2c467cd6b10192d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838accf9648482ebba3a83c6e97d0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef2ccd6b3d8300553bd481cfe383b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0258b3470900b58c551271c7227ea61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3fb933013b63a2718855e8fa317d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f45ecd34b6d81be63b6f57fbfed2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ec7215be522d19b8527d9027c4e96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87da4f3cd54506e1d6a6cbf7e77de8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9da0d10d36d444723fa02c1618b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce059b2497bef98e97de54ec03110228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea9fa49ca8b58d9f3d1ad8a1dce92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc71e6070f0d5fe2c2b06a46316c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46bbacd59af2592fb13402164c8be1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd908d8594086585876e36b836905f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30f3bf87dba6e6c52599990efbbd65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e925c57a3d1e0a4f7fbc1f3d7ff94b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb7cda9512c7eb78d2b48611eb2dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1b6acfd47762e797f6795255d0bca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a169147f1c9acee39dcbbbefc0362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83f54753fde59b8fb348dc26bc7727238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d42b2f3d0dfb7124aa29676ff07b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e32c414a166f838a208694525e5493240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784999f75349d698a92fb0efdd82259241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f6fd0f8b97e207ddaa2b731a926e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0900ce2daf293da01308f5fa8e455243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a114ea17e467e27f8bac8774880f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d576085d517a4f3e1d7e768ca1d0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03488898925a3e604a311ffa8b750a35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2041d9316f6a45250669210be3d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c7830c282f89923a348a36e8a4519248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350792d8c71437c6e688ed7749341dc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686260841033f382a753644e9f0b8b03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480708a4ec9b529117f48d5b919da0bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec971e24a41bb72cee470933a54e40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c487207da07b7adcac854c5116d00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2902e2a42a98081073af5fad6659b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf37d02d88a582809010af230f74832255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ee0bfdd2ee6dd403fb60103edd47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71820f166eff1a38eb379addb8656ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a7444ba7d19278aac1ae3cca23ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d21bbe44632d532e6994d61ccab93d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89db5c799441325be1bccfcb61ab6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ccf00252019486795c3d8f77ee2c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f7175ae8d4966e2fb8f5abd9b708b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0e66f73b08aacd46905af6a29e877263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f60a950f6844dcbd7296c49b16d55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28237656373ba6d77669f5ecfed1339265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488ce970cd29c043fb1c6ce4220e389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61c10f7a4f9bcd663dc2e85ed9e96a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc578d00eff6fd42a2a2ae7a6e7645e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aa4dfd69030530726c1583cb71e9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5607dceceebcdfc8b1fa2905441d8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776aafbcd0492c0a5746128340513b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0761ce8873a171df0854570adaa984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24394e3027a82e431936593426dca0e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dea7e1e657b84ea198c1039e3cc82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e766283632a7e8d13013fdc4bd313275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d19b62f0d3e6009d1966bec8c4821276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf13babe140fc7087389f1c39da2419277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc496c2e073549a24ad905ce5e1d0cf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711549b09e8ee5b3ce991bc0aec3ec7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987482d0e9fa05f2dcd1061e24abc3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a5552978e36b48d9372763697ecf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd3f601494fe20f6e612b002a34b72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cce2658b8d7f3b0cd4fbb27790d21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c28680ab123b50eb3b4af9985e5837284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813fdab84e17003eea8b9d5e3c5e2ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621a9b61ea293b4af1e05d2f34de9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9b1d0a7e01f36042c37e0fd94d74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2161151a581da9919b3eced1f610ed8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48708f47c7b3b0f6cc830a5b8d10b287289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec52ef66abb8b1706e677f41dd8041290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d9d816395a40463da60f51521c6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b9fd2f201761a9b9b3c943dc4da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d52abd40c2c708a246c740bf8c00b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa643b64c42964c35e9bf0a790187294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f79ccf498f4d1e5aaeb1cfe53d4ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbed0f8e7f300baeb9b28113ea7bd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e94468bfac14191246c3be13cc61a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dadc2d9e74ba28b6ce394fbcd9059298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffce7ed656ea6cf95c3bb179ac7075299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050c7c7df82c4779f90609c4ec5de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545cc30a3b4670114b8605e85f1517c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e130d5ea282f68cc7b3b98c39ce4cdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0a8174bee95b4fed15c2d80c4f5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707518b9febdb628e59a994dfd85b9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84ae17c8c6cc6c0932f10c21cbc138305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd49caa9850329147a275a9a77cd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44800700cad78cbddf107b30884aae8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e00afb19b2ebf513826127bec8e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf754ad287f938d74d55b4c1c9693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923dc9bc20a231be8c2285355e509e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ad8247914a4d6f8ec3cb6c2de77f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2deab4163ff5915ec19c5b334f09b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fef38dbd71e93025e5f6f12e32ec0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fed23495fe7289dfd79076b106a4a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf47ad0be60a4904d3c11f67ab07c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f64afd1a56e55e7478464d45a792316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33220d4cf20bb067e6e69c251ded91b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6ddbfd3ed22032f2ae1a3abb83d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ad50e55bcbe39cca387799817372319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201fa17a63ebf8ff3607fbd80edaf09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb3faebea0424ff7965078d0a3eb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16258451d6e32487eaaffd25e2753e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f18fc26d0d3a1cd928c5e11001023323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fedb9ca969a3350b626d92ae8ec23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e13ba7287e243e75221bdf4811bcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e293548bb110e3be27b58212b604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335c46500ff56ec675bf1a09a88bb96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac975b6b9d4558c1223366d35ea9644328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96452c42546ddc754cfaef83584a99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd52021b0933f2b28ee1c6ef3dc4032330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1dcea76b8a336d94b41c87009724331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256240ae6ed7bdf2e972a0bc111d8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3b1ca8b164b1a77e3d9734b174c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675cbbacdfdcf8a1d429e137fdbf8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c15bdfd32f31f71438009c57dc8326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199603253f263896e1cbe758703c44b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c18d9e43821623fbcfca2f269975337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235a6c6c9c408a530b782d7cd9fb508338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365ba73458c27acbe95c4a9945cba40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02053be467a8366cf7b21f1f800b5d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72597fbd0000d4f1b79e2cf4611b32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db856a8c934769d36434f89cdf8059342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6090da4c5859f7fe4d1bed9c20ce90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1cdb9c52536a5181eb3c6a26484be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556728473405b13ebc1fbe2a20420c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5253ecc452a24bf63e635bf09c38dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c98841743cecefd6273603004259347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffed03bb0c20336b67caeb993da08a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc7f290c1e6ca5a6d5ad1992e3a043349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04172c69da73ce2b6ebb8beacb94c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db6d456af18c7270f2fa98faa129c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8b188dab11bd8a00433a3b1fc618f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1319234c5edb1c75bd28cdd0234318353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489487e972aa9da1e321b00ece60cb7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83ec7522e1ba1eda266da43248b42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb84d18f5f10144ba0d8047d02af93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab3b90957b3b4912344d0466ed99ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de043351800da38798ab7e20a2adf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf8fb1892a0ceb256666c0a55118c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a507dd571ad09caa9bd68089d5826360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f18f2cf46de102e41f9527d195a7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de460625cf1ed76f6167e60e1f58bf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd03c8bbb2ce6e5d7ce3aea9e2522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d6d218d99186520ab4493006e7d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dc8f1f0976436f6efc93bd0013e68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dac27bd577b22ff9b78a5d112aadb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e175aeaf40aedeafc7205af779760367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906874e51ec61bb81f0398edc9d9479368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db276d31633376129e99285a7ce2fab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8636f152a198463db8664011fb4c717370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c9ba3d4f33c78d3582a8f0484de8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385732637d8eaa9eb6a97b1e7c6042d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8ea2f1fff6d45c63415f2cd9bee3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96129d68e9c47244090267cc1f8a2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e59b046ccf2a71c55c3afc149b18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ae5b173774497bfc5fa02e1ae8e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d367a28b6d9a2c84565a8acdedd82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6a1b74eab7d8665aaded3ede8de82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f35dba03dd689d985a9ec18509a31f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe637031cfafa79affc94e80742d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55f208ab22521c04622b607afe9336381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dbb7bee18d177315214bf8fba01a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4285e1df1384530234461b4b317c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d96a2b14adac89dd3a01c236d4c49d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff2922f27b02914214ce5f17f3edb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea848e5d56f2c29dd4f32e252ab7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e35f37b04cc13b572def3c75b40da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271add3d0d07df152a6670e0c1bbb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973224575caccaed7118e43748b021fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46d4317cc03b86eaa0529b57846ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617bef2904ebee71f565d1a5f903d61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94d47a0237203d649fdd0dcf9a9b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790eac9f28c95b71bfc4862e3c3dcb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13411dabfe2b89eb372c6f67e229f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2883e7b960c22bfc285836171a37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9214ae419c56feba19514cc3989a67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23cf097dae559c947f1d4ed14a451397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d5953e20f3dda2ce4d925b94f1eee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb00631f86dccc45b050266ff6d0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ab31b47a015ae6019d1483262ffd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579987eb8cc46b38ea18943329525397401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3ab21e597b8e5b762870634c3c8e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178905004a976caaca7c8187e0a22843403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660f299d8f51818c41942aec213f89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365bda5c17e30e5e1ff9cee9307cff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb2c2882dac3e579f1a640fa65c8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1417a4575e835d7c3a1a64ce4926407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a08b478b59241b917ae2758b454d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddca52a54ffe2e3749a89bfd0ff28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a33d2fe168ea1deb041dd3011338c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f862ec5943bca7049d754aebd82d89e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e1118244eb9600f15d5d740d3119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5578c04b7d887a6a42d3107c3cff6c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fe6e588dc7cb8b8ee67ab756a2101414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6a99ca47e0e1999b7c3f19e76384415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362963fb966770b3304c07417c4c933416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428d9d47478b494bfbb143f60d4b0ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf209e50e3600d6184160670f45a477418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a0ea713f398eb94ac5be504ecf1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08b5ea3a1ae527b68b37cf7958f041420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654a9002fd6128ca8b47313523cd313421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7852e7465025035a9239d0a28a091422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e26fa3e6356e9d07c2f809b0d556b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360f9bd01ef417c81235356d4c2d1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947db8799e708eb2d729b30d441c1b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905d49896ea54930fee771d5d47d60c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e07671e6e2c9805d15595c3a3adc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6140afc92042ada218676644e49dfd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33f5abb8e4563bba5f8a3aa6873861429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafad3fdae947ad00b16199d7afe424430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade348db109cb7ed5ed187d5735dc3ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d8bf3f2fb0bd75f62f730e3e00520432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245306a888d43b7dc9db432eb31bfa08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132242a3b5ea3db240832da3760df23c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd18bd68de9bc784231fb7a5d86a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdbe050e7a21446157cc115760fe9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167d5db409ff1bebef2f359b0cf751c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b74af0632fcba9c39ac2a3b9b7a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70ca0a59797d1e7cc9d1cae349cd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec35184a67173d0e5607316c99ba603440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3507c200742d16746bee1e245295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32bc8ffe57cf0b42a6d1d0f9d00d12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f5c4cfc0919b5d5928f4aea1b4c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967cc12e04b246ce24b0c51a48b4584444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ef5e1585dc01a66d20bea2fe3e71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f44fe026f962ea0d7034bbce0bb2c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e88f14a78b882babd91372184559447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a28a5cf6e95ed33467035a40a3020448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13809312a3e1119bd603619acbfeae14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e601d61be8b781cc85969f3ac6f60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10833aaa09b1122f204032d1fadd5a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced81f034fc806d89b0b813a7213bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee814d6036f7e976636b51bd29db5a5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32cb9e4e37ac09b858eaab9a0a1043454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd45fbc78821b720bde58595522bb8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a482adb6e337c146bc2c9582e7884456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb41e8b9f2bd3b822d5b80b3ae0c23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afddc191d1b3b0ea07a882b88ac5cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86b3013b0ba9861d6571b57136740459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30df5f1f9a9c85adda3be2cecfecbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4473e70f965e50f2acc0608ed3c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c62a01ed97890d92394fa4b9e56d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3b6a31547095ca25cddc8b9ebbff9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a3211d25d51e133edd4d5c724cf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cbde35d80a0b4289615c95f47e64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc16b57d12613ce3404dc59d7dba3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cda67e647eb8a3cde466ae906611ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a0d4a28f348424d9496fe0fa2a5b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5494b55a657c72ecc4cf64e585f1b18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9902d380e32fafb0df2ca00e909f367470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4f434593c3d36b762d5a6f55f0e9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cebecb0d9d944984ae7fab3f39547472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6fbd610d77fe10a78436a4c8f98e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770bb358bcc923b1a8f9f5546565bc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd56b344f355adfe75e0d3607c959475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b7aa4b1a6cbb8cb7918577e0290c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b818138ea0020596d03e6c9d4b1ebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acb87fde47d9f8383aca4868a93816478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf861d07d697f6dbe7d2888fd7b549f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef5eef9819a83e6e50180e117255c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0afa6aa92a9a4e5032ed9ec9be115481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535292f4ee1746d3b148e3f2562d351482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e4a425b023145de4887dccdfd313b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cf973ee46d1404e69f6488844d304484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c2042d0fcc8f99b7c042c521b949485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434baa41088ec2b18fd359086966ff33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f8f1106b75ed5acb16d55b563755487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb435e1e96273e1d3129ae5893e408488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e85330c729ee8d61c937edc2b3861489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ff9953becf68ce53d7a4917c9e9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28711bea26e78930bd5ebc463cb161b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b689cc7cd26a32f1b243cf295a1c919492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762af17d3bf87c6d32baac41d42170d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209695f5f2952408d9c65e6aa64412494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda02461bfdd05fcf2143bf9fd19c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aaf498917a7169c226b65295419c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e865564411b5c314910c6beb54ccf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128305114076a9951844fa1b2381c26b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aa23fbf9c18bf6b9e9cb6a0c7ceff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b76962ed4786d6c938c4a445c650a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78f172a6fec65b089759e9e69c7d4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddf9c4a42a03024600897e8527d571502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12500c3f440ac03e2bde08502539718503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3261a7a12d6d62c407aee59d9bb29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20a8be2adb5f5791de62e43892dd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638e42f3dbc09ea77bf523e96f95179506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918025cf854e659d79b6e67d4bf666b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423cfb55d5060bfc83847bc0c209b28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78755d588b6b57ee7740d1dfc18f2bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226703dad5592199f45c5ef4f0e530510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19786d99a4a2315ec95b67ffb283ae5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1adf7b08d88fad69831dc2fbfe16e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba67915ed2b2ea13032c8e338d04706513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e1dfdeb58543c200a2e2cea39737b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ef29bede25d77a955c2720f0040e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe785bce6cc3354194bc5fbf518bfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9f528472e1a58047ce6fe10cc3efd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af983d42d5835a4f0f8c4cbdb4f6c182518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa743caa7f7755b3d49051fc4a35083519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289047fea3f25efb512ee2a1aadb834d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb04eaaf0d19db5e198e4346569aa16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca328a2e8bbb908d4ec5e99410b35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca002d92e0d2151d85ecd8872f28a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf87658a8cc603c028de6a7e191255524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99086aa14075462b9162e9b7e01186ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b058b421c8ab10ff3da193fd5bf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029344be3335e41c135c80f81c1723b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5f4293b7739c652c8b2c5edc7e465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46648e7c960691db22d5c1f5130de0a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91612ef2adfd9556392df8604e3391d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d9a459f6a2274d60e081be3e84ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d2a8b840babcae7503a3064b9507532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff9a045fd93290a6c6bb7d041d71ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c00d127b9ba1e4cded11c3e6b580fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87f1d77eb717884495b8334f84b40c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca12756f39440be5d29b0b99edf9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fd362ec9c4da9d3ce97a8bcc28101537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac4b3b8b5d03b628b1411b7aa60f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589077f790899209561f96e2b04ad077539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2dd24a16c9cf3add71f41ceccd556540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad962ca78a35819ed9d38873283e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd33c7feef455b4ee170e36f39a19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd26fc33c2c0d11eddd9d9187a930543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457131b0b6b78fd0c52ded227d4ce74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f486b0bd729e772671a5c54b72d809d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a2b18291cad4c62aab0f5390e9712546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1235b51fcfed460e2fab6d69eb41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b4230f885b986372d84be32a9673c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3418320fdf2fafc9b1f6fcb485223549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe849ce14862a3a2bb4d4c25b6f8d1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc429f6c1bed51f2590910dca7954b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ead2e48938e151ed8aa743340c5e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a987a427861de975cefee5fbb3b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44eb6a74290fbadefa35af1c435fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557b10cfe33f9c0fc3fd0a04f21197555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa4168f90d1126998ddb2f850ad77e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b396363a3184b48e94fc8bb14f710557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e42ed17fceb59a57b132575377604b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974ce485daf09767e3860fb7ce52039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a58a7bb3a0e8b1db271153f32199560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290300df35fc6bc1c3239b05e95f9a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b3e186f868acec048d74e3b244d23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2138d088e3aabf110e517048ee23b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3953ade0d07ccad6735e4fbc658ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e36f642487cbc1ebeb6b02dd8b94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3f148b1b6ac381c6c76539c9fb77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d411051852dead36fd43d6c6e6e88f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f65393e8c59c84adfeacb132be0dc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7a0efb6f56db4b2236cff7bf89e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997b5002ccb26a075760c36408b4478570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15149482ef776ad7d39162e0216fd51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ec1cc620b95174a273a5f22dcbe7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42259f0b15ba05ccf2a30545f5af250573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec771c7720a9ef2edb5e3863e07215574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b2e71f9405167845a81cef08f1c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198695058820ce6478ff34f94792e3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc65bef76faa30f3b63ce0f480af5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3cfed2480d7c7251fa7c92c11198c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b769e7e3424eff073ceb160a92c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06c3ddccbc6bc5e68f997d8c9f2c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b55391ff09eda04dc5a0c4f81c1b96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d834bdf2b0101c8351475e958daf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121cf28692e00d21dca268480d181c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab5cced7fcd074999f415d12111975584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819131a9c6e0909d02c4adea07838957585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4779eb4e4c0a601321e5e74a83799586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c186132f13bb2fa5e615c9b5a8d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bdd9e91144f78202a9ee3dfe6ab33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba0f5b2890c08963208d4aaab008f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70630c052dc9abb64f01499d0c18fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3d88856fc7ccb13cc4ef76194228b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48062a0111e7150819414a17ae26e7f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4aeb9ec3df4f5cc4fff26371c0787593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3c54f3d8290a10b3d73ee81f40a63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346b984f56fd25760177c3b85b18a8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72841ddfe704f21f5ed194b90e172f80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a8789ed85dcdfddeb394fa99542e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72213e0b59030a3a44cae02ed438b9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b3b4225f6b4363104999852681af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc5186ba2f3512cccd4d0d54d769b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0483e3342af2ae191ae61f950f0912601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01d5ace98d36dbb1a42e21f733034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce792e6733e46e7e71d0c963f2138d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d959fcb51b6abb57107601b6e73a33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1085c39106f66240b2e4ec34d8d7db6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42bb14f73866e18a19c5a4717575a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c02417975e14396689b78cea4bb299607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2345b2436aafbeff7d26f7daca8834608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad457e9fc90d0463f5362fcf506957c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1ea1e0d6989d2f0832b226b2bb07f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b726a62b9724a59250ee9dca6e807d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44e41276199d0a865023c28cca193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fac5fcb420797ccd1b177f9444304613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d1a9f704af85006b6e3c2fd9b7375614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abdabb0ef9e2244fcfd2abe026c9a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf140ff9d26fdd3bb57a279629b011a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d2c928ad9775b2fb2e3487c926b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766916c190a75083d88acc4608552dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f8e0cb99cd8d4756a06ab6add997619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111536b78813db7863034ddbb8ed6e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267eeb58427a7edc73fa91ddb9ed8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405defeb23744b7a9766d6a7b138f3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a431fa444417ff8018c22d86bc95f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ac889323c0de456ce58231684fe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52436750baa5d35a09b10b2898112a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffbe71f3b8ca97b766a10276e290a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a6851797c1a689a438b9c2ba08e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0e040724f336ada06fe736bd10753628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a9a856fde1b0024b6fb370622f035629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21768e38f3c8e19e6e277c4929d95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf82569b96b751cf6546406b4177f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805252209c8980b5fe02e97e0c5a131c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232136ff351eb5c3f32181d4874acd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14366a558063c752a0eda09521ded4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb54a2a3a786d508f1d4c220ce1b8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386c577747e215c409638424cc7d96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f390d80264fb6149e99b7ec35c1e12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89549ad8749e27d2044808d4ed675b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc27b41f4ae54810e072185d3f175639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e397980fe9291e78c47686ccdb5d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dfa3cc33436a07e808e8b1443fae0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ad70a80eaf3e64a667d3418febc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb9ad4114046438de2a486022c60d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa580d0f152c64b84a5358bf9e27308644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41cc377983e865174de65e6e1222ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad18a65f6b4dd76e144e379d03dd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8797f38aeb384de8cbd9bd024ebc0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e58fe5548d0c3b305ff360dfac573648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140b8d01e7f257bf5ce6a73c8546e1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30152795b7f37498960f5b0c28ddba81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715488e091c6f30a9d28b04ebd1b4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded62e44f0a4e245161cee47b035a51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021abe8d8b8acb0ec3694f7a29465d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604a925f12f255cad236108998038d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd8bbd96acf132fa783e0fe99eb82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb7ab6cca55da29d7a38f842252f6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70e5053f7ccc47537b1bddd8748cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df730178122130e5d85a8938f42df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31642258c82f09e328332ec066aec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd60a975865b0db839db3b57aee786660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0fe8e397f27db6839d83415264f9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f6da61e14724eee288c279d386b0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f998da87640be3938ba9c6f5af52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4986bfd0e85da77d6b094a47d3c3cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139b9e6bf8a8bbdeef568795ea693d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051bcf03bf6f00ea19496977c9f23b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258780e7cc30c4375ec842d2129c1698667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e81ece679978ee146df4028d36beea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed521c1606822b6920c453c94cb3750669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee513e9efae534ad2f1f1c5828ce7a0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2d4175358b9a5a7af222e2ddcf66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deaca83e5274bfa13ed7ad52f1293f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212155f30ecf67ac86dff82226f960673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba2c5a6b9af63a8ca0cdae7f788fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea831381c3221182d7eadf8b41ca9d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3b4032bd89970b89cd9cf6a361d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ecfd7a789075bd91c851c94509f2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958965ae6786927ebd21116feb7f320678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554db02b9423c37de9e6cbf56f2d5e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae837e96592c5758240a27dc38a3b491680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95310626aaa04b4af666f90977ea4ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b9638df2722d1b6bb54e0188cee6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699a8aa6b18285471c4345e4b11a83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a1eb26c9a1e5ff4c66a74833467ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214766eee48f8f05c06c8f520c1fd9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91dcf8063a29b44f3b1cf28099ad9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e93bef0bd775c6c0659f731d9c0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3def0f255a869e7c4b6620586d093688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2329341523d7e47d48ab601af89d0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47fdf40dae9754935394ee89b8ce4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0019ed96df65a88b12d2d807fe55247691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6b11baf160e98b25af028044fca7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c83a2ea1b442b7f3d51eaf8ca222693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29398f2d9dd711d1782c64eb5ee04ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620d7c45e8af284f6f65be82f4c45a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f11f2a2e2bcaaf3ad93feea6f41bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a58fa5d0e43d3b563bb6e36b8417e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aff8c1075a4f87537a2f335a128e43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aae006a39639cef9b7cf769842b19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe074869c672ba896a1082b2303e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa9117e6d5e469ebe0628e82182a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e45cbe4d5e95edcd619c0c74a0ab2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72d66812d6065259ed420e2fa66114703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb232e3f895b1cd216e631c52a4e8b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d8e860ee21918b4ac1ce9d116eb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62967f4b224db1b654044ecd453645706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424c4f8cd29463d58058e491cb0840707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6ffeb678a49262b695b5535e2cd6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d308ecb1ba37d3aa3f0e97a22591ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bdec44979a8cd575ba0c8989eecc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9232ac464174acb2ab45439122d3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323544386b0c5398ac7a9cdef6cb4af4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e01792869d59766b9bee0f0610acb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f72d010126f246183067a9f36a71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db90f6510313fcbc7f03bfd7ddd71d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd986fa14474e399adc83223848fd9e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e147e92082be14e06eb7757867b61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba3ecfa5d46c7bfa43b2ce8285fc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2f443b8bb3aac653315cd9517673719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2145a27a250ecc256803f456700f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8b577a233cecd4a4c2bc985d2f6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d8ea9de676853970b4e95a5a24d8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0602e917d1e4ffba19addef995ea8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd081b719dbbc8e90afd5242800fd2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4701acc1f7029d01cfb54c4f119cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ccb7af2b3141569a77cd234758c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccff4058250df54017c2d41c7731d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217039e28f886e60f5fa6f708c31a96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be21f63086e40a4ff2a7a214105e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527e7e80579a1add4b02d7a7721eee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c538e71c6bb1ed979f824523340f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e564b8fac44f8b5819fe81eeeaee2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a2861535ffafa5f50642da747587f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de6e528c1617600036cb1c444e196734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d0e6292851d2b1798dcb7e8db505735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b8503acc42bea434127c3aa966d10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e009458f86cce0d4e2b008584da60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f6c6498c9669126ad57e0df48a62c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae1ad480c588064d1f57a945a5a60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553d6e7079f7ca7b4131502ed6608e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f74be6ef781d051682e43573126c04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e29c2d163e11d4846578c7d44d71d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16a9019c8c78082c825312cf2f064743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d26292268659cd34d4f17ae96e44a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0458c265764d977217a2acf3a6e05d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b3a8213981187aa16829a804327e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97085f2ab0aa3f6456251c671d9ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d501371db2dc8be6dbb81fb2ffa828748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033be8b47658dc59c03cf5e385e022f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2628194fdc577297bf6591ac69843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a4d92e3b16f5b1d869f8e542b262751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd13c5f4b9d51aae1f99f176dcd4478752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6900b80811e8976ca588768eb4a2543753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74943de6b4007dcf1bbe242249691754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d17c73510a610867e3b02a654732de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47e2712e50b9456d60bb0b415e693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8c825a15839c7f6d0ba04d8f2606e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624143fb4b167840f40105decdd1c7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214835b240f948889502fad78eab8390759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88023ce8259933a55b546884ddc95211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46f51b6bd15c8068d658c597d0a2ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1340083286f7b7d463a7310a7e9003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69567a0301d371edcd7f988775db92d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064330e9352a46fcade66ea7259c7cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746630596c4ca0f2341cd52b9f8e556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a37407c985b7767126aa3267ae367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43acacd39483cdfbad64f49dfcaf3b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6e5f4034486c1544d9fa2a7ca9009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f887cdb7c87070664c3d0607dd05210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ef71c174aa146597f4c80add8b2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2806b2bd44a4e949d7a6c0cdafa9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b8fe9a68c6e727fd28dedfd39511513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444317198a6d9b940b694829977f37c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee48b1b79be837a25dcab37c91964915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47503c279060a5fedeaf0f1342f18716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf0ac7e29acadae9851d74ce12a9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1535479bb77950a9384534496159c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3dccaf74f0fc1f43ae329533155e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d74635fedacc3c4b3816f42d6962c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e872f9f2e69e5c6514d62da1f364421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c205bff326f73be7f0d5b5ae2d3fb5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44c31091cda7b46f47ca278202b0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d53a5b7a0375f954a2defcf476d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff8f38145965f55fa68d6664ca1af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb643cf4a26da7ff54bef9d9e23d71a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33982eb6fc9c5bc3f92aaa3e9d9aa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d0e3fd8bb8a38d663052f53f1a2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef159eeb44c8271212d8b84202812429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf162a5080b2b742f95957c49f9824230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c25f912d0703eb57cd918ccfd474be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317281775933ee8e247c6f9bb66c97d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b5019a10c413f06c796f9f466a4cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37546a064a78393b6ee7695b7376ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43629c493e1a89d71daf5b7ba06ae7ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e811986ba481ebbfbc1c8f25c977736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eb50e33a843d5be5844db8713c58a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9086cd3a80c36cb577aaf2e24f51e4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b3dec3edd5cc9d6d701f382b64e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba7c819205a0c2093e95ec6df00f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de927eada73d48d2e8a7caaa92ccaf4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022f26eea191300f6acbf96b499f97642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa11f5dc4df7f8644137acb6558d9c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe2afbdcfce915eceb6f368eb4bcd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40189e914a17b62b797cf7e2598fac0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c64f00580775fc074ffb2ef4c98746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e34a5786149080696d74b5dae09547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef49af07c289932fb1ae3321c3a0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287961e7e88736b19d2f035fbb7cab149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bfb57f98c644054c0c9ee33c7ec8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215a872b700b8e81c3f20bdd2eba8aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed9ca4c69aa321fb416ac3a3d6c5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee346d3449d43f8692480be6869ef253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c692dc7cae9f6a7f5362f04f7fb9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a737b6bfe423ef1a43ba6ca4a884b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598640b893c714b4f24b5e0c3b2c6a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb510d218a1a264f07bbfaae142ce857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670efed8bff27effa07f2b2268dfd43158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e3aa9eabbacdcd4b643fbfa610c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c46e3acd3d66787656d83decce275e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e6e7d6713e20185da9ed2ab0ac8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2885eb9d43b64e467921d168b48a3ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ab2f605a833150d6367f9b64cfb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaabffa341b765f0b0f47a9b5d59d9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff677eb87bff10f96f9012798b036665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba250b3fb8064e39e39b9ab826a8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9ea7056fb797cdea33a0628349bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692c4930bb0f3cbca217b79932441168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2bcc269d21d6f5a4d3523af7f53b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c75d4e81d80db59cf5f45eced60a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9032b16eaa5dadd5f4bf14cf497f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4d70e13c00e0edb782a67c3b68fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355f1ba3e2cb54df87397ab4f2e5b0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7b7e64e4a06c8abb5647b724212b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeee1c92b3f0cace58693784ed963b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba34c44ceec9611bdc7d2b33b064f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb13e81070eb389178ea94770cba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113c45e85bfe7eaf597afd22fedc3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d873d2e6aa2083b3279cd687b45979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c65bd608d00c0bd1ade324aab5739f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb81619c7725115114e1ecaa9993181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d126b360ec637c6cc92e4a58173bbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c091a9dc3827c5bb499b19f8f3e56383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07698415a750685f1993a84c85a73984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dceae5e520df3c6f294c560a6c464b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f7e11caa13a2d2e2b679516b787c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b72c18532e7f7df3351f58e209e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a8507417bcb5b4cad50a0916b013f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949bbeeebc97340fd7bdbed4eb14a2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3bc414309c30f17fb25e277e8fe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d0ef26a92c3cc5ed53696a3815e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8bbb9b8618cd36c6b08518dde987192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1576f1a2ebdd3eb2aa3076f71827d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1247f2e356f8562b8f4eb5e006cb3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ef03d38d06b842d5d5efb8c3e5b0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1a0aa010ec2113ddb78b7240709b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ea30e1c9925387568dc1a22781df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622b273504afa2370fcb01f293fdb5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931825b4bffb2c40415e026b7dc328499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd00b2c70c50034c2fdb17adff8498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f4c5be3357bda084e4dfeab823c6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770898c265fc685774b94160c845b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0bb9d5e96a4b944e0ffca20906f8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b3cce170a20a858058a167ab342d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1ec8b260311a1c8bea6a3debcc1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f90b56d5f4d5ae999b26ba4741e149106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef897a698fcd260c3ce35a6ef2e334f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d8b6a1856c1114511478e0b9889f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cae7835079b26068b91d7c3c4ac947109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e9e9b60b3819e557416536bf13e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b42206293db97fd27c538006b7fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1379082d8437e5112156d70eafabb97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2b73f66f371f4acc2fe7652118d86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183171de43d64bdec90b93d6ff0d07f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc061d01ffbdc6393ab84fb48d9fbfaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2016bf267696e8ee60b0f9b94386d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcfa799baebc2bd36d5500c3c75521117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71b31dee5d25e421e805f9558dba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e8661c81fd1dd16e6b9714a6719f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b8431ff08b61dd269dbb42a90dc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca72cf38cac11f07b998487785605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac47d3098ee7473ea0248c91efcf152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2377adaeaa9fe0f5ddcc219837433123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c637178d5d3c75b2f6a9309b2c4360124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f7aa97afe3bbcd0b143063f01932e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862373f9c1a7df2d0aa719471dc98ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5a8d85a46c88adcbf906111ad701127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f34b349119d11b8a7df15b2f5083128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb49db9294e0fb3565dd452bb0341129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1760dcd0ee337867dafe8d024f99f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b06ed4416d91cc3ecca2c0e37cb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25918c4ec154cf58e2119aa3c5bfb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9768c51f00fdf77d79ea4282cb0c90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf28d5171836d7358e2693f18b9a48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f89eb8631bac4b80dc41141fba928d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dfa9c29f580c0e44cab20c3711297136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac90c466b72b8e396e56b0428eabd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9643e93530a7e2bd21aa07a1942c5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f491e67b360e659949fe166ae5e06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a6ef714dd20982d2341250391fa4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb52a7145fd577d23649e529649b54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d35b806882539d678aaa99dba7851142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb183c55e4d13a5db566b322817f03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126252e24cd7f0088666348b42ae64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7a04225953404e600f12e5f18a3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c1e122c280a28d32a68670962125146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468607d4b60a9f69e5d7812eb87ebb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b1c267eb367d4934059833cb1860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743b982b58df02d18f5504fd65878e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba0f83656a19991c919964f2c9fcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a833f3b6927649617e389498cda37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded0a54255dae2a3b7bffe52c02af6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314ceac75705bfa9bde1acc3e316b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec370ce482e976486302264cd7ed6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e084e5bcd12cf9b1c41417ff446475155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64729afa780a647caeb6a50191c5b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855b0bc667b675defb3c90eab93661157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc35abfc3d3527cbbe34b7578be173158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8839d2c84cc3cb8d03f04dccb63887159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d2613926287d46f89ceab148a8be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f0a5162626233af141c0672a740b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1049490ebc3c3c368a4337d0ab54a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc99d1e5ddd9dd2841e436cf35e90e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458788f42e7a7a5e47715bd1405a3ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3039919d04059d20f608d33d9a41b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74bd1a6d52bd135c46378e4a4bcf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39d12216457e65b5eba64d7fbdc2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028283c09c094341152a4739d81698d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a17fe11aaff769de662c9e14c8fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804658fe8adc8ae065cdb8f081700441170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b7af6379cbfede9b87b5c8d6363e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0fe394bf9ce13e556d73823050a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b1424d1bf5e45856c43340b2ff844173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a213020ee8dc8907729a2a9c1c9e7d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624b0fd42210ba45cce517c602f3eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8e60c7d6ee6b98be82020dec4d12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eaf82677208c76711606b39e12ee8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69061d32adf7ee6ecad99ae7abacb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495d047d944edce3ce94baf1eb903d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ea9b3c14a8c2dd9f4131e4714a59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e5e50e820fb8bb9b461bffb85ae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25df7e73cde0a0f9457b07cdc17f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d817ee006a686042e9d9289cb54c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18335ae4cf9071f74a11cb1e5fce2082184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d30887c4f105cb93b11c112eaca8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e34c096fa28ef7f6a2fa446787a1bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff622df3875c021950b5da396d1d0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be3e089ef30d634d6a9e099801ce4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c985313d06939869d29dcae96efb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e6d809d4f96556cd35452c99a8a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c043baa30014255728e3e53536775191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93996de2635c55ce145e8610c68bf2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84128b961dab32c09b931f387703b971193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac368f4bbb82c76d7cf948bfe30fa05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75d59e3599abb2956771ea786661a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c0e3adc247d5360e2c8d6e90a036196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587be091e459f11f3c237bad71f4cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad062cee9a763d80764964464cb05a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8432a725c4d43f689f01c49ed461199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a004d24a0347ae4a5cf7f0c116c78d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae92031410cac938c8f3ab51776ff0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d1ef0e0974740de82854977f21be0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ce5ea218ed5e85eb78c11f070e80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc32c56f386a5531f4639dc67bd569204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e214a1a3dea47ac00cee4460bbe04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa94a014fb90a572c66815f89eef480206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2e3126d1583df3f61c369ae5d483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb814a23609540434084076bb607b2e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30491c4756101c4eeb2c94e177216209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346d3b4f4a7d06c002202fbd00236e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae111ae703e215b01f5ed1340586a232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977a94419c6fbf0d8373428f28a2dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29814494358ca44eb8e886172aeb1c71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27965b392a49fbded608bc33854353e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cda449218e8835791ba16f853c187215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2d60e6edce1585d0739a511d9eeea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e240df9e12b18f4471bec01769cfb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6a816a5f68016190e0873f9a9037218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83298ba49c7b13142b15fac9cf49a626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b469c9be12a392513857f4be3cdf1a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e1b1c7eb1a001e2b9f73d99b9f3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9757f0afdf34ad31c034d8e84d8c80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533fadb3dd9e967ca01e1d0c451306f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3a949f86cb2fb4cf81ca95f0c625224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aeeac242db58841a71a724516102e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6228cf3604c414c9f6e4f6e44b3cca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f71ed2e124f68be0e654cf4c7e7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59cee4922d8e85f313a049c378140228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f9a2543320229ec6f3778570f9713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12366c57ac0bca5d78abd23da64007230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109168a0950d39ec785dba86f6420f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb45a8f6a805bbee9ead60490f1682e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f814d5ea59c5a9f43f9c47074e1250233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcdc5827c5f74fb2202b403fb88d91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be81608eff2a1429c648683ac05018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120364b5387c6edda437cfb1febdefeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56374c01058ad2301c5a2b0ba9a82f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea81847bfbf1f65a3ca012b6ff729b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77074c5bdc43c017b67ad13a7b8147239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e2b500e7f532e7ad56758d3bfc0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14949fec917736626245d41ef5267211241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33179e9aed21da13cf250352f5153b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081147b4730453800d557db9f123b0e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f77383de59e50766e151a7f17e7cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893726b6bfcef31c0653a86c7ee37b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97c21f6c9c498cf253249b6e26701e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0df74d72103a61827719740678a20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48dac06546eaa7679df6e1f623287248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a01f55f4d18fc4bac8c390ea8a7f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440b9cf745d9a1227063c9e3a7824d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c53c24cb582f5675491d8c0b5e9461251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c0da459b11629bec82c0b3b3b73b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af386ff09cd8bc43d7fb29621dcf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef4defed2a14d3fa1a7df46a9ebc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d2baf9fab315199180c731c916c27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1b4ec55ee5adac4e958d239fa902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b5c12a1f0eb4e62bf086700a3ac9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23cdb770d8b414e4f880aa3f89f93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f960213ab1f5ee62c053223532017259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16aa0ef84765cbc4323a8308241f30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f3b9a3d8926ce94de09dc01f4626261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6f0f3f529ba2f974e0be6eb9219e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80f4985082ad77ff6b53303aa4653263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b706403a032aeb403322d409d6962f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde932b022ea5f7c4bcd3d6b1b8c66d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415972fde48f4e5085ac4511f2082d2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302d927670a4a1d50538854160c88c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc61b27620b99d9057e07404043618268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b108a101fe90176651dd91e3bec874269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6084dc73777957065da6354e6353e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d920d9ccfea69e4dd68572ee9315d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d3876bb6b6d9fa6129747897d270272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a975a24b67afd102e809299658f0c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24345194ed2c516ac7ca9e567cab2e49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295353711aeef20a443faaaf883aeaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33c70ce15a66d2be1c093d1e59e44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa5374a5cef5bcfc73f9a2bf5727f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db32ff82181cc8761c1de1fdb9c16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ee8e3f8b1123959f00ed083c7a76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4bb77e26c181f35df4f07b35b9e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9991217e9dd57037d73dc7ddad65bef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d6e3810d212050945a0d20f879db0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299fd1de6d47372e05173f364ca355283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8845945619be5d42cd244d129449f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf6abc6f75358b1015d55c2aa0440285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc365c6cd921305d6798841eadbaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369dd708ba38f7f109d2cd02bb5981a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1078177bfc5343eb7631e8a620984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428286c78e05a1160b4f06e76fc3138289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da1597151c3986d8a047bb6ffedfae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda392c5eb3386b334decc83b0bb5e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea44b497fbc67e258cecb2da844bd52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869e03cd9c058aaf48c64920492a0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4183a4ddfcf5335c63ce9fe2060f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ca6f3d6768df5ffb6e7453311f45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4a7b524ad29025c64514b4619d24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4dc5418b32f5525b1039007c263d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96deb4320c8de8352f01d3ebc0178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf9a2419ea2535100396429198c755299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1cdd27fd7a23bf92c8d32d186b7dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448fa8e9e68bd6f087f96be8409e69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef96c0728e423b9616aa81e4bc324a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fbb56fe959500756255cae2442315303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4de01f3fa6a35ebd519a001aa193d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca23ced02176a8cd1308f1c21f9b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c57789e0c85388913fb848d4d2233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3552a16b411070d2ce84d29956389d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40657501cfacaa8aa607d54cd3a9bf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8a450cc6f77a9dab866aecfb0b3b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862a019ef6c91652b2e61ea2eea5a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5c67059a54dfaef8ba9fbd63017fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e14c295bfd211808c45dda0076326b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f4e971ea116463d26d0f6f30f9ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62807949d19a1ebd3229fc915936427314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a40cfa7b9e9b1a4ee79318981053b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116363d93376b2504203db83027e13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dad9bbd974a7d3a5fb988c9bc1ea9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a4684c561c6f6c06e967e82c693fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e5836cdbbaef1ebec45f3dd312945319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9694e67e75b7f808a8392b14b6b69a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ba24f29b0d309923a5d4a0e46a887321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19ee84e553e477281d02a48dd5541322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70442112b0bd7392b9b6949233a47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf71419f03321e9cc354591221b057324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172253a9a9ae8672459278f6413e40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39220eca95443d7e72cd1381e86c23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ee5781442309e6dec8f4f7641fe1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce197fec98a885f2de031849d50fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8fa246c7a0d58ed3cd5d9bdb10425329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ddcbf7de35720993f79a643b8dde8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dbf7a6cf196ed2de188d746d540d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb507a1f0242bb63b21e4e6d365fbed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfbc48301bc55939798fd6fdd4498f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2a68b714ee931fd64ddec5d3692a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a455585afba5f8820b9b9cf097a933335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd136a6555e4f78c5dbbe83fe9086f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2627122c787163c00869c06ed44e80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e41d97da4af1bf0e4e0aa1f1720b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9ab91c9455b3668d975d3ed06b25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a05a9343f5cdd5db92dc163fc232d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988ff927f0b512fe5a2b7633c92b4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7dec067bc3caa598c87e5535c440342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7dc73e84aca0161f98f16d1f6234d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb0834b7d01582772e0ec443c8525344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0867836b290955c830440d6af8bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b5ba5ff2e04271f0a5df5ad883bad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25494520801cb415af5c2752652073ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60460c6927811d275deced3fb36da1e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffca4e36b46d334fb857ba4d1314eb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d258ae6746d47847c3a4c7db81b7a23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b920ceed3eb0388a4506703e5593e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811db7b8ae2404f948def088b70abe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f398dd659f53dd569866d801e1ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef134aacca7f5951e2dfc99acc704354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9e1507405fb826d093be77dac7d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b4df448d9aeb2ffee4cb68c2b4501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243c0ca1d997359d25762135567aa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d8e2b2375e68c86e23456ee87a11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cbcbeedad7dc73b8d90f088e26a7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc972d22e2ed7a87b43f8fd718064360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd72ee48bf62c8c1d917eb99572160361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a6ca710de7be7c6d52d72114385e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8791575bc8f0dd94967f3afd297a23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f55afb51a8ac71e73d694bde73acac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe198abe686bcb523e1e19b2e7f3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29e95e9df0edfaebc78502737c8244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed423358891130938826db4c93fbc300367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103426f5a9a3a7eaa8d52173fadbf67c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c13cb336c31bb499886bc2f68b274369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a63654793253dfcbd423791e87d22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4cd37e377b5ccdd4b943c5891d380371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857568263c7efe36cf307801f2bc17f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e995ece5270ecedc3cdb39e45d79c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b164aa6bce14efc44c912aa193ef43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e0bf9f57ba6605898babe2abd638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dded7999fb43a26fa3f5baeb8a8a57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a5fc0dbd6b4c2255c022ec7a54ec4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f73cc024ffe7641493c595129e7c21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eddb59308791e890ff305212f202c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c93e23b17e35a1f201e9bbcdbd321380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3349bce5e7f94045f1a5b33132a1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb14f1cf3fc3f09a3b276122ef7b57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037f30d9d9b56df0a2a6e934967a7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568032373546992f523da09fb97b83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba615beb436b232a1764c02adba2ef8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044555b50364df33553c40cab1cebea2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d85f7045582c739a7349a7fea9f0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d61a35c65430d214bf4ec8679cc12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4807d0d1b7bfc7566bd4856ef5bfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df960e6a9220b0e247e7a13ccafbc86b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e4a243f14f8af69faf57f7a73200c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb7f96f8a224591ac3879b4665942a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1bf9fb368348993625537c698f0ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17121d5307ef8718c1231e2081e70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888493ab3677a35459020542ef749669395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d33e4b59aabb9fac01ba36567d8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc04a6b326e467a7a13ce862d3643397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca899521a5bac83694d72006841df05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197ddf36b8ee2efdf5a00837b0c1803399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c3c1fe9143474019e1797413926a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865ec05bf3b595d2589158f7c04d99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad21703ad463b12128247876598280402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954c48cb8be29e09bec46acf5483cca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7655f9293af6cd8a65a8ea9c9847404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106fa754b352d35f65f90c2c2ffab80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e02dfde8c1cc2bb9edbeb41b9f6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fee0c2ed646c11f2be1d8e7d08f69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2d23416d3cf749b9a7623f08a49d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c685da1e372fb18cb302720e64cb1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29127b8b829faea882ed0664e7479e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f16f3ddf9d0727b9ada1050754cb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5150f4367b4e3f13c581d88509fbbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9460a5658b15d2ca5f8a99e63b7a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfde4f8bd65ed1481526a5c7af4bf4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b1d05f7d8d6b6f8a21f045f80b29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7cd2e9ed6b56a883a6bc1f95120e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b0c6262edbc6357769a43c2d4f4b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4046f0aededbc7cf839e9f51fb66d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aedc70e04a7967975d33298fe114f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d55f0f46817d7aa01e8793785a00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29ba940e0b09b5494aa1440eed9d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd175470d610f3cff564360b08846a09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7f9eb6a790866b81d5f5751f0ce8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d15eaf12b252d45f4301efadace040424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dafde6566a89bc22f7959fa8c373f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652451c595a02840853aefdaac3faec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd9231ce829419f97aa1bacab654b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d3fdae5d5fdf5178b46e8810d394428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d091911fc84a6a6ed86156cc100e34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e936f5aeac5aaeab7b38f33d6f4d45b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f689628dcd585b7ba2c2dd9ce87c5c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0a9a14c02fc41ca63e5b36b79ea9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612dfda40c0f0eaf2728e268c9a29ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04903a4f9feba1b12e915d6925ef17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb80a097c8b7ef117a52d549b3134e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a826f3bab493e51840415dccfca8ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87484d22d2903ca80ceb7233a6598d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69347775029a1aa0c3bf25261432a99a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ca3f00e9bceac17d48dda5041623439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac28b21f230da61a1a827d80b8b635440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa79c6ddf6e4e74fe13e8172245ac2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b5815486b307ed038812029e0de4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553790db38210ca42e860afdebbb0f32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c62ee140a78f60922cdc0cbe4aed10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88cfd01e24c47e077fa8368ba38ee0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea8ea8c1d4452525830cc2fe8f5508446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9901be7d9d2a804e169e3d25d18e9ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa4749fa08793d283b374b847fb861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bcb73a8385e7219af237e08de5780449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55cd9413c6470df90e67127e8aefd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5fce2c1e798a4b8a47903ac0fff2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a386b0cc86fbe3aa1fbf47535e2ae24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139a5c23a94bdecdcc353247f91305453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6c1c1ab70ae764bc0376714443f79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e7c0ea271c84b31e0186613541e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17570b8e9956acba612ced13885187456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ab1d0031741d3b42622de2a0101e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb564f4ef85bdbbbc8a5014adf28fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3abaaec32d2e6e7ac24a138a6ddbeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f0be2207091eab2bfb243f6af079460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dcd892b7793a9b8b1d2da144b4cfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a4f16c7c82dd9ea7513e06daec8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97f9cfc54f763e5433d25e0c11ac38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d0ee18123af58cc3f05de11c3359464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6414494026dfc59a485e3bf56c7c273465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c97d4f98f9fdf0753222f31271f07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef13c3adc093f3086b8f334e368302467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58759fd12c6e9102c08ffd227d8f03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345601e097337f5af9cc12663caf1d79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55036bb8762f53de6b8856e926162b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fafe6321d32f4fc8584ae544e15c03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b2c596842d0e32e043d891df67a73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d8189f8154604f8c1166eef77d7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b326d36248192bf017a6a64b06f6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958204ab5f79fe7d21bd24e6d8f9a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5962245b39045750fe07cdf61d1a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596143d1b77ad386f03607e11dd9a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea032ca73a4e08768d015c07493c330478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686826bdc66ee22a5a55c1407f6a0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf8382be62ddc0428be5a298b913cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e7db72880bfd612d3760ecdc00c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c87479e795b7a441961bb3b197afc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90fae03ef28eabcb3c4eee66b848bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a002d8b15328d3ec28ef4157147c688484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d0d19078631e7f0dd6f9fbecd27f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caf97fdaf5c0e7c52993899209d141486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c8586017d7ab9a2324c8bde5e0fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e4865dff4c7bf3bf4cd6a0ac76fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d360dbfcc98133aa98cbe7e12a8ff7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24fdd744ee9e95bae38e85d6619731490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd7a5fe22d9cb97a638538bfc88ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503128b23fb67cc330631b3604fc12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5aa253d8095023812902a5f7564e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e00d048ef86ce7bda94c9b624c5a56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c981d5399bd93025ac1f2a3ae436d7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544251a1945d7821938a82fecf3517b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b25a5b9f4bfa3fdc5a301a303ef856497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e936ecf78d73a4ef99b4aed5f218498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49fefd2bf74e32217d87d794ea3c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbc4a7abb52b6a69c1fa11c0ae40f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0caefc2dd905d2ef939c765667db3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352963e1e24c31c4fa0ed5dcabbf3203502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c295ced5cad8a58546d20fd9a5fe9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae030520648994f1a68b53e978934504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ec4c29052ff8d20f4cba1d65ab52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802321650db48bdd37d4e3f209ebf8ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb634d5dff51fb2da0f007148ceb19a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04624c0bc9b1f8cfd15c3bc3069edaf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911725f636f067dacbe6dc87d79f461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0f1558faf2618d598e6043842583510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a7e2fcd38aef7431ec917a9853f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e4e16c737d7e52999372629079646512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefcbb48025e7163802325b705dd5cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be1a728a46c81ded30e8ab004ef68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bda8f99fee9ebd1682288909286df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f9f1cd7f9b99a35de1922bec3e80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826edd97347c1ddc5994538fe9b4245b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0708e5a2e8f80da02d16107567638518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d6af2b754d1ed98cc91cb16b8faae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4cc978be92f2e17a44ca0009cb8e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736138a59524ef4ed4eeb3251b6f95d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bbb07733c3a72e6d62a5bab26d9e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088757b44737e4e9ceb91e26a48648d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f06e59b768abee0d042153e3e0a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb17b2d5fb586d8dd8a34561315359d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b1257624e1b0f0cd980e3adb2e61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea8003d4d6569a795ce9e2ecbb5527527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4e1e8b529db472876248975bc7c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299275784b1e6b7ce1cb50a9724c32c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929785973833088b93ff6af61da77332530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347da0c8643830d5ce5b4262922177531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824e89ded22a498ff40af4fa3602767532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e6ac1141dfe9976929b28d5ad4125533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58de38a3d51b913893cf696801f2fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135cd433f97cb3a42126976ce665ef4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29771b16bfff30e1d42e8ff49cdd27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14514da9994f6143af07d93b0a3f7b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f85d4c97d1ebf0de11632d250912d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd883b12bb6be98904ab16076cd07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b3043ca61ed09ab401165b797bfe7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530a53b03d796cb85de0d1f9acca58c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b8c12f026c27bcd36e0230a0c4923542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2b05bcfa5181bc317ddb165b1bc32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9917daddce9faedf164087acf10b17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a534a4283653a8bf1abcb242f4b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ebb47509dd97dfcdf161d4458e4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee699bd057adfd2a23ae5073438d78c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b1e74cdf6f4fbbcebd1df860743f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0903354c3151e092cbd64e47a487ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaedfe09bdad55f13c87e59d5c48af3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4bd97d9e089addd88e91e15bf17a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e62fbb406d7eda4d207901784056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bf479c8f3194ebd51376e22c6ec78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981148073fc240e7e811aae4c9aeeec4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd69e2b8a28723bba92a15e385805555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7df44a81c9e7473f2e616254c25eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1d708c588f959fb2ffe79acf6e35a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5badc76b3fe904a80ccc0f0710ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3438d07c031b71162010b83f64a211559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272f7a1f939fd6c244e8689e833d42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae36efe0aa44e9fd048bba3b6180c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695462d1e32d5cd19b1233a40b254e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e8ac04047aa287d03b404a76b9b72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59059103e12ab1a194d1eb390e61fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f975768b481a6455a3ae9c86976872565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2930cd1c57ea609c70d735a5145def566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eae7878bf7dc51743d0c5ca80e332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d141353dbe70c5c92e66d863f39ffc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb7ea475e0e183f9f538af84895a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc2cdc7a11e2cc21187cc1d908f6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674b246b30e04441a6c458173af424f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b692c1befbf1ab33309deb4bef1f2d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da98a0d2be5ead3a8ea5c1264bff0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4586ed38426eef22c7737fcfbb446574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249ca980f0ffc438b3ea9d1f0c114e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc772fba0d68a56b520f6ba5903de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535354cf1e01e9f197837677557b4b2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8c35f8516fb3b8669925670c7982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae876afdff2850b805b2a52263f33d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2800557204526bae409d8b20d50cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6690c582951e8913cbc2705827dba7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d2277e8e383a41e56873339377b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4952f9d79ff511f8dee626135cb85b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9d514e714c1a7e69cdbab444d53ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc55c209bf0c2f7b772f2b3757d56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f396b024835cbe5426568a333825c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c46909fb637cc9ea5c407ae00629b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f670835e29d38ae5ca9793e3dfdf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52949da424d1d04014b1b15164d201589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe11aa5f3db09e9451eaa902acc2302590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6c6b8e747cdd1aaa3c37de6c3d45d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5bad96b787e27c97c3e4f15473e92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92c65372542d825918677013d75c52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7036176b0eb5d7c5962d67679840594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b16df1ef87f283f2fb7ae49ff7544595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa59253f6467251e967bafe0a09f5ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5514a3bc972dc1a9aa72e00878bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef0524aec5b91bf419d98d19bf9eee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72bd878f4ec2570ec062ae226090d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd524cbeeeaaedfd94f7b6be5e4c5780600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d3e0c31f81ed8c8616eb6f9746d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe921051039bfb799c80ed187eff6318602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234732a34673a05e357b325fb8d0ba5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bfc003a77a780c03485db47f91b71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6538815652fc86cadc2758fc8034e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bdbc7b02073c629d276951eb77d37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1931bbf5941cd265d04f8ae95310607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d616f841f4d42f91ee5c511e48c8fcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167dbbf247825323cf98c6b596c9e41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb437fceb4d56623c875db27baed1ed4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a62652442648a048534ed9bac18c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda51e9c5dcc3f5f8c6401e6449313a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf39f0d2f197630f6a994c28bb5a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13846261a20ca456e854feff42298614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533ba599eeacfc53e0ce43bc5a9a71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926c6c556a888b72ce63c4862ebd59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21e2e82a1e15e9407b96aa4d30433617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03c54cb7b61d97d2f1013f5f02fe1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e13d271441ca2089dcb53d135feeb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba51d16e12c296a281a348cdca7bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c6d2a11b3c4a166dea5a82ceaa4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee19b3d9444b88cfdf277ea7f2cbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2dc00520427b4a3d58d91456e1876623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411826bf099f15e108f72eb10acd3a54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd2c9a952e42c5db1265463ec7ebf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f806d7adf11ecb4d83351710629714626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4e37aa32b85665e27af0a849ec7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281aedc0fb405588fbe360e71df920a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c654ed7d5bf0986790667b07c4b89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee087fed40ca73755dac4e81ce5b5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a2bb7433531e8a8041ec02b0946c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aec62e2000b94fb96932ed8ad1715632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb45d2ee415b1b9fd4d1394d23fc3fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35fac1cdf8677f1bb1f0f90587c9a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636bf89a7f1c54e8325f8dee26c6e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531f18b463ffa4b1e480f9fab00e3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5ef852083cc384313db67dfffe2a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57d61b8b244ee5fc0492537922d18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40111098ee33a40fc9fea80cc4d620fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172df54d7625ca95732d194d90d0495640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657c5c73939aaa58fada62022cc613641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61856b1a6e309956db488a29e8af5e44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464b68385996b16e5d19f6aa05de60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba3f1e0ed88c92590ece35262986c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647d5a15a1b691bb405b863d6fdf37b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469829db4bf7c99ffa3932def85963e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c4a391b6cde367308cf8e80fdc0b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839563e0bee698c176a04f2e694194d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c5de7e203c9d9e9a6b86ab0e09fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeda0f9161e5ef56fb30cded5801ac3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7484c011eaa7cbbf05b1ea5e5dfc9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76dc431fae8dbcddcf17122533916652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d10b390980fed70c4faa1367e1130653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b367613bb7528d3c18cda0c0d0e562f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b3e5f842aa57c7edd363479cdf04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c45214b34d38bdd208e8ff84cf80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f3f81822153bde12b2bbc5441667c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c872325c923569e14f5a0549796d1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc74741453c7b419a344cb98e3701d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07cb09cba49381549685bb58723688660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf71aee2f2bdbd9a6463b1b3d2796e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659469ef0c6199dfe2eebab5c6926b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd87da8c84959148d85f146a32c9af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f22c8d2ee63dbee307e09f661789664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cd696b3bc832287762bca0047d637665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d6cf4541f8fc4473879fa308bab7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d07da93664100f611e5087d5db0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fea7ff6de63123898d8a8f7b27b636668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784835f2387186769dd8ca62bd10b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f29a74b94365c394733dfbaae633670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a206bda099ea3ccc859e4a526ff9d64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f14227dcb12f110277fc4f3e35953672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ceed81ed51361cd9d8012aa41371673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bc85162e3fffd7a54dc807c207593674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a179b77c2707e1f45cc7bc202452675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b781b8bcffa86dd3d64a275869c328676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a002671a118a4eed70c78ebcbfe36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d94d7c9159cdc4482b64adb4d8b98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faf0502985d873436d2248828d73dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19e68de1ba503f1ed9146cf6fa4c7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702a9f5b3535744c628149c3f1669d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcde2adcc22c63e1fd4c06bb31a0127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6baeee1c015fdd50d64befebae824a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ffb7b94119b879a3aff30d56533a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a16d7225b1839820140f0fe7fb13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494e3116e5227617ae343f71059fb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4f93e4e0d8d1e5da95ceef2bd912687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747af294348b16475b27a93ddd6f5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd368e14023869832cc28b26d48ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c79bbc159097a51714617a3d0cb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a4a7fa6882cb3218c31961cef839691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35eb5a4ae88220e123e7769f47fcf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cbb1d8ac6d17caf8d8f73e249403c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40339baac030ccf29500d4d0a349e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f49a862f4c0c209ef162959f1a5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85326df7b59bbd8a75db6fabaa036c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef938ad8579ca71019a3d151b155e6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5db3d753411ac8cbff0b332eb926698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd248e7d288603e8bb8e79c324381ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f2f1dab3a36c9f738f8a5652481bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac95e619c0dab0544fe977a482862701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc88726d00971e5eaff5b7a7dffd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab37317e1efe0f7c464f8ec8c2628703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47daa5b153e9dcb67eb5d7e3083aa73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da7d42559e98dbe8b66c261fc3636e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0baf958a4264389a89ec5b2a52d15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c40da74ca5783a804bde964fa94ab7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8de8612c701fb1c7d28998da7c6356708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e32f7017e95c4df9064dccfc637178709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e60797ecee05ec4bd2abb263ac8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef18c4c38f56cbfb1da084120ce71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80b18b4d024b7a164e78b4ee4377a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f50594cebde57e85c6456f0f75414713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a5d508b7fed14f4e338524a3aa46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a96059bbecf9ceeda221e9dc414a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7bc0dbc5541ef35a217c6656e1507716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab185370ea93cc2f0cda28438a0465717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38690e329ef82f4d5a9a25de8537f371718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f71c269e2ab6615167f6131402191719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd4222e1fd56f5c4763e892ca66cdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc92871da485d746b220eba7315bbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffcdbf9ba563137f8ba75f54354b1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060caa73135368297f17c7959c8b889723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786faa4c9dc6fe5c7898b7b4c4d64800724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a211e3695f3941c2981e6cd23d2ba9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e753ab1b2a138cd3f3489246a05d1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57053fc20ee8ccbad4c69fe248832727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8c21cc04ea4918808c6391e50c0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb47c233bcb2873ecfa7aaa4c895dba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea5c2bf66fac7f224fb876e22ebd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebeca9d0959f7a5155eb4dda169cb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e725dfe1b662d66b18eac14dae8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8df48396808b633577e7177e7abb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692be92bcd2a796193a69accf6334501734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65235701c2f9c2ff09146bcf18092ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a9a53fc9ef3358f96293fc72639d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23756e2a9c109cbfeccc6230c5c45b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797cbad29cbc00d06f0e5e422b58715738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b38a93bcc38fabcb6ad8540242798739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be7269f971b47d217a422a6fbf6fc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640504bece46a9d9e908aa71635252ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac084fe6511d1fdb285a18148a8fd61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f90fdc39d1209ab95cc9dd7eacccc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c31c381471c8b0f339863ab25f7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a8d45b920a388f0cee24062d88ac3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc38e6c71ca726518f9511b5c74991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c802d80763e5a2acbf19abe03aa6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c42ffc0510dc82708ece7ec7992e0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1e2f9444bc71ac5547bdb6969e183749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5163688bdc774eec877a386cf91d322750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02891d4fa0f7082ce5f8db4a05e3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d954759792c0828a77497fd2755f35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d68fa8f8add3fc3b413911eb4177753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780835fee2997cb614f535fe1854eb4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551dd9ddbdaecca4ef0e8f09bba0cb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57555db1404efbb0fbb67e6081e89ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe9661fee3965d218ab6c042d2bb6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb5eebf2d9b95554fd666aff99ae5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc766292606c10c5bc22fa28e7dda3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>