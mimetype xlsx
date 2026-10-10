--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e04e89b4ab3ed6b51cd8771e73f63c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a540d6d3fb45fba7e77e3279406872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55027175dd5a1ce3e06ec192ec31593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906e0888a3db18b90ffafb1d998f864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33000df042043cb087ddb7a2572705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98380e4a23965b1aec978dfc65e18476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e6bb0f650168dde07bfede079c7407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dfcd6eaba7ef4bd05ec8e5d3830408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456831aa8e8735b546ba82e1386181ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d25c386a50a477069a0c7d244b9ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa7a69badd9e9dbc5ce38c57cdbd0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a0f64e114e5dcd40d906374210be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d9e4582b96d9b1fd3ca543e9003c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7415a97e55a4d18ec893ceca3c1de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f19f596763f823c48e46721ab704e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0d2d608c542821d86b932afad01616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d34e20bf66f9ddf6dc3c2066d214617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00a2d06f2de000b45cc1b68f9c3eb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ad259fb871c1c6961a79498a039e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f381dbc77a10b1ee2a608ed02a65820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296b3670776fbdf86db3768e633ff3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93625a1182d6d40eb1def042db33256f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6c07f58800c6e6aba954cc47d150023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f27a02557395acd1f7d237699ae4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a687b850026d9ce2b0adfe495671bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95804d5fb247ac1f086a3d4af25ac8fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a3c7ee3346da0cf01d854c9ba45527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df4ae7f3bf3ceb58abfe80434bbf028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e24a112517039c53a6973fa2639c7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed609151941a666f46add6c6d2f068b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c28912e5e70a20f0d060b5d0d21b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3dec70895f57ffd4c03874951909332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d3d21334f82a1758e871a4aaecebd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53b8a3490d35cb10563f48949ea43234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a2c725d2a5510c66702a273cd8d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac74ec571ae3e95859d2fddbd46ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0632e473d43d0ecb987ac044bffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698dd3c5873253edf55fae2690b22ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e77fc1f8d1779f7bd130546cd39c9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37dbd58a4b7ed0fe875427165d68140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434fc8b076a88c13d6162b72ffcacc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a883f21ff11f3abd97ae8c1e144a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f7b06f66b8ce9c5a0e91aed4ab5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0772febc261531c646b0804b73e56344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f843449b4c18ef73933598d6ef3e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c6262b59426b39b6fea83f127198f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7844c4f0ef487e31fc7829f554fc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc0cf26b7d195522dabbe114bc4a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e21c69a6f080e79546cf23f12654c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b046bbea47090eab13305a4e7328a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d279305eff67e0d7347ff1d58069aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e3f50d76e71c11ce192dc8d4115c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d832c9901b96248bafc3790e0b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469c8e6a49e4d8dedfd13c2660e403b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2264829b627fe6b2fadb39e99622ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343db1af9d289a74a2711e4e13131b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778b73841ac0657e82b36b3f13cfb3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acddd893fb03dbaa2270c36fcda20658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5255b626297e3af64e11286232599259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962008f0a78ed5a3d7142a735bc4b13d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792511ab23f44efe16c7706c5208c28061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0d448e372fddd26c504b8f2d4d9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f04b2745a6801c3845ab23f15af1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e427367ff9294462b0cdeefda849f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec96964a32bd3b064fe87f94ab8af165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5567942d54565cda0fd3df2c51d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44404a47fec7372f5b8d0d670b52e2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb96f74f23a117e80f766efd36d9bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f7da37cdd05b8afcd89685e13c5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a671657e4afeafc8035729b843b38b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e3d2ce88a43fa9a4f7cb49e7b30a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49e3535624c3da96a5b6c2d0892a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f85c45364d5c947d47c5f84119b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba0b5ad89decfa070c6a70af437b6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf3c453163de0331f3a69ee106841c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032effb39ea809ba7434cfa3964361b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23538feeba38f3938f9e7b1ceeaed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358993a0edfe51f8fe72d06335a91de478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfad7c622a98d95b9883824dbbbc6d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0938f810a2b2d8e642016f60bd7bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e27698886f343fb52563b3e5372cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7526e81cd8cc2b0f39b0ef9b0ca3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77575c43038474dc42c7f5af2a2ec2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9025eae8863b99b5f82140ee861f5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9594c6493767143ab597eedc2807f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af622522e1635608f9bb4bd56672ee786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e79a9a0a6bc4f1b0ab0b7643bec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30739c75860bc42ed358b9dc246dbad688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a1fe79c41315b309367970e9e590f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17333d45c08c7e2d472091a6f12cb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2868ff56088daae62c47679de7b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255c8f037b4d05258488a09cabce4f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26212a913a4e8f44bfef7a817c3627c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c0f2cf8cab49cce944e0b3f8c91894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f065bf91ab3e90aa66963a59424a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e7d05ead751786a72b11dc4758e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180ee6625aa514581b40b212fd1bd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd4728aa733eb505618bb81871822298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771f3e0c06e6d951ea3859a95b64dac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b772ac1a5e637ce2205c9d638943100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545317aaa8c9b31e844e41479db4d90e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3274587cb882b878c666662d1ca8d8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565204a7305c127356706d50b9f745f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21897aaa19ddb2f90a6ddbd8887d971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6705445627ad8ac22acac4369794e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec175679f84040e73c247c158f305a6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e7f85f5d458e78ae3864d90de7a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2842db6434fef5063b92d20733b423d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2488e8ec1ed9d3793668964f76b2c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb62d88f1e6047e2bd397b76ff5b061110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b668b5e764fdf76094944532dd9ab5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91251fdee4d2178c5e2f0decae42204e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567502a0fc9e17d32b46372828c7c1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a8dd31e48d98ad065f63853b8b8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcb8ba320bf3ce9f8843085ee229b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12e0208695d273e64154845d7575a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f542c7fdf43557faa02c9e89b1393117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6badfe42e9bd3d951c426524c2b100118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c18186523d3a99b6c07ebe67e76c4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7ff8da27174d5ade6fe07ffe7751c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02176a41705e39fc0fa8cce0e31ffc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a68eb92d505acd18e89ff39181828122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0e20fbf81fa6fb2cf87e4fede6e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aafaa82342f9a4710814b8acf4246f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99019b6e7c6858f6618ba5ae1a3490fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47406c10c3acc080deb49a2a2c5e041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b598912a53b78930a364312706449f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3e977264a454bce0485bdfc2ed71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d736f9c8b20f3a498801422951b6aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef128fcb756c7d3109520a387f8991130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10fd7a9e6c6b9eaa6eb580a02e53d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c55bef916124d6a85d3521060d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29368f7325b711ac6eb230a7a1afe12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ddbb81c72fabe2db2fea6607883a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d999e4337a97a2b834c2ada7d1ca7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf368782d44f47d74f8d56c818ed299c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70662a3fa6c774fccffa8489a115d568137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cbd9855acb67572181d900775bcd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac0781b925f4651427317fff9ff9ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb736a6186a2e2bd2c7b9c2a82d586d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b6213043c720933648dc4dbf16b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc19d11a7c36d3f668abba477f6c3c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42069ae2d9ccb55f0813eb4a7cb7bf81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c1049a6a468697d04ed11c22531c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaca79defc5960cfb0c3fae6e5cb834145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92bad3a34d54c6b9abee27c6b73b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207cf0637e04d271981355ea232155147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93f34e248099ba9c150a6fc548cdb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c35134f87f101bde5f7f01f8f0ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cada36799e302af7641a76a77ff12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f178009f5c6c6f893da6c0766662151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caff8587c579c726e8413c101bb1659152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130988f295fc49982414f468c53e7bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242709e79f0f3e6b9f5ca1ef7f7a3826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e06231263bc3bce37a6b18f00e619155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8797ab09c872cf9fd0147a6f30b63ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d98cc9b729c1aa76b71452e80666157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d2c244358a9c578b7520620b69e39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37eea886e14ef8e3b9ba97ba6dc325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ec230707c7b3ee15b603a758307bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f01348f9a84fd540cd7e9c0d162e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846cbb1acff76a9669797304c8061b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeedd093c3382c04cea840f2b3eb390163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe5c80827e9f4c7078cf4522c365d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e07a78a70086834b23b9bc95a3b0c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177122228223bd692a5dd5307693596166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54ab037f6ab4ac0baf85bde6c1bbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff680d46f0886e4625fc594b0a1e70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ccbfbadf57e9e884d46f6511bf3cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d934af39fd4154c8f2569451a357b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91eaf5ae08f08275e93931923ee5f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed1f01b3f320b51a381fc8a843507172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fe840ab77d395c73db0571c88cfbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba990ffa950e3aabc1f20e47748ba0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea2dfe979960aa6f9782775d9abb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0cc847156e7c8bb2a969a23ec950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0b40c8afe5f2eeb268580c4b11e82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f8bfc6e08b36ea82b30a071bac48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e30da897a56732117019a03330023179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e091589fbb359d5caa99d7f10ff1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f340cd801acc0f97a134abc0a786181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8acfa3b9f67d827454f8ca646044b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5de3537e5bc74cd6fb92b554d7812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880659575e86e465eba3e4f7fad3c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1bf4e542816d403b204a96fd6b56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c75eae9067e29539354b7407d0d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0469eb63205650532ba811837a6933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c36639d71b2d3bb7614e48ce396e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f4cb340e5b32ec27371b9acfc38e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1d811cbae762679e722b0a7ffb1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfe1d5b9befa48b7cfb6405e8911a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50499b891e52992fc3b28ff60bd5680a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6fafb273c9bd18e1f11e2be6235d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9af4ff80581a9beafec7b03fd2b22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec724d9a7a88663e842ec00c8eaae8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2041ac1f22e1cbc7f635def44c38d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ea58be43a8decabbbe44251dc209197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5febc7435f1270b00cfc2f50300a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d43360933671794a5a51fe07bdf4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328263eba039f4bee2d2077b2a67d9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026bd5974e5d7fe8f7159384b361efa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed02ffc4566aa335afbf010a55c691d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadcfd9b3372d179f24652a60cd31e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e63120e2ad118845dacf319d5086204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4e5f8d9aa1e39cff2f9e7eeb8fac8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa7d34f07f744a5cfe6a72598d645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e3f91a044ce8ccd56f689a70e5aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6578a678e8df2a8912e5aa94f10e8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7eee6e9a2134806641993c8b714e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20bdfa628f84ce8b1afe9c7cb9080210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd93735395d530e7bddf805c94420c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c3f23904365df4888b2eb9ddf43e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f966e31775aab82dc97f1651910e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b8414257ecfe8ba37506c8c1b237214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166120308699e61fa21c62cf0adde12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d33b9e3e58f796f678259d1927b96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc3eb4c20f16c2f753da47cb20105217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21304e404c13cb04f0c1a90e380a1bd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91575a25a389ea9c846f49bc1cf24c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772ab2e1b76e0444466ee01ff3b054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced98e45f608a09e7debcd54e79c75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fadc1b027059535ede9e3744718952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8fd84d3fbf52caa0d4602fb03a7f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7e98824e41d3bde7b422f3208d77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d342dbc168b7b3f04c9142a95491225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26418770e6beeba58275ae313bd339226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0967506de3b09e7ec16913cdf9dac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f70e89c3c54e8ca5a602a1fc7f9dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66eed42195f647b990171f01cb5909229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4458352ac3802cd6f3ec241d9672e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6398fdf2144736c5a02dbb28ade8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a6988cfe2bbece6150cb0d68be93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc366ca7167f39da03413350d05b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab683c19a3d681274387fcfa9726f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa3c88b8840219f2d62c77843a1b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b540ddecea282e8a87afb45aaf13737236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b7e7eb13351d78756fcf0aaf5b233237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f20db179dc5448fc52c925ab1fd553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf1338eb804446bedf930318abbbf0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e3a850eec947f3e89d26bf13fed9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79607da43f4573ba5ee8628bdf932241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e2b98169ea42ddcacef9b94db20de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983a1b38e3ab21aa6e540ddcf7ff59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe6639bfac9eda24648b560057d66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c45c18fb3ab5cd253e4692ed0c2a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99fde9505805f89c709fbe79b409d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d28c9f5b517792b4fd5e959aa19056247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a879c0936ee473c72ca53bd2ebddc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e9e16cb3770643ad5b8109b00297a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e8573d92bf765e744c4833b33224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdfccf02b1eb873fde63cb1a343fec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50be62e713e9d940b5ffa2c18202c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fac80a9ecb14ed949001cfe85019b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f83c3f095554da76b4c31b94405a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a3682f5d97cd25c776a631957258c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8eb34c1904217bcf7bc6c4939ec8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69687b9ebe5c9bd29595a99b6e57a1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ca91d285211caeb96beb553a7a05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665a84baf191a2d42f9f2e76297e8f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9903b6706cd23b46bf15f1454e0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95286cb208869c11be09db86b0fe5b5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b682598388b2e1fab6513390b9f8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239b991b60d58180cf6250e464b6f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d718cdc9589a1970703c0f67b7d60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac0725ba3949ceab35bdbd071e856e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a64710dd417b529d10b4e6d380cbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f94d37c48e286badd2d6f76438cece267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c095d109b02833f98f5eb0cd7d66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb6990932319e7954f204076726ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bff05b85ac4913703773aad78c5ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6ba5075fb8e77e97f0bc34e185b6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b85c76a2e3a62777e363fdc1d9a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8309d980524a79a61c58e89c1f60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ca923c58ceea030638c7341bc80e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53256f1e5c04b0bd63c6fe09711349d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd45f9c8b07e54517b674b8cf45c80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154f9e00b7285e3b9511d622300c9d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849d8398a65edf35cde36f28ec117f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0753008651905049faaaaab021b97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822867ddd00d299ed929f734c04e4b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d6ad81b4ae7d2dbd739869ce43fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ae09478b3057615a0e59a15467da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a8388d28124d8c44271f8d43216b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74d9e94a75984755ab573a5bdcab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e50887a07253ce189702cc1df445285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089199f1a85213693cf6c14074e5f774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434c65b4cdd3a485d6bc94c10452958287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06c35b7cbe004d3b751250d5a6c78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb389e09a6ae6dc19bc41cd09c1379d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0d39ea6a7a843a3c269a7ddebe17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836975794aab4712f89fd4895cc4783291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f548a1771535de0730c8364bec450e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e152e94d833a49be026a955a305c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636879274a2ec37181a9d34dad04b02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3113f148138b3dea38ba7526c51adf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429c5d558fb97004a21e49826d3c989296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c135ffc7123f96bba99a46add05d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2191140a8b78d28a60402227a14eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994f2899264d832208ed69f8cfc595299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a02f5ef8b9a9176357f99a78723d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3793e3345f299f9579de91d2236ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77feac3ed5069a8a2c1c52775c462302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3102594e21da2461c1db42562ac1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9289df1c4d1c9042b899c612252e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c611ab8e83568dabf074917259dd62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f7fad2b7ab3811831a52b4de8c608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4579b02cbc38b16e2ff8b537d1749307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f3ab1d191a58c4071927cbf06a6e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796d3c7602b8f5a1c6be03e662d144309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c7dd939167cf7e0620ce6d3f8ab8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0173e3124ac91309b02da80addcc15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8c3ae89cf0ac33c4e0a5927db2f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1526ef2907391799837e2f4f75654313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585cf871f7088710ba5db82048ebcf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3764b602a941bb2df5b48c0514c5048315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c4b75dd95ad25e86e738c06d874d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14a602cbefe80994c1a9780610c0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc24b7a5c38e6634c5970eb46870b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d156076a76b52f1c2ef9864b5796316319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6291af828e33c4904636e4d0f4842320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768db3f4cf4e2e79e6948a469ce4848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174187ca3e6a068b90843714ef82ebd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c415a89e5be18d76c395f085bcd7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128548cc3ab279fa8b4d9784cc426d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa026d91276dda8087fc2b48a740a1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077afdf8c18537297fb5ee1dadede54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2ba68db2f125a11adbbee55fa1eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e854b178b88a5b89865971bb86a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419d21368f3bc454dda4448d04250d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6438ec7cae219fdebdc71da8d9ea1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c151e7e7763ac278af4eef992c25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd2dcb17f69758c1b38597b577f0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb70c3014e36d84cf06bf394db12b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f69300bbd39b670c1171c8d08a29d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae236323d6e565e902627377bb4ea7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81662ec617f8c511ff66e0b52b56768f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac8bc2c31e3bcc2118048ca182149337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a22ef6ca09586011330582c7b38f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc36de5b0d41f739250b748b3bf824339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578b0d5ba6bd75e84c41a5a85a83fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591b65fd132468a4b675be5b157a32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e278031cc298a7c7e0414c4eee6d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4ea3ea4cf8ce98bba59db50d58d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b6e0114c76743f10b9ad4daf918eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f0711face7b897307a2b91e4f523f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c7f528b78790eabdb49750d57d5e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026e2af4414eadfdfa8e3ef9beba5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc821960a519d09b418bf5f374507b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515db26ed19c5c06f5fd8e1afd423d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b842403bb0db98d5dc512cd3fa8ae5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88af0c202c50299798498c4e7a124351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3a4d9e2806f496478e7d8174f5bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0664fef0356bdee6f54f0a2f84d052353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4e8281fb059c617134e59a4b3edfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba2c7ee7f0d6ab7d9ea3f37923cfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465fc54fcde4be331cb5cf627b3bada356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21e16f793b38bc37389426998b70f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e7f09f3ef3f675713cab8628dfce2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe4e055e0f6ed26f416a9511afab8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303cbfee4d947711030f7bfef2e9561360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc7be96054642a083f4a33476cc64e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7a693b20d13336b18e900f482a52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255702e9f2838e5161f55ffaddfd4daf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a391429d0cb045fb65fd1aeafc606364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9335e2f33050fa54488e7307b09ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aaac919f40654c197d321c9d722eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefab6904d74cbc4ca2ffd847cb463ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59104ac1c6ed2c3900cb9fe1a0a4f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2849d91224df35d242a3481ddf0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd47c9803eca4acbf40461e93449e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de7ebdd0e36020fb793814639e1c81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f735198119c887885099e618f8f8ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef34d210617a8a399492b9a2dfa4ec6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920077e9ad9478c2c5fddcb549ea0e92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5104967e8903c27fa123f91e441e06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c954b0c19a210a49a5bc46f2d189e98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08257748668571dc17f3f0f60f9008377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd319f387a366a72c657f3e88fd451378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d9e60a6b2f51d63edd33de210706379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632828760c49e0fb75ff1c3fa9e2043380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab09360e6bdda8a928a31e62a8d872c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b652af7f8b4ce8ad1bef34d65c343382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce3160fdb9c09a92aef472a6043839383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d149985bed028b7fbc7784d5a81af2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a08ec40d671f25b0587e72b3bcf1aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822857337bee3a5b43b6cf352839f61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e763d8bfd8e7fec0bb5d2d88ad8142e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92236b05e97b1d05f29ebb295c09aed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d38a3af840d39880e8a24f2cb2c61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e29d8328271850a0ebd27551d4be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e90787c3695e4a71bcac566f938cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f959ccf995e6179b35863122f5b1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a76ec43ad55f1350e1d2cf771a6d49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542142fd5d7a36ec758528fef9fc2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba239ba24c4c50d394cfe3e29be841395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7821aa89842204447b98283112ad11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799b26b8063475f6201a515a2780d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072402dc847b71090cb995c7d5887ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87385739a1b8cc5ecbbe9a41ac7b42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e946f20f60729d1710710034d04d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f407405447a91de3c2bc7c8d67692e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9bd17171a02fc3c94a4f5e661093402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4f65072808eb5f7219d70ad08b5fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316dd69eb26f5212b5aa45412c0897404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5532002e1c3dd0e5c9cbc077466cf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a06dfadec071cdf5edeabd545d04e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f8cd3d30245bc32f53882517c3b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338956899eca6e4596ba3c03fa15270f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7d8975b953638f054c988e9e2119409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ed29737e7c283fcfcd884d6cb8f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ebaca543a5bca62c3a5f681d1807411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccc1cad6a06c07605f0a26d9b4ae6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cee908c5de1bbdde8d60c03781d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6edf9103e6883276d1a5909dabbd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fc8af67d6a87792dbf4548be333c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8434bf4e72a1e31f31b2af69f261a02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b2bf3a6e7680f42b4cb74fc4d31d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b075d916ca0abb6ab36710e8768c6fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254a5e84d49116392c3d591c114afd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467edd4f633d96ad868cf970e19c34a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc6ffe568104d07f49883757f47a46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0720bf929c2122092a5da2ffd78bca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1117e9b2b610cdba30d740b0110c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e388b301ca9fc3b926c96f3ed8afe20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f5798fbe90553d8a03816de4c200f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aadf864990a12fbea174fd30f8d27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a899d650c091a7aa099f839a8741da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad233fc5e62d686a6ae8803febd8826428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223efb565e26a6587395b6b4428eede429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ce99ea6bc633aba6a2ba7dd0a273430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297af84c514375d43c96b23a2bfcb9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5b398d60cf63332b77febd25d4ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ed01b03c2ab9b68948c7aa811ea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862d573d482c3f569a76bdee0890c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b9a9ce757b524219148a61cb0dab2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a35399e51127cb94652a69411cb41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d48f2044565427b55d4f82fbdd7a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b6069d9b90556ce7897b7f87daed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dfe538a69df89ddacf135a3a4ff65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d8c83234bde6e6b9d85ecd9a72ab4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f7795eb1ff955cb8849d69c302ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72e60206dca943960563de40b82a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ae42e191da7ba98bcc59c7b5284b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc966e2106552606e818dd8f9b646d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075143a85d59748744bcf28bf2e6f21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78928d1c1c378ceb9240bb3edc01f0d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc1adcfd50c0faaa3fc9b2e36ea9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08680a9c52badc81da438a2e067c5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95595d8015274115b74124df28543851449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e73c3b9f6c87a87d556969dc3e4a8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bed38d2ab888a7560ad92a368b74f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b2f0e4ce19e995d56f283c6b127e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0ad6ad9ca8fe3822e8642c2ab4ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618aa53cd6cb78f66cf6b7a1812acff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298e5be9fced90d3a4a4f546c1fe8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25564bcae0018f32f2c17257b05c0b12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096192a5797ced39ad9e5cc692f6b74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cb44b6e9af2b4d6d4c809efd801d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d3e45575ae51e6c6b38cdc03bf10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29752f1646f84a448a2918e392d905c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113203433c8aad1f7548182f33e19e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7455c4bed636681123f2b34c5b58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977af808bebe5dba99e635600287e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc216b536b631c18a7cab3d1e5fe6739464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd0f3a2fff13c81424702091d29a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5fb2e4f3cc0c199f085ee0fb0a6d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccbad337aecaebe69eaa8c3f144ba7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c171b0c29d6cc3ac26ae74a7d089b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc916304335596d20256560ec1da81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593891a62b2c865f729f4376b04f550f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5df08000e63907ca8d8aa60ee37bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e939f391691a258727661b720deb7d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1af52f539a4bae300d4a416c10620473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f803db4c0ff831e0d82a28369a37c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804c60d8c7261759599688755ceb4b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdab11d39f1d0b6b1f23f232ed9842476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f817d3f40444bf640084aaa2ae916f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808b7a97046e129f90a47ea4bf1d0cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5beb3eb42f4463b01075256fc08a32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27f5ef6c5254298ed62287c3c5eb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514397ba21b421698a05d39781ada2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb70d18ecf5a9ce16360e8515715e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22892e5294d25b33aaf5f23a3e494b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052979181f3592f19ca6e11f41d0580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208482b5475f221845a12a93bf2722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d474b7127c5c98bc77508d31605c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac063f78564d129bd5ddce61670beab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2237d0b9a08b730fb9f3af40b8c67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6baa1be14830e8f4e060ecdf14b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f13c75de6d7a7e0bdd32dbf24e840490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8012875076f5e3f1d7aacc06be3876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df42f55c75f5552eb7a76a52dbd631492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8584f82ef83a910c8acd58ef83a10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9375b64d25528657bfa1ec02b2afd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdaed6ea6b47989eba3d99d01bc93b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494c2d8c3e1ed1d582057331a3f2df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd595243ed7b4f8e0f2f4a575ca6be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a5e5db39caf49e84c196a151ef9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7824c9628a8dbe282bc00c0ac64861a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a253cfbdc1c920c8ffe7fc7681a8cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3a76208c4a410cbe3d4c43a1b6e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794cc495ffde3b7f342ef8d8a120e0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508cdf12a83d02dd5e219acc6dca15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfc68532a58ee0bd46df858f52e06f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223593092ccc0156bfe07153446786b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee031798bc3f5fad3fa5c56bcce5440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321a89956d4f732bc10f2aa2cd9471507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38556b2fde316795ac5c652611928508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862115490a9e2cf3a7ee10b9ca0d49d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede6d56b0c3df73725c0e75ceebcef6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f866135c6ffef882ff790b334da5d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6762d302e718f29a988cb5f0f6d61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e18de1e57c8119396fb7a82560e64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbcdf8a515944bddf63e9b6f1cc7ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d2a93ccf7e21941fedf27d322d9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26024760800e82172265edd17f237c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0b0e7b8b944725191e63264f0f5f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3ecc9b823f9d1635ab6262f2b03be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8dcd692a676f1b9fbdaf094fad89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f4095457265e3dc93a4471842474520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47a9eaea993285be3194895115479521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10acd13284c2dbb0fd38d9cacaa9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ed28ef96deec8e6bb14998fb9137523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd0272d4bec5b1a4cd40d628b5fcfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc37bb008cfbad758be71f56613ad6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe5682fb563a72425f9e28f0bf84fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c0110253482133b6bb0de9e6da550527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe55045db5598e95adc348d70a22f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588234f809bfb9994623dbd3657917e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc183a97fbafa041cbe9fc72f4723530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79a5bc8eea93c9ff376fd84d21398531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a6fcc828f2424eb241e8004146535532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec63c38b8bc65b5fdad2d010254ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4b6a64b18328b944cef3bcbda375534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa2a88785bba2dd1ca00cbc4d61faa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ebdc2a1a6d8bacc20e66db31be41e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d3b73f530363554486c74bc45c38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170ff927cd5c7cb5ea5fd717db1a50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddec650763f96305639c6202ea2659539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9375edb381c5e8f92f27edfe07b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460e00472067615b9dc0c94fed25217541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d1265f8f21b70b73420324880562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb29f3c5f946f32434e1b57ec34fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73024e2fe0d9acae88b8c975375df1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a189eab7b93a443ddbbb1b2d034d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb030820598c461d69734f86a2f3d15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369969fac5a946b0d049d2604709d71a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263390f16315f1b1c0b2e9f079b5f79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7610f98c272a473fc6488b5a4d594d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df883cd09bc3092584f851123788c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165191547fd863407481ed5b65818093551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d6ca726aa8e687e9ab9f75f1d98b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273efcc5d3a75e8ce91871e5b260cc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671983eea79d143a57dfb4d534f7a1b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420bf3ea9f87d159cde5607b464d144555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62db944b067fff8a4e09d5230cec75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374628c2fca6840f90caf6d65cc0be7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc40a1485a2490482a48ffa3de386da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70b3fc08396590114a2157a00d8a6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae612e94fcf5a64b0ae35fa2d16185560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a686e23009e1c6345314c5768ca6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afa04cab7b6f58460757f58832f001562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537dbde1e7ab113a4ba10771dc67459563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552eec91f7106896673b1d5ebcc90f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad774099930abe8e9eb649b665c7fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e4fb348fee1cb8996cb54f1ea959566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b429fe58f2fc876fc19c9a5bf1ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e2de7b4dfd2f597c22223c03cfba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99ae80cc85d2c63dae5e87cac7911569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c5f7e8c81ae603b76bc0eda0053b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88793f2bbebdb52520020454856ce0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db37ce7c7273c63858d02dde515bfc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20826ec7cc5bea9caed9570a9585e785573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f13ca81cf98d74c8757c229b89a83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d7d914c72678c568dab99cba1a71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3423a86329f248387aae766ddcd9260576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17388e4c6ebd85db86bd253da54f42f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a6099384b853b68475b182c404493578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd0272541e10f4ff0e75efa82a2d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8c3b62c8d72e1a92b01913337bed1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a97a62b4291135734aa95a58e798b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee53f74765ca741bdd5ced789cbba8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2827838f57f094511fa4db68587ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d7abd35e96c7220350594023bac3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109e5171d0884f7db06fbf00ca45569585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc479b1da17f02008dc35b089cca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33c125659a5efc114d12c4220be072587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a826a34f33019dd283df446cc330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c77d3c637072db4d8bf284b175160589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770c455bf85b9ff439faf164416c35c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced81b80d28f8d46af85eea0ca77b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b0884fddc3bd0a72c26cf700ebfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b34b133919430c9f89c9076d09fee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0f7043787435c3d3ea4b679bffea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7b3fc4c4d72ac1ac15376a21ea45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb067fcb657a5f911452affb9fd9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908b1785b5328abdf4318a6f7a4b86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec12d5ba954721f43597342b4bbfa2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3054ab7a74430bb52a85b6dea837a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57b653d6cd51372cd0c39c2e29f2f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca605292b3c6e03d66cfcfa22bebf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc22a33fcaf716feca72622c305ba6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4380bfddd057c43abd4b07a2308e52b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be220349013529ec529493c555a39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbaa91382faf4a8cad8d8603e8eebd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6249096de416ea659da16aed9fcccb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca29eb0594977eaa40afdbe8da1d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373485dd8de733fa3e124a95949b8a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642ac6dbde85dd5b1ada914b5115726609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e87eb6f10859703942fc2d10e0ee0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd133fee77744d3ccbf538553ca5b77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109bc43db36311abfe38769c9824685612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e815afa565bcc516fae005efc6dc0d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ad94208775c591613863af45fda5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f4d016075b297bf0387c99b75d331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f590edabc9bcd6821ca30f177a4f2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59d8357c51c2c929885a2c37e65d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542789223cf3ea96f852dcf94501567618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aaee7586fc63b44fabe551537d9c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c93c49955956d0709ee0f566f1d2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dfc349c19db59674b407bdfb9adc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a5cbc2c65fdc422291ca6d4b704f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726e05fe5478a3393fa1824f5c96a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f766f9c3f8f15f394450df16b54a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d9152f87fb60370fcb5383d3decb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04785a98365c68e7133db81ae8485626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067431a526e013815fe56b13650ab44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e784706bc2b1bab3e37e2d2a83774a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f533c6c714a55869908f6a6f4ff6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f71d6ae318f31d6f5f440b7232a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d125963bf218e64a1b7ab9f8a2fe87c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb81adfea3a344b08e35ecbcfb8c660632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a01cbd49339b0521c423b0b9b8ea8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0dbf46eb2ed4cba59c1d3f7644462634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482ee0d3fac9857d315f5793e186d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a237d693d1c637dbbb704d4a9619f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b460fbce73fe99f53e3f43c5a3081637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643efa847db3a9625a6ee68c00b54bf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28de7c052138e75409a5eca7211da1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f857a784e507878eb48067a680ce6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c8b9db463d8e4cefc8579da43ade641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e523befe51dec1502a4edba975f200642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031dc997b5ec0217df1ce9dbf029e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805815d9ee07188d5c01991c14b32c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5db1834b63076fe9779a3d5b2ee7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d9007cdb87b4b30ccfb3f35c5039646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728806a9fd27a4ba35cb14af3987985647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff03c441738add2f477eb94307ed29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bae39c43ba71685075c310b14af813649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef5f0caaf573e3e80628d8f1beca15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3bc4cbbc8dedf704282d12ad16876651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff06ad7e0c7bf424c91f9d0500650b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2be20796dd00fccbe1276f422ec0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd84d6af3f70b04ce46396245980e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aab368f8dd2c120952500fcdfa291655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d11810a466c342aa4744d40a39aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55967577ebc9c296f1e68170e794c50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e603bb1e9daf3247849056e9555f91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed7b2767b85ee292ad8d7bf4c078ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaaee9b0cb57563c110e381199a4d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29865863b16468b47303ca0a6ef61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055b7b9a9bee6b3ba27cd6b43c40e4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bebf83c91067078270fd99927d19f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f20aa57500fa6aea101d0e6223652664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34ee42990374cb2eceee1265ce8b54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ad5e3477bacfd6dcf9248ab94cec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e98e4b03a9ca31b37acee7200b6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b39fb091b1e22baa01b6a5af57d144668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a6924896ff837acd102048fa24af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85202d156f1ad1379c4a91a07a9871e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc7444510c13b4b2cade819c5e3ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45eab75bb7c2ea734cdca7ab7669aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181fc5920cd4057b64f01ce5859a54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b6d001d180b24257c8e39747817e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e64186315ac4b274ac68750d232f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48093654b9d52f1d08166880135f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d34cae57bc49ea21cc1e3f7e30ab3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66ef050a468c051c415f375777d1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcdc657165e2dc55a32386f97173d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da6c9b5b9507b438973524371d418680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b604d1d477b9c3195e41f756dcb4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee6047badf5386fabc215570984c4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9373a9a1abb99bfb2e91922456b79e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d6025b180061e44ba3c774b8dd3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216173bca332557a9c50215c0b48e8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218e76429c20a162bb68b941589330b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef0f9addb0d45599300e4c39b5428b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151933d1a37443866f21409c5273696688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc4256c0e28c3538176473fe2a584689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b11edd3675ceb888bf539b9a93a71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d7067465c9eaebfaafb06266b091691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f060ef19191d7ea9c8b4ff7f7b35b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceeb1522cef128340ada637f69e146693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39480eb0277b81349489838e3ef5ecc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589eaa4e534da61e2090b65b2da6fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf6127cd15ba661eb288c1ff6b37c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8f660d20e04353145d483d469fc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbea39775c3936f8d5eccfbb518a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e442d3076f461262b6b551ed17bf5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072418a78b8f9e6ad2f0e64a6bbe67e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b15ea6c128ffef3895bfc191ed16f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc493aa9285605b63fb92c5435af4b4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6b37923b07e95b86b8a8c757a5b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174379ccd45657ecce51d6fa1494b823704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33b73377129960e6e3689ae43d3806705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b10e69e6b97f378fb86a53ab2458d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50297d6426796d05556205c7557c5a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67ef3cc1845acafebfa18651cb819708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb847f94a3c91810e2f6b50d2e3e076709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c7e2e817521817b7d08ace8d59f56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd95ce8ff742e85103aa7339a2ffd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e794a7d996af5c1e04b6c3cb63a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53865984355225b6994960fa3914067713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db02e137e2739041f09b93a3bce99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74abe207332dfb9676cba5bf1de875715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d3db87ef3cc3a5dc1f1246c4657f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37bc6f3180508057bb253d729dfd79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298375e059e02d6d918e9b6ed276e84a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f5e8d363123e1f9439140e30afedb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91747b33cbc0edb5815424e603ee06f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f31c28b77aa184eb204b859a93a60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577216c812d188b1f476f6bf8ddcf9f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6070ed4b9d9af4b302d853732efb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a3273547e82f60385e169c88fbeb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f1ec8ccffae1d089143bbb170c99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc466277e8dcea74bcada8d8aa2ea3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374ecd493cafb69fb34a7d38ce25311727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43962b10410d7a4e72361b20a058828728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf26c9bf6ac2929563c45d64fb2e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a8fa8f48e196f2b42a341ff16c09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804b3fd7c19c91a864091e0c9cb21a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6827570323e149ba7a55c02099c43ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d97416b30ebface8b8f5ed29fc67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ed79bc5649e88cb275cdc346d1ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307330332cae5cb52d28d42b0460eed9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce9612904e67efdcb1b9ebf8358db1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7592e7c0cc2b02c1150040edaf22f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbeef7787560443fef4b003d06ccd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18967453b6a260693af29a0e48d9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0650f1c75ec9c22d4f57f094f462b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7377a44ae68772f0184cbf84f2a420741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172facfbfd9655ce9c912c15629697742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7affb4eb0a1b2bc4b4f6cdfb475da8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1f2a71e94f5654f85f1cc5ec3132744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6cae5ce1e3ea2c32eb8556ddbdd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358825b45512a7112a4b23a29c7c285746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b189eab4087f1eef6c6e2a68966c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d07f2fcfdfbb5b8d509493f4b1457748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e530c2f2a95a2450726865d2590d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eeda663279be84b6b4767676930ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd3a7f1e093d4998676fbd605e636a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98ea7da87bd55d889c203c83f878a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93223c260e7d02bb0a73638380ccb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859812443cc258641cc9eae1602f621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d522d3eb02ba20f794da5fd20d2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66384e52e510e16bdb163a0ebd1c4c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d210d97a66fe480a694cd7333cbeb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89d31d84017daa886c54a1377511a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbcc1c2da45e6aae2cf3882464f5b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650cdef19dcd95a7c4f0ea86a060ce77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f16a58b180fe53e7c29508c3a0e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8bb7f7f1668c583a2f1a2ff6cd3159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e66c4aeda57a1b5c0a93d38a936c2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a36553024f217f468ffb628e0300e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d50ee5dade0a1141b08d166385adc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ce0024bbf7b58775efbef9cf632a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92b88e5912f098b265678fda0fbb7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c852789f7da43d235d359981399d5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c39583f40e1ce4e351e8253ebc2ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6429148863629181b62a8ff6a0be417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827fe6a05bb0d58f799f708c6aa7c7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74c6d3801050936619bbe6127b9b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c352d19fc6779067a2ef9b0a2c44a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc4168ccd213b76d618cd11935f5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb150451ecf8f2aea0f610785e6deeed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c776724d1b717a50a2f516b612b96d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed56be005a6dba560400e6f6ad552724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b55a8d53c27991d9fecf7ca37f2b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0009f0c9bb0527873e11f46126180b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89c911181e73aa1028b260224640427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d290615bb8b43c7c6883db6565a1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef60a6a6e4fad07ad206f7fb602233129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17577fed9554c5d36042ecdfa68ee33130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f343cf58eba739e90272263dcb162131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c682b4b4273403dece01760228585632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0678f8a05710696fea690fac67404133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb662672dda25a509dc1d9fc929d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ccf499a573216a6ffafe65d99c74e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501213db19204fc3431dc13c8335d1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24622ffd814a2a5e7b3fdc66d98ef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d0da558c5575b5b265941274986fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa97f9e2dc79d58ce16d7d427886e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d95fd7ffe94193649f28aea7b4fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7493da5428b178891393a0c88529eac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272ac8dd5b339ad708209f523c2b8ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5274a916d26004558bdab769eee75043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98485dd70b443e3a2912b8f6d1604044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592d9beacc0fc42cbf1f9813e03d2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3eab3a69f875eedd89a8635d6e43646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1addb94c8c2fa27b09b4dbf8ecc6b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1b31eb81ef2081d1ce6d2269c2e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de0cd4cb4fe8d0c8658c04d0ce63f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d51df7c4ffb5e8ffa4bcd095a1e71450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a969c62551f1d7b9fdd98df2a3a68551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca3128630d8cf580aadbd68917d50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12cd5cfe18bc1be0eb3dc84d8cb63d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06161fc7917db2b5a279529e25f240d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee426c8f5f5e3249871f855c8dd261155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f281767dfa9c14ffb30b1aea341056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5793fdea6261797e8eb55d38543c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1284475ede7ee858a1babf55f75e5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767022534d8133bdcd6a3cc5b79fba659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec59851fc4bdfe86c2f8d843721f89f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae3335af7ead715f3faa9b368c241261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0093719f846b7cc3cff1493afa0923262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad772bf6b4eef5dc034b7104996758c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446bfbfe0d5ebc356561307b0dce5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46fd735d152f0eef86807d670861465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9a6eb792be322d8d07e9f1194e97866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7918996946d68ac017aecb97435c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108f3cb61bdb356941e3105ea896dcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507f2680a131c30d374421d383fb81769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc696150552db67b9eb9b14cf82c0e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c483cb63aa808844d285b8192593bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a185fea5a2acb58ae7f47b240e69b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddb46e46eee89bf1daa3751101ad2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1881b27f747e507354ddfd43be7aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e55b8ace2f8d068b2f00e0ff214b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290207acbffb68e83b3ae6f9a06b0d7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7069c95c2f7b00b2956be56c3e1923677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66d7d5bac35d3b80264cd757b3bef378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf8d762cdb742055b1dfc1aebb23f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d4dabeeb6b7a461a3b2ba6868b4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430a8ec44ec1bbfd75f309c03eec16081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65be9f2024d5837476a47526fc0fae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f63ba23303fac42921269b888cdc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197d192e3b41b35e0d46e54bbc778b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8272bf3323ebc374a49755f7c8011485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fdbc2ac6d406b9afbbd7b2b8175986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba5fa418445669ec7cf4a6f133442b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd03fe1ce08ef596a73a01e0ec03888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92798cf2ce41addcae83df7d0c60f85489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d75ebc6ed332ae8cc86088cad755c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ec50513b9e9c837975acf6ef09a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453593a6da43a240fd9c3c8981c360892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d930f416fee34b76139dace644ff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d85b437d50b9b22bb2295599911094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74b5869db5f663033a95ef4a9508395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c4790764e3ddf60b27b1fbafa432d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b51b81a571ab748bebc612b48de6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e5f889e31caac949ed78515d29b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0ab0b6592ee625024382c4dd2614d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020654284587bdbf88d40bf9b2f63c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aab7baf502d36439f7b825626d4739101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e16eafa1800bd104c265499667edb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1272228a059692b2b5443ff3765fe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a3eecaa37a4c848b523675c0a3d99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db447aa952dc2889d6c66188dc585b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e247df08fc0660690ea20649a045c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840726f41c4700083a32e639b0758350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c150b9c52a82103d1ac6ae4775e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3625ad621ac55b110d22e4f97e322109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94272a3826e1c649e4c110a7d99ebc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ccdf7d97a2fb2709dcd0e7e85c2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd93560f33631391982545c4a30d222112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae20f630d0f0f02e32040b194c1c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f341568b10fce2351ff08038570ed3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c39ec499d11ccd0a2d646bcd1cec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152497ea73b4cb82dfb0f0e51b74870116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ecc24de7a8ecf1dc50673c60a0da0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9393523afbe8d21eab6d3ddff1a801118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f260893e6b376db7fa38bcefc256fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d8d32c377e66611b9f6ac0613d60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907294ea545537b83ed57a56e7cd51b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b06347256ae893f845f6f04d79a20f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06559f62ee4ca59a1d4c91a3c9872c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f216dbb70fee3ee5b7f5f7f3e2ce7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a63cf1a6328ac856a9efc6bbd4fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee0e16c5f2729d9af1e56412d8108b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c48c85b7ba6f9d3e5b7f54977ebb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ccc0be22d27cd0c3fdf2d9342faa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80783bb99f651d301a63ddccd6f326129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989442a9b6f0c7ffb075ae39d71f503130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4edef0969d036b4d521b00711b4ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824fbbf58aed46d1efe2fb5c5dee8b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a466b4e7085ba10d4bb84a342977c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f33b0ca55c0417457097c14fc196e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc0f5dcd578523e74bc077e3764def135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f74f625ad7a699fba78b3130396e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0857d9e1f2a9292a2039c39f9f6f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5e67ccc956c753a4daec9cf6e982c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b38456efeb59f58d5c602a82b1f097139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df1d0d1798ef9ab55d30f45d372427140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed472bde147f9430dcc23e9a1b241c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464df2bee2ca844f08171d2b16f7146c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de63f9199d2c4b1407040be1e0872143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82019ab5703949fbddc901a659a697b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaccefe184e05c645281ce7b153b12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65267ecc46f5446becfd8a7b266a606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4191a70453c8b9b1bb95bbb0e746147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8ba5975c2c5a0b21a35a240bc252148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc330ba943eab64390937d3e3975f169149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb8651fb599ea8b1bb9d59b1ed08c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c1ffb51632769024194dfa817b06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0bff1c3f88e67fdb320140fafd07b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0702be2f89e61f84c347da14e0f9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21336a35105acf7c3fffba5f846fc75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2bbad555f418ddccc4a62edf4ddb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe44063c6b9c2f26d713b1188eb2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ca2b29c73957ab449b81e19fedeab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca72a6435adee83e4a6b63e466006e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada0a20c7e68de72128c3f6b7ec4b28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627015a4a874188be773cd9ad0711272160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba343870591a571daefe727888c5373161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa198cfbb633b3184c15f1b613eae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471ac92632de70c8d158b427fd59c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c385003bd8d10cd4f2e501a51d247d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4bb33e773e20916ddff3f264d4558165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc0457e6736b7c92c5d90e8118b1b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a8ebb84e2af690ee312631639ff8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1913c35a239d39727ac1ed2cd28f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535e44ccf5876c9810ecbebd19ad17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca926f493be1368e2a46337cc4a7dbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de02ab94b1d0aad683559a0fa2f416171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf41e212f8c053ce6d185eff6c856d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33245fc4374626246bf588ef0c125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a9c374852ee524748583373810390174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea8507007685cd019e8c73c41a6c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326db2364da7552aa84b4d69a96c8e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ef55f607beb341a6069ff4cf860c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9686b656f82e10eb8380a38bd15dd12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7923bbcba6c88b9507e9565d917f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c46a590db4a902782552705de653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31d64f3c4ce408eb93d63adfcdc27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9fcfb86afaa64a1d142ccd57414f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6b6d65634b4685a7f7bc5b0f8618183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ecbe4f0a7dc11b390f3e5786e7b63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095c1ff6ea68aba9d93b2f98eb460c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77695009ae6243e2161fb19621ac19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136faf0578576cfa75b87a485c87b71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad2a6860652f22e0fe5b0b1c4bf0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c43967f8565b34c36932c32f42b7ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf007722f6132609e689de4db6ae0d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7c0c9c587d0b84970435f7727fbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04d409c3b48f4a4e888bc26cb53fa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c46fe4048fff333bf9977101b0bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf1802aff6ede613d1c674f2a3df47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc89ea85b1a9527510e27e6e73186e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c892152809053ae41a989943e8bf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe14245b6dc63e6fc8756a7f1b63280197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096130a9f3207dbc3a2a4abb978d232f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea83e0768ac2d2b6b7eae248211922f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39948b8d2d64a60eccd27ee8936ceb9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f97e735377f8dce003c08ee9358354201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3167478c29f61176a7bfcf6fd859202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a3d8ca6c27702bf414a119b5aa84c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1398f33a2d2921de971a41be6350204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eaaa8d208ae0980fe77ebb360adf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba85d277fc5001e9b7ab6d3064b620206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208126d815447c4dff0be4a9ca0f9b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfa100f07a92d9f02a7151098a7152208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e322f8c5cdfe7f9ae9df1910df5bf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec60ee54345d75466668d0cbe80dbb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65641bc55a54cffa60264c8573c0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9848d7d4343a23cb86c5ac48220c77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a17555b85467c0dae58d62ab359893213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b896ac8eb34a5af3230f34d92d73d82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ce7d5d36c1d197a8d8eb921625bc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608107fdad6cd73e7072a099296e73d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91041eb78f9e79cb7d67a6d7a7d3197b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286af22fc260acaf8cbd9b0e7f982c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c869c1e170bf4f955cb28dba37364219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c21d9b095dad6d703798853efc09e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434c696d6e2fe1691224f5e351db69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b15275114de4fb198d8beb7f08e84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e6ec5c3ead6f23fc40adfb9e818e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c8b9776d68d9c78c1be9facee04b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270fa97a2af278cfef9401280178d59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5064dfc759d7d8e543d731de554823e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c53d6c3f487975c3a93f39e2bcbf07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab45a1bea97c0993d60c3655c13607228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431cc4a36a9955e5a2f8394a10f1d31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6313e7450f70ddb96dde30b245776230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfbf89b1fbeaed434a9427bf4ba3d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01272e51336c99fea210f591918207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76188ae60a687aaf9ac5f949c7fcc95b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb388f31beb92885c5571c98675e7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d6bab82d97f5de8a0226eba14265235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca64ee1f4e280c49dfe9c53eecfd274236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d442e4a8c0166710dbba5afc16fce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4c13e9bb596ae53736b6aed36849238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6669ac30014b00fb21ccc069e38ce3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abbb8e13e0766c207c8c4476f1802f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db9823b708799216cda7ee6e3795de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6b2f9134afdf2584ed2b9a46d2b4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea881715cc5bd4484a7afcb4ebb1f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5211ef15716f56e0522f918258b13c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced5852b1a0fb7c2b13f15b5bba081245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c19a90fe787cdc5bd461826b43c52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb981b751abf11087f115e331e5f05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5885c9af5aefa1597f719082eba9ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadacc417fb995cd53c65086b0f29e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df877e03e39873d468b7c038e53775f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93ee766b878f3ea9da99eaf6187cb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636d0f62b2141cfbbaa1a927e5d7865252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4514983dbb0c03ea6fc994e08ba5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58befc886725e6a8d0fb7a59845e89a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89399ac7f822454341e0c5dbd1c015b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed4e81e63a04a0688b8ba2668f084256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ba72ba5e18379f9247b5ef677b59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a7c2ba4b729dbf3e29af92b57db3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac64b1d401065adc9268cabd7abb0f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27365e918180f32aadd78ddbd29f2e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6706e6e606912ebc6da99de4f7db03a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9fc823e82ace1dabafbdf70dabea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a51b84db0f5a4b6199687ec4f681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d9e377196fc26caf1fd8e04a2ce45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c91a5903a54646db2cab684965eb42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa99455a5a86a636ae547ff0e8337b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9dce09c9194209eaa4b7c8067858267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5fc6c35e556bcd9fc2fe8c09efc2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c97d3c4171fd6405870b7ec38fed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e15d4926fb9f1d5bdc5879ec359c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180055b020b800940490e65ecffaad3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ade290e697e5a1edb26e6f538225272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9daca5b523ccdb8b5ecf056427468273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a7d6bc5401dba4bad34fd17a91df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999eda037fa58bc1c157620d591992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35398b04c38a133e87813594a49659d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53011527408a86a6932cf7c0519050a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca871e80f9dcef5b60781c2931bf47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a7242e528cb5c80c269445e68154279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11238d3e9c9a2a6603c12ef1b95335fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce5b14930c916d6e9d4d8f7754220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e309c2c453a667e19289b8e2ab9b62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9ff73466981d4644934704e63ff65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2154a027ad760c91ecd5360811dcbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2917904cb9e374e7745b928acb17b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b72bef78fdcd22ef9ecbd035a9abe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d4c77e6f3a53dc6d22720847a453287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ece4f0d1bc8d416249b946fae68d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff802ae9821fdca309188e3e303c585289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331e76bd794e136b9323d22470fff7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f1bc5cd76df885aa4e0883177d7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faed820f5f01417893617b1cadf79b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667beda309d7db0704e28c98344a5724293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a10966c92ebabb7e9de377cf74cf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3022c3af524a395efcc7d571c276a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00627d4b7e32057d444954b36a104db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b0e33ba91b822fd0382ad815b20e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e00685ef0f53941c74344dc28471298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f5a880ef3fcb81b8e0aacd5cf5e06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bce3102a34fec87adf2e2705dc758300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3637511ae717deeae06e0fb985495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb09049955c8f99a1869130ed2ca2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bfb81a77a39890ddc15573db5ad13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b40d9310a3bcfe3da6840511782b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8bccb67aeb747345168834f3457de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6694f8e2cbd596c7853d02bcb91dac6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b36b58a9884fa4f935fa3cf46c4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b83896397df556fbd29d22aa818b5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e1eb24d1360e313af75e4726010a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464512d69312144a05f3647e02e99129310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5efc3fa6c11b9252367d88a021e1be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457317da377234c01136bf48cffddd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acc2e2a07bbb54b2481d6f27082299313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09212a5e0378bf86e659976ad6b96c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc16b8ccbc191a710258cb301e9dc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e6a8940cf5b8f00158319550cbb8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47f8cdbd9aa107bacffbed45accdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38070a4a76dcd59f9beb6c7147e3b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b911e1244576adc9924110cfd3f8cb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47db337b45466a001d607b4afc0aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b6fb2570c43d94ee6665e24bafc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f391965bc7ee0e7867ad5afdde17c72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725567ca313c7837a42f48b2ec74cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd404adab9af889870390450fa5670324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d22361e3bddfca9a2c2eb897ff06d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe73ffb627826ba16dc2e3341a15288326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db932051dddcae036d470e7674894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da1d23ddd28f11aeb2bae42155baf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b16bb3360e896a3c443fcb6c561d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e4533c53b836e0a471d1d1fe27625330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9e34cf12eea7e0c90eb602a6374c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f7c96ae1c73aa13aabe9b617b9f2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba0238d6eb66b488ddb97871a538d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc6522424fbda00d34a8e61133f48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435ed0f4f575fac9b4ea25c81c96c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96064cb7b1fc5bf4e684a39e5bbe575336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c4ef75c12d76132507cab77f33697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c04edcc87fe518ed9ad4ea33a037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60d14b237b55838f5e84380075ce6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131865a3556898051ab116ae6426cb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c2d5a417f6030b05bb7474f5b6a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b620fe93d59bc422b72f6f8184b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861572de0e39f2d6ab2d53bd6fce463343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3132d905e13d560062bd90f05fd3e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5b0aa614c71cd110b41b374676b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd2a6b61d5ae556ef0f78a033b09a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02752b7e2e8de38a868c215ba46c956347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f980713cacff22f6f41c9760a0df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dd7fd72b4d465f885d9421be2e0ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25f3688fa85186baf10212e8d8b81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9919656380351447d1daae0eb7319351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eccd92cee604e5f98d4af8a080855f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9d2ab41a74b0eede9342cbf05037353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a55dea9032f6a1e8a9eca113a28d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028db70a687f0b3fe41e042c4ae447355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ee7a1bf4f3bb7b4f5820aa38986dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e6cc470c9886512d2373924bcfa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff498e8044351fe42451e50c7068086358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e7981dfecb60e46cad0d4ae9fcf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea284734a5716cb40166119fbed022f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3b50f791e766b402ce70db0beb5b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42c9ad4a3a8d8befed3a74fc56d9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a092dcd7c2e0c51eb1f387afa1c31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3d588b73b6878a59787076d996f1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c093933064f4bf2a1f649819b67214365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c8387afbebde3c676a071b6a5032366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bbdd08687229115124b10a3691473367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636120ae19604d382108e2ac34a860d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca816e5c34a784d50c0394d7412af01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20f24562f24e58c622eeef50cdef0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f48248b20bdf9e48fbe151412ea4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb091e90113c7f0d86314b55c74e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a64cd2b0502006f0592d5fe2b1b9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60da059f2439137bb154cf825be2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d180c9ca716ab2e6be8bf5351196c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e2bfe4ffd433d0ec841776481ce8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815417eeb0a5db539af2744d12d8d880377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b586da4115de3a798497f212226b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fdbeb1a5bf001e141f2bec0aa2d26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd122cdbfbface45921e56f722921ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636700b4786b573e36a09dc22c8ef9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2be1d6ae802e4b509fa5337160e1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea4bd8e01b0c002b10eb5358c206a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe248347771350e6cdabb8ece43a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732716563e5d3ee5a8cc16895baef8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905428fe3e3d0e2ee2bb8ae0aba97917386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66415eea8f965b96f19a4ae895bd72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262ebb77face38dcbd84eab30f4602388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13487d9d40eae534edf40fb3627031389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e541a14dae3e7d4fe0971bbbd5ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36fda8050588250afcaeb89980cc32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4670569055c20eedb920197a640b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b8c131d4c5f4d549f46e5a87270d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b59d913df27ce6fe6d77e94c436ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879cfa99773e573269f5bd3d1165405395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802346fa58ae73332e84ec04b34b4bda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be336e1b627d907cd0aad07323046397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54109718973c8e9c5a9200b6141da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7e748b93135a0fcac1ef01f48e65a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b92dcdb3f21493653dc59f6938345400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae11abeefaf03466f2a310c3e232f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd136c70c16605277b73fa24e483c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d0a814bd7b591ae88aa841f0021a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038cc8bbb9a2828484bc2d03712373a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aec43190bf67e785feed16f0efb64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718601545c17b02fe1ea5fbe104df4a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f075403eee519eb35caaa1070943407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a8e556cab8d51c5a9fbf05f15eba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a03e68799b8f8b58a387a7a142270409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb332500b6b61d5d3658f0f12a00b89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d0f2eff762808f594ec5efd5fb53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429619fd2b23991c35f8b2f74544ed0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01771d91e1238344009ad1aac8ccce3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb32e7bb462f8f11c96d1fb5f15dbb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce5c5e4e6401ab626b143a48772a10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab16ef62e6f407b0ea2b7b3cc13c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13151b120e99b19d6bb1d3eda190328a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b5d402c58dc2b9cc53e650e00776e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9447f53475d611c8f114c015cc1d6f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5476c131db2ea6b34e2853f03a8825420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b8ad601726b70ddffdcbf1aa01ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1453849ded6e03d25d1a23e1d86167422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724703ef3edea8b0a4135ac07f3819e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a788bf2f16ce617ec562865dc065d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b7b2958ff074c223066dfd2ee8b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523dd7b293c518b31feb3d667b610be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718add9e583d69a2e0d50ecf497ed7c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b7f865a83b5961b2ede63fcc2af48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7619b072d6f0587e8a9ea0f702f243d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb32cdb65df191d7ae4d4e72e19428430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8048815631c089fd8cfecf88cc39ca7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1a3ac1281cec1361156d04442ea7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6c6e445da18a5d7719568e6ed0529433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aae9dd0207b61bea042bb4f23029c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05fd57ed4527b306190d7e15714bb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9695dba8d0f66ed8356492c5590d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45e8b1c093e3fda6815b173cf42f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ed452b26834c497fbb512fe48dd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c26d15a7bcf02ee735108ebfb68be1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c47ed60448972b1edf70054a38cda8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f6355f6e618d4a0c7a769aff056c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4675cc5096eeb8be4aaea81c666c479442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb69a585387dbfc5850e2e3895dea9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105ab14b1494d77a3c343441d542879444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3939e8045ddd27c62af05b39d4544445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711732181e36a0c71a16afece3b02c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495e83a0803ec3e4f8e6ec8c0a8568447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c27b1ae2f78b35a42eca547fc2786c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee50915c058349ba0b973222a1c45c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a39fa394ed49fb9a811428931f4b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec76f98d020ee0fb5ae89286ecf634c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912e72389d3ed6b30cb887d139a407452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e373b6589e0b56ae9bf3e02a8eed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee851e39bd397bd4c2d5a37dd629f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3dc6e1b3858e349003461a1ba9e2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93b4be2d7eeef729d55d69c658eca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70236fe5d897adfdf68aa8e904090457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f7e47c640647155eb8b1156648bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad046b5e0b425b379d448de8446d30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5f442cb65782b226f581f6c560e5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8bdb353c33bcd928bf14e11463664461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633551e164d1b5abc72fbcc31edd6ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb18a49ce4d31b88201916b4cb4142463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4f3fb61d7843ceac8b113ddf460d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43293c42b8e19dde0249839732eb9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a58a39b90f0a3f7a94fb9eb372d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eaec54e34ab1402756fd67cf2dff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea8ec21aa48052c595fffa358d536f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21db3c833b81efca89e880d9289e87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595243dd421fd363cc5cc93ff833f0d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269903d94f2146f167b92b62684dde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555ca01487388784e4a42e89dcf2af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff93077982619b31f0fdba3e45e3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3627fcad2cba1228113cee5a3bd62f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22736c8d85a2613ea16aab844c7a0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86961b16461ba335ad9000403149b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83aab2ec253edb8835f5a4bc877bd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099f7e86ba296e5d50adc57cef9893c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70db5617c2e14b2ddf909c9b9031a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75847e9fdcfef8fa358d42dee4edcc96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09e03328f1b3834aa63a625b58f67f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea627ac26e1b32142f836d01eeb048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81875675ee4111504afbe7272faa567f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1b211a6512bff0787044799d9031484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da29ca87fbb33a743d207e132d2030485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed726926e11c7fba5a4e8a732fe3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5a793f72453bca05171bfeb25b6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b15ece7e6551ef6e6bc9ed04cb0de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0eb41d574c4b114d5bbdfcca3f43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8508b5d28417c123badde152ea284490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c7fae8df7c098988d67a5c3ad180491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ccd69af1d2cb6feef49e953e4c785492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627300044dcdbcbc3456a745f8b7bed5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280653994d811813cacf55faa2e1cdee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f62850fa9051a1c133affdd1864beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994920d0f4b963ad2e7b29298d19475496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a63be1a6847815f7b914ffdb4c353b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e794c0058c597a520a077480bcc0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2c95da9b262104fa48708de9a2e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac974bffebf5a1eff116b5ab1750929500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a368df06d9fa8bd5c05e26bd0cfae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c7f03b4af1df7cd58dd4dcc8277d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b1ac3bab2a18dfbf5a27729f9cce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be13e27630f2bac492fb0f3e98736504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae2a0bcbc5f6f988e55442778f1b04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ba8082b4f200c5a3ec2f6e1f4a65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65807053948b76b08a87147af27e71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee9ed533f2dd19e5b76693e330fb22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ff740a59646bee25dfe2d86e3291509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecce8019467121358964e10c07b073510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0cdc86250ac606ea9f328d11872a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb8edaa62df829732c8ae69738374512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6391c40babc283f6efd216298f738a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c24d394d97be9ced0d2e0196890c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3352bae00bc9a969358fb69cb578f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af3a760bd96cf52b2fce072d1b067516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922377099a040f0c96a3285866b366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962e2b092c37c711b82f1e79f6eff7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbdcc556c8a19f4f4c3c66a12288de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d45b205b6942f4e4c917694d123d6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f41eaca63b0366f94fbcb4620fb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d50dfa9ddf8ce1b6e2e189e14a20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30692ed28c657813020cf39ce36300523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e1c203921bfa34eb72fbd5742ba29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd04c757af9e7a45aa8b4929498cb0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68247ff61ba1fde9f0adc70946d105f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ec4f1fcfe764312f8752d8534f9e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd4a9306a8ff342f13112102c67e58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1853f0fe0a298314d0e13702a26b3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00de631f0ce0452dae0244d3aaa16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a75a87cf635258ac12b8ad8fcfa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170357ea6b8d6079723f0469f1fb1d40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef645e6d4787863fdebd043d24bc197a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb91f51f3dc36c0a827249224de68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b7190cb4948a02674bef178d4af4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3ec3a4ff784ee633571c000387094536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7846b50cc1f425f563c5a22fd19e43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d025813d8b1809d0a75d387fccc5bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd02cfba35fdb54687abf466eae36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677633cc90a86e547aba808024b9ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9172e866f66f41c2d7e8c18412ef1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b24f5779856a1310c795b9e94ded542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a1f0ef6ee95f88f507bf26a4d0b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0655b87473e07a06764a2aaf5df9f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3434178c1a3eb1a7d40d82e829b230545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f611b2c24f27385d3c33c92fd49d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fe23bbd455e06f04aff4b0b72696e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeb942aa69a328d08113c60eabcf18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693f9e91dc1ac56fc71151eb77d6de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326ee305adb20d7ad6b46a4fe0df50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a707b7ff415e3286da541f38b1d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54638e4494819dde3dc977816f9a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbf7c07a06efc92a61d3cd8d6b1df0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fefc91aa9c3251c32e04a4b34917aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313fb62a5665e5381773262b0a750d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d553cf3e84e13b791c4b9f5e26a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e449bc18d25ae2ab053c4bf51af38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5ebba8ffbd780df78f476462d321b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f437778b73f5f43d6ff7c5dd1b47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd4609f0918dfea8df17c4fa8320f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b711da8122230ecc034a8973ac3b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9913edaa9b7eaf044ef10de84682ed8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965140edfa72087e5be5760a8006008b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed55e464d724f6c47d9d6d8a49cc8f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d41859d41e37be068c1529bcdfece565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a2dec5f5501149b4d9aa72f726a22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2cbbb8906f40bd114f73ff08b506c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bfc2575a06e4c0d217ed9da34f25d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b25f08cc397bbb0b5589bacf23ae1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f432c7f84dbe3424cae6a78064289c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dc5319c31ad16f571375b4828ff96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d012ef667fddba6800f0ab0b23b0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bdebd9e557e40c597afdfb5cb18cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a14a1908c131f49d2a32d73a39d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550a208a6073ee92bb9bb54bb3d3409575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85819781e17ce0e36f36974fae8297576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba0c858a019e19365c19d2299c19a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ffe10a274fc6839e211f86ef1c521578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfe565041386675a3b4c2ad4459ff7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105efbdcb5009bab569069e47b29131d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf46fa2b1d8bae5c4beb295cd70333581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e7420fc79fdec86cf4a73ea2e17e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41f256779d0e2c2fc616cf467df4e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c525adcfcbf628935f20a71f48fee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de636985ab5657fc81d981adb53ba0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d6d0dfe6ec048395986fa96951968586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e0f3b360ba4127fb8028d07eef7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd6a075dacc4632f11d29d45b80bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35325790e6bed307815a2f5498d8e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c2968e438542cf02aa3155d0acb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6ab838292f98f858bfee9c2cb3f9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c755fab4037ab4a6edd159bc27d06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe89e69652f8b692c168fd6cc8fbc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735bb1a8283a058a8f3ea75bbd9ea89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb85f49e341ced9b9ca0ef4b80d34a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dbf23d44a322c897f05246d7c1639596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced68d2f6f6b09258537f112369a549597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd84594f38fd2828bd30f4d5cdffce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5492a1394e145334d1f67cc5f28434599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084622488ab0952059d0b5090573c0cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0d273c7c69d936fa8c392dcb017f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948be849b3eb92ed672a89409a96092602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d8ec28f87e0e7b4c1c20f384c9b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470418d172314c7e15e7efd1d5ce7743604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4424b7ab1cf6ffc59a30babbee52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22071493e46dac20dfbcd3c68edb5b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a91c956133b842df85ae49928580d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd40a2c19d041434374c8b803f4f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b64b34d23263ce41706dace637d96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09c3ee9c68d14ceb04217d7cb67a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75861742b587e8ea8f3a2954c4191116611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee06be45cbd252b7b4c3ba0acbafec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc74b5538e77f21e259931860245c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1dfcf5d750c493c004ab57d3a81c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f572b261017bde54af6a2051ea0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b85f0f5ccbb6d4c3533ed349eb1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b982e554eed21e515c4e9b776a6013617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007e22ccd9e502f1f871a1e0b520ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65076676f55ca50ecb152ed521ce4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878288adbc170d64e5709c491e38b3b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f52e8014b5d6ed521ea9dbfc142b29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c26918036b4c5e6897fd9226e97b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e82b59154e68c82d287ae78f2f53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2422db294fed93e01513bc8491b8a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a08c382189098058cfb84772e28f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc87abdf1a0b6eb99f5cdf7d26cdb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1e37ed530707b78ae1ce840d3f1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2d73a0b3cc1ff8413fb3c517ce37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8411f0c83926807e7d108980a1a43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d1477a22d916bbf604eeaf532816f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa829848621cd8955e5a968271a6f72d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b1be0b94b4c344da6a3f99667b7f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d285cafa8d4f740592404c69b711b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc21f1ec3bc2461956da5a141ee9bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f763f7e9379c58421372b1ab6c5d36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c8486dd422af50c7afa05c64283be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219d0f392125ce837f99a867146d12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d138583dbd0a97d0e36c516ca6d9ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531271987bddbf65682a315c0463842639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac0a2ac05d77adaf1790be5e1218a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb0b373fb19d2f8dbc7e67ab73b82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf930c5a45ec4c9c5ccd5d518a70d65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323484b8cc881914cc1e9958bf010db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee800e1342ffedffb660a57796db18f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ce7b59a2a5957891a9b3d6d3942f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4457d7f288aac22ae11e766f27bd05e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea6c3bbe89be9f59dab773eeb4357647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050e920c1d7c91678725869908b5b3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0305ec67d0225d5462a119bfc5a79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92b65a4adcfe0fe7a7abcbed22e0e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b18dc175da7846bba727c05b88af9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213325af037c0709020da762cb39954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd92873cc0838f4a67d525425ff27a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b45fcde4eeb6780564e930c6f9c8eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f75903e43f382f0d59d51e05d21b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691299261844497264878e63fa348c2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aebd24b48dac1a5b2ad64aacc21cd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0240bafeb192e3256e19a4c1365c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bcbe3625f5c82978ea44a20d02848659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac0cb1eab17960c794d414e50be637660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2218a70b99f608734b590cddec6fa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d7aa9a838af07f78e108803dc5c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a34e0bd62809978fc637ded4d137663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095df3e4f6450af516d316596c6e00c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963afad9dbee6b2673d8ae44d61e5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d34a8a6fada149b6ebcdfbbf42da9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e94e14a6496a382ca066ab7bf3eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239193860864f171f70dd459a02825d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc2953ff120846cc32c4c3eabb2308669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafe08fe0ca246d76e9c5f550f1cdaf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823e6136898e873492725677ac068c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c09d6e367046efc6a5ae721a39085672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7e1bcdba72155695fb529fdcfbc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36a1f47ca87ba063d18c012d0e72ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c45f6fd823c3f28afc9770cd95295b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e2a2c3361201176bbb7fb0bad20e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e65dd95a873191ae76132811d8c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca49645a7791f32bdcfd4f87f2b06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e53d755d8a4332541814ae2aad88e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba57fb2b5fc8ba044949a4c2ca900f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffacd1a7275ff0207818da5d1115f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719d418e3e92ca05fc637bc04daceff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a781dd1ee9a52e1b4f35acda76ab5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3bcd873f0e7d22c85441c254cbb60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ddb554f20bebf8514c9ef3e3c7e60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9aafb6a1e23007eb9107d6af45ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840b39389c070d5ad7afe126e1b2f9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a135366d9ba7c9247ffcbb8cb9a3e77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd2f279aab7790018a045e74115f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219a1678b559258a8fd79de4811b7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673657ec7c3dc7e66fa3a2f898cba2c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed9dd48edaf927f410549eed724a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda94b64192ff4eba76b5f1b057bbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14dc8cb1f299f8edb960f1b50cff6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e56fe9eb10c763aa806b3caf35de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef35e1bf290b9259912a316087e6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec0374585b5d297a113cd2cb3b75c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc06e22035c564e31c741473862ca15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf52b57c5b125b1dcdacee2868bfae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ed799b5e4305b114fe20f20cbd5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f074ab5cc051b1dbf20b789f5f4306701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667c198ba9a7e1ee70e4ae0cb41eec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79966cf19d7fbde7f1eff2d20feb3bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce9b05254a57882144905888de2c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34e9368a4e25534b448f381104ef0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cbb4c5d75f87c0cbf8166ec596e10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de7bd47fc20314281a4ce6b6d85cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f0694740a792e94fc6019f014486708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e15299aa22d2dc89ec31cb1481029709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be24708acddb23767c60d89a37fb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173c4103737b7b389c88eaac49f488a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5370aefbdec738027a32c234a6c339712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0298e981f674fab497f766d03840b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba346fd2ca1376bf5a136fab1d904b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2765ab904ac6dfd6e5e26073bbd26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf58ae7ccd44263fd6f00d25c1274f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e96b57c149683f4cf16ed2d22e7e18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52118e3d592ba2c26b64e0525aead5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452568783dffe5fc55a11c2061c0cceb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceecf1c3df5031a7bf36a4ad0808fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc34a0bc5004080161768cae20d09a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c3893d540111b9b0877544367a78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d3859bd0932fe53d6c57142eec25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb80cf63e1e12b2161bc3834919553724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117775e3efc5b6033c3be4e5392df117725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081654f02ccfbd88bfaafa6b51631af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e15ef0b3027696f50dc9df474b85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3740fb62bfb0ee39e596fc7308edf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a9ff5a4c354c6b1c9e93ab094a42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d5bc98a6282d804ce8cdb5e3df123730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71abbcef67962e1908c12f7b03db6e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38dafe1cd845361900e4e2fc1cce15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa8fe0e0820ce15ec7cc9fa9ac645733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e988563921b14edcfbc6c137c269734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baeb00b22b72d435d4632559706045735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f390918c81cb8df4d9f1ddeb045721736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9ff65dcaed2ed81e5cc6b2509d97d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c5cc074b89bbdf85053d7118c96ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16856af778acf038871228348b1f9eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559e5177b7057cb2cab6a16e80fe5b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed82e40ad585ac4cbca79d6f7df1b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea13ca60d91d74b1c1f0a518b62de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eecaa4833b82f78acc50706ad91f9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551954f87081663f8fc4fd24dc789b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa863dc6aa20251399b2a3647e423d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfc7cd45310ec02e49a3a918d5069e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941f9482786fef6793a97cd066b48d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d18a2592a38fec80904cbebe47de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17670dee9db04fe554019febb1de5431749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533986287d79e8523be702a4e402544750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9a156b1c98723bd27f092c5df36a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce790115422d9069cca7a9024d89b3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b121e931ee36031e583f52201869ea3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>