--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1eea3ed04e445ee25563917f177f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d3c6bdeed19cee01f49a1141a74462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad449e902544531c111491fac5ba683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7f154e6bc759cd8c4b80f687ede494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057e9624c1f49ad12fa0869aced68e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbf8e8aa98b7401b97a6d9f9ecd4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db294340e88d85d03053767cfb03bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def64b55c69b261758500802ca68908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe843e1f054467334bee5d73b32fd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddfe1bf34bfbbb3fff65d363643b9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c54cd5932908b925e70a26cf7ed85411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b027c554047665e6ae2ca407160412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976921e7c5915a8549a94698e017c4c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb029ef7134e062c13c3c50998056314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd1dbf1b0ced9cec8119d508fa6f1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b905e47446021410b42a2896c01216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a7e0c54870b52a08e1490adec622f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa0927c4e544ce7a7330b967218a1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed463028c0188f5c1e099e720de2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700f5881037c2df212cea2596af2ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ec1d6562e5e38336c8309e81970021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31038c238bb28f2f3e8766002af5ed522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019396e4352e48db354e76587fa563fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3241509598c0cbdff94adceedbad6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c8d35639180ebe382e9b0644fa29325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873401fd4ffbb64a6e8330ac3c9358726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d826a72bd93e5a6a19474153b104d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854e6cf16079906b9ec0d36e1d62d4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66813036bebb86d747a3677577bea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97f59c432b0160b98d06280905aafc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9c2f16967ed789138d536c003670131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aa85d1e15c80128af785ea2281a7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d832a69513672402e14b9f96f1e5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64339bd5b3e2c6c401abb53ec0b40634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b84af324d5c1a3c18d928b40a211e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0ee70d1732836277171e22cbf7da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8d44ea7eede4498b25c1c5111b29a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba80786ba3b96118820cb92a77710838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c00f3cbd4dafe5639040dd7932734f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075142fddb64f185529294cd49bd1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2949623e6e829ecb77b68576c1cd2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971ea1c0704a797e2839dbce273d6be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ebb5bea191654952881c94cfcda743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957166a06227c810a8590bd8080c73944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf223d26ac946c734f565729d824696345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c6cdf3ca8597013fb2163353b0f4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6863e7def18a5d5ae00e5ddcefe747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826f27a1f2bb8f9854f1c583b62c4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa4f5c1408e0ae89f205f1599c946e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80dd0bad52ed580b9de450091695ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21665fd256f71a4ada1ab7f5ac6e99be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae745ba6d92c2a9c6ad5dc02fda4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab67d16363653afcdb95c978c552c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103fb2f81355da4b80a1a6190d7383954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf601e61f1f5fc5e1875d2947988c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608993449d15e02f4d151c53d9db3b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f8a98bf7b61b96fe7d005e0f664e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f119c39ccff76ca5a1dbeb4543801258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b22c26026e921f0f2730f1ad2e90e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d5a63de648705b5056cc1084b659160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba1c46146cc5dcbfa7c432cbb8521461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba0b684fb92211294c296cd39f8c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ac6c87e9112447db28e8e6984bf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7f75d142bb6f18fb3a47bec0209464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8fb158e26f59c3d062b55809fc95365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6a54ed4b761b7488eb2b43929e9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f862a40463eaf1a5b7baa2a84deda1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4f548ec76b2f25ef2757969a4565a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61486ecb44bc9153e6b914ae958f259369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8839244a1feeabb597af097f9c111070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d04b70025092c72ac93248e64b3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdbff227278ed2104333ce719728072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a25cc55c98c87effde2cea438bc4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9a8e3cfbeaa2cf50e0f58254826b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6841cb3c92560aa7b0bcae940e4cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dacb4a8716e0a74ab365320863bf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a35e60732acc7d54c08e66bacc333677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbeecb924c2b3d19498d3976280f2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506698425dfe59ed599d1606cfc5e8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e942b3b2aac479ecba8bf28518d1ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3205a8c8bfdbb55302ff678722058681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64ed431c4d3b01302a1c5cc81f313d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77683f7e4bfe1a354e65d28fe443a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15045918d566dd3cc016e5d227f6c2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb92b2378cc41e2e82a7d11ba7f0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc6d7b08655fbf74759be4d02068986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41972374c01e0c95d344848e63c1879287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830741f0beb09dea240f44b5179ebbf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba85e8eebb141854851fed89a9679189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca87f05689c422f26d3c0b30e6c48b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2efe3a482198add2123d6828f659791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2dd8f9e4077208947a9e33e6d262392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22e3bd16960682d8ee1b490569b1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9b37fe80a7ca2abf7e3e8d1ce70d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355762223ae6a020403ef4641d4dc8f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a7c01a83d6b4007b72157ab704fd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2de5ab2860474363cf091eb0cd1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747769033125e15a536fb8df34f35a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff118f6560f6f827fed7254d7a724c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33b8771f7c911e14800f97602a92b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee0491ee5cfd601c1bdf626587905e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f38bc880e5edf08c7af6f409bf537102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138bbd22612b5b38bac82f28b10562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdffb029b5170b24cd4238f7531a5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eec1f3c439b49363c34e13afbd8bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822da13b55f0d09e7ce1032acf179bfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eec2802eaf1c8802e0df77a6cfbbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd181222fa33c49ecc41a97ca4ca4ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49055fa20793e3cf4eb164eeef10b18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a78b09541a821cd030d148476f948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479606555d7bf0aa34f6c918847877111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363089b193a49f288780f0c66e8aec24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4ae0f2f2a7cbc09ecdbff727d103113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84484fef7df4968b97733a0f890371a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499308954db4976b297db44a9b66a3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d611df2e38233c7c51fa8947db78d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79c0da5dbcc3df6ded5b0923f1f383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc806136e16703cdba1644e8f878c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172292be3bee29fd579d37bc1512f15d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add366932048a58590aa968ee42e65b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40e539c3cf7f90e87207497f1d660121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303eb61feff08102755ef7186576312122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c991fbe0e70b7cdc32e6d9c03cb7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54beafcf3829c7f17ee1dcceafbcd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d2c5516e658cfb9b056db8445162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc685abd04f5c8f42dbae9c90ec1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d9102ba0759b4a6fccc72702e40d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4ab6a42fcb28db16cd30f5ba6308e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eab3e63f0c6172847d0dc17f8b161129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf2f6dc085ce4f5ce81cac49c2bd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b874b494cbcd2535f58e8cdc96b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4bb5f1211d4f8b39bf543cbe4a1be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec54c03ef76615bfe571b4f8f412b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068197021f5532e96f10d66dd649ad59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c3529509a522c63b706e3c259056a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3287f32606b8621d95ce50e7155ac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57282b6d650a6df62845acb6185fe76c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abe03b2a036a36129bd9f94290cee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77335362a5bace68a22e8ede9f4454e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6cf3b9caffd594c298d0560cd2b6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb598b84c13550e8f551019af71d7fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6446aad8c470055e8e2b6e5a823995c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb70e62e65f5663c01e3168d79bd6ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b8c9776ce35fa292abf89a56e573144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744bb486715a6eb845753271a6a6c01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ab69a653640f3d585042963cc032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb9d79cbf1acbaf72dcb38172de7cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334271a1b38c704b223bcc4cd824084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3f77fdd4f2ad706baeaff4ad49513149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f770b663688bf2be89c2e240cceb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6a2b74715ebd6fe807a38db268297151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00bc9d1c1206d18e0dfd0c7ae8906152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944b30c8fcb2772aa73682c33169bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed8851f06de8a761fe66ab3e377dbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a19dec383924ac1208b197b63b6e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f512ee7159eba86d4dbb4c50c2bc6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227fa1b537cacd979755a3e852a66d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0012b7270d3b4b1964167c507b1f22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5434120104ff40f3eb947b807d10c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce473715834e257528ddb59bec9be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce288b9788a4d640a1f165093e4e4cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e41bd7a2431b7acd6ed5288cebcbbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad614b740473a6c02125d990bdf6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ca5b1403c42e26a51c93c0fcd8d46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb18c808931237353af129a7b3193d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497885caed7399ed85b05bc635e56cff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d2be9965b27155f248607af0e70c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95e1c7ae9b3313cd4f33fa81cb259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928beabf8fced7fb54f57a054961c41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3b89a963b79f82867f215ca547ddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa13632dc8588c7596ddec39f1fbd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e665b3164a6269228f34c76f12538172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f8bd79683cc66c67a6c18afd3d063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd225c53361bd8a38c99b24bfd566798174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee104bc90cb6183601eacba4ad7bdde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d788f93fd4de3197b61cbac32c873176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b645ad238f5a187d1ad0c929eb77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4d6636db2a14772210d222f54320178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23989d440b4989b3943be674ef9134b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f0b355600a6a9e2dcc843398e4e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d8b24f9b9d0adf407e2e32200a58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ef6d08a9dc53f9e87dbc0b6f71d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009bdb84080e0fe58e58e3d9b37c06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e00ecb538cb553c08275796aebcbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e78002a5fee2ff6967eb640819a9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a433938095612391b05de49dc02e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e20dee364035b5304a881b145209c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f99665bc266b9679b9de46e0a3ab6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9575a54a4b3cfb00651d79e410329189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480bac7a1667b5a34a89222fb6ad9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d656ed442517e8d2336166ab5b078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5f9768dece24a039358f5c919dca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68b75627accd7a6f94ae3a891d43d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf199bbe4154c38063e94952527606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558431c37d7e920af531a765a5f0925195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571db58d81e871367db2d7d4f5124c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f1fec36833bb97ecedbb4694fec9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aee947adf3dd974f690e7ef1b90e00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2b0355e93e2befa608de35c455ea4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacfd6f2b8c5acd23a36e67765ceb03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155295a0ad08b11998c67227ea0aeda6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c6f2b3091cc17eb31628da1d9ea07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d9e37328e1ff38e72ea982200845203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd759bff4892c6647b54b97749d771204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411583aab2a20f69a00c456cafb60455205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84969b90f9c4fd8df949dd177b22e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40db57a55690e1874ec13afb87b5b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949be10fff09822739382fc1e02ac64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ced2194cc0161161e6a9392718fc93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93017a079b63114d8a82a6468f99472c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e68f8c3aedbb58d54c5d4b98ac87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a81a2a5a546be45ce5e28a7a47ad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641784d952e196d4359d6e55a459342213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556110df40047dddf9b59c9913ab66d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba19c27d7d9e7c24e0e9bc9d9276974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c62d1a877fb7247a8b3a78577b2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90815339875a0de6c6b8dbf87cceada217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84277ca19188191f22641c15872a5ee1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fa5b9eea394873b94d6d4fe205918219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac61500256adf82e0e28abc726c38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7c457098f5f44e0db14d89dc914b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91859dc5ad0c3a4e3bc48e6704dc5a1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc03431061cca0bdfabbcde8e7a49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c91628daa7a3a59c76ba8f80b22b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f8643ec705ba4fe72f772d7d3714a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ec29f4481a537bf9e00740dd931d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8dd129ed4f7808980ec484fce15c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa6f1450220932fd6d1d70580c183228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6635f0685f27e099cc8e4c5b933e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8267a0005cd19fa612a7617e5b307f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023036b22977bfd3d126009aa4a1bc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03989239a57aca1f5363c06cad313f8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e4f24c505742fcd13a67bce73e692233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeba9d50db115378f372fdf882e9356234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93972f7f8bb0b33f57d05a9000349b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb55c9ca4ba0b82a394ccfa56d823236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935269662848695b60ee4ae464f61c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876749ddca4a34a01ea7a43b5f2e0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba87d35d162a0f443b63f6273367eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb277343c7fd9f861417c63d76cbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b171b87b3bc0a67283465c55d59bc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d3be35e995df52da91ac8cda6529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3be94fd15c2f49eb1b9c48a2b131243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e7bfe1ada4167e6ceab2792ceac29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed863fb50a00e5d0149fb0b61f27cb09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed19d677f51e80acaa49cf12f2d5fb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce9c748c6b2a56b3fe05a9df345f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce4e2e27e15300f095ae2240dfdb81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a0486560c8fe08561b4fe3de4769249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ec5ef0dab518ecedfc06264aa1448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dff762dc24a76d99244451af3b087d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350574811f02ab1a2f38a2b9ce4a44ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493417932e05b04a346195cf37eb87b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f8c719da947629b35939b8d58bf69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859227f32a048e85d9a408df540066255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20d93c31cee4525e762af5f724363256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb357c5f55e36cf2c41b5f6f6a3d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cf2bf73b2d72e875f35af4d175ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706e230639cc61f574b8ae912275d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d16a080295ddf21bf7254e4a37e524260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827be78b9941c680848386d79aae8df6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd607d05bda5a84eab05956e237b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe33b216c7dfbf73de1d03a612af3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23a712b1e63854516f3f62b144e0f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24cc27e1838f4ad0cb8a819ca261e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e0527b23704830063980a1b3b3f66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428dc5ffc87a247585bc6af8a5e7bde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88152d972dcf4907da95a7eb0e4fea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada936f9b1533af4e21f742d67d2fd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb3402cf9610168d33a608b0f829de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09304c8e1476d46bb98d3ce6f0540371271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239b36d4e3c8dc1bbb9c3285ca0856272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a383b0dfa1691ebb57ade7dfd4e66f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16a44c2ea726dc04c63ae78fc2c6dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e648038b6eb14f876c0ee518471e7a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d924f2a471c41384e302666273afbcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa0a0f9c6d56ea15c816c2042f56a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6017fcbaf33e55ba604f11d8240201278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992afc2edd9325e8418d744e84a9d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bab49ec16b615d3aa93cf5da128567280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef47856512b5845bb8e9fa8dd22b9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7185dc0181e3a23e4b19f7089401c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b542cd4b1c32599be952e899fc74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a44f2ad02451ec7763edef064d6f7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b62e02f0bf4287747c1c4ca60cffda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf9ffff61153771dcf79935d1c1fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f6a745d77f98d80999a5a9b61e33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be871caf016e1845e941404043ecdf16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f1081bfca5c588794b1362828026289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df630a4adb8091ffb417d644f7897be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5049163fb2c3e1effef9913de86428291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274cb7e2825b5e7be9493d600cf9391292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d5c869f2249ec54959d567734b46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582124eda8d0431c7c6e1d944793713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd044ae86e003c2cfad542ee10594d22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ebffff2409e784bf292c29dade667296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161a9978d039ec03c9a6eff718ee6ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bbad90d6ef30f498b134c2855ced3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374edeeead5a2fbef191a2f2093590299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7d16e104a2e58cd83c286ebd7e90a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d401a7de3e793836a4afac0a3976301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee597bf2ba61f0657fd4f053fb9abc23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6fe7b3fb31ef23e4cc9932e3b636a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca305b1907f6d5d3d5adc862543ccf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3587c28efaa863a4b237ef177f99f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2969dbc89da215a54e48cd825e85394306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650ed0da1c348223b23454baf21fe76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d806a5f25fd95e61d127d6efb552f66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3ddcdb1e2fb01185df31da893c2b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4637cffcfd6592e4802c9daafe656310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9274d33d8b6cdac0890eafc97f0b39c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf95f99e8d0a91d9509c4da591e771312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b31bcb87c25fec4989fd8a2cf33d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decf4a417e68fe2cab9698800f2eab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b131b427554f7934a37db42588af9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df40b10af2bf4f32be3eea283c7095316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8207d670b421471890e243587b5ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d14c516d11564afd42cea99ae75cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c612175b35d21b9b6179c0f53cbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b670845b09b0380c938d73ca8eb3cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c70afed30e1f74116b5797dd9005e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9529e995af17a0d470f06a75d56449322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803a6eefb8e538ff16459d8ccde50c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86419efaf5a7db1cd46a9145cc7fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38294a2ab4f38d93190ccf899732b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1cbb9e4ca31d666529fe4346eb4ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ddf4a028d8c6a208418a7c5d44285327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff0b5c2b7a536710eca26da40318c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eaae5e7d460984851a2ee879e932e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5aebfe43bb059f346f01c413a36cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b3357750a1772905678edef2fb558331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb3720d7755691650595b7aeadce38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b1f32a3a27ad559504e0c15ae8481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27025012f6b127ba0abacda8ae6ced334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674dee109d228c9c76db343ed397d43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab69448caea3f7440e1a6f5f065897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84a737fbd52189feeac7f01de6ec5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132660fc135fa12783d6e031bd6666338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f9c0299d310316613790c50ad369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120bd508ad6b6366c7f19cbe404b15c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dcb12f1455606ddbd2476fdbe176e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa5d29a144788ca6609e37429537b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7867ad8d56046d5924258142f0fcd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0594fa3494de2e4a0ecfd44246bed0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a187766867aedcaeb31f67df0957345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97e534ef2c20989f709207bb94e4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e4ad65847a1bdf2e2582c63d7d6be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7eb63e9b6070edae173c2daadba4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a532e5a74b24b45df58635a893267349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4bdbebeb49cf5eed26d871574f72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dfff8219a4da27e22df38af3c75d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4453748c54259589f3661977ea50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6f094668deaf4d7d10508a58751d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1e5762da5ea7485197246ac29692354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729bd2ecb16865c79937a817886ce5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db932998f6a081ffd66c7923669412c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de467b58cee5ae0f576494ec5240fa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d03bd29e8197ede4caf019723eb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2d881d14b7b50d06eaf20797bcad7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ae854436aaa08b32020e1bd649ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7686895d0a72c3424c9e06b0150c72e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6291fa470c8a45237f7daea4c2e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422055df300da3e9eb12ac22ad86e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347089fc9306b94c9a5808fd740bbf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51dcc3ca0a99c29dfedf33ea8730b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e09a56e98be1b695892b6cab2d930366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b5427ddd2f0e91dc3f22211a84de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2b93fcdb5b7d83c2cbe19770d593b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8564a28aa88cb00fd1ff7ff881cdde0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603cff381b6e8302fd1ff4e3feea51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d7d47b52014532997ff4b032d5af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664db37c248c3bab5e66b9470e80da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423deaa35d64f75c36d806d219800d7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea7ed85bedbf3cab777a92501254fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8ceb95c325a7c7d0261e778739856375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a28df33117e98a512d589c50beda0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbfa121c9a01916b61f61f65955389377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d66b86f24bf94ab6805200a8c698378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071ba2b7515bcb011928a712b47dbaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83ed79cc60d2ca54fac5d6e52213b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d41347ebfeb40b162d05dacaec5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba45670c56538e7084b34c294bb9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949ae99a240bb433766e6a916373a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a5550e125dc50b7e59148af6ed17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd82c70d18d1062f0a96e6cdfeaaa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa3d3397fd362bc7c8fbe28a193b9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd015644c3572a3fc0a050e78fb8d2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0cfea693030d5fe5d0eeba773b198388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f42718656ff23932790b1fdee71e51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ca4c760ecf102d15e30ec31a5079390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374fec773f6b650e4fc019e505d890391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824c65838d623e7e14c191c1022459392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848fadbc56972145e23c8a6b0ecf3ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3724f923768c59eb057a427e1122394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb62fd375d2ed0d591d023be3255c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84eeeed8f5522d9f1eec7eebbb5911396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee894322f3ab3ca88c70772e726535e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cbb3d795fcfa440253138a5f73a1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be3a11489b188de17e890e407153e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3645f988d5490028712fb2de4fe8d3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffb89d12ab102ceb7a995cefb219b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bea14c660116f71fefd9b736c7be1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf8436d9a942a9d20487e16256186403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb16aa46b843990cfa1140c4f2cadd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10db6b809f385de8cf36072d36fba0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf013e3303ebd630bf35b288396ab19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2bfd7d9c24c4eb58601074471a5ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d412736ec2fe25498a66922963e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea6efc363bfb6aac93703f247418e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6b3c84f486d7039b1669d879ec54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846003deb61cb13c67c7abfd5d8965b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4f1a7571fbd742c4607649ef2e33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c47cd21f93bbe317ead5a6269350413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e3103d791830504e963fa8574709414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd7de63cbb19ed8ca72d0a69ce4299415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea1e18fa0e5d28637ec29032c4cb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5153004656115cbe2748a08749b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9f1d0d5696bbd4b587044910af89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f075a27bd5c0fe99e7bc285a76fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903e52d65932983ea69c6dbb477b36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fecf0be919f71a8e59c05a51e2491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b345e05704c392baa1ee26029fc903422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f9f21814ca6c04b6ba20cf3ce5cdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f5b1553f6175118ce4872e6526480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb5f5a2c3de5f1c082ed7674427057425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd8ab7388e036f478020b426bcf4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42ae8b0928ce79a0dfa3674b3a84a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ea99d3e01f1b3fb6d2176a7cfdd5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74779da818f179303130a0f5cae8ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a908a762651f39cd2647c214d1f8b55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a62b4a852cca30b585149c8355d69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02a42fcddec4504cd785a67384b7e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77d6562f3ba68f4972d9a20aed087433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d479d80f93ab04089e2416f4657eca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccf883d714cfe90e114faa8c7a81ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba87bda8a4348b7a9155dfecd96bb78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7351b213cf4f016008cf79de39d53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48b4c0e6c9e8312b60eb67db95ef37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6556eb999a62a7b8a23cdfecdd4f46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ae797e56200bee34de9cf79917c17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14784f278d54e2bd050f33bcfc40a96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f8d7858a23f8f7e53601d5060f93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270feb63c79cf6f54e100c19576369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9bb1a93fc14c46bda042f2933fd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e08cb1876b6aa2b6603289cf24997445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e599515656316384b7ca2ac128316d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3e558e3ddd91816121f194f80a03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f1cb92a0abacbd76d44d74508e6d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d515f223c34a23ee0ea12374a132449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd9f574bcd4efb3967abc116cd8fe3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b038c39389e6072dcdf6e7c6d084aca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854035e1088b0788ba40ddd83349cf4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59cb103b7bf3bf6e9b2a2873df456453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917fa7d8b91781b4ec9432f53e69b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d78a7d7f43871bc8a0434bc0c8da9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838abecdeee0269b0f0b07e1122f76f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ebb99a3d289781c8f16b69e0e2b7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386183deabfb0b515d170f221e58f3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4aa3e3c1cfd3fdb06cb5c5611a1ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63e5f0ab04c9645085cf2e2d7a5329460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c63ba88a572444ce9250940349df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa36f5b3f8fa8a1fb6a1493795382d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72bcc58189a54ff95f01ef13fa1ef5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae15f3f20229eee6a39a61c15864dcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d78492afe48ccda32dbb64ec1bb5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f283e036503f8bb706f6e5d766fb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab0e88b3d8d280281906b5eb29ffdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31797d1dee6a5d6323ab430cfbfdb52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618adbe3135cfca15e027dd7c0e23894469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d563e9011410f798d31f2bb4749e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218f772e904005fd104272dd4a42d9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ba562bab018652c1f8d35cf82097472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8324f96a8511dea20ad802299b55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912933de91dc31bdf2ed584783028969474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157feed8d5b05d02fcfb12b4156868c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d8e2365342c9c6691fe89fb5d3fdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0c0118b620cd344d0f9a66af6f551477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa4a3bbc35cff5fabb9b3d28588e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9148f979681cafd4d33f264eb2499479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619e12d80edfa7b66f349a1f59554e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076e0827457c3ac9be8844f86ec8da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5397635f70e94cc8321feb5116bbdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f851ff3110e03207b3cd208fe3a5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b67310bd00636806e547539302c4f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4c4c39cd1a35de84ef1637060b97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd097da405fd162c39126c403aa3836486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830f6565815f20032df42fdf15abfb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf997cdab2d9a1f6551040d1be297c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df422a25bf5d799bb967394d570cf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c95c1ce90f1a3df716fd40a9b0db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a48441222af74bff2927897f7a39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c09d110ee4258d3b03025e3ed7f2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db804908e590c4c25c2c2256798c58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d458d3aa436e9cafd590af4081357e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd67d016ada8d54fd7a444786c5af1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26024f4ccba4df837fbfad0e2ad031db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c42559add4a77b32b58da25be442d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1c0c13c178b0346e65824e47fd42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e08c875c554cebc85b3bdf2f9292e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80023323be305de1cb740ec4c3bf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169428d80222613aa1f61e27592c40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23192ea7a26ecca1de4ccbaeae4df29a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413776baa0cdc734b20928a3b300b24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f873c98428d30535bea449b257acf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc95b8f86e414e28e821b811f02311505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73fcc10f6b6cc5f6a4f23ecbdf2dd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d10b70bf8de887c936a833f3a8d56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ffe73c5b90ae11eb9a97c31e84b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22299c886609141ff85beefe469754bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee701c6ded4998dc1a0470a1ee05fd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf13859de9f7a0283a8ae13613799511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efcc91ecb61441edf79a5f2d47e4db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475820817feff25308e808a592f9e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2e74bc3319c1718970597674428a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63377dcf66bb6e6d04999a576405fad4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148901d51293eb8ac1c87342696205b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cdca51dc5b118a21464a1808b8744517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be211bb58fb41828e7392b5561b3640d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21205dab25f8d846c5fa731c52146e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a54ed45ca91661d929a916de57fdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f3693613eff730da0fc350127c01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b91eeb4a02bd57027e8106d76e27f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e4835373f97619762b9d05a600688523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c860156ab45180a28425d99940d1260524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df019f441184e7e918726f8ab4fa14a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca8a439fbcdab179f69a41dbbe70f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8100bba0a03c787a626a71f0c76b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2530abe16325619a600a0df2b9dab7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c806e55270d5e6065a8f56d9416de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192f29d5df7b811f42869e70d78bbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5063f6d24e477be6296bc54650f15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388948dbfe1bf7099e8341810a628fff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06857eabd6cce797053137efbc3ef58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9b4eee81673a7a16644fb7e169f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408edc8bbfc2d5eee747e392f8f7bfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d49096c5df51b72fcc264755fb8d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237360ccac6066938635dda6be43307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171f36e1613dc1347f1d82b7316de76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e164d2b0d133c6f6e3cf77cec7a3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b5bc615d17482fb723bbd6956118540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2901dc9e8836750e70cbf9fbcda730541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981342c27059628f7cf1b0d630ffa258542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db861fc6f5c4c0b9cc28505d83c8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cafd996a7122483e6e754bb89073b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf7debbcbb33b8bfd2817abf750b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046964429e0e5e8cce872497f291b23c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e60db00a83623dfd6f84c0c7cc1e5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a402bc508730567bbde466adb4f0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253600bfbc395f2f1696af0b4ae69d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b553811061f3797c33a69372cd28f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0198beb10b70a5e9535bb37a16062551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347ca39ddb2f9f1f827bca4561fd848552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6b7c2eda7cefa80c04ee58723da3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493261db6e9c16f2e2b26a6f6f54200554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bab91057c2c09baed238780830b71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3489843c749eebbf593b7b3eaa276556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9ffa366d98339cf2c9f9bf7f24d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ad2a333dff77ec0bb3d61e07a9f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff32ba35176407f4841caf89d63d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b910b10569957433efcd28663ab25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c40d1a7d9b30e2a910ae13cd60220561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dbbe18ef174c53a9fb7dcfe3a13ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1928417213da5eaf7354a4b49f73d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d958fe610cd1d6f010f1c917d7ac0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0412b5aa85ac92612672bac7c123c93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f66505fd8ee726eb4cf91f67e08a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141231ffba70f73801cc91c12378eb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248624edb15b138b7c534fee941d22bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3a06bd60419928f7c17587aa2cd82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc46c0d0461636558087116490e1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed8f85d4ccb9f0624be838ec9e272571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b58af2c941376ebbad49d35a34f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c213acd9701dce93c33d3dd92635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927d142e059b8c62187f707bd748ab8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd2d4a1c0555ab1ab13de80ce16bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb79009620a1f6f401a00d4b692c96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f1b00d5e4437f91f0c0c8001ed8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cebda8a5ba8e5793512b8bf5f060b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbedf832aff0dee11e865da3bb34e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627be1890530b6042971400780e2ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb79d1ddd8f367ad8ffba35ab73f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b34486b270b581ef01d8fa16b84d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc772fca62786e827a8093f60e938aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859cf2be5fa34b44553677a19860ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c686dbaf6224c8531235b72f4131bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb1a10ddb239e3ac7dfd14e9055d4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d3ae038b73f77ed031c4d3da8cb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684d70ced01b4b86a664ae0dc7c7540588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47720e08f35df9ef1af8ba84dbc7880589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b93ad58611a90090b31c7183e0a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153bdabc85e310a5aaad9a959e58337591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6643ed305dc627ad94b492bf7c7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc997b5d4632db30c39bc78a42a65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449fe3fb950bf52759b491b38d12f67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f427e0f1356d2c16294b428b42b27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81569cb90637bcdbf56dc8fc7bedbddd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccce8b438ff592364af4ed420310d9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc2272c69e5fd57531fc4bf58dc54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df06b93632773757ba0fef77b09e51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d413236f177de082ffcc468de1fae1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31897d52138814857e620bb213acf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7935aaaabab16cdfcc4dcbfc67cc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4d4571e15e85e606bb8ca3454838603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138793f3813f07e509669dcec6e73c4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d2bf38d17b6688a4e4db330685c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63249a710d6f4989457bc45feb93ee2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20b07e72205dfd97c6000f28c6d300607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995121e7b480675f29181b89d4abe229608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c2d35fc8fee3977a739930cea3ffa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7aa0c7ba1ed08db93c72074a9a0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75a171958bb87e3208d5076459a1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8d0cc8ffc249bf24a2a7250025f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16d73c3eacfff4bf54f598a53326fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691fee4a3321e6e6a794ad99fd4259614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08f116d374e55733f8b5ca9303877615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d6da4e0a66b8dfc0f8cc0ad4a914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b039ca6f995733543bd3a393c9ce7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d1ca0702c0b99976737021145a78c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4ae0315a6c95650afb2079b695c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c92ac347af1374c036a305b5f7d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa5d370234223332e484cbb076450621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df35135c6d065dc5ee0a5c1672aede622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5feb3f6cc9a0d3d6babd881baf3932623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04882f6d51bf1866dd2f9ddf67b4e546624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c11ad9f18e4ca7b2a5aa5240d076ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bce46a8aa3750eefcf1cf9e46c0ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b88ce5286476efba0a8588c102c374627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eda01ea161fff3e513443a63e10e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec0e453aa45d57065baf63d90bf29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90063ea87937edd306d7e88a146b1f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fef8b850b56aec334c16e6170935d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82099fb2a2d21d1ac2118328d8120f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c610d4f56a98502bb35fe837e6fa41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a3f133619e752923a5e5834e9d94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d2d6f284e8497291d8affcaea3f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59757ac766d67625316a6a3880f54e39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82323f61742e8b7e00174c8021014e33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b1a2aed234ad14fece2d1f0f02d09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b772a0710cf2376344231fd5533416639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032188ff0d7350ab479f8cbf3b9f03e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb24bd052609eee41f6e62db1215f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673d8ed915ed30fff65c70c842f3378642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5453bb764919699ced6f57cfd9d60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca7db766799b81a4f0e585a2d69cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb12540540306f9059805d46b20da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea3f6775cbf9c6361f8aca39485e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e443b35cd347c5513c11ccbc014a67d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e370b85ee7365c3fdb64e6fd24a8248648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a41d2615ab3f73e8bfc208a1ff39e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111eeae5cda603925a2713802c5afa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae349c9e9c90b35a3dc1416ccb4ed3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822faa1401097c16a1c07ae3fdecf60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c34248f31ae05cc521c08237020f7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d2a80838987ce70750b7c0e9eae1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459e5834351070ba601212cd2f569d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b9d5177c9c2b36890f3dd1719e83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ac54bef871b4ba0e62efe7c4fe0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361bb0aca18f9be90b790dd5b2ecfb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11766b08f25413deef4189115c5b107659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f077018d52adce50105bdb652527e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a469962909ceac598ddba232d590f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff52d8fac9497ef502d2fff0c7f6d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9e37516cb09c2777cb58fd957991663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce06fb9b41a46d4b51741ae94fe30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c506f91e637f76fa074a1ca468641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875293e4ce02c693033cee331618326666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d22d34ec237d93934da344289d82c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d858a5e77a9ddb906c080eac1137668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817847d627039f179eb6d8c19287a41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9663c1361dc96c9c0c9d3f9c810c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac481fa45a055fdb54900996bc72c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98dc8c452a0c35e334e40b26e6f20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566999e4f55e203b206d14d62caccb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258694a2d10c126face4e75489c254674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142237f18ddd4dd17149417159b0bfcb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43636c0cd11d46cc0c63f219de0a950d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980666a9916c86ce56535f943d58aa30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5da1d5b71ca3570bb34730c89e339b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826ebeb7c6943cb31ea40a16bcc0cfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f63356b7e874ac6d5e1714bb9fc15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed50bb04b101e8bf1c555f96f7d3ba0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f147487f0e65c0cb942c9fad4f6f93d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d1eca6d2013c1e53497b20eb2524683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b1343dbb109558fad763ae8afb356684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ecf431e64a34bda7394fd683d1436685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc799d2d9dd1343986931c56b0d5e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ea9ecd70b4b325eea9a95c5a4e0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923fa720e5459c92ef638cfdbca6c74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e1e5cefd23fb74191fbb9753e98e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c1a27ac69daa84bbbf00f9e2a440690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250496d5892fd2859a51b2fb06ee186e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd305061bcbec1babda77e9cee641523692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339834faf48b620704645db3c89550693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b27187b16e316f85df7038115c07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5e0cc08d14d50bc3d602edd3c534695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cda05decc8b869320bcd7bfa5dfcd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee08d435e5df29267fe11b0166c16f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668db346c797b12123772f4fcf1d74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bc9c338053ea010894e9f79f1c816699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861fcb35fe2d45e0dbc9e845dd41c77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5992117a7781410c35478b7364a4a6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91f75d2b42baf897a387c0667d3ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b8798ccf563901967c268437c267703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbac93f85cccf3512f919a4d8f087a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94ce1f59c782992f643d2f42753fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde6324fd813bddca4fa725f4e5403706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f4b1cfef295a88325acebb41f832d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda100065aa2e1e94e1d08d56a5bd1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b295062533f2bc9f396cbd1c8713c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260da0dea3da39dffda1cd0c4d19d5ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c46a09660ce4f81677e4725e99c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87877c49e2961ae8c0c8f89511250f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a17638321d119db3aa72cf51228d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177d95cc3304b14acfd714b1eb9429714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b332c465ae6fd765a60ba6d4dcabc1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa060ef7b71af772cebee69a25c0c22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4574c92964b32507ac20fda24f2e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91716618aeb146f8ab431b83a64c36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1564966101c07e40bbaa17faf92e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e286ad4eacf465ce6d677e0364cfe48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8158ba22f976a3dc98613c74dabd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f5271dbf213cd68ada60b515b53e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b111ee851d3f6f90322f65368a22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6e95f74527191a3ba5a276230feb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51d7dc63f3eafcd4960d7a0107c53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef1ca9aa4c30b09edf61e7364fa1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637c5366239cbb860acf2ec85c33126727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256eb9759245cbd2ad37d4e2ecb4906728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599a941f9e64cce379ece71193b5e04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095556ad63bab15d29a5f6194b6e2622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc7399adbe81fe1d3d2faad042496731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f446e29102251b63493611d2361031732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29266df3ac0d84bf8bdf19254e845cd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efe20f4ed99367473a5efc3428f8c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2abee720839dad6abe48cbbf4072e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d2e522d6b53ce90a0dfb8d2718f33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cec335c01b879aa67ee348daa6b3bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958989ebbb9d9a7455d256859cec87e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353498ec6c77aa3cf3c8fd7b8d5b584739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eaa4da80300914399d1d308462ed7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebf6f50135e90efec492afccc3ab80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01321025ef896307a7dbacdf8bdba1bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e1fefc16929a3f1156d886b48a1df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d600ea3be3c01e297f70d5e9578e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aa91be0274e9620ac4f95d0130d31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e64b96eee0a27052d7e5b736e8cc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b12499d0a6813e6241d38fe101fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e437cdd42ce70a1b7377dfb7ecb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90dbc6881ce230a2a6eb22c526d62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46e10f2651f80173a5241921faba4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9acad66c2f36fcd7bc1eb9ba2d88b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259bb4dc31c513dfce330ddee4edd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c393f05e6582e7696f83f2a46fee753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec663e8037ede7b8153d6194c566d5cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ccd20f00659d037a9addd5a93a262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358072774ac556a537dfce454cd34543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e3b8b21c903919c35d8b498a984bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5a4f6813a2e876332914e1fa14945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb5a188430c571fbce041525067cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005aea9672eeb962c63c6ab1621cf187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396ad8f7464afcfe618b4b6055c50d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9dc62dd9cd79c0d709c06ed5f2639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e9f4b262daa430315eb24555310210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf500637a308f0eb2727297c5656c74811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead891b26acd9724573f3b9c5a3ffe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d69af8eecd6dddbc859647a8aaa7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8299c055692f3da3bf29c6ffd5bc00814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71704cbd205e1b6164b51063229f622415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f8ed50899c5b1e8f46b11f6cbe8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697f0861799512faf648df42fec0f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fdee32df140ed7a93ce259ad1d4fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570e70e85a994b6b717eff2942220c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b3e3439ee0118765a944b2a939f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054541be51e4a8ba5cd7829da19cd2b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff148cebac7e2171f651a770e9a8e5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f79e11297fcf54d7323105106d2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cffab30623433b58d2ad946cb7090a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ebcfa7f15c1db66ffd21c3fedd2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4835aad3ceb31d3489a07cfd512546726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e0f978861eca24594500a9a635d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b57e67e88a43cf455357fe3e66de9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e9c55bb7beccfafd42dd998109d7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7029b5cb34c28d0bbc3f575a5dd5d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b281b08afe04cb78d3beca8753afa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c545ee4f558700ff923b39fe28e32032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c47769fa372890649177d7290b121933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebea879a370bd0fbe518a4e720393b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b24ce925d795bd1f9c6003af2037ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8279c4b21feb744d66f9d1f2929036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edead8e70fd60f42bf88a8b9b2eec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88b38f3f318ba0f50e1670c8d0015938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf0a57efe67503ab840d77215317639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c223efd028e720e78b6cb421aa752e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691b5d5e49d441c093d8289217161541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91626013fa36d5241f82c2c760838c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0863b22ff6876329f90f47dd1c565d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8177b1f33de9d3154d5a1a11e04b3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56328d7c895275786722c106b7b720a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d95fdce0fb20702c9d504db5389c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040369d776e1c064b2eef66c25f2fd3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd223e15eb7efc0a276e278f333c17bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca122090478959bacdae8f6f2f9d47d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adeaacb65a2a8864623d56ad38f17850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7172b96f60304e77a09cc5e38eb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b316de9372ed1eea57a3b74a640f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7026da41cfae376d1d46e19a784461e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438634e0ff47520a30521c30490367754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bab04521ee0cda699b7fa574a3e3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9f32c888acfda1a8b4ea42adb0ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d90c6f503517c0b055742ffe208fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c821374b431ffa919e8d292da8227f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524b23b61055338f755cff0599854ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac28a8bf4db4f3185556f1ddfb73dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7f74c68d7522b312ba982fa25a1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dadd2fef36fbce139e59491f8e10862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4c6011389ff8084c4a251ac9098d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff448c2565d6819de6a7dd8d84ee2cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7dca820c6bbcc09b05147df414f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a68c5c4f12178da392e73b24a899c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0d1cf9fc3b4c27a2342ee805c964767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5523f99ed5266a541a7988b76b671868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f1120a1d0a6a64bee54d3652a67af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682afff315875c86aa9d78273906f5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b49473b757a65c19e4db78d177ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199529cc1685cbe05e9caff4547e457172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd2ebeafb005a9ad790740ba93cb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d82af9dfb4de1e6ebcbc39538caf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca28e771ab22e24a4e986a1253a8c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc450178561e244f829611e8fb64ada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff6cc953113889b36144e509c8e60177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f3041fce5f35b0c17273a283f284778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80400b886f641c4bfdbe4c79dae36e4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4854f0bc4dcae39b92b2cfc22642c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481997ac90f4a33bf5f7a29a808a3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e0d2d3b8d625c7880e8088b7232882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5cd1d1b0280b2ee711c4c204e946f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d429153699a1818025d09d4862f33584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297902329c0f5596613032f29fd8e5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b186052456394011f0ac62108edf9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a01252509d067b3dc380fa8b299c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc18837117f5e7cd96543fda080a0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b9c28d6041aebdc74a19a05625fcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1754a6102ef8ef77eb568f8f956290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea38d7dbaf6476bffa8278340c2ee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e4b09c86289a18f63a96688d5cda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384cf32548554e3800c2d936273d75f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26189e75482864c66ab9ef15e5327a9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5370162f9500c68a3c7a890fb50e4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a336ad23d4895fb99ed75f68c1c9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e7ed44545032bde96954ce44f30297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878236eec45ba503dd5817137128a3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7374233999ff751ea531376e254799299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2f8066bed0678a2e658ed3fc33241100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571c20e29869550cb2095a2b01e7320101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fe920d124385e5bee8ce8296c5476102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bbdb31803fc2a0ef9ab392e5d8d68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7208e300ff5c5c6174902dfdc3db2c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f737444eb06a91a6e3fd0e281fec6ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d322b09267d662e1179779fe032ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad3e1406fd74412c0e278360dd8d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276615d5788041e5a4cdee855bf8763108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5bf0d801589c1d077a9d491596977109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65250f9810b5f0e0c4da675947439110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b506fcccb0941cc628914487eeba51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f98d150efc55dab8d892d4990eb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8cb9b1d48b42bc71000a18819803113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12192abb2f6843a51d363d125c67f3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d39a3cadf534ba3b3a9d4d0bbbae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc1401b735f70ff6be8ae22c673b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d9188111971fe9a72a9d580ff879117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4d30e88cb8f47ef7929a27689097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edceb0d65e0adeceae43ca3286aab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1513c8ac28206bb012e8a0f8b02754120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade48d7cef4142d5fd0da3d8eb073e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a64d00530060267804489587ea74a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d32df16832f8a9b2b696dd03f4aa87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3c458b100e6c8f8e6e8d303e2d45e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e72103a3cb9db6effb865d9a292b60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a70a94c1dc33bcd08d686a086792d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1c8de451699d6a4847ede38c777a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba252214129f5e7d9ad51c588cdc3f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5b3d105fc5566fa36fc653c91831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acdeec15e49d77feb0b6c05ecffd30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc786da65131285a0a4766172ec233131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8ebce5a482aa1dd3c4811c092225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091affeb3ef624e5c254e1a09854ff2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e57e09d1e9ceeeeb894e4fcf324e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a057b23323f74b2123b8e84c471d41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc705edcb3b8ce01a2e83d3fd528b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b9d3ab23d5b0143cc66aa839fdf6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c2c4b4f35541f6b3b986cc08bb9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611845927347a628d40a49da5de89f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf819476e239636b497bf46c800eb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d1a7e0223df45b6fc5f7933cb731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1717a8cd3ca87aff86e808c2f75179c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df92c7b3e7781e226b0a9f5083efc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785af995ae635539a57abb3345ce911144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213d0d0a44f70f11c1fd4f4ac9b8ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964bad15a8f9bc546e5349169a7625e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c70a6bffdf1385a646821c725bdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289d8399a313f74d8b41c8d8e8a0a80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6e577321129bb4909626fdd22600f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64239692491e8fe9636c41fca0013260150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5362ffb86b6d304b69ba0dddccb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f10eeafbbaa2bd54b2edaecdb85c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac24e766a99b93886e83692093e95b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee3c5a3ec47e013f67c70bb777e5fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c88b19e89a9b050a67abef3032355155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ebc356b267ddae26b6e3a63bfbda0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3c4ec2bc52e31739fe74ecc9e2b49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030408376f92d09085803111cfc8e96f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719c6f6d1c683431b91cd175527e9b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb063a2cc22b26c4af010a21a25be2cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c9a746d940682f95033f6b54adb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0e7e309275a9132954d22e842ff67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591344044d2edb928ca4410dc1facaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a37be41d23de7eac1f8d499e05ada7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223295c6a2e90b79f44975fbd49fc246165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acdf1e3f89e921f52ee5bd851be2e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b547c24bd27c7921d902caf7004347167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95866cfad6175d31114d2258e319fda1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4dbf4c3562e42696606db915b9f94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f016ee8ce8c91635993a6505f6a27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3efb60ac2e2d750d0ffcb53f80a3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acc8ea2ab7a54eeb270b1505e405a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ed533d2eaf9a0950ef55b52fbd1d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3726cdb94b128a26e17aeeea809b92f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171909dc555db36f5fd867e6921746b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82970c91dc30c49c05998f05dc48e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4235198454bbf45fce091083f527177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0caf93a59e06f42194fd7de77a2a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726e7b3f3d9418dfba49323647194c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b530994d74fd8d2bb3b92bf1477902180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d9153324322070c0515f20de80b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955483ed6971fee409cbb48048eae71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf30a3a8837664bd70432237160f88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344a70910deed266ad9dbae4a9c53a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea058de6cf8b0bb2c5fc4e5fc14c37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e43fc95f0e7ba48b5b2f7c046da2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081715522b162507b5f3b4d11816ce7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279cfdd6bfedae64ca902bdf82587b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d84129b6227ce32e9eda1e238f5cf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a50337759bb750def0f41673e17fc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7516425793e23a04a29d30175775071191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea57ae923629c63104e1f82606212ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373ccb614880f88cec9b714ea8b191193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4389597f2ac481af2e5c8540e8395194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7131cbc6cfa67ebf26e3abd63d3ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a60b0e571528283a37c8bfe0813a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e1d0e60820a7b9319f15c931d3f92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e89c187cb306ffbd2eafeb3a57cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b51a9b7fac914538dcffa2f73831199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990757d23e3fde79173b67e7e02e57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a2df177831260b2c120c775d2d539201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e329e6ff7cf31a042c9ae9d297f73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0dcf7810be254235d756a720e57d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53355e20fad5fce99226c7a45cbce6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d043a755f1bfba733bf08a0682b65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ef7172d98acd10d0e804e984cd8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12c6f6d38d51b470623b8e820db6bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcebd2b7ad7fbee1e6ea3b7d06538a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b981948864467e153e77de3a84b862209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de8b4b061278823212f61e2bb9029210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6802b87029a01b32eba9d8301f74f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b56fd23f1a6ee5d48ef30eec0383212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfcdd69ce8c84436c7fb77073a25dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c451b34ca2d585c33435d3f32a4fa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5babd476ce0427e1c3240afe9943215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d12b086cd31c1f2c8c7799f20a07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389183bffe175c8b391fd9e0fe6c0aee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b3f549697974811b12372e26c0d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3124b3c30e4ca5876b797418fb131219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69df66e56fd14f70be51ed82281e8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c49abb216cfb749093add0d5ecc49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c3d0a0839fbb392a71d90388cb35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558a3e56a6f7cbb564b6e5721198bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55662fba88b522dc407da77ae2386ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9672ed1707eb19cf1209e3b7ffe42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32133cffdc40d01de2c40de295a588d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795337fca3858cc292da55a385ed70ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21240b9d47d0d5e8c0a8555501c7df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee4bcb2b25b3f9b542a85bad81b23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674e69245104e3659904e175bdb9bb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e71928525b7bb20904e4f676c61bb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf423ea71a518a391653306adedfc1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a1d7570540a918e96448c205ce8df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bca709ad7907961100cd6de595bb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434fd53db8ec40889aab9914549de97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b519a29307f4cef30fec5bcd98a8b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a748a2446263a35116b6871dc1d99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b1c40100440ff6f4451c13ecf381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc4eced77b1a325bd38925e8cb47a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab167593d4c16ba9354f473ed85b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116144a223a6c15b5690be1ebac5bc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22d5676b4fbe91e96331c49948d50d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131693e7241aa9737fbda1384c332bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d89c6808b271f21332af289dcd1099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7c797da6eb802351f10b65f7545fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e93dae4199c315ce34588cb3ffd72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc478cf8ff194416011bafbe40788247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb501f7560c9e533a3b897691904b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece5c30231a1354f035cb1f75fe7c18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa92633e3f9318de9f51bae0da3182250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd27da2f02e075f43e88c73b7ada54a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb84753f71fd725d7fd71d0aac86e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461648c559f9377a38e3277d2425b88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd810ebdc320af06ff8176817923c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54594a95018d7faba12465d8e9af2a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149538f0c94ce2b18fbe8216ac78a289256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d56582c0785c719b953691f4b3cc69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb71ae1f683b8f43928fde3d5a0497d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a32079c89879aa9d5a57c01273e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa458fdaf28778c1da90ec73cfd8b44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9726c809955c2ccb902fcb2ce0842261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c51fca001d647d56d252a89a2f637262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74586c6fdb69017334e38234206b49f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f4881f8a57f13330e5a4dfa16b138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aeb3a99e4e25a3ac2df20d82f0bd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b6f042112a10140731249b43a631266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce722d122f71895cdf11726d1225a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb62fdb858d1210718387858211f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3105b8b6495fac4e8b975c327a8964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba196e500bd9e0612e9712dfb2b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abe2dfb999134d3609179a7c5022f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d93b5b4a72c1400813ac7af9a021272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7873d7ef79b23470e3dfeac4625bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e025f82c161cac82c1bc6d452967a54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34d3cb22d257f840be465f267c019275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6150a4ed6a6ae3d65292ad2385855276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b60e9cc5ae50cc591fa903a668accc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef54ecfabf5efefc6f3726b821c2c1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109229868c8725f7dfb45bea0218920279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05abf59a4761d3f3df81e7790abe84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca520ee8069c6202b195f496bd407fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859463dfc231c2d187a4ddb8e952c5fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee5e8e033453d30c61d1b6f0d56bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f811ee395b051d2ad14e2b77b8dbb82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ff33baf86691b2002ae33f8b2b6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc779042fb7654dd140389ed29c921286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ad213403e78d355dc14f61e4f470287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7113301331c14192bab550f60566288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d1c9caaaf04d79360883274b1904289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46270e85db33a4c7e3f6257aeae2c6c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5011e01074455ead897c5982238ede291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf432b473caa7935d0f30d6bf4ccaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda476fd903406f146987738ce74d33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e446bbcb6142b0e3106c12a1f5897e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685051edfd2ff4b9329c3793b9a0f3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a6c50c3097c5b8685856bb0177745296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f4699922b6db6436eb78932819e86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71930f4e912007205f2e54fc4d0efa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a8e7cce6480897190eacfaa21d68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627333d948ade55532c0be38044f1db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c3077548f065cec489ecc3c59623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363077fb7591a7843e1e188ac95396302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e53dcf995ca1eed3a52c454a74a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d282f55ea749496f61228160699cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac855121c2692bcb19d6ff4a2eb71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646af29a754a961cebc1dd831427d6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785013b486aea3b0224a73c13829b99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf5083779ef36079957c3a05de755308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4834199a660951f349d61f18b95f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57896ff3ddbbab1f1cf429738c7ea937310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c92712243d98ad7cf1459758d234d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d77b70f8a98db8916aa9add526c93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7779e0659f7656eb81c347d8603ddf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c520a90c2bf1da0a8f7551228705360314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79853f346982363e9eeec7b8ca01f948315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde693590a5f851b7b907fdd899600c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ec1f0c7201f58139064e515cd01b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b3853941f7fb7e8d404fc38dbc483318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e465194497f06f077c6fbe96e88c12e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd012d07ca739bbc85680023f024f00c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c631f37193f8caa22290cb2ff509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fc080a4af49ff522925cdb57b550e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d97f7b454b2479a93afc1ace6dbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4ec0f3ab210605fa6a484026ae6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59861fbc520fbeb19e9f3b88ad9ee9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5209f21f160dc3098ac8401da285d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083b9563a3e1d0de9e253cad3d48857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c069907afcdc50bb14046dd3236cd3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93539b40e9aca44ff5b37bbdd2ca4ed9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c45817e3524f82211836516092bf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef70511cd6e94d7ee71db4188dd970c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe5fc46e7a7ca2184ee409fa0af46d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c13e3dd3dbdfde754c427b585d49e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7a1fd72fe5ce285f1b6bdec74a835334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fb47ca6f5c6dbc3e8078263961fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8640da628b6ceb937a0035e63369def336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138527e2ef55792daee7c54c75905bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed77a13d1406b2e60eb9bbaf5bdf2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48439bf457cb980bc9253a4e168c4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2704af10d0673f34dfa183c9946f35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd00f3ec2d6ee2814b2da9d44cebd2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ede5bc46c098f2c1f2c5ab6d62651342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2281f96d4004695baf089f0f3d7f0df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc9695bd9fb6282db94d648f6527ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6280e9b2aeaaa77e6a9f1e2a010b1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d77210a3185d084d7c9c1c1f98ebc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54740d8c225ca2e8c31d47ba6cfcbfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178e795a55c54ad02eaf01fa236815348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a6cf90d75d1cc18362be94cef71f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e291edc9694297b7a6b75502d0afa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb648493b78a0a65bf9bce2789812351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e70f43f788a55a1f7e2a1acfea54a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe3b8317ad286683624fd9b924ffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee9a8e7a9124b3e05f54a77b080fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b3ffea24e5b6d4ca904008eed7669355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb85541653948fb085af1c1d7f504356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa9f7eece12ce272834e5911ffff76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661824fb1557b5c2dd68fcb53b8bad50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb7c03ad509774ab3548f6ab990263359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d72b9ff0da9d25e7864c57d08dd95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac82fdc9a703d3678f61bea17125f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c1c13092c3676412630779fedd15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca6686a13fc212c2e4dadf589ed2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbacc5cf91d17a9fffdc6de728e7dc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9363aadc09b3439a36f16a3d6c3f435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070dbee250fedaaa02f065dcb137d33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce98990c55c5f10859b167e34882e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4f94756ab216bf5d954e7a5ad2dd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f3450a808d61adfb840c830b389e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511520911126295583a713045f27fd08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5014dd598a04dc385ebf8c57a7562371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e800f10a9b810e3aa4a33bef6bde55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32d0660f3046ce5ffc917428c8df01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d470af479d951a569e9fdc32b9d604b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b717c62541ddb54f98cd2be710a6b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74bee2897514467cb2eeb8e14493a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd9b9aa9d2a256ceb79c995ee5c368377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60e143572dd58829725c7b7a61efb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1452b87c2599d1d62504abc6d1fdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0988296726d73f08c9ccd1c51d6ed4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d41418bc8afc10bf21797b87601e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ed6b92e7920fee973c6790f4a010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcdb099f0c77682b0adfd2dd5858b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e60404dc5fd3bd2b0e05d45e3be8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3f510a86a98364af92b0c585d536385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c8df2a04393ea3d24fcbe3eb4574386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900da961239d5da2e587fef4fcfdc1ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc6d49469921d763da04cf16b72e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211484f45c78668cd32fa70aaf4cc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fbbc800afca09ec39383f030256e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1acca799ec881deaf8a9f6bffd42c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e980e9dd6ab7f87e313377a2fcb6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbb3c364c0a1a621c8af3ad2f4b06d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb0d94d3f990fd74092530424d24c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b134f1b082e9e2c24e6810975b3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d2fb44651d2e9b8963d48b876d07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067e58ca5e7100697de37a94be48d2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be913c4b214caf3f2b666ad5febc00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b720b2e146458af9045787526cb65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f052bb680810280a08cc6cab7a79ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbea55647fb695c6c71ec38076febd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8c4bb8c2c78615c5d36aaf7aacbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c134af2c17ce8743b793967a7ab94a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf198eccfb8c17efd2f03eaa10d690404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9904d835acac993e6c456cda36b44af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d63702f9fbd7867c1166fdf45f20e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12ff0da8aaa085d84e6dc0b4a893dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ca4f4cd90e089876c2ebfb52c0f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611d0dc54f94a8914632527f6dc2e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afca3ada8a682c40cbd2705237d3d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458973ee960c0635b175d2798bd9a29c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ecb49d77564e14606a3bd9b5213db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f74b709ad06bfe5039a7ff517d100413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2990339e28b7808d2a312b0bf03c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f74a8a7e32ff4b1d2ea96e828e50c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a10da030e52da008f809d7260ace416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6195d0a2a0e67d2cbf088f61b460417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d42798b1be2133ce05ae778eaeb86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d92e91caff621ec5b2ebe29b4eb479419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae631c65e79e0c4c9e6204a86491d1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e0ee44e0247c160da47c979919975421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57118edcc930f983d37690dc00989422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af294b6c818edb9ee631e5a43509a6fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd81bee33f9984c3f1c6bd33f7a806424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfc8a13395c5f8d3143cba7525a64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b742f1546269cfb6ce9866ed609b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be5f37ffde039d54c3d1e0a5570ba2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034b2dc225686d25a31ba721e3fb20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df557397636b9b7ed3a883da5e6c3e9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db862655641d080e0bbfe1d8367ddc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397d93ba364e587c0169d5245040dac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0bfb330d43b76ded32a298f8a4300432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b35e2b37b4c3e6174ebcbfcd0c7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a572bf0ea7bf92d08eeb612cd2e5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c55952f9949021529dba3753223d30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c3938b9627c0d78226d09984f46c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33000ab5f1952beb332b177ce24790f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fed8c095bee9c57984a3ea5a2383a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f8df0d426e3053363f91948d0965439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0dce3c0c37ade8069305317054e4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6339a660d6097cdb70cd2f525741113441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601d2522a166fb60103f1c088ed6a2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a27461dead870a4f85b0b415d7526f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa2cf43505a52c8179c7162132f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0f53b5097c4fa745b6cd5dc31d614445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4193782133b9348c007f966b48b5e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149181f20b2dc17d0735f97c2f2a808f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce3a52e6bcb7f025b5427461d0a25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602e240f186a12ead051e30b007d148449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc3ab2802df91bc99f416e22b7481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf20cefa93ea91da69465325bcd160f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1d4bd324ffff0d1717ed1f6e2832452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d9ed3693da1cc6fa8c506267f600453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c4624df9024adc36e81887a8fd61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b27bfcb12c794474ed3fed5aef5bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850feb40d4a6d32d569a63b7732ecd89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0991ede1d6fbdc8f2fbba1ec9ebbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1bbce427eec076a959d1836c16345458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0821342e2a0085165761caf666468459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e790b58e5399a0bca8ca11faa22fe3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8499968e8727482fe78ce2531b27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6303c185df086a7c11d1eceea82b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65589393e853b6ffd0081d0b8f8ad8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b10d1ad6b8a56c44a247cad3099a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db8df4292e8711c31d5010f0d55aa0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeed83b725a9f4260ed9be9836e5edf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19fdb85a63574c17a12e86fe82d8f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44a58c10b10bb67857c57ef139a70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e79293370644d54783164c462d80e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63197b5271c5e2189b4473b646dd6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58035e9c36a2dc85f67119a385fe4b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de5bd661e403540a1b600ba901c47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ca37fc739108a6d05e03ad67d63a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf093a41d4fff56b4bb809c032ec2f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ef6a0942bb29cd859e13efc83a02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a270c6d01c7d64a702ca9f8c9933476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02078d607ae740eec15bbfef3e26d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe5338743653dfd1ead085c3cfac6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e72602ff3c9a7ce6a2fe39ce35ea2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330447299aa204f75ae9637b88d328f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979102ed86d75605ea02cd78e043187c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b78700286167bc1df66d7de91e6f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cabbbda8eee1370229ed26e4b9cbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc57a11f5bd0f3231a0df5bc7a4fc2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0dd19760098c78a5f2bf1bf24a9f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60485413fa9d4740e29cf5b2be3986a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02256f56405a40e1b2b74e0e1838a7fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503e3f439f6d36f9b5b069488e55acd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a013e0bf1010a597fcd698cc79a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928107a2cc4ff0ce20b6bf778e3b607a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d42f081b0faf91806c7208348f87f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929b9f8a5f0226e7d6183ccd9c9787492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f7f241f8376f6c51834c59d0bfd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c532ea6ae8e53360956538c3c76100494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea026eaaa06b9843049934f7f8e5d616495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fff13718de2afe814578f508d9481496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b598637c4aca1574a7710c83314f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6459030e5ff5401d6473589d60340e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e112dea809d7cba5e3c98229f48c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c924a511bf068ab0c2c9a4dcccb9a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5114daa85815890ea6e8079d2509f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937baaedfcf89c0185bd231198bf1e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113641d2906d42766db1f219b0a678503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2c4b3c147bbe5add7d96b7d702a16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54919d79a5eb705839e5a74feacb72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513edb2e4932e1ba5589ff9e7ca007ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4aea59925953c918cc81b8109ead9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd12266c30a1e5ccc6d9d8167bae2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78b52eb7ef71154ef528fffc15fa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d1c01a7884cf726349cab80ae58ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2041577a720c21a56ce15424e1d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5fc83f8b60bcc3ac983d62a33f5d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f82724b4a6a7f85fdcac0624c8ae5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfed277c20a8e1b7d05da5acb328e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a645e12c3ee9662adaab38704b3e55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f7d4976839719a28932cfa4ea32a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809dc12afd73976dd66f6e20466b96f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6064d948b161fb83977f9a839a51c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4302f7eba9cbd668ff169a0c86de4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c6d5f3ec984c89ba194d4a371dcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa371aad8f74596f5045696dfbb98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a450919ba25a1b13c549c513b5e09bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23769fe742d2c484e8c91046ecdcb61b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b189d9e2be5ab1ed106ffda54872524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0561fec7b5fe988f8fdd96dec83d4bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2afdb7b64b0df7a794fb8b7c08c23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37579d027d64e8d08ff4593c1cf940527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec535a1211fa43d5cbc6bf881b852cc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f6a0c53510099ce54060809c9d4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf546ca0c3367617936d3328d77ddcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e5825c231eda7437302f11dc323c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28420e6526ee8f6216931d9017405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da873276e8309021a71640befeefe5cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f910e2219c3bcc67bc834350db1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58455d42207fb37933740c22a2da7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899729b55123ae9d36b099962290ab72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb29335a83f77eb679b1e2d405d057537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152a2b6bd7036e6b02958068da998a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec9e5ceec249634d0bde9720466c62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc7e70f685d376f8ab274fe7fc468540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddcd1dbe4dc1f81760c52d08b87f36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e21906e8f4b3a9d3bcfb307ce227542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df54253ba01b685227a2da7ed0248543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92fb52f02642d866add5a160399d21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da981bf10ecafc914a15f72f3a8a8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c5675e702d65ed5e6233a8488b290546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1148b26375b09db9dbde4ac45f1d1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349077fd16b923a381f75bb8fe7251fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f35e823738b08091a4a42749ddaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971517c34c3dbdd46a3a14555d8ec09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32790bd4605425b759f97470dcbfa355551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d7063607290efd81e1d44e5dbf00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74678caed97585cf3a2dc8bad7dde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c404c9ed5264e37ae32d9657211207a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff4ec0012f3d8ee7070baafd3e35c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79686f6f1c8f4e249986b9bfc592f0b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479784a567166f8899d0e8835d9eb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c1e9ad6a8ff2e067ebfd0696fcea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2240c503b81148f59eb71515cde828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb2bfe7d8ff6e7e912939e971f97f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7c6df25b31915c662f45a31f7d73f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ab975bdd5f3b8965bd83afa6341f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9a15505ae194ded1c83764ccd64c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d1eee3d5074e85cc5b0bb3a9adf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e3aa3601c67bb2b90269f4276f62d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36060e468d852c92ea8f415bcaaa1d67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bc3d7675c044bbe124f7f4cc089a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c5ad9127bab74c26cd515703c6f26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85e1109c9daa1ba198c519e88f20f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a927bb6c652646a734825ca60824570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9943d10cfa66bc1c55fde22ea2ab4ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804dadc4a4c444ebc7ca9312b3de8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1f0cc68aa37cf613101db57907e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee811aff78c8b45b45eab7ce72540c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2321edbe2af1c19c7a11b1cf2b2e79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724b01d58fb589a178e898b14a65cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db162d67d737fea15f93fcaa5b49d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82106161eb7374134d6a39447acf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1937cf8fab92e2e942678457627cb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9ac68ec3179e275d607cc3f7fc89e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b30860630ae25262492af6b3627fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb05b417f7d385689c6f5569670cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970fcfc0292607c0f64ce2ec23e343f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e40c3cf304b520c0164f9be619604584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac063eaed9568a669640986638cd9af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739cdfd4ea9ef10229fe3d486c5302586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de89cf794dd6a802c0256c049e4475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc815e37be67c9be4219e32d76e55ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f0babfaa9607be5f83c82ade70d11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa151239603d128638f95b4a380251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e46dd391eb0e6affffb1100722e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb14518e08b5a3a73a2bcb7f7700b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190978d7becd3e4219e42301e9f374dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85acfbf9c4a7f3bab59d2bc5d6e37d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2659ed3b93e75e6967176e29b5f02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa42bd906d699d51f34fcb1db54cfd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef3a5eacc3d3f24292a218a7021fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c55df11a8d3de1ab1e762ed585f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cdfbbbb08830f7349c7abc262f2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eb829a70c0c8507a8c16353ab55a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe29166305ce7b4d5666cbb21785da8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfeeacfc738eea57e73b8316b60d0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219f1f0a41fc0288b8a554d62cbe43e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f58fa363e7cffedab7aa5ae87aba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9b3db124e77c3e5dc5071a3507306605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb506704b2eee51894378dbdf5d0a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a382598f2f2c0ff23e13a398b5651c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4e5d65001ab89a222c81cc99cabf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785d4c44e13090cdbfe8d59be14cbda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf51d58aa4abe32661028ac4707573d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c7b4253e096eebe3e15ac3213afaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93b970ae5de6d1c9efaf207aa5d27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0292c03e8b0df9e71171344240567fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ab110f258c6b9217b99e8090424c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f131b6caba06a943f19eaae441092bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136567857a7d6d6405b5d6e858cffde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099dd4895d35106acf484fcdd85ae88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097de4c1df924e671fa95a0611dcbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d24acb4f0d955367b22f4a3a2caf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ac0125a36358c95abe7a69aad247620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607857c69234c1678faa3e99c7174efa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f07f497467fc0c80e32ef2fd76cad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb309642b42c4ed1c873d904bd7ef8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794494893a68004fb3724086e5562b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e6eaa70449c93bb0f2303b53d5dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c3c6b57878523c97ca22a1017626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49257935203812d0a7f0b5c016db49dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e3ab4d0514a74ea85ae5a9b1e0b40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf286007a7b4ae2aa675b7f35915e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c989fa464508a83e96079c81ab2bbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81033316d9d90e7fa8af44cfcb97e521631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348d92f9ce7c2f32aacdbe6416d08b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded6a6dafdf5828e50ad8954aead46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e032aa1b9d76e6d2c2c8865b2516fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402b25fd11f236f0b0eece139b971b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452796ccf01df1515d28990a22b44371636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeeb961e501d6e7c6d54490848321d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ec330487c4f512ceacbcfaa92a24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016182ce3f26ae0c85b9c9cf0ffd6ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd16d9ad094710b754a45eae2eff8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc935e05fb0db4228a7d7119cc6cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe3629041a71c05a96f4dec77a8d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976806b35e645b90a9bd42631e905d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cbdd080eede3b5cac0f1ff3fa8e08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fdc4d7af190b3d8a810016115142e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfbc82ca713a8869f93c48d4548bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548cc84b39a945e440bfccf2241c128647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4ad57844c64bef48db97a2b4ca281648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d4b32f44bd9dff41c9f6d14da1386649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64530048b13a7a4a7b6a791d901f367650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb87041232af73db94801d59979b76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2d52995665d4acaeef6a3323a7d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb1bedad7e34d3ad1270d5eb66cc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8275ee76debd70847be6e28c81a7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ffc0615c09d20163b93c7933dc42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6679bff8d9db63762c2ab60a50577656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70fcc952b60fc24b1a2deeedbf7507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3d7bd95b6d7b0773704ede3df0b25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3143b65216f2628a7ed5a0c5d9802659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9773a215a83052e49a7227f026fcced660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d689188ee14f79af9aa31a07d9c857661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f98e63c663a2579443072172ea009662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dccddc17089d1632f04e66cc618500663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e2dc572762b93ab4a46d062c1ad5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1911f8448df5d936aa7f7ea57c2e75e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e4765756d83087c0847768702941d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db8a4959547632a6152a2c1a5e188d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993154f66446064d949faed31c27255668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e34a3bbbcb838937d58a741f7800a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017746bebdc91429d8acc02af9388233670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78594c3fdd9ac145a49b53f64172353671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f7d3b67db14f3021d92b354d2e3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe740ac5f2000ea0ddabbfde2b375673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091c65818edda0e3fde3f6e3fe6b4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f14c699383b04f10d84b5a99c7118d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b60d7fafb0cb865779bc83b93f7ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4d63af7b9e92c13eded40aa92db2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c88c0e1dea7be4dd8b5355b86af1d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809b363d61764d6453bbbd2132fcc36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ab1342b5c1d972716c3c04d7d0822680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8d7b6ce17e5b6e02418c1e7ae54d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0531c21a8c02b5adb60e947e5131635682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbcb0882ea6cb98517e368e772ccd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a198a490544646d613494825fc06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9a86ff631828e2152d5ca3f2d4d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7603e9de3b95f96bac185b506a9f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b702883ea9d6ff137b3910f3e400b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb718b24b208d443c004c1a26beb653688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba147296ea6d2976674f55903b318689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ae30e82924591dc4f378fcec15a82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b096298a7cb0354e39269479e675b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6e10a4ddf21e82fd6f1d4f4738adb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf5bf33ebb7c3e9968d80cac98e83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c3de3c3d9c3ea00ac4a13f99a3495694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f3456ddf17ba87b9bacac1ddc373695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b03601096e9731e38cbaff687df67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c2be3b2276c47a42d2044ec52d250697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad765d2c8d0bcc84f6597bc52310c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811c79a6191ee64ab5d4020450dbe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ee05abf0c84e654fb52c92f9cc23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad7c8fa793bb341f032171399bccc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b52c537b160ccc1ba31d6c01861ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8018044f663775ab86d0183379969a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91948a1d1a3ab4c26448de65806e10d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66fa6230d3c68c9ad7708777ef668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfde69997b650e3f98a08668e1c33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87d4a97e45f0a953a0f7e7c4dd4b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535b705b785867630a4ba5f2a02cd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703623f9d961234b9bb996fd3ec8ed2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbfb13ac5d3490abf7cbf9c4121b80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb0573b545dd5eb71480519861ae5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2b35975d8d3810a0b56e2a3754ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407276c94dfdaaacef3fea810d225d96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37960a11ecc7c8c3f42552497e4b8acc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a4bbc7fee1880c94ba7d23ac4216715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f879775c9842ad539857433b6f377a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a7d04879aad170016a4ba232652f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a373c6999edf8c4632c3ed723b969718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9517d62498d3711ac37ffcb69eec1cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e0a27433e81ab1cde5625a410125720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c61def83d463e878584d275e216b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739f765531cd906bf6444d8e7ce0f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9434ea296ff7fc1a4d6ef5a554a0be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9116ae64553f341c3eb8930b44d78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ff93acf8ba23928974d99e58d3e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1448939e531b4fec532dcc10de2274726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca8804469ef998369af0e462fbba00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ea141200009f8339694d758b6663728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474f5eb4a9a9796a5c6dd853c398ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d16506a714fe1435b569f673ddea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b343e9e8330587e004819242929822731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4438e85d371fad8fdcd64d2f28ad3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2347ed0e290c616efde02dc18a7501733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5426ca576b76592a4f763f2e0b34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0f66b879b59c6634cbc61c34ce6f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de33c62482b01d79e261f82262fd1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841c34196f2d297ef1873af63bd54f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd6a83e10ad666ffcbf28ad49fadd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c177a5b7d5fa7b6e202018116059e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31fe8859098a875f2bc869508f108c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3213566c0dc0be51208710909a0e5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b62c59e8d662e3a6f5397d7aeb69b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6875bfe271d2dde16064006df6c9169743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbb288a574839215bb653c54bb9f35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7089663aabcd1dacb89c90376dec4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e49cc26924748f9904bed69aab7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e648500046df1b33355d40e6a85fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f8f1f26f38e5719929a302f58c9af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99975ff78432876b2f51c8aec108f0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae179397b41871af7de0b205f8cf47ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bbb905fd1202c02251ada30816fc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e060ee52965590eafb51b36253694c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557c91c90d554d97686b2d1af1b32b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>