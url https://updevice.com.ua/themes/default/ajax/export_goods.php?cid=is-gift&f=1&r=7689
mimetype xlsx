--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc00133f87e909086dee915a182e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1404586454d4ededac42b50126a5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de33eb03c48c11075629a0e6462583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d911428ba96814a4e046ea6a63a2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b59ed65085356cf2c97fa8a7a862b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f000b890b7f24d43495f5c5c6add7786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b0ba290956395e6d165cfb6de00027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02568388dc4005173e49a7927f05c8958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07a58d904edfeaf1a2068f6e82c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5ee790fbe3fcc321b625c70d6b96f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05999bf1cf3d2a32997546fb9b92a23d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c79f84e71e9b1fc95b9053ea5b3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dcf501d39b030ac4c0c4a34573c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffbcf602055ad5adb71d7b2c8e1f7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba43735d429c237186177a31df7b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335f758831fdf7c3f8d6451fb634f6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7058f704d233ea0720a74435be35317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405799c52ffb9893dcedb8e236ca1e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138893d37ab7441bf5f05dd4bc5accb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ccd89c86516196d3d898cfb062e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f061a6fcd3f0bca86b7dd40d5ab8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbafbfbdc8330a905e88a6c1db12122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fef292f5c678dd97cfec9358ca99523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47cb3d2ab9e79c8d8911fc1b5206724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b5ba0101cd15764d7d296e3b34c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c943ebc8d726a19946cb3daa95be126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3116e22ccb98aab2c785d87482ba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534f1be593bb5cf06c68283a100f29c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77159935adb6d41d2107b5c74ac0e2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20874e5914c4ac625182a96b2fc007e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fd561d44f7e8445eb5af230a8f93531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bbdc6c2f1b6126f2fe624894f474a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcb195ca6d9b2f0b8d963a0ff0d22433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c19cc6face0dd99c77ab5ca0010ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8113e7615720c95c9a449a359c9a4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b553e757bc1ba2abaa6923cfc91636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809377236b8d9a0d43c8d3a9b9d4a8e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d34ea00f6e7e61a8918acf83092b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf920eaab2b83f8cde6f30f32912b0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93351274fb9c32323ee6296e2827c8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba976f404ddf663617cb26f2e517b3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985bd1330ad1f958f74c94ad2e3c5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8a0c46429777d3620b327e8fc8aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc34332496335f061ace2c219c4dc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89009a9c03ff081e251d670b7f2504545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b119001bc7e00e128b37bd676b197046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0087cb8f9668b9e078453268f12fab547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ee2cb488d45626005ed0f6aa351448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add51bfc6c676209ba353485a34d6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee63cb67ee3395b7c278667b3a849c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1c22a0c3af69ece32b2ceaf823aef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ceeea32b82f574f0e42465e68ed452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2508939c90274e3f61cd1fb63968053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d79bc4719774258bce6c72bc703c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ff9a7c33249a58213f1fa5f38d0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02ce5b100df5c4618d598cd8164c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037073cf716c479a4f47ff772ef1917d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b95aab424f864deb5a440ee26e3ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225075de29310ab3c28a91e7904e594459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63761da5092ebeb4cbdb98e5f2617860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec3755090ad1dd7bee3bc355c8924261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca777671f82dcd6f9372426c3ed96762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6dd20125f0cf268825da8c8f0ac8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b31f6af64aedeb7471159a23e16af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d40528dbe878d56bcf129c2d98d7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf39e71aac2d71dfb1b87a3e7ceed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598d066c6f7b2f345a5a26448c744067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6b0e3115078c91785299e3e5db52b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9c1f1c509dbf0e2313de11f2443f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271f9bd87ce7fa9aa79b0fee5eb4e5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e8bb06542e4efd66b9b0ea41027e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd598ce2fdea3b2232a7806400c6ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f77243a36b17e599464148a8ced6b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395085695eca7609404a6ae1506c05b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065e7d9f15f3c7474521c41b0a68b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd569ae1455f04af0e4d7afebeb94d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d4c3b86e62078b93b3c7ffc0481677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d700350aff04b5f9868bfc4c61ddb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a423a606e15fa8485e878bfb5a80579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d63735daae2cdedc77120dbc4e88e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937cf94821efc5e76f60212fb94b2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58b122f87abebe5ae0743c648cb4d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d79dd0fa140d0185e22ea56a60926d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4f511eb5a5a3cd7652dd9c3cf2d9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33991973119e51d806ccf2d26fd33385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476b0dc468ac61577ff1173f84c483d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaad33356878664c8cae9be74702dde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdd0ca63910c7cf624755dadd5d4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1dc24eaa48bc2d56503432858fdae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9fc7a7173f823103bea99da230ffd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6d20b559c46c1d5565301b470c50191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f65601c4743fa29658569794f85092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162d02af9ee76ef6a6de5de847456893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4000cf298832c4077e3a4fa7ec64fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8bc51de582aa5f77ddd37e381055a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3677a70e3fda016b68eb245a8f657396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60903d683ec346172665e656f37bde497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dc51fcb1b933ed2f3761859f6000e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc48fd7ad46712f914ea2896701f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e920b0bca66b0833b6a23b8b9b59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263fd929c6640d34b2fcb5a9e46749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee88af5a4fb5fb8072e2c4bf6b147b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182a8e0956526e0444ca52dc37d1f8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf999f24e471bbd208ec37273ad244fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64081973d3144cc05967325d0700e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593451a86cb562f86632680d6b51073a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b39b50d4f9924068f65d69b7033b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c881fecf5801d9dbd6e42d3652c953108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a6b27b8213a8859a52317b1f8079109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b334df6d8de7dcc0a060a3e829e02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f9a1e6e86e9a43684f23cd048190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aefb09ce6d5f475056e952f9e1afae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907c04830222bc8fc63212d06f4789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf369c0213b00efdc177a9f605f6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57269182d8905fae5b3074d42865ccb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb94dab88169266902611b02ce455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265dae633749efe45a7e4e2740c48e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de01b06e051a949fd86b59514d86c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d7f3ef291e6246cbf1c256d1cd8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f192b8a6001cd46f834ab229e5c0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae4532c411aebc30b451faa1d041e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eba0b6ed6b14f2929820c03176b308122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e7766837de6b56761862db14ad99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca8832c3a1202a68fa6af6f12344b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9a93798a522a33cdead48d24df2a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82263a5a7a8dc4da59d4c8453aac33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41ceaa62ede4fb2d79af5c6647fd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd50b69ecdb27679e3b362348126014128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33676933e4bc271862a6ed2d78ee67d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682cda63960634a6858801a6f4a3af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3717acd64f22c8c67540285827a553131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69c31516330ed8cec8be773486bec7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306ce92b96f0598705ca68a26cff67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6eba193d9124d19b8895d6172024c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a30665f4493c3ed14f4d3741f422d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f206e7fcd5bf9ce1ae1233ce5c80269136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be685dd9dd46626c1df11cf36ccd5e3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e6b96c070f9cd1351b2d9e98441c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aafff8f7cea386b4fea774bccde24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c52869f4cd6c20667354046c53f0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b88d4122872dbd4b556dfab4d17b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c836f01ef9551613a745decac5e763142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723335f1f63a008cc6766dde8dc5fd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e176a593a025c8190941bcecb7e236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef0ee137cb6a5a38b0ae0f972fb113145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ec3f5ab0c5a324a2e772cfe7f054146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2b2e7603ab12605dd903eedfa54a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab9a2d8c256ad8986f20f6b1205b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe495ff1fa22abfe60e7bc722947c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd1a0743b3aa89b9ccc3c7e2eace91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b67fbb0b22c6aaf341f97c92240f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0c562435cb5cebd60204c0145ce1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb8cd34df7345be25b5851d38c4c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f39b1003c3cfc2feec7184078e79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa676ac7058ad6cdff815b4ac83be3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2762caa48db3c1a2a37ae62550827a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c772e1e5c9f0178a46c04d9d9745157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae652ed7aab6b952a0b9cc4c30d059bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08122410e82a7a6b71836d40b1416f82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ad9a569a1db981890c6c79dbafdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c29abe116cf08606d1ba4b3e6e390161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf4d24f31aaef8207803a228a1c396162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f9a7c6b2133ee8ef823426a5eec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb98f07e7a1415a09bfa5aa88dfbecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2d477d114a37e279ae7865868bed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f73013efb5bb1b6a65740fb2399d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b09e3bbb8faf09d489480f9618eb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5fddea3575c1259f070f78f4ca2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3122742c3ef33bad5489fe2eb0f947169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb29e3263a4b24d96aef69e6e8af8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b83a99f386cbedb19a7204f1b08c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38a776a197385557390759d18e444172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e8172f16b7e325c2de188788d6da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a3126dd7315c4a3a96e515a475cd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb9bea61818aa2a20ba70b39e2a623175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d583df75674ace0637b846191b5bbef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d21437833a4a8eeb6babece0609c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4dc5698b8fafa020d69c80062f1b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ab6e586556e7a2fb7e1f78210f16e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521e16862dcaed45b009c34fbc778d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdf8857aa0f31ed0c95b5405574e02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4098c87f06f8e4d7bd19205d52e03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74c1b6de217b76fa6c05939dd82ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504bfa1a9587252b38c41c451bcb4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09c42ccc6d802178c68098c406078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ede1bfea52af300917d311239fe67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223384083c4a27d6b9e6d28ad25396b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367e873f99ca9854cac466e58035db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012f1251f99b493ffabfd68b43045e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152a929e4a96a5604126dd5d7249e4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03743bb0f6a08a35859bb4b5d9468c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a692db1cc7c191282b0cde306118635192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663deb7f11760b7c70c97381bd8464d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777dacf6213f62b846e27c0e94e63cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0c6ba8225a5fdf65ea284ffc96a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a92d570ce6335166cba294ac9d8bc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2180d2123f2a3d1304f6e6623f49c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c3fe1583025e20d8ce289e7a9d850198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159376a80f1dc8fc7476c8ccb1b1f19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbee8959da9b86a94d478151b9bde8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc91bf79df7bc861e526def41bfe4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09918dc9b8457cc711c0635e8abc38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2700eaad9e391291a8cf9ba264e023203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03feb096e7987fe0581d67361844861204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502bb1bfa713a0eff8c1b00823ec943205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccc3e28fe93b5d1c69a470544e5113206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0e193c2ac0824534c02b4b4a913d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ddf439a6bc64166351b08726fb001208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78886d94f4c264ce054b856ee926097209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466deb2d1a9d786d258811f0847a850210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9298d1ad0c60a7db75e6cccfb21b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546211cbd2faaf34cd81a25069b83a5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43dca5529bc02c6cb41fa91c59e15b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0691888dbeb2298c32ea35da2b97cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba593e83614d513d543c96ec8f7aaa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c819adc044e1ebe6639a927dc3f4b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b1915017014d0a9d6a0fe0ba11135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b63f0bbffeb37883a009388f5712f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cdcb7acbf11de2c0e6cc13c8a46f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4894372a40d9671992ca6a9bda648220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b8d750143536eda1e0828c74c2e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a605f00c9492604d8ebcbe7f3b32395222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50720f433f85b52f80f94ac4d1938c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee8c9cc99e5958c1bb56ba3798fe0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df4eaceedcc1711d18b96729b9d3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f9e8a37549c1b4b7efa254f2595f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238e4778e3288bb80f1014b4aa1b8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b79f95699bf9adeb821faa3ae5a96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd56e64bf75fecd900487da1065106229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df70098a3b91e5309df07227dfd952230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd1cba33596765e7f9060c84a1542a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484aa3010fbd611d384c6f11cef0700232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc2848318da5880e3d447586cba75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8434f57719c2b0952813989ec0c191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201117a3a8b54aa445191ec10c92e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7fc702339e2f94615aa9c8eebcbd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411395c20ce67fc2b55e17d582f02a6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e44fe7cf7346652d5da1cb0cbefe6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9082299c3c8f974f12d0f5816c28d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22854880a68ead1cb073ec5bdee394db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c1c208f6e1edfdbfe62c3ad740faf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c46defd73fae57f21e2442b8b230e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67534813d375b135ef4f4b03219b59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b05de197400d5f3fcce77ed01ce2ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5456376e6abe501901e27bb6d7d5604245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e568197151322f987135771353a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77494f4d16304fc6f5d677c1519602247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ce1408ddc076985129f732ff1be19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca50acbaabc5ac8ffc55a95290bd46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8386cb414044e02b1bc59e701995a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9104e6292c9e87888abb941a9603b49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831ae587a615da10f384f27fc9bd0cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97264c3080ae0b391c358dc4b1f3541e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da783ce01037a64d5666c416c0360254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366375080d3795b88726adb678f3907255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e486f8f69e92cdb5a1dbb2b8683f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17f5f864674a025d77f49b536f493a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae4f9fe9ef70083ce8fc2e9ae5ae0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2b109b433afc1fdb3743e0512aa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38923e60096c08e8f3cbce79de6c65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a603b0bfa2d49a8300e1cae3691b9e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b71ffa2fc06b17ddd4278c90b72eb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196042bb99e8063be5a715fe767ae92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b255ce566f19f9b118081b4fd7c2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff567bd126b03a8415f7aab76c974d18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de723971f796960956e578c338e38d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68902c4fef3805c78b1da8c49fe93d3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea2ac42cca016788a867728ff9682a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9fa7089e9d2a61cb0b099407cb02d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df37205d123898c086b601cb0d1caa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14ee3f9530d5546fa01d65886e2d52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cddedaacc6a5825eba03803b904a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc25f32021d88ae68624b91fafe77a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527d66d15b45f0b353e739c91c4982274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ca46a1416f3508751c2b30bd63ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05d0e1c870ff504b2ebbd766881c22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e508efa0e8582605f4dde004daddf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aab0dbcdc7e7c687c988bd2670e65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3425052aa1ee6bc557c09c3ffa88271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6058d9050c6a965ec32fc2e27703e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68c6fce8696fe10b3a48c50fe0dea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbaa61c220889cbf20f3ec23326fc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511861d3aef3becbba4e8a314c0f5fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a77d3d95ad5469976bc704a3d069b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9b94627f16ce9f60d181cd51934dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff65ba4ef60bf820fbec73e3e1da4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0714e4a99e3cfe9904712a52faeac7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf6736a218f04f68f5a2d40e0a3738288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68efe880fb68a0561a04b5854bd3e7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142a8ae046b7bdca1496de8d95a4879290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db4c748fc943c0b0390574d20845a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192eddddff51ca3e8d64a609a2cecba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285a01e9e184592a3b5ebebb88a62eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3c5c6930d09a20929ecb5efd405b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184022b698b98e826e82a6ea02a5671295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44418feff21e57e0d4029c16e8658296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5df0c15c6704eadda46bd9217ea0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33633bda1ca46efe04047965e90a29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa64853ebcf60a1f039a9541954133299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391b46216c93f50a1e39d850c1962c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc4bc950b09d6427ba4c87a5dc25b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc5f181944fb5cfefb2eb6ce1cffa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db2906f8074552fac8f8b3b0767e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c791f438750bd5d0c85f6fd4c59393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f42a2497a2669206fb15c8da2d2f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e686414577b58cf14ab5ac7fd2169306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16c7ddeae59c7eb1c2a13b62cdd028307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26492029bd88b7037725482af013e5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f89e85e5755be441e66a8a15adba2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c68b4c1e3f8264929ccd11d0d2f29c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07af97a44d8707d7bb943dc67d407311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add993e36aa9eff33f88a873c5317234312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a7bc2e8a6c160c36396107540ac4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460eff4b1d878736e19dc2edf4b348314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4865856022eb25e4846ac110fa4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e16636a4945b0b3be89974ce40c34b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfbafdba332af06e6d12536e092e99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e631fead749f919ad54f14851988f3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266d1facd27a7a047f7b4f09bcb3ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698de611767f0d532180794885752303320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c5bafd2937739902cea1f65fe865321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4793304a0747b86ce7516ef384ab6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094400d21c05b1b3832fe7a112e6922323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef499c7a8a6ca1568c4491025abae87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d4ff0a39ece19cf808fedd29f297325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec75a9b78ea6e07707025f7b5d703f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6805cd93eebde1a9f51c878814eaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16038c5fbc3c12150ee47735b22aaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38eee987d2617a20e24450ac1730d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860299ffc3c062ce1ecb57340c8f7a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d7a097b7d6ef16af541d486d3a84a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd01efa5724ef0f31e2726d80fb57e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4c15d432537de8e2f9ff175dec35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2e2acc881d0dbbb2e0f07925c44c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab9a6800996f641941bcd2dda9a17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a76d6d14621418cea24ff72318cf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a9856b86dd83a6c025182bca5c1e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544eb241cc5d28c3613e9b6011afd66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43671776d63d60d090f7dc74d33737b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb4ab347903fbfd8f07a64129bb3a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a99649176029e9e58246e31c5618b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f66bb5da612e434dcd26c9d1afd7d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de09cc2db878556aef1b713dab647e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615703f4cb64d4cda4a9b46579177b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57b9522611f84d7e2e01d41c9c4bc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87f2e7ae6f4ef43c32866c60f244e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011fe0790cf9158c9992256b76fcbc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9292fb15cb030f0b106c94c116cdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dda531220db83dbb2f0d4c5b0b43d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52811ac069d99cb294f816cfbf7d96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304fcfdab3e3ac14c7d54c880d3438351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5c7aa49c66ece02e0ebfc3e876e30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051bd895cb39f9fbc6367880623bf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba488a524991a92d7f7a483ec382408e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae8b7bc08c23cd01f7cc070f6f6a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b471ec335bd8ddad848ea3e18eb8c36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123590c03ba28e9032aeb9fe364ce4b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b669ccf496eede4709f5f0b775d66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d9836816f6dd4632ebcfd3a30785c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71576b05135c8828a745a667a37b0175360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411fcb445894df7e8c10854cb928e8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8d1d55a04159a55699862e4d41b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec02c9b47a1104ad5601147d41cd45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f8fb9c84cd18c9e3f1e68b84e33b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be89dbeab8e1c8f95b46adc1ce1bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c35384d89edf90ae8c28eddd5fae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb947ec55243251525a6323d6f79d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301d6f79fc9dea295ed8d4ac50bcdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a50ffa65c79bf6a982cbbe46268a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0156aaf7b3be49e125bfe9ab5a85dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b1f3f86fdc6693d0813ee2796db3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c97121508a53fbb532f10eb8adce8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1a54dd1d7ad42ad38be63fa0c17c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd2a85a252372ce2f3221a47d9ad9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e3f3ca3baf6fa719b7d1cb7312f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b5ccb405e5ee24ac12ae4863bb76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0f81fbaa4323f896e3d6605445999377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca3ff279637ec8b2cc86d7cc733e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8fd5046a835ed02343a0bb7c47cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe844ab97388479c3a624419cfb8944e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918069749de0a91e4d2c7584dcd93bde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f0e38495dd6a5b8dfb9e06c8348bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf38733ec8e70d71b7eb54304e668b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000987a35d94473255b7b3fdac7a34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dbe917a46b1e3c8a2e364fe49f629385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fcda4b1dc461a62f23331bd51a489386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3c14fe204d75c2f457fabf3aa4f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9f11cc0950fbe6e7c23a67416456388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82712206364573e906f1ce33ae3213389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e863542b5a11cdeb3ebb0785bfa274390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761893712ca0523276f26ba28788ed9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307738a2818dfa9d6cdb9a728c40c48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4272b137122c8379d2d24eead19df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcadbab15e38b18199a3fe84f53461394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b750f52d1db26186321d373d07b3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edf606bd4099f30d1d9ea0539f282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3ae1c8610079a3f2f61ad89a71ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2704bcd4f837645c51e820bbf76581398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d88836e0a3f806140b6588b9cb3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1d570241ef951bf1142c97d6e915400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60afb659c5bb237062cba8020be4d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c64fff61aa9e8c7e6595a66a50ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2ed6e897651469c7de5835692f0d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400648de615269b16b58f212ba898aa1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128cd34beafc646994aad63d46179ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd295f1dfb8f9a79bc8e532a1e3890406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc7fa779e0a7ee5fdffe4216a3f6bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162f27020cdf2168638cf07808e5b8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f0e8cf158f5529e6eddb545a2fa54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec36576eb98e7ed2b5f975180e37b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e282be1ea8d6df8bbf571c76b21fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126d6f1e3cedc69226cd9911ecbd4af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e614ba4ce0cb73e287e9f7c4c3caa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff27f34afb28db08fe4a5cb6a186bdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a91ec0ecf806f4039738cce8c96e67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362656b8029642add73c5801b55349416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa90391e77d24ba4b09f91799ab2b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47d8e1aa4deb30587f1771dbc5cb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda9f1622442ce5cc61f8caff5d3b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383e832d8007c940216b3b87ed451a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53647761e2f9233906e887d64ca08b3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded88b5cd0de8b9fa361780d538b7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215505092e48e5a5a6070d3433b9a288423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae1d251ee016eb9d5a730a09aad63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279b4c53808b008f2349b8f14c89a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7679248166657072ae8e3bd7743753a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8cf9e4032ac47acb7f7c903b579a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d311211c1f50d9a6d7577cfdecc06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33e442d813d702f030b43c735320d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294762f2ca86ce81c359e6c20fb6650430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e234f450b1888c9811786cfa9b21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c394ff671b0874b2db0a3b53f27792432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507597548a330b1f41193a6a157059ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be228fbdd79ca6b14485c4a3e322f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c66ecb4ecf941ca697b119b14ced47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060e4605b94ebf015791fe1d6d040e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebbe6cdad08c430330c50aeea4ef3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a680f973f003f8063f15a5eb758eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3882f9924e52327a26df5c7e62fd0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41e624a9e7b17e254bc34924deb1c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d1cac14f374d5c72fda9ff5084bf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae09ab6319f30d247642d39d0749a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd286fc09c894242e1c3ab86f5d332443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4bd6fa27b224e3dc7d6c84235c59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977e3e98f7a1896af7595c2a72e1c05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb288ec4ad4972cd00880cb0aab87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cea7caae6d4ee7f19e63526c14726447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2e3caeb4115ad5c8aa6c510209eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb740238c33c03aa741a5de391032449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f517ca82f21b8e640ae8b71f3aa5ef7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6802bba021c13ac3261514fd711c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7487f9522fb2b4de514701a18f51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7d3d4b6c73c91505eda6ae7932a3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46340942e2c894d008c50c485d153454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59333bc44c075423bed09e009aa253455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f0289ae9aa3a672c2a5c1892990a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11199d20043b5a25551e18c782e7616457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a864f4342bd4c8d01c2bbbe4ebafad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d254102ea660afcc15c30195ea72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e5592679cd64df8ea015e04020799460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02293d9f55f72bd33e9254e16d35da81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f37c9bcdd66caed98eef8c0e5bf6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ddee6695e6687fd6b6b7d4166847d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc45515e56ef703521b406029aac1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf8aee8ec2bb1d4e1e902f3b000a2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90e48def14ee60d8ed6a8eb3dc877466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e0c0716e01e799245d9288134a03a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaaaa35f8178e3759fb157ab656459468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91cb8e80d5fa0eaebbe27c01e8ad9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fc6275979fe51501088978094e10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc308e385296d0f7136318492509756471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ccf2e9d134bb7c9ce296912f920f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f691d30085b85c987f62c9f15a6575473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a565db33f681f80ffd449e3720f34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8415c5c8447e53af9f62241590379d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17dba9cd737a5438d6ed251e1b68e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b83ef203a726544d9337a424be19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cec325b00bee6c65a222032c7f62c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da404a03feb97644122bb22ef2f08a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b69c6b949d799b2a4232e1a95c41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320136075d8263063d95aa96462c571481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5c27efe4e2cd05c18ca67395dda38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023c0e81bedfeabd79d6bf87e5c292f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5cb8f940817254201379c03302af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcee748ff607159eb0a9c7c927d1d2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771b765d96466e3506e136cdd56438486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d992a2442f1c58edfe6ba903ade7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f2aad62a1468d2b132ae496044fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515f065b02fd2bd3e8e5676e3098e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb894c6abbbfec104c968466a20318a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2c55205fdb27ff1207c947c947ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce876fdcc9ff4c0eabff88eef6e52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d98cff12a1e3feea54598af99e6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2fbca544860b5bb06d2aa2365568494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140a682e6b44f94a2b0a77751f3183495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736453fe3934ef65940df5a6d207f68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94de51ef748ba0d1bcde161238a2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126b91a754cd8c15d560383c5bf4bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4f01962246f69d92bcb25efd613d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf798b23591d97bf71e57aa0658ad5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a84f03c2633d47a71c0e4d7a12312c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c203b7958a776e413b7aafbf6b5df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdf08f6c2be30645da3b1a9da29443503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641e3195caab2858998bb40f596c46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b3b5f706f90a4c9d7a3da79ba164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff7c2ba9c8e0d82eed8973887afa1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054c676b8c4400c11d9053f6f54882507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68e19e4d6a5c724b7ec6def803826f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445664f10fe1b497f3267702cf649d2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e466b79863db9682b7b02f7b88761b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedcc3bc9f56eff8fc3509bc65f5292511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2bf679c1dd6a7f43677252487c3c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd9bd453b29e078c3a238ad13f349513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e70dbd61ccda1ee13e9b0a4ebaec9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804a7293d3f4e12d9b6c7df1678020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f24fd829e86d340fb8233a6360680516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3d6b0d35c86f996267fb71025098517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413a2c5caf9a904978ae23f60f524b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d7f1f52bc9f671f896575dec902a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c41fc5d39379a788a03473515b0c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665371c2df5daa31f6c76cca47a1617521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98ab916a786889107c590d72917c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21be309299653a1f868c7f9e7e3f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dbe3ac8975ffee806c26fabdba18f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71186b55f256e0f176f6c2147a0006525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78769274167ba474146f973b80bc886526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb1acd2166fa1265ef9c0940ab627527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652e8d58f79e1cf06969df5269b6ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f5451e35dc069f6c4cec81e835ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e54d445e883524ce5759392ab9908a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465d94b5832210fa7e51f7eae054ce3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac43b294c6e57b2fe07b479612325c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5721e14da0a82a0a217334e12683533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41d6acc94ba8e7ab637575e28729c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd960679749187bd2ccb45daf841533b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096174ca39d5de05500699c46ccb9c44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c76d34669cabd36a9689b890a5f9a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad14439b25192af8c3177f3f06ba18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23be34b76fc061ba257c4a8b5ed1ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d71f4f88891f7b3f0f750f5e1b0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320caafc871bb20f6874951789deaadd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf37e070a5a193dd337576b2421110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656cf4f1f830b02fa95e08e65cb2d3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a09038cd9164a75fb131d211452249544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7da662eff35dc5b08e57bcd8858b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c8f4d196c6b3bbdb2dff278883c33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eaeb444fd0b43a8df3fbf2d3dc024547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673efe6ccf7eea68119abb05dc1aeb55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9eed3eec3560d7be8572587422d60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c522a0b679c8a4c9fb456fcad438550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ae11ab17591c77aadb2992a2b438551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30abecaa6dbb2d526c15823987c9b5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202455667220a9ca572004ff17f129dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a12e8aaa813acd46bce151b1764809554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e765c14497e061ee92a3e5d914838555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f977823e9fbb441192e2a11a96b9b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad93182608426190d1ce4ae23ee879557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662cfcd3f9400d604c9265c5081d9e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e0b657c396d4bf58b78a74c0a38f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e942de04bf226600bf922b8093b68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977b1171e4a5df767b6c3d80d0f4a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4cd993476c5a8605c8647c7a7efbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2de0d0bb01e0ca07aab85a7a4eb4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848528bd09a7397080432cf9d6407f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0969d829955445b880ad061a413354565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfbbf4e967c8c7ee7d4b18d37f3968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4af951926ddf3ef423a5361b34cef7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f876e174be08cd5bd63c273649aea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfd31816938eae9f317d025b9f0082569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0cd76461a4130c05d365a3d162bd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e74f81817d99d477819be054c2b9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258ace20f4276980cf85a95ed0cd04f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654480b12548dc13afc0b81d32f7a51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ec0aecf0e457b08fab8a2d4b21c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab747d994ec4d2059c1ff84d3b9f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4ba195f2ccc3d11d4158f99b73c3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7126ee87d683f05691e0e0a1e1a4bb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2b55f996bf2c57f4f4c10819f07f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91760227e1cdceb32733ee00cda754579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d694b06f176158acf8aa15c1935a031580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c13675b6e785dcc527a800ce252c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed9639cc51aa9fbb52872f4225d8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84307a17c3a9c90285066b440d6910583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca33560ef75bd7d02ff6258e2156f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a528302483964fffe81d3987113f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836458ada3c91455b2cb0313e3c4d24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd55cb61a38db0b18e492ee8b2c6cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543674767bd3243229b448c487a3621588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e86e8b2381f60f8686a78aea18f3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac01e38096eb7b60b5bd5a223b7e792590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836611635027640be6fb03fb70d08de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ead0c5ae9c9502752673e4dcaf42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac923528b85713812aaa6e77d67ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af735397825d0475543f78a55688b0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8045e1f5a4893dc62173eb88f331bdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309183e623896555d01eb0db8db011e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df30c1eb82fa9af81d80de060f887f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d197b96275d253205fd7b91c2c2a72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9390df13259055d7e448f4a44527a43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bc94888114fda891757cdd2614654600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529297ded7a1f8766250757fcce5d876601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca383c538f150d43536a3e7114ecbbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed078da477ecd368ee136afec214e31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12087200c29c2e814ace927a3d8c1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef14de23a5a850f35bacfc32d8567605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f360291b4a7ed28473903f874cb9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86179beaf7128baac0a79eac7639155607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac349c0c5d9bbf6ba67feff43d5186cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d450a96dae2ec4cc1175022a1f4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031133d41a6f4cce002d565a6fb096610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1820fe7c3c99217d1a44aafc78921e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b4c81c0c182554d69ad5593b7803e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed2ef2402ca451cc5e46c7c7d416b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3331653f4b44faadabd3a614fe16cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ccba2dea9dc9e8f71a6e83986af5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a3922eb901dcc7a4d26744b88702616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be766767f0752fd483437f778fbb54a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bc334137091d3b66b283b7d7e3995618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24a242c30eb8aba9ad7aacd765d28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebde42c3722b45537b06f724151ddf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb0262fca90557d1c44eba300ddb71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f46b5ce76b8177777e779fa3a535d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802252ecac36890c848ba4181c384860623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a2608e5de263026c21b518ab8ae6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8e457bf2ea5f0a8474490b8e3deb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718e9b6d1ea524dcbad6c8c1e41bcdd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a6d4d13b2b5337cbe57bc819cebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03979b852571057781f92a90de33df1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf7b9e48efb7e80f8e405aeaa2b08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9af2ad99b5db5e3837f8d3e627ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d06fe12c74073d746263d815d33b74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f101c1087f7f8d80a4d6dd7df8f0151632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfffa05a20b440902c7b718fb7db9ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97eca0daadc382090d394a821e2538634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d55c8e0d93c951f164b5ec07cc37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3e5ec075ec8e1f119df9dd75d113d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e9ed0efc803a646605cf24278b218637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0832ae0dfb558697949c78f8cf1a25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abf42e2427749da8667afc3915536639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba883737cd533ed598883c9d9c133b4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f805ad3df3390a97e11974ea6a276b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f28197cb9fbfc085d280a2be49f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a81fbaf185e6b838f5964fc6e2d94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140eec044c28f5f83dd9335912bfe37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca921f1e7f97f0c13b409660f6af30b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261f6bd188811bd0476dafc28af6d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7e383b97619d94bcdf63f3de41a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a9983d159f2f3afad629f3948c98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59064c37547c7223f436ed0b39218d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5d1307bd8632328ca8beb6d6a5223650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8d653c673440e6b2e9737fc5036a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4de6cf9f4d9d6e5c849858f19d478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66580e7faf3a9b51dfdb217e239e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb259d8729a25b47747bccf7373a27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045b4b6492825cef0f21c6ec117597655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836fac4bb63fd8b365bf6f607ea67e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b1a2ddbb152b94b155aac84e85270657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003da6deb9bb77eb477c962e200824658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffae415ff9eff6aadfae4bc6a852f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884af5f10499a90abaa48a51929a61d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6392a20387e85268b6b4955308230661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728f8cbb7dcd911ec47daffcd2d57f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa62d04ad56047f6c64c64effd368663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd5ccf788daebedec1e33f38fba41e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbafd2176ab88f8348925c178edde2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95303cd10aa7acce9800d2aa1d7be60f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe968b74285eda45457c134fa3cb30d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e85de47dd60bbcc48a10f43482a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4254a9eb85e3123c7c4ff09cf849f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f65c023f4518a94280983bcadcad9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd569cc8ef2146931887c76e00405671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ac84dd343e5083aa384427bd54c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a31b62835290e3cd50d12de88ac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013bb107a237042086d83c79196ccd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d504c00403ec1b146bb961f0dc38cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f036a107b308db8f00cc9ecb706e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2ea7d71df942e9e88bae02a29cf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb6ad9ff47af4302f515316dfb22c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334b7648780d99a20459e0a414f0ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb2508bc241b3cfd53acf158d21726680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa48ccc8da642da3e7079408a2f2f15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a732f058196ec195617ead9ab40ebe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f500eabb569d9ad76f73fbaf73201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d15505798fa8c410ba1dafabacec7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeafda7a2f9d3bf8b8bb842194643a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cbe987699c027b9ea308ca2a57353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2aafc5491b5f080582a1e6c6c92f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dca0e38b12d2aca214e6e026262a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8490300cef554782fc1dffb1ccb30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c53c29da37385308a94f6d3152cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393457c1f057d06b91e7c8f694f397b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce23ab90dd08fa076e68deed46b1e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9bed582c620d59526d83e2b5ba7d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41251602e2efb72594f148bef74d47c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c92c2348622a9d07ac8f2a4dbb085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3407fae2588379c4b15f1204dd79a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79861208abeb2e8ac0e14d85dc8abe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6fbc447fdefd55e02d1288673f72a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79556218af25c40edc791c1727df12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf64285a46e4d502f6e87ef712013c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24becb18684a13d2cbfdd75ab0e24692701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae68b9d745fa6d008b3947dd4d5882702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971ce8b8fb9488a779b7bd0cb148c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71995384a6fcaef90bab9fd1067df42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04dc9e4585b897ed0a43ffd0fa540c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a2ece40e996309ea7bfccf6cf4226706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b579cd5cec78ac6069a8aaefc3096707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45eb88e73942ff28fc2c5b5147fa79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44097632b35893a90923666efae44cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbcf34b6a47dcd326658b5cebcceb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524237216a3e9fc60840bd503ad7006711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db988ed4395c8b13fbd91a370608511b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb479e484ff6b9e7f01db67a76907713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fefa2f320b5e374ec9fa83339046e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4306086a613e71423c2762879575b23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aa674a9e7bc47ec7d606e1030d698716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f8f233caee31969cb6e415ad93916717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eceac74a8d1c9d2a64c04ca8a9e876718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d9af86df01c7bc293d4aed057101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f98c016bba5317607ebf181ce049c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db63ac2071fac363f1961d8cbbd93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe375f0a7c2ffe2ef8bb66ccfd6ad1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023db603feb1d7b32f92d63a60fddc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9823fd0851b212fa3d1fe912d7945c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc6fe89c7f212c2e09f65007185a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9628764da834a2182ace262633617b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90fbf36d3d45fde62bb68425116dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e5540fdad3b32d1d99086af67f5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8063eeeba69d194d4337ad44d95a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c87bc96cb5c2350f10be7d96848553730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b59bbbbd39e716a6ee0a514511f4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e528f7ff8f7b53819fa588fe4be195d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e71db2a313312de0355fbaafa45d88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae793ceb1742f171c7bf5d682e6a76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954088337e03ad11c70e9445e779984735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d686cbc986a192303081457eb5a310736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadb71ad917a09313a78c71882cf4f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e76acda851712a7969593124b5ffc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb54f5111c42aaf1d15de98241d4521739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da35a386f4016e42c8989b518ed7c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570fbbd5523a952b955cbc4b51b57a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb702074f92e592c432e0d29468aa28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c62bab066b2f2c7917c2a2b448fbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1e99e3951925e18373cfbf6b9603744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f84f103fadec43bf785f0c42b4e48c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f766445cdde2fdbb67077957683f156746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d00bc253f29cd1e79d15646c303e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6998da049d26284e608cb4d1ec20ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8d612374721bacabe8aae2e14c317749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd2e2285b6e5c2f0e42c631bc5ff4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832143281b07d765f78f2f2463ee81ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcd78ea6869daa272ce91b1b8605fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6dcf136cebc5d76b080721bdad29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2be32b4b14b3b2c7e820eb17c1f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad91580a446fe54de82127097977d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529a13b37654b05eb5140d55c05ae8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d85446646903e7f484ef05457b4f25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998acce274fbbf25c0b0562b03bb1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e760cc01eebe98bfaee6092c41f7de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee0031a57548e906d8c1fedc818be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb816c996b7e8935979c80822e4cb5272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0659cc7b0b017fd6307751d85eb353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652a9ab997ae11bde3d9cab22336724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df64074e0adf20b453b1eda286ca25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c187586f5a2ad2c993611a386841056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc387e4fc505ae3c8feda34766db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5fdc4248f022ab3e4b55e8f17fb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e242a513ba9b313bb2259585069c029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422bdc79704c8710b07139f03d4d0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c0a9399bd19042a4017a7720a6e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895ca060ec65057ef507f77c082d5dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487687ad8aed2774b1d616995bd92a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d4e2f35f059377c9c014ad32d76bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475677d22c843e6dde6c299e97b31c7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9844c0d73acf368bb5535b714141516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8caba731884309f372985495bc51d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4deac2529ebb7cb9572c75ec45053218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d583588cab3fa51cdace891c42b0cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2261dd154baa65eca235ec4f282220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ea9ea1c43645dd4fd7f875130ef521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b89e06b3130ebb532e6b891693d5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7efe8b6ad4175a9d18f6729d2ec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae5d67987009e1f21f93025849262324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963207bc38f501e01cfacd889299b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801586f183c2d30e3f6a5a0247e603fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93209681f08994f6fdbe61833cb1ba9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c8fe0cf09053d78b04c84ff2008ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172303d7fc8c5df2e397ea13cb3821c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050bc32304fc1a79fcc3fa7434b3c9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf192f8d66168b00b19e0c19d825cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a72c77d9901ad4db3cf1ccc466da5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b51d25567c1cd4e998d1365ca9fc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ddb9651a829f75acfe0403e28082c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ebcfd55cd50d790bc3c517ca57d5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de487a2dc189e35db046c186bd83c29736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655f6471c715c951abf6ac11228e3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd87d37f6ec5f75476f54a57a1e0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35ced5f2d8e3ad575d11590f2b76839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d1f5494f30bc67c976c05b3fb62240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b7c7b5e074df96bec9d6ba0fc0de341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981aa725c5f29216db78749f5655a6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738fa379ae5b1863dfa92a393182ddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d0dd61ac79f862f434449951fa46244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496e72f792dbca975eedde61584177b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddbf5f8655081791f12c432aaee57a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7057c2db42b3fc904411923c6631947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e668dc1eeae11d7e04872674df778b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d9f697d2d6b49936a2382d3ab0b2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d3022962cce23df88bc6b529735150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65862afecb38c9a81e12ce89d3b1af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49629924d219db95b30698cfcbe48c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caa57d3861ccebeb675e3221f619c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d47f9cc486a11a231a94f1ca4b53e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c913694c505d697fbab013551bfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954665e92dadff02ccb46fa19753d8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6235ce1d87a2d07d049b8f197ebc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5012e8fc0b43f2fd1ce90be317fb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e22a5f991be0c148ead21efab991fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b07777dd390786350636cea879a6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1bfaaa861a46cf766ab6498069bcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e003e7436b6dfd12b6bae07f9c7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca08750d3c59be1c388a393e4907aa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac911691ee3343e4f68b8637020ac964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6998337921539a67e3a465d569d5fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f40388238f70d14ed3d4705e3d0f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880335edf377b7a4341e30b29ce270467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e510dc66ad51ffd945a76bf5fd4d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b277ef7c2087a2bcbc4192507c4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357336f6c595b6cae56720f35254fece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962b7a57af57aab602a3827be262f7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ac92b3eed31d6c33d8f62516567372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a82bfdd5f5afa2fdbf5c155b634c4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ed3f39127e9b5f00f014bd74b07d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d31443dfa604172912b47672f684a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5d6309f36ee37304c9e9fceb4e3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27fb8949b242a0920be9351cc3c0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530906ecb22a7522fc22d046d412a08778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502a4723442ef451dd676b938fcbd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebaecc1964ef369376c0ee073dab1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544a9b8a854025f54ee270209c2cab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3920e23cde2eb3640c4b5c84e4ce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd259771d444e48166b940d55667f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0cfec4414f6e8ec3864ffa9273ba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732398e696e45037d4ed9fbb2dcd644c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4973f237545924efac912dd3025b53786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b2cbe5739e4e5df05168ebcba69de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7554f13317cb8e169f2330b24c88e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1f6dd77b2d9e6915eaeb6bc4939089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45057610bd85256cf02956edc7dec6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfc337d131be7fa484d8e7f879fb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d16e1be3be8c83c77a0e7c79c29d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb094d181f520a9e101d9db90e764c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2678a0277b2aca18915ca88c782a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d53002813804fb57184aafdffe59395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798cd9c2dcbff5c89511ab2222d64996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1c59a3ad0720fe99891813da0ca2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cde189a3032c8690ed517636179d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df4ad3f3170eeff036647a9b1118899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d62bc2aa13d68bd4117814e3ec7e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c20de9e11725fc2d808919a0d6f75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6fa8d2c67608058738d615256604d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad824d9472bc1489d91b400203c177f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d9e7ca336ba87a931d530ecae7b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128009b17c138c9fefd19a8bcc85274105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8683ff7e46dab095869a64b662ed18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf12094260ccb1457aab9a03783fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a635ab6ef0346b03415a58a16ca9c11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a8fe2c4fd83ec589891f042148b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f206a49ae920197120b52d7e6701110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5600e499565e3935e2ed8ceec80814111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17429e5d073540ba8e3cb90599338f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44a96744192ee7f57b3dcdecdd1a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc3a312f89c96934fc302d7abac92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb0535178b171f4a052797e205b61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ab48335b492597cd7b8cf4843c9e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d65401060c6bb3da898f9af861e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da3148763734390a60945aa3a0d52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e599ece6a93a27f585f67458e8a9d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023e2092b65371fb376c846486eaba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34356db95144b0119f697a03bb9fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fafa68286a2d8eadd0bc862784e11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029029d2a45cd14964f1aee1d517e1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b54fc35750673dcd7ba70e8bf5a29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d77f931dfcfe084decabd85791e33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307007600607b19df387ac528474d0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51542c96f3f9231450a602f5944776de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f726f274b321b96dcbf8567a72f2145128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfef9735e139b1ae085c182eed28ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134a611bd41964ffc359dd87a1af133130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363bb67e3d44ce5bc25afee42318df9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120df2aefeda45990a4b5ff05b9f78b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c980b44b9027509fbd994866932d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5439f8f7aabddd8843b8fe32da938c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09682d8623fd2686ca673a445191bcf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae941c501fbcb4cf1b8ba105cf0fc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd1720ed5ac588dd1a65d1afcacab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353574462cf54b9e5450b20cb685102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479b164d825896e46a6c552c3d113c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2095328d3cb3d1a8db35f547f82e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d107b61ce891aaeedf6d5e6ca9192a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab560b47511da625e5ac905b9f4f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65c6fc647c620a3beaba20eac527a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690e28790d15ef00eb3890fda360853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d15eed48ed74bcdf259a9b879d3973145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974d243b35d93d475503499e747e69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faf12abf4b934f17e6d192b7cdd917147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d056eb3ab093261b205d6797d5cce4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52efb4b1508121e8258e96d3acb093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca62bafd2defeb87574290013a84e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c62355495763b5b7726c4eabe1aa88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262054a3f2b1f5a7ad4f38ddc1347ced152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c1d8fce4ada4908a480ba24cb756153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400cb67e2214072dd336e4201166a52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97802bed1f1a75938fa68aeaea3c16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a9a105027c8864c8f2df55a6bc970156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55979f3f6ac47530aa68db5454e436e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57f511743bf26ace9b6dbef0e7bb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e24ce77284dfba442793ccb573f1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe256836005dc7a941b7d6afb41ba1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c488004c56eff3224b54fee30015a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1e95bc7e5de58768046565047cd4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e080c2e72e7e37b282051671f381cd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ccde7689e0dad2a565a4ae9ac33c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530971c181001cc44ad23c2429c8eae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319ab1f96b14381b5b45100ce8010b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7fe187f391cfa902d6f689772e9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad95999294933cfe72e40866e597c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571bb54f9560505887846c2047830f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629263618a6cd8e7f57c4fc5adaa20c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d5dfd33372b8bdb2cef8e85dac36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b715ff8fc4a01b6694340b6e977a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8fe8906bdf4499eac6210dc2e36ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d89261c68f881ffdf50d6ff1ea33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa289f26ea93715f1e78e0b0735e283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b432fded0c48dc34e0931cdaf4d925d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022182c5e33a7fa4d910d740a1c8e6d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f641aab6e705056191db99994128d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fcdb0e934378f5c3066639fc5c668179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f78b9b8e14908e0c65e7c9a48c74e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16f98aad5fe1c8d4a841ce25d1253f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a789bf59f3c670acff489b56700f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e660a28a84a7d04b953d4250938612a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd31d1d8a11fccef5a92c8e1686941184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404ca3138e6684faf4a9684fe43dd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848af2211c30bed48046e28a40b344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec5d3c65d1d29c3fec70fb6c4eab30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe21d35aa6d5ad90ee7bcdddbf04d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4180c63e873e55f05d93f7b2c4b5c03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae59e6e9fb0b41873ac7dc3bdd381f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babf7034a48bc7db859fbc8a7b2ae2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f351b7446ebec974bf8ca2e87f1a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34892c3886c2a167de1a94ed53fbb73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6faa5431abd9b924540fc44fca59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5ee2ca8c4eaca76134a636c122dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27f0327cff5e8d5d27f007be893860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c5d780d7f346f6b6eb63e57ab311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96e38b28fc0b26b170f962d36446c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b3aa9b1bc261281e3b6a910b6f44d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213baca7816481a461902ea9f58a385200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa38cbe4dfd763f5e397540f058e055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7af5a8fd6921df26c7287a35a252e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9608b9f57ce153d7b7ad32315f68e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0dafd79358a4a7935548fd21cde15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b8af7b489bc3e0b19cdf76fc81b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1d40d3b3de16b38432f76a84eff25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae937ecc5cba655bc0d5c8135ec7db46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f5e639543a9cac153c4b0050e573208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa95bbb018e808d8ab53f12f5dc590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3d578af68ddf85f6ede645e36859210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fa9ee2703df0597f34999852b27e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff436a86057d385161d90822fd8449212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8601bd408dee50a47d65cb1cbed0db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c2a8f827932279516ee44f36e6e48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439d2fd603f3e6a459b4e561f70956215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1025c0ed9bb4c9ed427eec3b8d62b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14775b38a2c3beaec55fe0188fd7d3a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4441ebc46f6a64aab45b4c7822e7d11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922aa2a3ebd9ed7db20c98ac916844219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee7095de2ebf7c3d9328d98cd3062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1ced51ed036e07fd14bdfe90d197d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7b4d571f3a90e91c2752cd947e43e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf35bb890b0220003ddfc92a3007654223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5cb4a26f3666b1b076043c095a9d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbeae1b2eef1fa36fcb6ba292f144e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc0557ae05bb08de5254c4cd9a4f9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb053ef8c9d35b65bd8fd9655a3a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc3208cb008219dc0c645fb92e059228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b13e62cef71159342d8eb767ad1a30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e51c218b975f0f46af5670736406230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223ea2f48efc7bc975a0b518d759b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f4613e4fe3c14327d6268571dcea1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd2d6f5af0ce660c2233f87056d7bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0d267200da1f6a55c6f17c4d1d9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639983c227471925229587301317bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690084838d48795c1257ae814a7b2c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc8949faf4bb4e3f398d1745b214c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e57437e70b94211455bc8d9a9db6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3e143a5db2dd7f7f9bb12fc5bba81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc7ad7e7ce60ce9fd12677b9c37a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4bdf8fb68a9fd42a7194997577a4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd45b61746e11ca668ffba0d557db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac4282aa7bea5ddf26bc15a690e36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade850b566ddbb6e7360f148236eb49c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ada7691340aee4ad05e9a99f58ca8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4f5ad50499c2f0c4fff7d4912079246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba53647ab34f7024ec713dc2aca68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3fd8387b1fb64b8644eb2abca3ef1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af1450d2d2bbf9727ca07ef19a1a7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02582f5fd132f6e1bfb933ccdc6782250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f67be9e492356cef597697603f771251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bcbcdf16ed85c4610a61aa46434a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48734d2d6e9a8d4f4b79332d5cf75bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673e5889bb5da90e46481eb8d65974254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff09eecfbaf70dac5f5533ae80122255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f56a96baacc72e987b9c406b16884e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136348d1461517e7c8834d059db418c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760992e396651458929e81bc749b1b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1ddd44aa2eeb139662e9bc49f595c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a9f4aa3bf01c5a095ff0c4a8602ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c2a026fd731a69883767c7de0acd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a915c78ecc2410e1c5f4c7200af1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c643f4ef52ffb4cd8ff36183cfa9db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dddd5b5f9b8992a4d65ba87f2a79f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5befe81999d9cd1185073c2f394d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a621543248a2c7b828730e73e3176266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef0c042c89b12070e07fb9a4b32072267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed438cfe01264ec4a917f7933484869268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5cbfc8a8f49b1cefb244b128093eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d50a9d2141ba25d1707986eb6a8976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fb1f55b0eff2860367f1eb883c0ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2dc90d21bbef814e94281b3a21873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b5ff170a0f0123dd5f0baeca36ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4aef1a77f9fc4062b5e9b3c7cab0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f4890e526811852821e40c64de4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779650eb9e95c34232dfa8437d225758276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68811e0644ca187a19630833d3642882277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de78d9579883801990136c417dc24f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba18c4900cc85b95197de2e1f636b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae8a59bc7a64c12281c5c51b9ef2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f74c6e8f5aef24422fd8d6a1098cee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb820f3977c447c52498d4177f363282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bccf23fe6716b5cf2ac1ede1e3f302283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47342b3a86f6a060084e2d62e3e85f82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0d8af0d2136f38694121242977d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c29f1846b341bc8c3df57cb996be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7765239cc21b54f5cb9e84884ae93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6d6409c32201bedabbe52190fdc61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d612c537c214f548fe297d3836d64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1761a811b044144ad8c9889ffd522e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9d90db29459fd95ca168632d0b875291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63aa6422ef23a6e0f3b9f7350adc87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936e5194f5bb87e4d03924df94022f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b094870c431466f78ca4893871857294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66efb209dca78875d28e23ddea377b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ae02b2e5273359cf69685a68be7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc20f1303efbe79855c7055bf88b5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691c9ae4c6765332be9dbe1bcbdda6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac278ff4aabbaa27f4fa710181afd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455b931d02251aa2c44dbbdc74671f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c3a3413272925c1bd957335d31706301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e937db3611024295e87bec6da3d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6a5b13e4383dbc8badc87de4322b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32504bea59c5226d5256de7e5dc11379304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cea63ede7dd735fb24b302e842285305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb44046a2898e1eace9eae029536f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6fa6a11049d87a708b13dde29275307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10e6f43a7c183d9bc8f547eaa176da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b89771d4efb34959c9fa4f5d10861309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca7b89781202336a35924c2344a80a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891bee4f545dc94661d514fe633c9f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62687ac446b9a0196e3d44c1c17eb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667fc357aae24a2f43036f648f953c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25425f32a37fe8e71ceb469d8272fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115168bbb92fc10335b68cb72f6980315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a0e2d1f602a4a679922e48a742dd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba2bc342afe50996676dcd4cd13ca5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460082c816d6e08b0bb95f2a0b33c83d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26048b68ce564dcec22085d6e95fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992b56f93b28330322365ec72192f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142fb5600481796cd3748d86bf2b0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc74a976a4ff2ddf83a8fb26d468582322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf99a7288ec227d63190b348184f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29533f4174105b9628eb654014d5c9ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e51e24cc059ba8d80b2439adbfb2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6657e450ad1d9bd241be83a5fe04772326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8812a15d6c97e8c7efb3324ee2055b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefb12ad1135c29860dc46d9586961328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b04ccca4832568122f23738ee15c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfdf54797151448aee2aafcedcaf89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cbff61dd64342d0c3a3ee86379532331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819583122385a6a8d353c5e4cb777dee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861b5559f685d8a83790347eec6e20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f1ae5b20a65753de0bfce9ca5e87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa44c4261a4e8f914f1d535d606082335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb3af833948a7a247e72c644f8e04d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f255e714278c37b80ce75bb60df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e222b02ed2a780e6199fd4085324b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce0b943bb61b6a4b92ebd78cff5c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78057ad651765a460d3edf668ba439f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617506803789caa2fccc964a1a5e6f12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa61edb2a1e74589d97cfe460912a97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b246839c7fdd668f776e9bdf98ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb11be91d3575b0257779b7fbfeacc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e1ffcf5194141fa7436769c5e4e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395acfeaacbdaf57fa6af5ccf2bc7ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58d98574d27d69c02e1c9ccc72ddf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a7d9ed1ab59597323866f1c83f21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1db6060e74e07305537802e12557a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc616d8e5b385de19edcb4f7166b5b53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9ff74d4dc2463f256a0e8b1e5ac7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55596a855c68f623b8e8942ed29453352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a202f3f6ee3231af04d32eda8d75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdf00fcd2c09619848be8fb09357cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f902244df1bda110ea3ebe7f2d052de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58e6c77caa454debb523d1505400b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec5356fe56b282881e1c9ea417be0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed702aa9dd1d33f5ee994feb609fc32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5287750c11fa64d3f8d49dd31365b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943bc219f2b0b39b394bfc354af6e74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904068671c5163b925f16099981a26b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40401a6fd1afbcc8db6c165f8aff7f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1997fccfd5be75cd19e308ba56045363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8680a7b9e3c006b6c5c941eb2dec03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e83628eb69bdf16aed5312814eb5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aaa1bb2890d5345b032e91bcd9d7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0004a7f21da633a7e5cc031d4ff9b71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64215f049555589e9cf5652c4bc36ce0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff44eabc940674e8617f031c2c0cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1018da63773cee1a2ad627af8480d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91fdb364b9314e297693c2b2d7929371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64974b9929c71f74ac4cb2846740884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221efb808da7922f8712056465b3d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4802d0789db22dc801b2dd4978ea4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72af9a2651131f394c39d24d4c7ece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7a4294e7bef6aff5dcbf2f2fdc1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba910e8848647b343989983a3c9af1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0fef65547accb419fe442c8b6c7cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda785087bbc0dce656116980788b4f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f31dd0dc6b0dae378db478f54cf81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd28300fdc5ad2c90f13bf06e584f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53870d13e67a08efc9767ed80edcecc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0c527492558a24d02dd4c36905f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd291c01d12e65cb85a2664cae04fd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7108dea27521f4c8e03cec89490a4fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d784da7a316638ab54f6489a4790386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a5b278d0d61efbc8d2d579364e9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0022513e10c7f3fd1a2b7ca587d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770eaff41e522a6218f2ce8dbf0db90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70d4b4891e7d36f271bca87af5bfed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32228353c6af0a5e2a25c958d83ed3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1e583c96807d41d30ddd4cffa267392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669352bcbcc6c44dcdc45b105509d2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b599288d9740c86c672040c8efc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64567c393978f36e5c6d23894581c94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e21749269f701ea75266a35b89818396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045695172f926352ba93508fc04a265397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aad3cb5d74fb7559d8ec35cfb880e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb49b800de3afe6408244f00b2a309399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e06b0cabb97d064517d317767508a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e031f46042bfc411eede65a8a8d81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2ddf133892b80b2bd90eba67852af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa2748afe4f0c6bedd72988b1a555403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192eb0861ec2b5a6d74b53b2328ef26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05691846b7b92bb33c700a64d1aeab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f94ec737cf440a2b5a39d59701b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760009cabbdf426bb623ffbe65550a99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e45f7aeef03df4c5bf03afaea8ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa4ddc09d96145efa0bc9b872f858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738199bb0518425af887d032be1c5b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2a8300b8559a964540fae9a01b56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af85c1529e7fdbaaa0d6028d3f4924412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b16459cef27ff38a94510bac65674413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ef9e973aa8945afc5f456c2710df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f531a40ff06e55fe33486d325d8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01fe318eab3d1a7a63e2b14b7f3176416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7bf9ae607c6838c864991735e553417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b454d918e5edf6b7bad4b5853f2bd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9750fe835ea7438c3334b70b370959a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb1789f5f9414e4fafb7df1f21addf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a410ddfdc498972dd10fa41ec152d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329524fe1b3d1d24c0b6cf0646cfc3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b9911958a28acb37e019d200b56f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e37cfe6de0e9c96827c840e1f3e41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637347fa8463fdab80ba55061f1fade0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa81e820aff9b87a1d58865b22bf30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6055082aa56b403bef03d25bd641a1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a212068cc53042e98f0d35e781da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900ab692e58a2d9cb93f2919f702679429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e6f8f44c9ce811a198dbd2b2b5cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb206d05d8f1bd3f048808fc99da2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36217eb991bc8a7cadaffd39f86978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895cd978f06f077c7cc18bbe3c1a06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f98d21f39200c2329c0fdead90ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535abe9ff2d54d4a0b058ea789debe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3b049897e309ce00193f74e4b99e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2791d2829b0daab0fdff52fd696a53d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd01940beca4034f300da8b1a632e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61161c91ea2a44f0c8a06d84f79bab14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca03ca2ccbd3c45f7985ef3f96a996440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091fff3317a878b28a7fc048033521e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03c26a7a3092f9a6be79ac1e51e85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0ece9721978d55131d6bb2ef9c805443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833c6de6937fb4d377bc65dcb4ab1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b1bc924358a22a35300899c905c9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5cc72b01218eec0875700598298bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe3813ef0532883b11215735f6a61a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb940ff11d802521586e39c22e7dd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c5792ee19fb67cdfd53787008278449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a345bcd743b79101094b1d4c1f09d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddcb111efce11a76b4a2b8ded18cc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f546ce4f5c574c7ea74f979da8c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326436e36119c1ac5f365c8c575b6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e7ae363289ecdebba906341c00ec4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7bfb5373522ef62069408c928dcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039a62b913af0e8c17a67de3b56381f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e178186f465be8109334a349b4a6585457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373951cd138b9e0fc366a9983e938e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df9b171de3f87059472470d28a0a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392e5ce7d0e7f205bd9253a27c9c8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7608df842bb383046fc569293b0f3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e613794d012add83cba65a0e5dc22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fcac901109dab786cb606dd74bcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b786c7a1953d611cccaacb1a1ffdd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936284517afa087dc09224a8973c24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac448cc24e0b8b006f3e5a4c4adbe0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187a43f38afee4b640cd85258cb722f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ed36a36716414a94a9dd4bd0233f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d513227e90de5aecfdbb21bb90ea95f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f61b7165e66a34c1c00701318d2d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce9af7f8a7db734791d75de7484371471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcd4842617bacac9800627166be60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a53cf32571dff2ca979816c1f1576473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf83c649bf61f30c184352238a4d32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0e6cc06758f7f0cd8d47f472f769475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc66d4e50f98b3e0dbf1a81df4e6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a20fb581f8f22480ca226095bd8cf2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f64cade0289198e2fb6a61184ff15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db0fc2097767a6a678e89ecf61203479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fc0d790e3eec9c6158a09ac771a5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb0d502ffeb8649969dbae052b585481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc9e098a34dfd21a4318289c56ccb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5fc51a41d026d543b14581186968483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fec974df329bf76e5ac4d022b68651484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381b585af6b17e5fcb1067ac57dc1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3544e001349708aa1d7537595d7f34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4829347e8616381b5d3a90ef38240a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90ad9ed570bc90a5e49f2d2b462a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b21aca954f6954950968df1762aaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f66fa1365ac149c1cd571f13e6b1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083757983a4e26660fc17f7e3d6ac0af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a431a0a24e2e91422773460f3cbf7e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8738caf0b07ac050411374d118b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5971fd44a3e9edb2bc6d143cae97c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cb88c3dacdb79398ac18ef52fece4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e52ca6704367adc309be72c2200ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8ba5a4f4c98d19fb1433274f4812497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508b635bd43c983781c890cdb80f992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb497568fd206f9956ded2adcc1ab43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1adf16a5c891a81309035237f9ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92951a5b1f0b2a193994fd656387aaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1385c3e038de702eaa0fafd5130e64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc8598581077fc0bf1d4696221ba57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a798b2ee6b57d40414b0595602130504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b29d98258cb4788ffbe2da283dcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0b2c102e2fe91987315e9c59ed52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294834ff88a94247d45d42fc098d20e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a92d91774318346efcac222bdefcd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faae127a5da28d4392b5a5a0b2b087509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859058fe6f6cc33d5b8780cbaa112d91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0980fcffe3e3daa21f80bc8de2d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff278067abeee2486267b0b03f0e20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793034b6239dfc00400a3167c39fd53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95935aa5e8ba1685f999217124817d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549033d5bfb49cd29fa1550cca29c1e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e7794e875a53ed745cb1774ef4265516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab02848adc870a9430097b333c4bf8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e22b06e64769ffde81b1d8261a576518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd6efe779aaad272102e365d51404d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287dbf0363c20a2ced691f821136ac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fead49291664fbf261393341137466521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b33961b086e2edb587f018c50a1bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0fc46e98e78193dd588ccf28fdef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43484508f9ce1061ff1a8fbeb0a4b34e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80554872671ee24e9f16ae1b1f3f93ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32521410933d2df16dc9e44d2183a5dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8dcf51cb79516321614c9a00a31f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ccf0443b980e43781afc77341678528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc5a93935ec5172dfb63b8e87f2fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56033ae3e92c7fabb33b3895437253ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0879bbc5b79715f41d6aa87df2036f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e64be621570e203ddd2bd61f62a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3611af8fb49d08719a488cb71c4d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89fa2ab49534362168697077bb2925534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bd29372ec462f689a50b6829eba96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23b8c363502a345aee39155d41e09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ff477e6c2a53f51f0c60fcdfd039537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2883d7c5b5243ff33d2ee352307d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e9e2ddac68bbdf610ed28a6aeb9ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c44f30be6d41a09b6273feab10a3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84adc241c9180dd65efa748f35af7eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d77a55e8087e24e54906bb665377b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff66e15484f74866d83f30109b363d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c8b6b6e491d969ea7c3fb3dc5232544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf280c191355066813de4b00038e9d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b4db58e45a0dc61cf2c4d6deb8bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e75e13dd1f08e4019a320650ead71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f4dab001df0cc4e95fe3de017447548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b4c4f2467069887181fcdd8d634e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c91ef9f11c59a753f7a4e7aa94fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd9334a650d2caa9832bc814eec1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521582e5c49914e1eec232a6232ab3c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da0ab4cfd61c01685696173016b82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b491d106296bcecf893ee857e2beab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7886867873a8fcd351d59faa6813a1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7529d5d169dcf88224db5eb36f6367556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1dcd4af82f3713f47b6d7e064b4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef51acce2fba4bf996bc726279069558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f54640a71b5ad8f668b5f65c456d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76254fe7f188b7789344fea27c1ddb3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa5f958cbf7a5d8bab5fd45c78d6c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560db5480c6122a6c7696b4f2134667562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc51e21e9150cca28697c82a6b110563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877cbd9e69dbb789019c98ec4cc0ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d745d1fcfc6a0165035a9fdbfbf59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543c3e9d91dc45b5dbd374c46229192566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935beb95e456c3d1e6818bbef6a4af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468da926d91d8632ade41152cd8376e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6bf50e4ec15c2ea117987449ec02f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb9236946e8fd53adbe25d97370894570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795a3fa134a9796963d554572b08742571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1b06f98c8015e9130afe312adf65f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511803282b9c8b2174365cbff9275d40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0652574a26ad0af94a40b96c20203574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d79562525818af8fcf0de83a1964f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65409105244b3121114d212a98c47f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d11c0a306e261a3a3bda8a70fd69a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f488f1576e56f7ce7792f4f9af2b03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae19e267814a2cee882bce85c0db3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86015830ba6a854c3620d6ae1e5a103580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113cb17753a321c35e33248c72c98ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3835f06818f495a3f0b34d75ef2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd3207781132df02d7cb25ff7573c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123824fe5a7f3f77e77434fef363b44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09996f59d938c0f0dd340faf87bf1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e555ceb73b50b280a182d5bfb3c5739586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3955220b1f978809475db633b53c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8437083838e176e9d195b40a06c3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b8b04e38a2436ae57f22c48d19d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3eee86d5cdd51159667c7834c158c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178dcdfe02b7ba11ab0dd0f0f87dec7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f9d33e52cb1098a534edab45ed516592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90e86b1c7d640586264532b5544628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbbb5bf1bc9bf429eac20a2e0e25ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5dbb4209a44577e4cfbc9c97e960595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa8e74ce0e416998772c99703367e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f82879842ce26552c70bd5fa55fa4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0349317b1f12d126cf81c4e811c658598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753aeb4e0b98c5246a62bf264766d0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e75cb7e16fd2906c996d6db7ec685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887e2c08789db3873bd403969c8b915601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc90cc9c506dc40676b5238c0c5d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b6d1083be282173a6280f4a2c3270603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd302b6a3b8f68cc32f62bc37055d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db052a8513916e5e26c582579537c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfea3f23d691cc0bb259849b4f895d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a410c828894291aad3a6b608c819e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5714b85b99377e1eb60f0c7404ef865608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2393d42aaaf447be4f23b6f89083609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e08f6b916289020e4bf9e7fb341c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462c47f37cdadf19dd6697cd626ec8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374becc3d49763a7c4b2766f33a2f63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa6f8173e5ed1fb60f83ce6a4671fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e80569ae41f7dcd00c353efd34f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5511ac1fa1374e4a03c7422d3518038615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609258f8aa861f1565b47dcd03aca06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ca1060fe491b297aea744cbe12db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f4ce796ce7190e98156c1a965749618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429218357546a8c4cf3f30df6d413dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0310b274a0465952dad1c7bdb7088620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93c20af777402c814a8841267767b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c44bf98b84175f3106c018b96666c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96903b053c14811a234cff2c830cac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9e3d3568008f7fea51b4d91fcbbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d32dd8b2d20cfa6c3cf0c72457165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f846679c2e29b44247510a2f65f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab8ab1e796aa4dd41dcdc39a9f67eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918747fca41a5f00fd241bb369cb3af0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6559bb2599fba23b7222a96c14295629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3deca2cbf5ad3871adf778b62438c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff148dcdc6223c6767ab86ef06941c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8bde96a05e8a78c74b1f828a4ca3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccbd7a136702c9e02b9bc41caeb971633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe49748d72d483def1f2c94da9f23f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7cf74fc4e80ad81ef596194f44ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529dc73f31550a841f141474c023333636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f043df759f59255ce806c02633a05a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e346fd6b1915dd7f1ede9a7ff4218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf39b0120e90f725436af7cb4fa0e28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338699e6f8e28d1ed9dcec8aaa0d0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3766bf0e3d607f39cc35bb12e9f40c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3ca3ef8a7a033b04bcd2733bf18e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b16f5b06bc3080ef7a918d52dc911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526b71d7e8af37a915fb30253cd1639644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6aafed9af61b31433e883f6db9799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2d4ea88c21cb510bb1a1d3e7bf1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb52fdf43a1961337a176ef905cbb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46f452de96a17216d581295c09286648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1c9e522fc50ba3a29cdef1f39dab1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c0195eb7f57a9d77719cdddd143e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e7d0459c850d58b98bc7971e2aa4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a35176b6feb635283b113edac66e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd1c2d2f8a41fdc364b9d7e3bb41ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba25812c3b74d65d229a84511f3dff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562368c049fcd93ec0d9c45d43187fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbcb7274290bf16af36f128ba745fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3afbbdea05f9e20b950e743f14a9ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86cfbd22d007b1b458cc70e18e21c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c5f10e25280308e90a181fa458cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68da476403aab23d7e485a13135bcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e07506a2f8c53f8ac4e3f26a100d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53630cb9dd57cf0e3afb4f26b5225b07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d9eae113d46c51489db93c3c3c39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4df01d377bd3ef536de02278ac1fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac3cfce9f61c1a248096f7a393923665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd2dedc6fce78d29ef55d5b3bd3c3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f7d1cbc2565f4e2c621e178480e7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bacf866f3d86801181338eac4e8c1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aa170ecc7d5a910e72f511f537e17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e1eec6884accc1af523648e6ae22b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200b676b03e95e9b4f31f098d5b6d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea3fa9da049cffaa0ae4821e20737c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851139ba76650e184da2113119150a57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841d2e12adde1d47b71675de94474f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71efd29b5fa4261daa5803469643ef3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22341d08cee4e0c25ceeef326db9165c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c18f5fc12d17c67cadaded48d7bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761611ea47ec2cad10cf10abb3919370678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882c01716fa2cd286987c56ad87355679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027afd4104dac88cdab131e4b8f06507680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752534e3dd78f221afb23c39cbf525d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4f0d00d6acf4fd809b4644ab2dfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c3240e481ccbde5f49055c24b045683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee11774ed6073ea276c2bcf2aca38bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb63a55ef5b268315ba4c1d50b983e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4e2e2a6b28b0cd45168cf6c8ecf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af12a4cd3ee150dfe37a21131bef2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477146454d3f888ddec202f07c65228c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc7c66ba083636b3dc8e9b5685f9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4359c46c3b06848e81349b349f4225690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1926f070675ec4eaeea2efdac5bb06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcba49341846e1ed8e40da63b455a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b9fa09e38b910bb27718beecf39d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb380da76642d54113953d709ae59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802faeacf913d75fb09baff8176e24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8cf7bc7c86e5fd00f8a0b98740537696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184ed2999552d12dcdf8025331cf89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd514536f585446e6df30b44f5a0bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec56d62d9864f943149be5636ee209699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8f3cea8c1d0303adaa98faa00d86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f262ac191f1278b1976d796f832034701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532358abcd250c8bb1ebdfc6e960a38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd35665eba074150bcd2498f39164703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c47d81a62f5956aa1dafbc3f0b37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b86180ede75e750f691de002942c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa193b5bc4e04b546b871bcef248ac4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346957fbcd7878d94e3de7370328e1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1f6dd00f9b273894ba49436d83bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0033b708f0106ed95db216716295709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632b0ad142d46c49ae35b9e7058d7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344f289fe2be55d2a7b6afe09d3ca4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a8697ecf7ccfbf42c0cae10777201712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4310c910c563d1338107cd98836cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad57a6f2ad939575d7a0eb2410fd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44109ccbd1eaf56e5b9e46d0ae0e308d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2163498b928f570a4db0bea30673716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534011b41b976b9429e13df22f13baf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed66c0ccfc8d319179221f3cdb48b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f8de36855fc94a5e530aa98d0d131719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee369fdb7df2ed0b7b05137b7aeb65e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8ec369a4b2c1fad66bd06e0e95b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa82328ba370c29450f43d7896b8ebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa245aa899f5e22f0a2061597d710723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7163d7a747c511fbf07c69843072724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f136ccf2afd7c07dda4c8170d8d8f89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db56783efa76f188cb721542667f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fd4ae91c2e6094caf486aa5f3be95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18115b9854c358dac8cf1bf3e1d7d83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08698ee3705f431efc4c418e22e3565a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7950711644512d8b0ec57ca68ed2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b290b44ecd2d6da1093459c77dc98cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407543499bff550ebd5a6e787ba68ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbc269a6f39d7f85af912eed730ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84660e583a09a473420d6d83920daa7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d322eeb799095f4883c80e55fcd6450735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bebcefcaf12030ac460c1ecc4b46c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fac0830f25e2b6bfce4620850a01d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10604bd36031962c8ff23b84c528a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b10fdcca7c586de3c9bfd9fb0e90c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f83557d679eef3ca91634d52342e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb62b54302067e6626231368d9c6ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ca3cb5a438ea9ef20cf2228b88267742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096213dc42018faa3d35a49df66490a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ef8ccc34adf69e8e90fdd47de4180744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329eea71fd3d621aeee0a51b6106b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ec08e70f21cdf85e557bdd3a4bb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d62e38f17e5e8bb89f0bc2413544b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800eb47e580e4d00e9ee021c6456743748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f41aac35db5ae22adb72fcb37ded9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29382d2b8675f92940c0f1b734ec4bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f14c85bb1d0bf995c83e76e06784751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35449e314555c7e02eafdffefafe5c36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90eb4be7f70f7573752695e212319d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091da9ca57107521b3de7208c336d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd31d1dda0f1a43457adbb806d94bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11694a4a1f3fbacd5f35504ca17cb8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ff7c4bb627adde5dec2cbf210710757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb968c58020afb6172a997e414294c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e7e1a33595fd85aca211e993ffd9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>