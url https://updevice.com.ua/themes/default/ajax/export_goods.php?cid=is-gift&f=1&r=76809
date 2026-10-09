--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718db187a152e7c147336061b27d78381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3add3ad0cd0150d20a56ffa17bdffc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f90ea336470063da5cfb4c6032281f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a71c9cf7027a7a30f4715156ef464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637a9034be97219b6fe26181631cb4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784777a4c9c20083d2032b0a1714de96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f421aaf43b3a34a723e44d6d9474f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148280b16664c02129a7dd1a705f986a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271720f7b97a1083fd683b799ab8ea659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ef19465b7d33630541e7281fb6e0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f40418a75aed526ebca7a281ff5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3feb303e70312133f2103d9306289612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983df1e3e4a4599064c8b5ba8babf59113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851622fa5a22107e63df27f66f9ba5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384951a29c8e9374d0fda232d76d02215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b06364804913d1e98bd4bd9cbf8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f42f003e6ab10572acf2598abe8c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e35224df584002b98a1719fa7ee5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc27325c16cb6582ee86eb4d6dc6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233fc29255e15761bab809f46c48e5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436bcd1ed1ea8925068029c8a691d6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91632ecbfacc473c536e5b54b4bf886422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e583566e9c77443367b06b1cb7b3a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a7371cc5ea14dbce8a51e33bd052224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fe593a3290282ca6ff34787a56e4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f2874ab75860d18869eba025b2e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6407e2d8096bd7f27d6025b1ef85d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64150c00bd1cefada9137fd1933f692c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4c55e1f05174da2f550ad98d17d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702f432e8ec67f108dc0cc8d6e8b36930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e60df22a3619505a01543b1541f2e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d2447d6353816e6c31453bc4df65232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c065c6a9d30a5e0def476cee0b2bd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876f16e60ac5ef0111e5f747914a57c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3583c31449f8c5c2a1b568e39b8e6aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b85676b9c4b88fb769b98a07cdba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc206de053a7194bbb1e3ab884bd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364cd5cbc7bd764bb306125cb155a5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e94a68abd3771153dfe619def220f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960db625704a3f795b24e977f06854f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a241d601ec957201469b2e2ea9ef241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce7e6f82a440b6d30d27f3a3af01b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f96522e17fbaf83eef81ade1b2d4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24f6b0354e1dddd19382556783bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581698c240eac35ae1a1f400405601445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d302be243ef46f9472142c8333ff1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac36e5d72ca3f96ce27ac4cb6e51547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f90c5e4dfc5205fb7484943a97d3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30777223d9455795479c266353db349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f03be14912393a374c65ce47a117050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ac48db906346ffd42e0c3da1a70c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84feecf138f820c0682fa94861caac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45997a2210d51addb56ff11fb16fa6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00823197db50315fa1d12aa9fc4c6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200572bb9e4c1c1331e9a7e18bd8b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339a1cef2833d505e53592d97d90e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811fd4532fa05983536d4c6b1b57b6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368873cb600355007e3e540aa40f51058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c2beb6b6fd0c44cd7da2637b2f51859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141e8efea3d31dd7e477356d717b81d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285890aca5dcce2b1f87ed976c5a23861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49eaf8946f42d69310b35d71d7d94a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22445ed6b86f58a3fdb3a6aefb24607d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d8ec34c0a218416f6dfbf70d19cc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ebdbfd7299d304bfd617bc07e24b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d8b02108e21fb569f26dc598c25866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115af7bdfa996e919f14a6345de568667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6493a10d76708f1e0fd91ddb0b8a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e2ee47abc6aa90e7186df8c6a08669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6924ef604c4e24a5b3cc7559d98cc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd3e21a853b49c375b4794023d1e9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389e1fefd3a2f020ad5f623c81313cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72246a16ed1cc8e885ab5d26e48bdcb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a999048ead0b200e5ae01946456974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be372e90d1fb31324b3ffc33f993dfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6007bc2d96842eac65925a38a21076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822004739104a41ed8f20fad269d7be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89da0fc0e66b5618f7fa5f5c6d3a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d18399ab8cd843945c01dbcd6a85579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be65d540ace29867368c11ce34dd2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff03e159199cec3238c79d8a2d961681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756b585b7dd5b4a5c9655f2b840a5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e59b1e98c8ee274e0ec63826298a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351212add81009a57aa8f9d17b17cc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fefcad328e4810c53e0763b6f3df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120ba2ce7f9654570388003f4d5ef086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47548412d06300ad539484e0ec9d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bfa74977c659f6de5649c63151c6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76b11c5f725f231a2dbab38c2c70789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98285df114eb80c90649a56567536c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb6afc8f2280fbcf0965690cf1a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3d83e0f9628534b34c25c56799f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595fee1cd892c2c1074f1e54b8d711393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db40993afe6166258a971abd85f0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ac656e51305ea2863293e94f1978c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace89f776ee1e1b75950d36d135d84396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab87a770fb8bd663e4ecec4b7252b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2babcb325f9708e7ab4069af5d0bc3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd6e48b707d08111ad814596cf0f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b789734c4ccd475268cb0654419d36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30519d516a11fea028ea1828625543c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c1a6ebe0b2071059fc718417b084102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3290d73b90f6842ae7963026386fb52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3172ab949c09d16ce4a0b828e9e51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab75f9b50bd59cd0465c4f4f64b68d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49460f8508446d8d661f8cf9182fd87d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab773ab6b00fbbdc02172dc8a12d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c64fc8b6c6e072f68cece037a2de40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230657a7f7fad5cdc0dcdbe4483b8f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a65122ad30b50200c4c0a373c5c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a99b3f9ad3bd3eb63c17ebd0427d6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c69e36ef0d59c81656176e8d849c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c6fca35b1945e3a7b3c8045202f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cb03123622406a8a0c67c1cfcd0bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c14944d316a8b8b2dc457ba46e6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e950bc5ab72706f64b863289bc5d5ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03310acd136367668662e97bfde5e13a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b36bc57aa51f93f42e85f729f1ccd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0078fee052d606dc1cb87180387a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446cfba2cc1e84e82c56570afc5f0f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c8e90f1e97ca59cf50a3f6617a3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34841038afe08acbb03608777bbdffb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879aff2382fcf85e9834830677e3ec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005408e6b2d1817992296c740862a278124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695dc43a7d5c4b2725bb9304307439125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceaf23b3231bd298f8d7f0afabd5f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122630e67c57ba27b5ca028d74513a58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b81027a9a124960b86c1cf1e6d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fa4b49c82fe5219e313644ca0c529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e34a06a44bf5293645645dcef3c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536699cffe40e9c1fa9c05b39cc0a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2e498d6db6a8bea70dd4d0da5e38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100f58baca564efe39fb1e06c04860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b21c976a49e62c293d54891d623868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a91c44d495c63b4bded3f7ca6c98bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79495023309f2cbf5011e52d1174298f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8644190ef80e08e5b686c5cf0e3a034137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba460422ea058bc2dd1d5bf04c9011138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67413968e58a11f80c3233820949bb82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407f14810a3ba300ba52e50bad9205c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4609110271c82f63af760feafec37f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5e3059653bfed6042c8c4ffd22b80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb590c92202fc68560f01d96e5381f03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308972105f325227395595b9fe92381144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be7e70a624f1bf2568c74c99538e98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56c647cca4fb88f066b2dec6c6939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c648651ef921e150161585286994e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cefdd54791526663b2e4ffafb6a13a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe248b75b8fd31008b024c4f0aef3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8112a663a9a8a3a924e9446a81374e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5838c879027ed2bc3095a7b6753083b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0a34ddc5b47ec41ba91d052050513152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00415def6ef8d521139a115c6d9601153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d30802e557b86eba69280fb8ef9ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b53413d3bf0f5ed6fa2301593fdf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c26b449cb51be0e6a9932045bfd4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9db50e6c6de0b9b73fb081d5ca43ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3fc2517a2318b656ad199bc99a3e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74edb82c337e586486f1cbb0cf0b52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffda80073f4c9448504b439495bdd05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764080b614cd6e27fcdd93fb1ccf59a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee7c64c954cbc8a4a8799dfaa003a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83530e5c5e10129dedca93f3565a0439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39d006243780a818e113c9d25890b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ccaf228a5f1ca57068bb0c4069ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254f13355a6e869e4f73b8e721e58a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe824e092498d16df258a367628906167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b748eb39b1c8f826ba82697ae9e0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf477068cf0ef2c283703271dc77b39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd0b8b3a98139f8ab66f261fd3be8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a1b1cf0c5e8bc801c64ba8f6bfacc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694b5b6e2471fe2601a3bc65f7ea6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f0bf17a8f8a7fb99ab99d094bdffe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a0cda9770a70a518dd1781f98e43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03e59c7cd029a118dcfa4ddeda9436175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36077c1b8305bf9737073f2dde7e57e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24cfe4ff8c34839f1520d26d037de9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba42445fff26902d9bac72459be28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a436c64fa703ad5eb96b0b478879274179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179282425dec12109eebfa8d33d9336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18202c3942b7a5526ad54ed4bfb8d216181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bc784c98f8f1b717c837df34991a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9833abd83993241b6872e459d8bd78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8c81d15843296937279482480317184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2fa74557016e1ed0906940e2184b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b77f2012dac0c8b962a8988f160e7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84381fb529164800c95652b02e5e567187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f15e7a8d4fd30afe39dfb2e1eb52b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c572669eec8dea5ab9362a66a92422189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62921dc593ae5de770362aab5e6062190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66a1cd6a98a1a8de682bdb83b82a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c4072ddd9f305ad30ef90fc2d1ca3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3232f13986d577eed614183a65c05b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ea3612b43255a4acaa0c41f1b756194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b039435524f5d7331aff733690b9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8ee82041a87403c880411ec17924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a99acd10efc01b77de50bb2dc7e68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101cd88e72db9886152272ca526726198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1033e88dc5ddc704f5f9b4bc28817d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da98aaf6b2290cdc03dccd869b638200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96182147da04aa39781930786282450b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c68c1b8dbb77afc27e16bf057cb160202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d511f55e3094ce43c0374ded21ff8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a857ea061f5ea00f8223df33dbcdb62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f29459c8d0d7657611b839ac049032205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66afaa3af7449bf22a9c315919871e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a8573ccbae531d4d4d6aacb78df3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf25032f7b26d5fdaaee099ad12378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b107f1454180de4f7c95ec6b9a2c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a897b5436198db3a7fa78ce7fa87f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4419fd486dba0e03f2e74d49d66dcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796713bc1cb7287b6071107fae045ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad3851a3f56f81033e33071bf93484213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe64dbf2b56f2af401afdbf038dc2d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a86185103d2d515abb458303409ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ab4e290b7837da1950466d8014c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fa6c1ac49b17ba47f646a56d17346217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8dfa6f1ecc8b7355edd94d93181f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfa019283cc5e3878d69bfa9f0781c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334dc5bb9b290905efc66f4ac41688220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad81e4129658059c0e8f657c25da2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07ee36e3cfa361dea3507f3ac11e3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452f20f63dcf9bd5891e9bf359d4150223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a9b71b1789344574c17ade37b35a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b9a89182cc545c5263fdbbca06979225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fe8417bd5672174ef3a32ce1e3fcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978282bb45b25523d1d5802507652846227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3711c5b863f7009525649bf8b1a1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44e5311bd3d630848de21e2c0103d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ffd5d8d4f9f756abd8658bbcb9958230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df44f03f67286621817569104e04b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb45d1cc0942989258087848863938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54191f234234b3d177d1d978bf3f81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9376ca5bae0ec4b898e4e800d529f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05346ec91f3213b8e5b2fd28eb564235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ca58b87ef773170e8fd0778c877c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55a341e1240f8eaec45f532a2c29f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa9cd82f531084debca1c2ee60de5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa43090b5c822b13c0058bddf447179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d03e399243dd5870363f6407302fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd486a89ef58345acdc832997a46f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc4dd571d65de4cd4b43b2ee746c79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b452942e5ef3053dacadd5b911e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a2f61daaf1a4aae8b6bb38429958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c342885fb5a975f1f194276e92bf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb180a3470885c73590701469cc90f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725f0419c7465a22dd464ca44058f9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da07aef5bd0cbe7b4d13abf6fbdca5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356846668f9d0224346c9727ab1ea96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91af15ec8ecf305e419e7821c9b622250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc625e7cbe5e70d9c3d1317a845b6ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89452ddbb151f237c70655abda21d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53203e744b256c21dfd63cff43e8631253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b2ecf63e83b9224208fd3bec9ec58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8bf58cf9557e131f406936c104bf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f3b01d87ce891ac8b59e364bdf0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ca7510e90c56de89684f4e83505b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7958e27632e7a904b36bf218df06bb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9adacf09e96198f190a3d749d1b969259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086ef59e89c42046973ca08f2ab68e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d824e1947a999ff198edce619312a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545c6da709dcc30abf074abd97800e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e418dec885755a124b27d8268138b52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b74862aeb923d97ae94f05e0fa29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8523408e3c40e072453faf6105344d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df277ce25d5372d3d51988c9e452d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd7f9a923c7650b11289f1d2fe3ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1de397ea880c27958d6567af121d95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0784b5efe36a17fe9d052f00a29337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced37e4ef5c77bf8c6b1b701487f5a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6137aaa36f90ca922fc22f3ee017878271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88f1812d094aa9d3bb16330896f1e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f147ad4721561b68ffe6c8aec1cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72fce9a705c0a130d20df31a0e9c23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9047e65a371fc3beb2e5dc4bb9ab7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfe3f60712131d7553062eb01e1cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2de9d54a606c3f7eba17493c063e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dfbdaddd175ee2de5ee9c1d51ac45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87823f1a22a5c850d750bfe8418c6669279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52d289668325328432b117ffb68fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84327e0e41db5669d6c2d518f0097281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e555144cc874ac347444d161f06470282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d59694e156b1d238703a64a0c58a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce48ff74e4f93ee2b82de98770965284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44112f0ef38f02966f602cd787e38fad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f0d3ceb4819b4794597cf731ebc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b18adb4b89676cc24dcbeef7fd11b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3e5ba6e457bda8c88d2379481a40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f216355ab29e990d9b3e9f15e2aa8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e440ec18284b689945a42894537b14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1072aab9c55ca235120d744903fd77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8793610e587a1f7405685d426b2077292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c0fe9d0eba3ae6086e9eb76fbafc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbdd24958315cf45527f7e06c5bf38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15605af9bd59ee74e9eaceb824a102295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5effd213fe7e017850fbc7540d4a2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be018da552666fd46e8b5fc25877af3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080492050de93677478b4f3c39ec200c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638f249014baa77aa20784153b4532299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e897cf624c473516151503401c72dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3bd26f3a99de88579cdfc38c20429301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da4e3ab551821e7f18280489a48172302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e221e7450298f06b79eee5b7c1731d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c27100bde070abc5dbcdbb84b47e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b49a932dd641871cddbd99ac3742da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148351fb69c285374c5f07008b049fe7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617e1133bdf666cbb97bd0094b03b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92319b82937334129d4090189ff48e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe3e4bce9b8b883bbfb403d4fb9b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8488d319dd3a24a17312fd2e5a25b5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba809d143c1c065d8baf47782220e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f35c07c744af7a0e01ff0ad7fbdea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229aa039cfcb644d767c60e841477a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3707cef98cde3def6ef01a5d282b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345adeb8d9c9c28bbad5a44f9aab2be2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e3e669f958d81b70ef4ae2e5d0253316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deae4dd8168338251735f559a6386ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856243d26f75848893ab17d1afabb17d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b148669d35c0ad99218a566d4143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52859494866adc946879283e0a3085320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ddecc6e508a31ab067fd8d2242aea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19f6081cca4834d4d31342f9ac9076322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb01d50c73fe09d9c249a4a8812696a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35032b37ef4a03f279ab8c2d891b940324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc77ed5980a304b481c5d8873e8b179325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d42f791bec83f0256a1a7dbfbb94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1b1f4b011a2cddfa437c16619f902327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafe7ad70501eef808c0107f3ca4bf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97dc832dff90726d6188ddc9a5a45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3d25f62681a910c95065dc6e4af3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf718a1285af1c1d37c2d8615d1936331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d01cb31436f47dfa2e9ade7ccaff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387f666b6cc6102cd858773e5ea8bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac8be5810b4d8300365dfc0fb7f06f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0b39d684de9fefd352ceb71ac637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef450cff8484363efceb4efd246f8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a0eb441216597890f074abf09d60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b531ae5f3a395ddf54d86c3bb8a9d50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1ea904a1a7cd65b97cf317e20b43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee4e196fa9049a915dbf297598db72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849c1b396273c6d6f724264a0375ace341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b29312d0031ce4d0586aff86fd73e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7963a5feb4c68ba5ab8bfa0bbc177b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52e0fb5e8519db2d70714355ce8329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109eb9d676554c18fd72c5be24f2970345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ddecffca8e15d4279ddce125190be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cee9ca74dfa69f890b056f6ca1e2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b0b07fa80ad3be645649d5452e3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7bb0f468b39d6fc905f75991f4921349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc822392c729ee08b2d42ccf274dff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27cf5835c5a27cdab94b4b7e52e27d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a23bc84db18fa70d18ef0871cdb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436295feb8ddabaa590c8faf7eb65940353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c8ffe9f4de2ba2f6102e67b2646b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03aa6f1a3be0a7188281dfa867c460355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50387b9868786c89f863ca4f86bc9eaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5dc6a148cd3015b3f68e873559b18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6df040aa9308f2735bbe81e6a0aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9e7a6520bd7b5feb809d3f85485dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf23e77867c18a33ed753e55e6a23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053690a3342ac7ba650c396755a771361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31ffc4ce35168c244898833a1616f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdd09f89891689e4199553453d8ad2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959911b7402d787ca9399ebc6b5a0f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9510ce1e51a06c129c4b5e3e43a59b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6dd5e1b6cd4f3ac301d17a4986def366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66823d21b263112e0cd6fafac173e3e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f204b125f1c69346b9f724f7e7ffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d1dcaad7c009cc7ecb5e25e0019d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d21f67d25fecbf21641cc9c71e8e8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b85bff039eb4778f4a586cd1da1c65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7f3dbc890494009706a473a7bb0f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3acbc25f7fddd0d0449a7cc4918c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd582c8a5b63b9276fbc190b05444c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2271d4f249cca363d67a74cd3d82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3855a56d58cc8b3da0d5de64d59d5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a00561277c39b531db1c99b94050e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c165c03883b543fdc11a43ba1bdf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a753da814014b9bafb30dce6bd4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2347f1154d9ddedf45619516cb4f988380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810b8aff5541db4d643f778947603e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae98ba3a352d523198fead68f5d0614382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f747702ef6037a0d3cf671a5e2a2c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef04ddcffa77bdb5497aa79381b2177384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37870e07bc55aa65983f34b5ab781b7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f4b252b65d18b5e88d4e62c192b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c012933318bcce8fe6687b1fe4a82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8686ce2c176d5c1df19127f30715ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154d4320fcee060e83da014c79d477389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab3e1ea5559f50f81d22053fc2887390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7724024c1b9c2acd1c09265d6c9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d59bec8d79b7ef8e3047b9debc81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a993358b80116550870bdad0282fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719ff22cf51c0c60670294e93cf14f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a0f867daf883a9cd054fe84114e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786612d3b81b188ac2a88645314a66b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9635db9c440a05ce8246c53d657ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fcd709dbd6a4bf11e096cd82b34c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf67a48ad3a87efe72cc74a8bd7d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3e7f034f8d54fb78429d7a64ca792400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002e6953e200df0effc2e5ea1728f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1361a9d79badb65531e5cceb7233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7031494cbcf79ac44cd7a19464b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1949664158fb0e5e788d0fd55bb99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6746c38228a031dbc674e0f66e210c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5049da11b96a76603a8dd64223666cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959de9266293eed346d4fe8ac31c68e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e33231d4a141d021b152fed40059e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf93144c55895743669ef69562ccce0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3a747654af612078c6ce9dc388015410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eba89a9fe6a9a611537fb3989912b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e5f3964e337d59ca43325989a17e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99272f320e3d3a12522cda8c2f93ae46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925966c94491a8f957001dd507135257414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1fe477a4a3689c1ccf799fae40e56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358f18f3236557440f097da7d4beb46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a16fdb99acdb58d38609a01895092417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a5d286f43a915bf86e6f0f6c79dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd494e989cf1aa14cec15ab77c9faa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b54fb569b50033384cc0e20a0184420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca73ae9a8045612a351ec72018fac5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1164d6f0dd3956364b3da9590c8c08f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374282fd5c27e3013e78c9d2674146423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850670742889f1cc470b29cb5bfca3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8504fe7b6335877452a2c9f8f969ce9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963bbef14819e57f208ff2885227a25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c2472a56e9bedd559ccabbee20635427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f15558f02c6a65a3dbb9379e59c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299dddac42bcb85998d967b4cb45c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794261ab768598e860a600f544b6be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf44a9dd01a98ef8c6fcbc65ad18a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c260829aec23f762ccafae0d7d87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170abd261c945d86d07f157c56a66a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd95d3e9c05e73db2c9f16e616580434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667729de119c8761bec25f5c0b68268435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96955230a18b50dd152d7962e12fff1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5eb3047861779bc927a18381bf123437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93956788589d22547fd9b5cab0c2a38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00494726e21726f946774864518a096439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315a6df253472240244bef2bd5c6ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb13cf8b85c1521cb1b3e41b6aa2a24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfddfee0945f1fc12be2398fa2fc321442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc6ee0b7700654998297c150d01cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046e7761ed4ac674563995e250b5cd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeda2ba93f3a9a95d2247ebcb8dda5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7077649982e263e080a20156e842493446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656aed22422aaab0daaa4dd10e830c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692097d2d735c8c3f044d799c310cfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d295c470558a788d551ef4c8204b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da820847c1497f8bd71b2607df38778450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ca9d52939bca7c1e260172df59be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c240d126274b90833b66247e278e1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9e0201e01276dfdbaebf19908548453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c6f5234e93084015d4dcb87366ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d0ef8e1f79ff45a8cecb8606bb84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b80dcaedc7611a340def473fb34e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf45b58286f4f6e9f1a0cb19963ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315c8d57147627d7cdc64a095d5466e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071393094a44671a9dab2bdc0570943459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372a248c27faa0ce5cd4acb276794d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcff26f2b54dc4245f374d7afde1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7f19b33973282221957107ff466f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e7c67165693be0de26e377673b85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cde589d71816920ac9787297d3d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c46c0dc8847fc33cafdadd487b8e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9de457658d2ce679cede8cfa1ca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c96e013d8942d811f3fcea55f410467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8641d1c1806ef47e0903a8e9edb9fa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9514fb632f44f8c46c22ece30eabf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4d4840c669451d9d24f202afcab4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f755de8b03fa8093379f6958b88cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2836e50a9c90f23f5be6c0d3734e89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5312ed545737c8378ff72a59a4d864473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0062488210b50aa05bd1b46943978ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3bc1dde21cdc0a59fd9a5719d292e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48812efa3386cf4d8217566b69e5c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfe5eca6ccee1c58d7c6c97b070fab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daeca5a58f221c4e2d571d600e448d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d956ef119e0975ebfc03cd808770f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742809d88f5862eb60dffee79dc54c57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a420a1cfdd792723c9e5364db0cd59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7eae20e0555da48ad754738643f85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757ce942a94a616eb886e6c1cf7babc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9533e6da8c7b91b8de0aceb51465ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44ade3a61076d093f9daace6da6322485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d242633057dab9980366450cc56e33d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c70da6a9dbcda91d84f893fbc2e67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af880737bcce24058db8b6b14cc85d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f74a42050a1ab56403ec629695b29b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c8f161606a416d4294e354189237490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c20c6bde9d41a6cab671360195f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d519d352cd2a4aca2d252713041ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a70efbcd729532c342008292ad4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af5cc223c4140c9c97e0eabf30f4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2a5b1bba2a743ba2c62fff18990e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba6611250b7b6b6496840830ae726e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a11a02d10096a843dc3d5e9a2c13f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9728e676d5f4472345ceb9e5f712c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3de80cdf54422cb1c3e7948db0630499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068771aacf8564a23e43bfb1dbd0d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f94dc8df7959bb4b91f7f400c0e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba2f7a1ceb301d267810a654bc1af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3b6b34d534358de6d6f12859303e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331157b3cff1a6644554753f9f742d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500317ac954a3608f318a8bbb64b7ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad4f686961b9016e2140369c100b40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0583daf74e200ee86be301eff00ea5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c47996af730bf11172f7f97de0032508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc55c5c52a5cb1e5917aa761359288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af561b58d90ad2665aa391ab6aee931510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067b909f791314a82d4f6c6e963e16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f897d860511ca45f49f68c520c7412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b97983d58307673d54c4fc7641933b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f16bcbdcd0493c0e713e7cfa3072514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c758c0c6170308cc7d7fceb71d9ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d286f58de71c6eab4f5d8329d4d023516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23fe7c00bcc9edfe412764070f2796517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b55ce23bf5fad818693d0ff005603518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b42ab1841f6bfe8ac258510db947519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d210d8f50e7f322c49a0547a2b38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a1ea8a3252fe7a33823695aad175b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4f201cc4a4f4f060cd6dabcc68e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d18ff19cd00657819429089815ee7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd376633368992fef4ec39c6ac3b759524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a2f1b92b0f1966040fabab41726a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb0f07f17f91f69923443c3989a572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf1864a30a45a02978b7746e317c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd6ffa43f6207faa20b726a84e028528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067aefa6f11a6b2d401d5859a56acee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02419bf3af3e7a0a55091a27d7307530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def1f4a546787cb7f32d2d89e55964531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0301e118dfe5650c73d9c85d66273532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1fb5ac70d764eae135c3717c707f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47586b7d272331efd535c065fd8028f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c341c9bb5b992d801e8e9970b64c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8fdf4f6363ed82928710187be632536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87687f081e59b603f95932c7bfacca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511328a4f43f5700813d17eaeb556e67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477260e8b11b3058949d69952c1fad3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db3cb65551efceaf59af833923bc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639687253ff6b06124d422e5bc89ad56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21a91b330a16ec47cb02dd38ca329542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb02032abaaf9587bc80ee6e2d422d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aad653e16242cf25ae3fbea8b9e3d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be643b3fdcfe6d87ef676f9e86cb04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73859884654125bf1ef25cb7764eaa02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4aa209fc3fc1d9153c815e09e5b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50187ed6018f1867636d9ea2e36b0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad453858ed5793366f6217bf05d5effb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b086f3a78c7283324d39c93069b636550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2876fc820da7611a1af75fdfcd0d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564ab50bb8185a858b8a3452cfb804552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf353d482035c517a3117104c9418553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125992e31648e9179e091a219b2a8a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8c64214c81e8b903b0ba5c2088bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257f8de7c7bb3444dc36705094cfcc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ae2c92715ca7aec904bad35bc5b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ce83de47222db7ffe3919ba3a071558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8ed7da76f8a57a389419bffc5d937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782a55b9adbf84f510e55bf5594d151560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb49a634dd4559faeb5366bf9d035561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f71da93dc7ac858af0c88d8af9dd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a890eec35326a612b661f19e5d03b95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab688aa5e3a52611551ec4cd39c49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a69765cc2ec14ee1cb4f7be1dfeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f55214f12433e1894eb11fa45f50b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c85c1764b1fc5ca23791b76acc3b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a1879829d3d00068d861c9399447568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a447c344e8279abad1715bdc698f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68b75bb11e1349d53d41a9dbfc654570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc4311349e728d436eaabccd55637b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637111227db167f3fc9b839cac188ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb67f09f9a85d63e905f29ea9b0dc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6cb1491fee53c79134e91303e1359574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b6110162229bde58d2c7590dca4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9b21c2c782144dc71b95750bef02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de319a38a5ac3ee8f2e41e587f6891d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512a2314b228ccc86679c13db69904578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c1f9ea159a77baaca6e20810cfceb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c760ad83a50cbae6d88ffd27006b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5041f806de90447606697e73565cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400efb74a0919562ce0624d2d7817e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f349b2da07f87a96eef7e6351fc64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1b3e09333b05a115e06ab0ec7ede7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231677ed6549f1b800430c02b385ec49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a628455195ecb15c4f5171f7bcf8aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca30440a097fdef223b29156f32d7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d859ca41a58b4695a13fa3777d8db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f8e66f20ed880b1035d6dbeb3832589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3072d1a97535aa5284aa5040474a1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc64b94cfb41c0d67e9ca6f08d7fa85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc911c197cb77708bc1568c1114defc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6e3003eb02d1f10e4e402fe98d9f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef7141f2b61813d9e9766adb40b12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637f943dd9453e898153f16a710ce0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286e64915ab7b00e40f93f66b3b19a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8862721c4d84169c9c1b14ac4595f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b74325dd76ce15d67da73e6d4b3e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48426717577ced972228691247da39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35023efb9b3b61c634366f79fabd23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4295e3cc742bc9063dd4466e389618601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a347998faf5f6579844aea3eefb4b29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9214d1d10d5227446d4b32947cc0c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d258db6287eab7c54a5fb76da964c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685b47e9d8d8a12e8e0ea272d5e03d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249f9d7a49f402c34910cd80c8a462606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f118bd7ca89cf858a5ac9211f650030607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e60f0a0f94fd0b35d21384729cdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245f9418fd7050e67c3247fa88028fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d16ea212ccdf70bda8cc68a1d9e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9424a9af1bd15d4c68fe33af3e80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaca20bb40c4f5b927e3fbbad0e96a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7611ecf7684ee6f5c4fbfb56dd25af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b5d5293c063a4e75f3c1c83012de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c4a3cce1c760f1ebf79988828eba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215107dc8f37a8b3a91b9e8c2b9f77ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff7f2c71484fcf53d3da4439e51436617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b799d8bc4a31799ac21205f1acc562618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5151a0060b38dc8539ee268c708d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e6a47083aeb24b12f7565b150bf26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905786e08473a96a173dfe0a4632c39b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b528ddbbbd4c4de8e4a269c347ffb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a5cf4be878229a3151f12f0d5b20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f332f738e337ee73ec58cc46a3291b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc8fb7afe6e21206f773456d3b52e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af83c9cf4ee9c594b559d236bc831626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1df9f3ca8e987b000e2df692623c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721498d8fdb9ce73c963859694a9b2e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b8edaf49b16e8d864ab289824996629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95ea30da91dc578e6f9c9630b33a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f5de8f81f50ad6fcf359a6a15cb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3003e106c832d0810556b62a9cb045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291648cea44e67c284dbd7340d19582633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee563dfdc1eba5a919da589ca191b26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dcb79b78a54d996da32560cb4d384635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424383e9ade4d9cca070a0d498e697c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666548d0af7ec4d298916e7f787a11d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1dfbf65351a2a67af06bc7af968f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbbb65eb272adee2db19b4ffbc62b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe560b03f2af377f0e09563f10d5cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095008a95e259a41cd1ecca453e98b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265165ee2b39e7271985e0af46898ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96f001b61fdff07a3eb6ae7c83ef36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733287195950c6958d5f46bee8153c5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1d1a55578e5e051e0869b7a758d22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277fbe29deb7b9dea128729eabaf831646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba37c91fceeec95dd4a96c3c65c50f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6b853773afb87978790b1f6b2f87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa863efdac8b3d0250c9c9083287350649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff224269e4d91d3ee81bb46a7e13255650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282b68d602ee5e0383b0a16044b753651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88debc82ed7ce66c47037b9527570b41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327cc5384c94c66bb2fc98e6b4da68f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59bdf6606a73f3f204fc6cd397cf91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb17efc3c829cf9ebb5c5b145d1d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c835260a99521ab41663744ad553c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f10f7126528869b3c3f2a218d520b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b32008dd19b6f600bea548b58f3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1747db31996aa83e6fc7f7869dab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797738d6bbae593fbb2fbccaf14f2250660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a91b76099ebb44879709d2156ed0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ceedd320b07451091f4ab2f1f57c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31850ea8e15160090faf8b382d25ccc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395b462b1ea838eeaf2f26467d95c96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610638fc54b1ee93ba0a56631e8991b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd40a5967e4070342f2e660b85a48e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9ac8e61d99bc2c1b5bcacb704abf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06159165ad8f52baa3f533f9fa761834668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b7f21f48827acd4f84f8abefbc31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd288361db396ad5ed2bc2c80056cb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95006e0918b1fb74992d7c4f0ef58a6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234b54151e1ac7d1f052c656de3c0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84983718cbf95fa43087de562db19396673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bd2e44d9d74ed8cc2256ef8b7cd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca27ccf2cbd23909dbc1167e63895f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307c7aba46681e1e97ef6fadbdff69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfd51b60fcd25f67156fad077c456677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9273e4fc4b5bf6c2a3e2c9d0c8adb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5abf322c2e27ff2b1f7bbc3ca525e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ce64f319654a4748f91c71acf7e4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05fb72c636bd28e316365fa57ea697681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea054e6850d6145ee8eb22f547837682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74628939f305cb0c81b61bc6fee982683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d433064ed84f5f28b504b06171334684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf01cf715dd064b6f44adbf0714d0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe4a6aead8d1272a0908af801898b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565f5f5ae558a0ede24a0fb2a7a210a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cec7f95c658cd9d32dc8988de6789d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f3b326ffee63f70e7082260d6754689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93908446a6eafb1765afb20e409d5a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0eec2dd209daee75d0bca2a15d709691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644547afe435241b9834cabe2154b84c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4e05fa915f45e94471b7923c6d10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37160539063695a27bef566bd0fbdd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0ff33a8285f89f73132370a7bec5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0073cf24f2bacc0bbc52e4fe032b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324c0664c32d86ddf13ec8aa85a89f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f623d805a6cc0051e2e3054238b6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae067d17bf47f226ed914796ea394699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278b7476b1e8ed63322495bb459982700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1130d99168f3f421cdf5cba3fb62cdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc831eacaa86566e5a26cb1f8f3b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f778980215a2eeb77ca2471321372a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c86496fb53214719cc38b90852f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c66a434e1fd734f2bb8568b4d2c98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a110d21e5e1fe469ecff6bc2c33c0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f7ad57e2830fd2fcbbf4b8ea6f14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b8311f36768d511d7636da356818708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc72f31cc681cf566a7fed6b4d5be8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086745681b6fa915f0947898536d8e2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526eba322092b270f6bfbb37930e697711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682317889e8f9460eab6f9a7cc46bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323ed8c7a98b1ed425476deba1f2bf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933b9521dc1c02afd3e65ac3d5fe69d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c807e40b7bda16bc279df89ba050715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c297a6b5c5ac23a694a659e7540cba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f432113e186e8e110d9021527de18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3115f80cfb192070943351a0d93d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42437bbba43995ba531dc93bb007c14d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb1845e51dfd52a751214fe2fc0fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f859b5ed9c2c57bc8c321d722b538721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668279420e3928b45295df902bd78f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe273c31d7bcab1714bdfe392f8eb930723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1141c78a77fb15223b3efdc6d3bd4eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086fcc5191d3e1b7af131e7972f34a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde6085f425a7c922f05889ef68e2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa97689a54d146fe2d1d133dfe419727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03258be415c009e2e1e5179f8d3ad7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed25119952265b38db3fd2d60ca9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87440ce40ec5374085b1f7fdfae9340730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a842673e1ce8eddb74bc3e1d3678731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e38cbae8034295d8cab22a0d12e86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0f8a6a059cbcf8a5030436943142a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262835ea11e86c4bf99d666786f404e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4fa64e32d73458290f77dbaf5c2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f0575015ffe90f9cb4f8fff152c65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576eafaef980d4d4c52955af7df0a0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9cd8a000f4e6667641dd17c1dcb1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f529eb02a3ba0a8b696c16a5595ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad254715c66917acbfb06831910d9d51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68d378fadf3aaab40c6b310df2c1ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d73d4bc4512f3be5b49f7a94abe9b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a0a23798b8dbb90bab829b102de4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf840a2a107de8de64883f7d5b08683744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0b3b92e791992a72997b45e6ca5de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c7b1363464d211c4e5ef50b05952746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9c1f4a49e0674d0a723f7373e69a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681371e43a6fbdeb815f202b7b55c8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d6debf6b565ca991486200d2ba35b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895aa3d433f3ae6d02dc3a317675e46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514e1c5d5dc2efa980d089ecf6ea93b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3fe82ff1bac568abc3f1ee183013d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebf7150367b029134e1708bb89d871753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b5df5df188b2a85c68184585c70e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61f211bd3119d331e14aa2d5fcb97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602daf37f508693f42b6f6cbbae1ef8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa9f9620917d995a9bf0cd8b2f40c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd267dded5924601f3bd4bb775904758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc53a09d1c21df2d6a0e9bfd385c12759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a9f628dcf6319f3cee85302995f291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc09988379d8330dc7ddba69526c7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e8afd85c3d18dcc39024d16e901f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f7ac60d15f5867d283ce857b54fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99889b34678643c4134c794ff234aac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c09ff64635e371aa119072bbf88a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2412585180613e1418f166ef904867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4a543e802e8b3cf83f7d077513848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1f285f413ade86eca3cb7901c6c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71376f452c2955126c297748fe93e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181eb91966999e42aa4935563483a9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f247bf721f811988fb8eb64d13e65312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ff2cde10d78437bbb8621c704acf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f47bd279558ab95bca28919604aa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba568649dec698be8446d283450f6f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc1e6a759003ab54d29b09c4fa9b9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a6c0f042218f655ada2a8a874320517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c1010f3be7ed90ac6dadd591b85718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a625ff5b5f4c68ef81948e931735d2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985716d238596884bf88e1ecebc3b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04226edf079e7e67113b76d70eef5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fa2054786337834e26cda88026a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de8758afe85641bdfb31dfbc5adc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416800d1e1f32e63dfee0f62b39f0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833562b122c54cbdabc175ebc6f634825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b988a37e96295c9862b9ea44742a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e56ef0b78eb23e87d3cce1cfba073627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8960a6e3b1a3ffb85a2e58eac7ce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9d3409733aa7c0802a229a712bfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d7c18961a99955a914b37a41e15d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb732fb93fc2dffb52298543efcbd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec2c8d6cc85cac513706ca501bb72132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a640e7dd25d45627e3ff52de6bb54a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01f7102a54a5ea22596bcb14aacc6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb7ddb85fc8ef6fc501dfd05b043535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab9f21eee9b1760cf261fcda1e2eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a6409cff2b36e2466a8b8de56fda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45735cb21fc0abda90f02d40f4cec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933064cdb47cfa84ad525d0fe415f69839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d85f898cf861bbeae93facc0c667240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c731b69945fffd2c5f40bf1eabbe641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f923537ed102a82f24340e2f09b2a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a319bdfedca503d5e31ed02bb027143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da5602dec201ad9903799405e0fa1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456342c940a0d23e2d802fe178d84be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e96cf0ca1d0c0858216b4a216e2fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3bf515cfea9c022f1ab61de59e46c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf0990386317a64ae8197aab344fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47377ddbc190bbf20a0a6f216d270d8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263122ed21deae8dafd48d2cacd8535b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674e6a5f261973a85f8e471e05154251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe025dd3777e2c2c976d525eb017252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3ff52da17c684ffbe46368f4a43853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bca72138c3ea0b2ce9ab92ed3e0ac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f3ef2dc19d76960e7eede4ab5e5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7c1874964b07f60e9a061b87c82556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0227a3aff911cfbd5e4547518b40b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c819d5edbe97933972a268188dbd9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b45a95eb6a08287054e5d4fb7dcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d7fd4db9bbdd061965ab42fed02560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b80d6e850e382270f913ec3d4d62561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c7e7a6e0cd792718c5d9045800d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de2099616289284f3f46c9b1b76ccc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266f7f55467fc011e4d4c9234896f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898be17607d4c4458050d77a6eef8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95885dec8f3e43a9ee3371809aa839fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe0d4b3f9510515b1600a308295cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf1b110d08d870d4922a04dacf2f4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1ac52b4f15d89223d8e2b57306d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691036c6034e2ba91e5a321a534188c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc06f0a0a358a424c1b676906ecd3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55172981d6706ef4e23189b3da59c1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74201b8adca9817d36e34c077cd93873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0baeaff91df1ccab0c8f3cda6a3b9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecc2a5cf09943bfb658d0f6e6df2e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd804631fb0da96eab7612b3e2677ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995fb2bb52efa5883a5ac7fd2888af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6b1b731beb46f753af9b0fd0dcfda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1a53eaf186c55effb36bb35315b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7d6e577f84d6143edda795f78a8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76db6a6d6a683f02ccd692886a34481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a01a095da25940664a7f4ba72a1e4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aabeac04034f3b223b47ce4bd0bb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b7a37776cd0da4aaa95707697ebb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de2bc9fa8b612ce7676ec8f429a7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c043e4a6325b76b0db32a616306786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601fb9c1aaf3fe995b10c9d09e74b3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d951ba89943eb1107d6d57ba50c6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a5ab84e92f8ca884f8c5e84a8b5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e895bff5d67c78b12cd736f8f6737e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847d739f034192d27acfecfa11e1a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f33140a5664b9ae5b604f51b36a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf7c2fdad84fe801460541234f89da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358817bcf0d2b8a75c50827506b4ed5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea748a62b6c4a36f15dd68b7c158895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965e6c7a05f7aa7657a78c8b16e23896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa34a5380389a6bbfef7a42b2c65997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb8809683ceacbc90d2b7605b5aef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b681c18b0628a4cd7805655e11f5d0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6049d5b9cde6357cd334e7bad09e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ad5bf7f729932095479a16839dd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f001c1ab05ff7934c68f8801f1de782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0da0d10ff2d1718de46e91ecf5e7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc80ac69f70ce5f211a41f7d8d0e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aad80db5156283d5883aaca48c826105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20779c2c314de19165b4ee7bc40801c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f9492c51486bbf86ed3cec8a4005107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8afb6e016d3245519fc06469afc7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe6c17d3b41fde3da7545dc67d358c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d97e48bec13b8e2de2ee3f074e60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a1e83b33b91259168dab917e41bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb4d28252d85eb1e9c9b99082b518112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac4d8d1a825b2e7ab3deabf0943c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79959716b84e371197863fa71e3d580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea640a032e3eb9537405c8c6b549985f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee16f5f39157e633d648210683f72b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095452a0e4906179f1a710d1ca43c7de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04572c4c8e387537692d0be95bc04b27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56226ea992e45480c605df34ac0940e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f96aac1837cfff2903dc22e4b82a99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb5c8d45b8b5de2b8e5855d25e4cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf797dd7bc380698fbe246d89d6854122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858f8d5b68456d1929fddfd6f29146e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d3b4f48818bb6170881cde2613d09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6775df1e054f47c50a2faf7fe451f15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007866d48e334a651f5a746f564148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561eb97d494efd050bafe2a32c37fa3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa60d631c604d3302de0b3b36a0ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f8992b8b30d53ae2b31abfc5978c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed79d77f168837c10b068f6d7dae9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638adbd74024878f413cd0037c667320131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88b9d04996aaef34d3803237d4d614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdae4ccd1c4aa4493e753105a4d8d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f89686f5c743c72fd8c6378a33bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f021e4b0015acb2f89dbfb76d66c20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c175cfe62c65884a299ee55feda1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574b9d04392d5777b6c4d4b6520b83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0260ac9aa4984485926fd9f9aa3f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93148e43c2c66ed5787a276d9999eb82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050a7c806dc200fc4d9edef23b27a38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4de2947441a9210d37ad03d4f261d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e1575d15bbe00d5a220a523dfb647142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fdf61eedd43ab7ba3f96d94038094143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5babcce5a0c654892d3619a5be85c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9cea233cc72ab99034da4e32d2052145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4145410edef338d3d8d9a4ff98e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639048d6b4d42ea4860ce3f8171c7ee0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320884e778028e519bfd22540ee7b19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec99d4438e05ec53a8f86d194c97790149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df159b1c56b521ff73eb818d91dd7be8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d98326425cd4650b1806ad473370151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd0ecf1a0ec6fd56a8c269ecce4291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0a34d229394a571cbd5ab9dfba54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77128dca2ae89e7434b5aff2db10e9f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e94b4685d1a5c4394c520d1c987a0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af1b9bb742f3c6293f07edbe7e7df6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424e5cc0541a1c1e391e243f34849f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed79bfe29582f5f7c55bbed5022ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c6d9cc67c100db1d28d954043cfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4381e5ce545e481aa20d64636a2e040160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98678c06b3bcbf28c06378e66fcd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac17a3b5aac304bcefca140811509d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca6d0abb993bac35ad46e922ed669d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e90992d5129a5232c370b86766c788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76bb45e9d5cf1bee4f9a5acca6eb09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5522b645a3d7135987e89c93c45fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b87eac797d56de8a456f9b6862f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc33dcc7a022932d2c9d309509297168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1ad49600bd2a37e9b86bab95780e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2cfa9472d01e48b153c3a6aaa218d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41ce3f3e118c39e28a9bfc79bbd95d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4ae834eb4a4f0ff189bf50507e71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e54e395fde87c4cc551222308497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc8e23c27653686431d946ae76636d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ef88cd800e9b8c2cc83f022f5856d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6cf88590841d659859f5f5ee6d3f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c570c635054460f1fae4602ed2fbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038170af0311b27f8e819b3213369979178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c966218da83a26816ea5a2ce42e7a91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e6887550574f63f966d1888f3db1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df522d1135819ac597717fe6a2c04ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff701dadfacf997b8bf2f1ebd43db1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fcac9a73686a19afd867ac48a8401183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b82637dac45a624845d44263acea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf447085ed9084e359397f35e9279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e7521ed92d4ea4eeb2c64befddd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230e05a58708242f4098c3481fd628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8890b20a2859f7226ef1e5b5c87b59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f60f814ae02a1a69fc9612f10e35d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb614aa8e117bc35bdc7d9cea477a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf91f568503476d53e243fc10f678191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e87058e49112e5418e1b4359a46470192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbd4eb5fcb7dd5b0f0b7f9f098d172193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95861dbd281af61cc16c5c30e4225b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8930992e54cce95b5e5d0ffab573195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa605ab902fbce33354de9ce3eccc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea4d679543bfabbecb32ce058ab19f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6f3e161512eb73bb3956f789ad00f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8dba1541cfddb60e318844df5b6ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac22b8f90cd2981d5b9848de511ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e44224c0cacbd5fac29387e0b33f69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070fb6acc582c07623b7003faa912c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63813d2ecd80f8c8226d485ab7b469203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16529180f41735d9268206218acee68e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659c87bb8366341b11b722d5c9ffb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feee35617787417411d4a53409c200206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf04c29f9b7219c9fedf8384bde132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc3107299cb33659d6707c9c922e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa4e4f2d50e62679defd2ad484cc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dca042e921e4834bceeeacd54f22f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e93ed86d46ff5a127815735971da7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa84ac10c5f467b33b36d6f9352f96f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624cbacca3d53d8bfb23e2a76a2f538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d99634094c8e0c7b8934cab2d35b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8b66323f6b3a07c9561ad6ce0631c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d959e9eb35361d83c0dc15b85a13bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee1840406dff8b1af9e16665428072217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b2dfdbcd3167ca52a6860081d410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee3e90fb0e249e9d7f568b35c5f4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291af14c191efec80a46a25fb1e36d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f129011a195525b37143ccf228ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe2face0bdd44377d16d62a3f5fe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf798b0108094fc9f5611657310ec1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8558ae100cbb8141ba26a8ef8f664c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f65a9d241b97ff65439798e045b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe66f572d619e6e0d2e0049974d8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef93a14cc5aaac16264df1ab3709a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b4d077d0da0869925da936abdadf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df80c8d9f3b73fb5a72bea58819303229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443fb8f04bb1d794a3cf40ff181408a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4d4b107cd4feb1ce5d8ee7262dae8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2c90ec22690d9e47f654a0bedd921232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e524cb77a5da33aa9d49378088ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0560056a575e18548e621afc1279e7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7771bf14b61d0818c36071917c5f2a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de7a5122bb56f488a197fb5c3426e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bdfa7bc92a220efc37edcbd050e4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11c8fa6080c3e1d83cb2c0469f139238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452b9c5d5b50050a3133c6a2707549e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e71602c154da27bcaa7ad140462c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e77616bd4b58f2ea42d048140f03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e796914afd98a38152a60928b31d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc154bc41f42ba9351baefa89ce52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092818cb0ee20513075a8f0bd3244753244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d12492058ddf098509386ce600819245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0c5f13f913e2627cdf7116e26d52a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e6c21870afbf76ace9a7ecefe7e50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b1674355502e9049371740eaabe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec44a31cb611f2502307647594b7ed8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2f036ce99cc63750e97127c14842c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad5be72ea1bbf1fb1c002484cc910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c8b999c21a3ba4cdc6e45537f22d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76b33f3b7f8085a4b4d2e46c944da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea75986ece3cc223669ae3a7a20516254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f609c901d98d30b73e38249d8b2dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c787ffcd742d8d1423e98164f9fbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7870013747d7048522423c714833630257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc6ebd6a95fec2b80f043b83b7871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5f8d33ee738f0d7f358033b84ab58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c62f72c09c77e232bb477bacb97f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9450e99ff02ab64773c5648210d8f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f7074ccdf9c7c10b1e80628ed292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f45e8b338973016a3dc8f9c30d017263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181bd08d2931581b0fca001c7dc6171264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06053937032dd2daf38ef1e901c308ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50cc4e9ca5bf2f572879967b5acf04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef3b4fb5250f33a712165cfbf9a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb06e84efefaa3f6f5e1af97c7e69b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab2d9ab814fa088413bbc38663d176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bfa39c94f9ec9757fe72213acfa9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62a1d637f7c236395e2181d8706c27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5565620055a36943e93f4ee196bd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2993fbd9b39f3c41c8ac7c7109c115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266acba0eac9af451bea680576c9f00b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b6947ec5b5cb0c19caec7f0a8a752275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be7dcfa40ed70f158fde94b501a17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ee356af6a15d816337328296d8f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254631884d2c189694e85edf317e2ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc9393b2b30f981d86183afbf6818279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f58e338fd2a5bf10abfc02ecc7b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3f23cd979b577a46fa80d70545fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a1de6943a89c5d1cf7f108ac8a348282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa176d207c0316d6ff5780ae07eea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01684a9c4b2fd967f9f03ad68683e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f943cd94220ee85d81bf94e502316285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8f4a4a3af112a79dd59a9fd8c825c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b044f9a0b622e8d36f9a17069b576b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea7893473f5fa80c0ce466d0c9aed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6b3f848b2a13c318597bd89345980289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c8b84ef8b34e70cd4be047eb9c89e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6c4061bbcd5f8936fae13cd2dc12e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be58d608b3c5ead5f97d3f49082387292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2d776678f828b8c758d52c9bed2c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4349332c718a0f3c9cbfeca9d7e9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53424fd2a088d7333b050e6b0cddf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139b62ba8c07d7539e1a2cc46e0c14f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d4fd4180a219ed531c0a7beec254297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a783f26e8c69ec73d6a83ecb42855298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a4d2cc7802e193b73757ed64adaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc740efdf4027033a4b7924d81718300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e17360e3daca23daf0d1103f60f25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84c9f7c96040097c177f2786d63d41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0b9de9f2654e8c4c9ba844b93c550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec0e1548e5c52669e9fdfccd0d586304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec19dc8db27a421bdfa8fcefb64b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c1ba26b5cfbe565321658e5bd37b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb28af1d97f4ef150983464da92da62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f5103f9fea256be880807ccdb15e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade23de55883aafcbcf706b1abc12f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2ba30d46d92a0d81351e509121bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc86d9c64cb2ae2c172b82ebd22243311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925aea5e5e5a097a943563e6ce601f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d995865c6bd9678f8f9cdbc63a716313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3ed23aea0d237070c08a29e85c5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ce0c67b9c66dbfd4fd053187067cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d2653a2086d89effa443e26f633c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba7e9682a43a48c5acdf1abe38cbb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a61a83201c55cdb0a0edde985eac72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71c39e48fd21b070a1b308b6d76686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7d1a742cc41af0535d83ccf0a23ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de5a1849b89332c91c9b3474358da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d188471839aad8862630748d6704322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6dcf961aca986f919193a234f2c20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2d22945a3ac9eb8abb5f2273019f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356619f8358c2a32cc2a61abb5ae703f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc256e098fe2c0788248cfd2f79fbcd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd7c0e40c84c8928afe8f9e29b9cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c513d617291777e08b67da2818921328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19145698706fc05781b0cadcb5a7f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6daaa8832ea5562c9a747c46e259e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2db67bc872357b466c0e1e56cdfb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef0689a1e95bb9cd309fcb63cf27a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075bb59003cf4da437f8121fd4cd38b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76296ce0ab4b02253a1d5926a71ed6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c798d33a943e22dc945656dd1e3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c70db8378e59cd7df84f1a2f85e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d3ef6098919fbca17eb033ded4a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaffd1cb5fd105fa21b2902c1d4f115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eee26d7c02d17b7ef74eeeb01948b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bcba2cbf2c2b436234d4f84e6782a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368de6cddd7859d95736668d2f4e1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cac649a483ca752e3d083f6e94351b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801112d3ea106e30081d4795fbc524b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a2f3f6324ea8259d49d028af80fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1352d1c31925432420100f3a65d33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcceeff75f1eb0fe2b8753eebd7c299346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad88c03eba219f721f53cbd6cc93a03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41325f7147cd7da7c083e0caf1682563348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e78473ce14b8ced3ed7ee6e6b5aa59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067127cd93834d42ecab331915d3234a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae46e4ba0ba3fa2f5b351d93d4a1d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20519bf4407496b2f3765169a8af6d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c76b06376e9cbfdfac64ece3ed8ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d74f898e07f324c2477113012432354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a0429b4cd798667b40ca23cf9fdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151edbf2d36c290575a7cf1b2dec8c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12403f0a8989b054de22462031960357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c004d58e70c6ecd102ba6ade64c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1d3ae984cd6a73a1b429715a2877359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907653ac7e72a17b075e138db53d264e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcee629907b26694106327ff22110f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700e56ca5c1b58d18b625c317d466e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f928e99e3cd71ab3469030ffb1b22b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b12929e4f9088c814f21ee2804b356364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5852812305035e47acd383d5785d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81477cefc9143a9c67b4b16d0af359e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf113b717fb18a50db9f98324f8baf0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4c4052ee5482808e75ccad5d2be03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3113359f5c40c9a3314f85e3bda8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf5b406e4a1df92b260bdd40496abe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3e9e8ec3d6591912376520c332c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b0d13c4cfe7124f33ed2a46c33489372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734d4ce03584721940860b33b6bf5d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595fbea551adb2650452797936389d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1657b8b35d676ff14fe007bf5e2fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc344f584bddb91c584ef09d4edd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b3c46363b97ef8c334f9da46b5164377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2ed44873ce8bc53d6b09fe16e44b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9dbc854883472578a2bf9e4c0e5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674771914e34978ce4178bf2a2324c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00663dc860090b388a0d7dbf1daacb41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753070e6e51356a4ae4545596940fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6958ca940f2a55c13b13b2fba1a790383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9bbb522daaf675ce3f6fc8250b680384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c170d72953313f1e675103fcda14a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4d1783988c04a2e62ea34f8ebc294386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f63ae54eea0f0443aa231ba3823d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e51f7be7f12caef70733cefece2328388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a855b13065257964c56b0c7b8930b6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c795abe8f1d36c7083716a5aa8e5472390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73e6698ff5343a5bd1dc4cd8aced53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f9a791ba122d7705e8b615aa4f3c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3058b4948300bf0b0058cf3150e99e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943397c3acf67e848beaab8a38fb0ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c38ecf3e0a9d51743caa71c509f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c166c3457b918317764658382133f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9439c40dbf95869326e7388b222205397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759973eedc46c48bdd2e62901ef5e1a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec10af4f283399d9c8d5cde9d570a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e5a4ad036d39f4b2b7afca4b1bad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2adbdd38bba6e5c3e6ef845deeb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22575e367ebe6e62e3b433c9d161e289402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47eebb0488afc1174ed72e4e2dff68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6637519ecaa8cbed4594f44f584e7ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658c515a41beea6b442e471a463a9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a52becda0c3fcc2c954eb3a76dff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24558d415c9147ceef3a6f4c1e6e62f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003230850d23653025357a34ee2bb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1070d72811b90779923be6573b4982f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599dc0c0794e1d040e4997cb769005410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023537f844387f611c0c114a65a073411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842472779a15272985bd013316a2ccda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ed312a0ca9c6dafbff6c111f2a98a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5ea67d1f0ff2c83a20e27fa1fa5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f08f06c918a79122f26191c76535f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837d9091a953c3f4a856c9b77799c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2900d490b764e25f92ee17ac81b0138417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e5ef3ed8c2088d3369b7634efab80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4149f32064a4913071efa620064c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b6a754e8c2c3f996f444a63f800d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06402e94027edd520870df9293cf351421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d380bbdc76cd86a052212a08c5dc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da493e19b928dea426e2ecc414bbee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12814dbc15408f2574d9299ee61bd84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e7a3636560f5bb8d4926ec4bcfb2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c80cd074c1bd60ab15335226a71d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb528f65946e216cb717411f654dfe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edab844840e2da9f3037a50a6c407428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41501785a3b8493cb4e9927f5973e0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5828f04007616585948a416debca68c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51b8e330e47830b7d41e986f120cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301e8030108d31d344d6398cb38efa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ece155dea10cd8416a49a838db847433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b8c9a1acdfa6a0bb5bebb1fd815b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f5bcd031a21af943b904d346fb14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b82b8373869476ec14890c47adc6b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b6f674fbe9ffadcc6dddc9eb03e9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b2630c4a7d114cdfc5489f0efe5e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d4d38098b318cba39ba34aea2060439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5cd61a3d1fbf5531a6567e2f2d0fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f6ee2a9d7fada832447a7645cc8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb8f7ca34dfc040f087a8e0d985a84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42701e0bfc93ae08851ec83aa79a1f8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e586915c1b1667e85746517405fb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa05ac4b43f2b78aac65e1b162960445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99bf62e4781d1ce06a868cb069808446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca53843aaa1ab1104582f0b3885d52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325408d67837bdde5e74088588d41640448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66141babeb92b6c1070486a52351a48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960cf7be7df58a8478c7ab715415c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509454878201d1868c63ae4041872da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891308bf893675653181e69f2beac7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af7529cd0740834d790a0f7030595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d4f79fb26f9157251c92ee26506f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89417c50a3c69b8743f2f29bc9a5dc8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672e9909905b7f92c000aa552a7275456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34bf4a217f20bb892705978f0a8961457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75dac89332a8903be263a0e55cee83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858789b52e426bc9e9cc1a87447b34b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c29c4b37d36fee05c9af645b4585b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e228bab9cbb5f22ed194f149142173461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e0170a60337fe2b6a79e8bdf5b04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3727f82b4d8c21357533144491e80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec4f9564fe62f992f745a29ece8d00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b2c75c4253c24757394642cded7b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781705d770e1fbf38466f0fbdc95db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a294f333916f93d8975e29b3e09ae7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a18e2b51401230bd3ece3f3f7e5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bd260c9f184b7cb461f3467aaeeaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2835a1b29150ae3a8138df2e19300470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898815dd823196c3ac60105085d67b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca193692365a469e6122c1c4979ec43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091732580ad7af5949c3052c9a4c4d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77567f6978b983110e10c6a72bd59db1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd25dc8ca5acb8c45ac11056da62b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb0806ea2b3da7fcb88e8e728980fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1c8a6803bab4f1662106637189e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb3d558cf4ef8c2eb1a2595ada42f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903e4da1ca07d4960bdf04d154565b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbd81a2df98a7e19e59e37376ef28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ab16f839519def7b3da4f5e00fcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642bcab2ab61dcae32a001f01853f80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e81abb6c52a5a4253bf1be7ce5fc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e27c7d5eb411dc3fadc08a7670ccd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad8a7b100d344967160f6e1b85728485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f103e443642e44fdeb37d92c6894486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae418b3b04a18dbd10167adac0cb5eed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea44322d14a860c3acd894465ee00d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ab6c84b2471532758b5670adb3400489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a6a9f157044460d1581f66ed2dd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef94f8e668dc1ea851df0143cda6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd9741e45e1a5839838b394cdfc135492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1a4606d68b8d1ff8b07da5f77ef5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687a36a614b2689a24e86991d2f115494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d9b73ee17ab3f162b30c5681fb3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7bc1e2515b75a2431d4361c067365496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da45467306983ea55aa8caa9ad3cd0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f8083a193c878026b583146ccae6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127db63eb245ec347bc652d8ed0738c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e037e00abdf41841634fc1d335258f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ec8626638a549e755374221c3e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cf818a8e6760a1255f4d30b5c609b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756d0ee9a2774d9bfa6027310389a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ef35a7aabbfef675faf7bd266f23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e238cc1a3ca65102e8ef99b2bef9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f8195d33ec434aa1514819015bdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8fc83516152d49fa6da5bbed7151b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c094558a63aec79fcb96bba1568317b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2305029e722e106fcce4474ca5eaf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aafff33a2853d7e5959ba111f7a916510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a0685a0ccd92cc4cbb15cc8e09590511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b58bda090a70d4f4e6a2a16c5395e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4ee20ee41b2067db42de6874cd817513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b916ecfcc446230ed1515cde65d54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e923889bcdd6519fde46496dcbf0154515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf507413f3f76d10d3f17f4dc7ab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6361477766be7f1414a5bb4152a28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af2de4eaada7b3e2e9461d93b5170518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0127ae0fd3f5ef2efb7f07930502f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea2c23a7877b3bb95c3ce93a5f31d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ed366bf9851b1e857b3cff14daaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264e1fe49190d7207422f9dca51ea6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818ad697b17432dad2771d1826e3ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7a37fe461bbccb16355a84be2349524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454188da6666910f3863b1cec564dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a3fc88accd29f617076f2d718b8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3912adcc1a749f1a4054b1b73585ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa7266612f818fc4e780d8a5ad418b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b738f5b2b8d96e64d1aad6be3ffc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2396789a6366e05b77953953dfbaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b0210f4584e8b54725522357d9b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414614c2b5d337605355fb968396b6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e321a1c2f333ec964d6f0c47cbbcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b50b6085cdf38501465d749f2ef3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddf32c79fe99047dc62e062f19399535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73974e547584f4e9a71bce0fbddf288536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e175c5abe0d742b3bddce6727de90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8099f4a2eeb90957c5e91c33a05ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123b5b166b92c9093529e11eb4b5c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae985eb7dc53a40d56e0627cc8a216540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ddf8e5aee3552cecea335229bdb70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ff0de78490ab031926b75e16be8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dde2c6f6a86870345f526e0905a55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370feab644a52e9cf0457f1f28a3773544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b6bf686fa2e587b2e1ba0bb0a4c81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd117aefaa1ce7f2b62bb67deb1c9fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9168ef4371c17da0cfb8e02560ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98204db1bb90d603f84266044e99fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f657ff458b15ccbbbcb26c277e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb37c53531298ecd79ebcd4f17c14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139f365f089f513ffb941203c724bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef69c0c3ce0b58ec88bf34c7f3500f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35296511eaaaa59d4d30ed712c957d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca212607408c4648da6782cec78ebbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465faaafb153798c7e1dfb0697b89370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3345c437ed4a67c00a3db36afc3e3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fb7423b8032705d2b8d35fab8ff2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bd7ef89e780305ad71ed8a987d62d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466c5e81ab93eae1a5409da90242fa5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0440cb17571a42be8c9f7ef92bf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776e2b9c4467c496bb2b64a28c3f2d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3d8b9bb6a48ce7e1a192fb6ab468562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc9088e9d52181c5d152574a04528563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6150fca582dc703a8fd7f2d21a19900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764546148566b07cfa2579f92e4dbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae87447003e38a22010c94706fc238566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b677a199b6c3605eef07bfaf17a56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580190d140073d3abd834e3e0b84a07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ca9cc4aadf109da7368408a604323569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e75a2ca19f6c4c95cc4ad6d066798570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3b14b0f44e1e30b118bd1d4d78cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac52c512831a7c41f310d5df1f0c7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064903dcb8090424515578aec9c95192573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c087cc0def9b2f078642ee0b599717574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b434b1a1ad7bcb08b04f5c60453c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4357b4461c98e5f958b6eb2fa59ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9669f9987c8052f55015ebbed1c3ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf854011a9e824895afb54a2971acbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe27dd8ce1fab67879f68889afa245579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab166092309bf0b6a45e594d5c45b5f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677917495c884e66eaf1a795e140af35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ba5fb410e8486a9863528d612edd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba4fbeac3d210c32ec186e20f54a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aed607f269d4ae730314a5fd3a7dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e6e5f675d40ade08fc87489457de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923c552314692e705e0789177ca946586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d347e0d8d8598eba0d156acc91167587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620fea0da28fba46c7ec36c783d4c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117095e32629f692dd2f5fef4649de82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0dc29ddb6860cb9f4128393d03e55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a243b5d29b23fe7e1bce120502f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc545ca0ea15ec4790437f7723e81ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c3440dc50e3ad540d5e0ac9bf5e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5349e67779736fbe4566b40d6aed2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b8580a6c8354adb967b1331d23d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0a9eb5f9f288401774d0be68e5e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d657422c00814e204df9ee71541d4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7257a73bda43a13e876c7b5800b22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750287f25ce1e9fa72a5fdb77aa02c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0f296f5a2f94fdf6543dd554d45e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba04a9eb17a04f71f7226614069c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125162a2fe79e65904bd63b4ac6dea1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26938dd2cf09e32bf6605b93db3f23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1d2b014aab31f4715c6e95b8adea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e94190b60004e53ad193112def4b86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617aa605fa37b457098a6b3445c741606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a1381ccd6d8beba7a5673745148a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb87d64108c84fff16162cc7b9aee58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbd81dd537f6c0e8b659024d043d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a828d3af701087223ed4a382e014b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc831ca59d29aa059ef57d611632f635611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89a79cb3871076533771133990c7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae18274996aa67628cd8cdbefb9c5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad67c0106dc879f77d6cf224534481614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb4c4f89fdb65656d664b47a99f75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87fec9a415cd22bcf6cb184ca156d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4bbd2831f4b049cd866051129042e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9c5a4d30067b69eb88cf54cc39e7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb6b1c52d4ad9ac9fd526d71899ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18085bd97e13850baf42ebfa5f6735d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006c7bc5e9436a8adec29cc7f52089d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98797d6f07d70498985b6a90cd3fd6ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a7eb4cb0095a2c069cc042269c7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a676fc33bcc0438b8eacbca6cf097b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced85cdbe33c9e6127aacf77e206602625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263ae2a20e64826e8863d959ac32c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de0c9ca347b24114cf8455c886a6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e81a566ed6150bdfe13537f0784f6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f78f00437e65d9aa33b72565d360a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851ba52450f55a27813892e08e702c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30da52969ea9bfff5812deaec0c206631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab99b1f77984562fb9c6833177fe597632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410445e7a68a2fe9c385bd2339b0fb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ac6d94bfa99c91d137b2732a3f21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9cdbcf344e231bdd75eae764844a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a671115d70a8e47b3070966092fc5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e036db27f099bfc3b9e43a14ceec16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd3873f7d5f72ef0caf8e924b8e6d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32994c33b819360dc07f9d74344dd70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dfd01c9388c27c81a90c498553474640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f568f9e7f52dc6872f99f07451dd75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37313a5efd3307c1f00e33fbbbea419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a032a842c21aadfcb9f04e1231509643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27de048e1ac998143f16c348e8ae6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7323fb42b5cb4b7a7f6d6762a418e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc598f44ad5096fe60ce37809852a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a6a4555c8f834de269073903249a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56efe4cb455f55d37cfd9da851ed5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdb4b8472923c139331b527c0bcfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55f2151b243e50de05863fac85463650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb28e4b0743dffd29a3866e2a7deb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac36235ad875671d424f65eb9e66f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01690a7e9a41490a3bcbe2082052cebe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b84dd230eebbc940da38987d48013654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb7fb96c968b56bea75d001eac11a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902da1091ca8ff3c0ac71e3d59d0d7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1061e47f9bc8840a94303d60ed0292657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870d7d7cb9eaee6d6851b6358f8ce9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b4726094c2bd171399c1c9971fb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b08bb9ef52bb414dfd5344425627660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49683aa19ff7a9d46af36b3e172ca13b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a20d228c68731234532cfb258121c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0c874e652d671c58d9bb89c1ad9f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9dc6cc8b0147b9f65aaa2774e2e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477a575637b7ead5981660d8fc5d63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9aeecc987959a544d61092d2a2d8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f927f66fa0acdc527f9da69ee74dbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c19e5757fc573f83fd2cb8f38336668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f4d160e28d2174610a6ce3cbd04f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f95add4d688cc747d998708da2022670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ef46274f4b1f4ee19affd088cf3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55237aae3b07c3a06d714b2cea727f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270965ab0b86e65516a2f934c618ea4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d30d0d525f32d854a4e6ca8e888e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02732c155b3ccac84bbc4f182104cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa47cccbe3049d357a1e9b91573897676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f35c301347ce3b263916f171674e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff297cd12165fc63ff26b145f432c0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c7fc1076f8e1fd4879ab55d564a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870a93be7b535f4667573a407e29c7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86648ea131ff8b3b0d42626b144f91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f17c63402da50e4013d4954fb82a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73717b39e6d6b1ff0e0a938697f24229683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9841b87eb8679b45a34edd197d3c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8543c39e50cae85b453fd90618821ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab27ff53158c79f278c6b63b469ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d72933f377b8abde5e947672f11e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3a6ba4b79eab26186b12a7d2cbed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f98f32773d6100fb647b4116d18c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540daaa326228b6acf53ace81c7256c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c88e57cc88f78ee34a81af006c70e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c3d0fb70854536fb25bbb2b6c3fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86cc90732a73769303db152207886693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f24b60245e0533e314311f0a627b4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e467c512991659bb0443bbb8f2fdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d742cb1791ee21c28db9b21a9c45de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700e784708527fe05c3e838256d5fe2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276768b5418de0b583a4a89a7e4f1dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385868ce6c5be475dfae00e106bf19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510f17ce31997c8c3cc857a5847296700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaddca7252eddaba68c4712496b7c4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b86fdc35faeca63adb2ca81a2c7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14bae866c0f13e47c04a643a171e48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42121e5bb5146c5cdda88fee25b02c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dcd0b73e7dc9fccda4a8cafef783c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323168304ef6fd311cce0dbbe01e7d9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d37308c706e3c48f7b1b0a6c07bfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b1536547bb0dc5d487a6aeecdcb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa05bcc51d1726741fdec80f6c05a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537bdfbaa4da59918caecfd25e516d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2d01896b7daaae8b870757312fab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6c66b07ddfe8961cb03c68129e33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d401cca4e5495db9b410665f6752f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c093ccebf0adaef6758e05ebe98b837714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206303b3bc9ff2af91759901c315efc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f771ef6a8f5da9290ccade40bb220716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe70a39468fd6a4628ebebfe4e4db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d61c83403005b03a5c09e3bce173718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a70b5c88f3ac085b1e02d0aa4624a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950edcb8d1ebdafe9f4be7a7efa27e49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf44368b6d3156804efa7787a15758721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db53ca66ccbdfe8202356530e418d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f0888d7d66893efa098e4306f99d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4780aced253d232a520c8884a1d9d44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1caa98d06ba00ba96e6804ed552dda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea4852fc9f7e4b7fe95078aacff41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c4fb98790eb94dc82a55612de6f4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b0563aec0695c6072ea115d668d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0207819e3a5e6df4e9490cb70a8d35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347d88b47d57536b645e9766210fd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566c822c8e0598d61995c7cd6e5b786731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb18950c9ba18c11b4c2f40e388ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0d3f40bd45d8322ae5b14dc30ccc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac11d8ff4710d12acd9e284f8752534734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318393443a7a01e11c4550ec91fdfc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ebf5905fcb47fc55997ad52a68e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fdbf77e5b66ac45c2556e6cfcd7cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef3331dc208be3cfb2c0f76461dc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b449fad5813495aaf40a5cc8a3028739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc5f35014005d90ae0b9d1db1e8443740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9ea873b8d39d2cc278deb83c4811741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e47abc2a6d7a149c21c6baf91c6a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25592ee9409e7d45b89a6cd01a75c3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e466600c9c11a89874ebd1385daf40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c721798930d0b684e8992e92382ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141a4676123523b630b672b32c5cd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb5dd6322f0f55df78c17c9a15a7d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ff98b9b218276d9db77d2efaf8a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5166975c83d76474a37783f7ff7db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a410cc66ba4deb3e075aa36afe696750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f4a3321abcd3335e038c5607d9f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c168907df661969f531437f94c8e30a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e3bb84ab0c7d7c9844c9555b6fa8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94304f759865db90667a1ceaed39815754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3dbd0725c4eb6c4ca1e0b86518fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f24e133a342b51eb18ccb6f0776fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228977d9b48b35d3a3a2c9d72d38bd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5631b0411ab7808461dcce2d0c7ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e0f0a2708d04a00a64fdafc38242759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>