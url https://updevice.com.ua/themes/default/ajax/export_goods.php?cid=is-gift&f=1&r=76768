--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f395984c68867c50685d326a08cc521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f9aeb806a0e35700f332f3ba047e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba3e46a2c4b81e8071c503247f58b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992702979a93646454ff06052fbb875a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf68fc1e8b4067f9713bbcc5c307815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ff4ad248f469ec43a648d4ff61de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc78f7a6cfbacdeadfee2d6e20c0b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057392c73de9443504fd670489f26758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a019f38ec56fedf2ef03790e1295e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39bd6be93d2e023afafb6d68f7997410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81658f38d065fdce0ccfc1922bb9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bdf56e53f6cd012bd46597f83859412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60458cb280a9f892ee19647a1f76a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc558c3126a32412f70b567b342dfdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0759657b712e953986c47974027eac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636515eab03a124597b4a07b05fe55d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b931c05ae4d96f03a5b1ee916eea417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef63af5c1289e01d454f0c3d8538618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c8885c99c806202dd8d1ae6ebe03319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9893a67b52758a0165daaaa819f79be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f652189b10be882480ddf3525fff74a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ae060603594017c55ea2f21326d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996154857bbca3ce07d705ce4f26ff723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108aba7875c1acd12e8214dbf4716124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b70d1e31e6b481785a3eba7c8a57fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc316294abfd03a8f3cf7200b9b36326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0b75901fa77ea6abf8f3704b95a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a18751d8dd90c45e222002eaacbaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed379c4cfa70b96693a60056090e2f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4444a6d54cf038f9815a9f5c6337c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f673b941947c3bd1bc3c93077a6f7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda72795b6658f341509e72c1d021ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef2efdc12958bd224f7c4a22e5ed833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab511cf97ed2b5a3de1e6f218ca1e7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086b60e00234a4fd5e97d2ef25a76f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966046601d1162524a8b55d0f6291d8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710d7261c4112d4678dfa98f2e4d8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2173dc58e6c9b025e68b01a3df0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce8a57a6ca0883abba83f0580b8d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e6ae562df532b9dd7349ba19cae040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66152969cb89a7a79b47aab82c6c274441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9a3e9d7b9be7acacf4888d709250042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfea82c11baa72e13876ba2b69ff5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1fd09a4c9ee58f8cccdb144959b6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e09eac17083e9be5e7a2ccb69ff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0227dded5217f39c1908813e210346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34607b450d66665c499135e18dd38147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4177836f123cbcff8aef0b01f874048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed9988a66df2fff5962e386d99e8c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d39f9bf51f05ded3d6d87fae2290f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f17da590b233481115dd0fb6ade9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f8598f214e592bbae72185ec9c3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a23616c300ef770354b67dcd0a38c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ac87f4247deb110897d6e6a00b29754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae49d44c7f7220c497a9fccff34a23855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cadbb47a8b4fb72c493068ed89d4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085e99760ac6b67d15f0f2a10c4d3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c2373131dd7d3f78e80cb5f4b4ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f8420fb0d43447f91546b665dae9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a484a475222becbc2602ac0ba1cdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86c0ab7929a949632bef01a8ffa8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fca5def4a8f221a6b8a2adec5f3a7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ae5a2f9d94640b71406b0faabd10a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9060238880fa1a66b20a4c01f50e2fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402498c5d3a520c6e90349603d27b07b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e19da1227e03f64383afa7c0089d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24de70d7df68f229c705cf3a2828367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5a79638f62e53f206f2304f890e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be995e5fd1dab13b66af1c41ba9f694e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08fdcdcea33ca0ba52a9b32c8b471f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47ed8d805c26b20121cc4b90053a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a52c74513200a988013aad2cb0481272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10d40abe5e08be49458404629ea5d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160d9679916c3a8fe1c950f9cfd2e4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee44f72a69ca35428cbb0f34b0d0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a111885852d93a45985902c1cd4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11499bda05493acb705a54b378b588f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780792533279badf82ef38121c09cd5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f1a1d1ae717c8b10b5f574504b1e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb9744fca513c29cc33e5cd69dc0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2a8e88a13c609701570e5bfddbd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78245cf83aa0ee77e67dbdfc9bd92782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dee2fb76bb05272b090a2024b56b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198db7652a979fd0775ac006f2350a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b2e2078873b9055972b5868bbe8ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a3e21625892ab9fd9793b62f13db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ef46f53d82cad82da0da48e0bc8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037712a9103fcd7497c852a657142f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c14f872ef12233792b6c9ce1d830ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334215cb3f4f4d3c76fdd06dec69384f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32209225de1afcfa19d56fd9ebd40a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ed79d0b317a62b539e14f411ada492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706781ce4af6201d8558b3f9fea303d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd01b4e1f05701fc7e523e3ccd4cd4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c2fb7a9aadf5315753461caed5c2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd624aa9c6c7d033c7b97a99e6c837cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93d412ff032e6c842eff8517bd03c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f426c01f914fc4440e334906875f47098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d49d6f9c9661232646233dbbaf0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff3191a9c870211874ee91c492afa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d2e9491ef8bffea41554868e062f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352dc346fb0d355a99db49973df2033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03fd7a17267526c94263f6637bc7e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c07fac0ffb2edb24078d27c3afa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea0836b6160a294985420bec5d499a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab018d8c0dc8a65b18e80035261e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6802d2632a1da5386b63bde0c59704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a0c65b7a7aa1877f22abdfaa81fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca1c24c609c66be0bc6241dc90045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351baddef44c6dbd1693cb66713aa63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfa81f8a0c5c6556a4c61012842360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f767b0f8190fd97155eb1c2fac32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb89e83aedca5062c0c63d509ab052113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36997f6d6e69cec8b353f4a23a9b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319123b9cb775c4aa8456f99fbb057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02fdfbe948bad5217b60bbfceaabec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490ee841a963bf76a11679bba1ad42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654968c0817941cb2ab2ead2df174009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e754cec130325199f4a69764a62ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaacdfe65ad396aa23ebeaade3627b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d893481ad4367caa76c6b8bdfb829121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c6cf0257029d0d716f47f16fdd2ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef713433cb126aad48c8025bec79bb47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81eb80c93fe6c920268672641bcc68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289cbdf3ee94458f7223621c0241e86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d3f35d835d69be346393c726ad2a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b021ee25e1b030241febecfe4a25e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a0b008389613d100c61e185d756a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdd4a0371d1c60809dee9af372883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda94201dce724137fd6d0ef26575ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864344c1798c47ee2a2ac4aaa267be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862ed43f91cfd1fe079d48ba62e7d4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acc89a261de3fe78e5df3d74ea1bab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474606cdfb2af4badfe1a583a5397e96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073b0eb3e8bedfc1dd529ccb86648a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800be1bc3ec9d8af8b5e1ddbe79b2a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f772e5894e9b19fa610c4fcc8b48b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4fb6ac1e94bb58815d9993c6e2310138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47930f8a69f6baad735c49e80434fcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f363e86faa2aa686b171f496925c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d6f537fd3fbc4f31bcdb3497ab042141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0d40985393e8c9583d1a14e890e37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc35eb1e82080664086c9fc9c98119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163cc1aa2a08facf6de654aec3a495144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4ffcb798ce8ed3cf1611985a3ea4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb38d74bbcfba1eb0244a73e109b02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045acee518d12d6182235b6bfc2ceae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde99139496a2c238449a9b1b6a53b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc1a7a0e6e2daffd3784988db0aaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa7102b31c746857f866c35f5e526f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec88f34fda34e32fd6fea130b5db706151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3a0e3120f4097ab4164d58e34960152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1976368a924a70aca741adb1066c10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79434240b4448f5acdfc81d563778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672bb9ce9f1e18e36a6ddf31c4d8973155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce352bd2a501e69fea842fdff89c0f92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd2ca0d2a9c7f55298f1aae4b9350157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ffa151fe8f2a82532dbd220d7ad43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006f250302afe655e52cefc7c74cac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e68144108ce6ad9d6aa2525e9b7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9426aeb5537c8a6bc3d6e5456e394161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb529527f227d58e336ee4a9652b73c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e83f9883f3fc0c8c17369064dc98a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b6b271496bf181eec4d4b2a9ca551164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331bbc14824eb97ffa245958a5b776c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed173d61336f69c47e5e3caf86584166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77934f307a9a13be00b9087514eb6163167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b07a954b3909a1cc8f25e25e28cea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8ff120c69da326e05220f73b3e457169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435012ec93cf4d9e571069a206979c1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958003b1d867df7908c192fdeb04d002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3c69b83932b52f1e69410f897b12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0ea6f1f0db4bda74f8cc2b11fa31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba409ce8416e2435304ee2d06ad503e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e664fad96e0e8427b8f8b1af7b15e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1f6cb4ccd8129354e41002fbccc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca87ec6b7962bf33dc48a425bebd58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf783c756b7f4c763c9535ced487a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f315203528ef424b0f54d99603eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032a11b34d86fea92f6d5fc86130739180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b109d09edf39a0b49c47df13b277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa26b009ac316ad3f924b12396e36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420e1cc7170cd734390ea5a378448a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb4990fc9b4f4468462cdb7eaed19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a74bee8cbc76212c6e8441afb557a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350bda01d4b133dc9bbd33339fdd676186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e91103cdb8bf481547eae0b52890b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82abf89a5fb8683894e5af4a64c93bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc37f032856d144ab28d781d47ef8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b53d0b5f8435d378551793f948c2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e409d6577d73822b0ca7a1c938cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b90a55d9aca3b65f0446dd8252a38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12883f0becd243b613e51f41df28a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e776ad3266609ab08b06ab525158194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17ce9dbe1a84e75bd438b4ccc18cc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595282b2e2746eb0ebea7f23f60335196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396299bae1d3a70d94978799a0089fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e450ced76e46977f1ad310a0f6481d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd92b5f21f706986aa0e3d70a0462199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58f2d9798c19671798f0bc3ec501af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b159fea4ed41f447a95cf4f895c7b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750d32688f7898a2b1f33ce65299e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0e6b942f546577616064236da4aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09b7cb9b0dea6d15bdece1ea99080204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ae60201f1be725da035c03907363205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee811cbb4018e6efc3896ce5d38db81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f578bde31bbc04c561136214fc4612207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12ec4a27c7501c24a9e711066b00b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e4dfe0eeadd0a74d2862d272380b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffce10c5e85110ec2e6d732a616acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c10d533ed806fa1394d3feddb994f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de2d73e8cf93bb7cfb4f48d864e29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc59ee2b85f13713dbec8b23b04d6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c83ff7167bc54ac8c9ccb01bfe92b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab3bc4c8492ab3027817ce0b3b886215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7e6880a7e875ccb4ae16a07726f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb0a7ad5ad9564989956d58c81b18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845b41796c937635f40887272c0717218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6221cee6a4d1badb6135f99fed46a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc90abd8dd58fc0af21ac2e8ea9e7c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c91c552170e8fe03542e3cca29de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919985c9e179d139de64c8abf7240416222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541bc7709f982c5ff184a76d5989c04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37e6629ab4403c145ff909c1db96b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb6e903277bc1c6347188970c244b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c321ab7c73e8ff47584a54fb917c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d4300929e16fefb0ccc1378b79db2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a254e8d694ddf8f270c95816974d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac7fa788bd6eb2c49e1e3e34b171e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f600aa13fba572b7410c8cb5c761d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b17267449b75b7c476fdf85373a98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6ec045c8287f5dc0f612bf91eee8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3d6d4ba3a29b4ec8023dc57beed62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21a4bb841eb8837726b83e7aad9e43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937752c27308a198209d155a22c39c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3511c62156cc73ca1daface9162c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a7227e6536c3eb5c41e870ce96798237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76881f763ad3e7e22796a0e9c606bdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16319b7d95831ce541bd0c85846d7396239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c7ea65e72fb1eb5567867ecbdb185240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdfa9efd06e71d0b424a052b296698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0b16b863cc0c7cbb99e11125403f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8e9a3d7aa425650776cc8e20f1ac9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aa2153397e3a9a54c92562601546e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821358bd00ef1d6bf248dab8d55fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962a0b589e4c15675a136a4ae1e3e1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d691a7afb2aac7b483ffb9334fc30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ff7a508a2ba93359713c8434e4f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863a6be6707be91f8c206173b6290d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba26f447dcf93c60eb22361754dfbba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3ecef0b0e0e4d5e77251078b1725251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd3b58a7d5b9d21770c81272d6383252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab13f59e676fdabecdd5fc54862079253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa4e830a73718af3a6f435b1a4cb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0f2418e1dd9b3ba10708fc4d241b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e80c223be4e7e0e4bbc7125264cdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e52d0c7c0cd87300161b4cf3109eeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb23316d97724d13b0018cd3bbfe3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975807656e9bf15eb4acddf43511af3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a90c99306495f281dd3cd4abd0ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae53770445e243951dff55adf772c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c25763e5cfc1e720e2a881a111526262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0725869fca682972ef7f27a7c4c36a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e10269e62fbccdb44afc5f2fd9f771264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba155ad201cdef13788a2cd865c566265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43435266627d9b44dda124712c4988d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfadd2983d1d1f6dcc2bce8399e7db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644032919935fd969d2d5a4c4c8c365d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf2a0ab4a35bc15fe27550b6b8d438269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcaad1ced7789fe59e974c06bfe10a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e1dfd9838544de1b6def890c4ab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac48fb6ea0fafa6b094eaf1078e9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d6b15b00e6e91493ef62ac93a61b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa5b8351260df2a386254972e377f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a11827099d577a92a0b1363752ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb0e370d84f60ee1fea3cf2a56394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992c7a9a22325ba2ed26448260fcea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d47b7e32241df454b2c2f117aeb67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9d624bd866bfb325a72d5890e6ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37502247ad7bd88e9b6f2263ca152bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad647f651523852647c58521c2cc10d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840060020b48cbc85ff2ae7111c5d4d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22176d214f2879c9b639492353b990ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306fabce216a5db3cc5ef2e2b2bb91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c578468b9de67b1e381e01366b494285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c437697756d4c3e45c72c55b1db4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bb28d00722631a33bca68fcfd338d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec4fb7446a23f4caf3ad3840d102f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca38c3df5ee62cd1e8a3b40d50f3c8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2148b75d09c8370511276a4656444290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2991623cdcd80a93984acb2dcc34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77456c2034272115c9b93ebd284d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1583ac4770e89e18a4ab4c484189293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90585d39f3c7fdcee03fe18b9ae8fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78cbf5a0f2f744ffbbeb4003eba1db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f080a0a754d416bea02fc36ab81b6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615046c318a4d283e9f2ece85ec19a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3096801bfdbe2287d6fb60491890298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f509be58d355012796f071c4ee0fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002d0d4f2be5cc9717c3c72e5be5f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd88c274680c0e38081805c7be53565301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f0fa48bbb30d7208354ad183325ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16baeb62f25149e5a09dd769ee4bc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d350cd5f788767f6a9de544c8d6a01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d566db00406950ee6c2dded1da22c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e217a8aef078cc51c7005271d1b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2e27511cbf4f945f3e3fc89a5294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be2e6b1a6399764059b7429693764308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727596ce423e155649cc2d403efd694d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba2438c228c9579406b59d082f64a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430ff2c806ba5cc536fc627ccd9099b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8316beddcc132d6075c10aa9d1f0fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d8dbbfb156137a537ac950075b3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d441ac925c9cbec6fe6576c277e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1cd36e582124eab7e9080ffbc70e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c735ae014cf41fcc0e3369101d94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb1a438d5b210c4a5961218f253eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403f9f27421401c8af03ad48a81d0c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b622167c928df2f6085bf083c44452319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321135e4f3938be7e8142c9eef33262320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd3c9e66cdc22dabc36af24ff1b958321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b13a0e0770599b25f5dced28134e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5880963cbc47cc6d549b3b1f0ff2e7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45dcd522c8a423ec3b510b05741f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff88daa69007c8bcc102d16a5bec59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9e2a10d707ac5882d44809b212b62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a60cf37c6754089c8cc26e77dca30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64796d700d68c5d34e087d7cce67e56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7889570a5fc28bddf013b748040bdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56266efa167389f3de2fef93ab5cb02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af26784e0c4d2b0bf56d986a27b183f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba48d6219f72a83adefdeb6f444c93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4287bd510577b23c063d3cdc6d552333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e4b19aa7318aebdc4f0204a846e5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e4f9eb2e033fa45bd1b14e7f62736335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855a3357f496c19c23345720129bd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322604813d2c1d1a6e3ca5afe07358f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c1470d7de72a255a7d05f225d732d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba82c64915927a6c220578e99a1222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67522f78e766cd07393ce9a3fb637b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0f06369b8041584236c5b391c9b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd5d6a9cc945ba73af0b487f3091e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572e374cfa2439305a352a8f12d588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b1255af97c49d00b9ee82e1b9cba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748877021f770cbe989b75a1bbe8ea1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b7f78adaab421f5bf4e796cf025a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b67b321f14c5f734db5b6967b75c04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1735320ffb46b4e62e79d33bf0847c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634240a24ca414d19ebb19498541bebd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6239d60e1966347f13d532f59b53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3cc5ec86840d31c7ebf03e1627372351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2b02a7103a0b6faf2155b73c8613352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c3d5987658c5fdec4feee95067fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2d82eb481a72a2b4b48572d812d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab62fb2a15f4e14fbce3e550857b710355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38ee62a69116aab2686a07af912d7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bca58942867d7c59d1d42217b8d15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031787f9b9251d125191062f7aab488358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16364c6aa9aef6ae5aee4e0af02321e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719824eea2874c1ce20e3ad69809f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca6c96dc0209bdb1df36f62fb7c3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470467c73777d4b13bf1589ae209b481362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b5e2e7f00a8e148cf277d52153fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f10dfe93db03ae8ce3134fe6c916b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3925fffc2a6cf004d7a2d778e400e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af1c24ff7b6dc00544fe13b2809d37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2cab7ad8e0d715918ad20b4e0d03a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39a5211fa0f3f4c8f4bafb8246d06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac227d42dce5ae3f82e84a0a48b99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828b5b90d99e685a0a5cef22df6002370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d12f3fea62e3d329c965153b7d6e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf049eecd3bbbf4a205311f2d66016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f685df70eb795301d710f63b8937b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061eac23599e649ce899c09e7666717374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8e91d5ed24445a890b43005b95781375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1916819bcbd68573c30e2db685836f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0cb9df5eca16c3bbaca26368d26d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5261ff3304a6ef3401761235866765b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e99c06613bb3ccf6477a66f0aedaa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87349d6e9c79c7723cb174d362f82461380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbca81acc9bf0a2836d3c33b327d4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f081050c76f64252a621c11ae5e9acf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083efe1393b5b44900e809714170d0d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c616047427366f8ed0c24d7df49e584384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d08fe4abd7f0b39b53ca235c36ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e3ea3a24e859eb0ac9c5e2fbe00e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283e609ee7d82be640b19cfe91d18b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174446bbf215947518343602715c0e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b545dcc4b3f8fa996344a4cb7c2533c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaca14a7a2c1fba1e4147ee6eefaebc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ecac80eb47680bdea62577311b0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4474a7e765bccdfed42545ee223b2c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4af64ec67486e67cc1a612e6f2876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad411e046a0df55d8de1da039590e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acea5341bd4b952d08e61fc29137152395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66dfd58111d288f1d9458e85c6e55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02561d01c43209edcc4994203eb5957e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37252df7e582b2b45111bbb6d05940eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b2decc6218540f37c46175163f985399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9cc49aa61f8d79184ed7e627cd771400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40417b0dbe54ea7ff5430323672dea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b5b72ac72ac6f0a80a88d058c060402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399854a803265df60c55f840056cfa44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab564c6dbce614a85be5e8c1d89add5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b720fe7d518b04b070b908393078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9165b82eddd090bde23c45f29bd7ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065f8ecdc7eb579cf490b755d96fd87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5c778ccadcdca5080ca5027a429c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7830392e97a71e486efd5d9d22c564b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5ade6960d30c9a7ff04817a8bb21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d61e72258f9e8e8a6b9ec564fa545411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5a1ff6a2adacf7e7e61c2b1e80f77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2a4597bdc6bf89ca947a9b3fc6923413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180187e034d7a6d38ea3be3d41097af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dbd64c6b0aa632b0a78b70ad6c9ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a82bc8ee190d0beb32b11c46ffe1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a68da0ac6a7b07d6241044846c90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf30db54683ca5186e85b950b23eaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dcce3b5ee691ad917f7852ebe7485419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d41b9ab403da2e3ec0de7b0402175a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c8d2312b59065a0afa6b131ef0a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0194b9a612c5761f38ffa699860c1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78440a18fedf655fe100fbd16d02bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a11e0ae6bfe8d0abe004581f6e718424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42708abb8a742ef24eca49f401bdea7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30788a4210e8c1e35d84a76ef5be4385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac6402e9ffe9c85335a7d09833c1b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828f84c124e1bafd40942879da369d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8008db89bb8361ed0d2d90a15b3ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f15b195c740ec3d1f162b9fe999945430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb1b43ba126673b6dcafb529f1736431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d57fc150703e0899b48e9d408563432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048959fb747e7705ebd3fc66b68e0ef9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b653547ffb7842451f95553d1cb5072434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a1e33c1b68272cb306272976da06a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc9cd033ac3afd0a6596548ea2972436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d6c80234578249c4b29aed4fdf59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e93aee109b0e1156587adcdd619925438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6fdc098e1ded4501c3e93111f599439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae9d5b32425550a92e1aabbc64e26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ccfa69eb6dcf02c71de3bfe537f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2737a2a5f82480254b28922d5972f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec6da890f840ef0c85bf3eaccab50c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc17b5e9b3d52d723033d086964968444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576bde08a1845262592497c661c5d2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87802ce5f4857e750da22ead330ddce4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeffc0662a4ba302cd84e4f77aaba9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd210b0acf786fd8b4b1aa1ee7046448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a796d51280aa53ac471a55d371f2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd47412a646fa20c85da6aaa7216a0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32ba2adcab8e314edee25b8260d16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef084821b3a30ed7b97c2528728fc4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654471b8fb3767d5b6c546730b7d2d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd915e3017dfdd1600a169657efef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca968e4d8e9595d2df5a2a97ee7aa9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccb8d6a3919531795ed109f18cda36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641af71e022bb9c3b32a7a0b25e92ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3877fb20acfb08e3ffbfe3a1d29e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d4f9b356d8d30adb5e2b844d9d74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4751893609f4fb30b37032d9bf67a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5cf12bdcfc3ef11a5319f582944a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2302b3f4264ef3052e31a4e9b3783462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903bf6c10bdbd421a8552665c84e7bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497aede18403e8316afc5f750b6f07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712874137f6ee617be9a7840b139f039465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e0eb0bf9841aa208116a75c258da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab07d7ed698ce5052aabcf2b9cde724467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e7191e7b2e7a3ad9885c8e3b0d20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ca4255f9441d5ce29c3640f0dc9c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d51fad6ba59ee4bea05875e3ff808470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d797f5fb6de4d7f9c32d5360e435ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660bbd85da52d1ccd1465368ddfe52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7149b89f7dda6f60c8c1054a2098bc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ce71c093240e83136de4c676b245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86814858a0fb7d5f3df2d2e79e471475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ab0e930ac7dd0021a4e8ea43ce3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a9d00a7f54b213e38806542e24ab7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf4ca0de94a48200ab1af060c33557478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be28057cd3845932e3c5b4fce9c989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a023da441527ebd31504a5d1c50fd53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f4332d5360df6d5a625e11421e5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc536b04c814fda9494fe2d77e3e1d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165217cb2b44e27071cb3b2d2572d1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6381521e18a845f6795c07cbfd835a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c425bea2041eeffab76d87e3eccb2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f2717159b0c545a7e51cc96a725f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d31bc77e90caf5fb65b06b1d6ad5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb3adbed4554ea5c99474a278d1676488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf545099662b81dd90da0533ac758fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80b80a3e88865e37fb13751fff6dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d67fcdb19f605c401e3ea18220069491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974813b6961b6722852d34b151ad15f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe6731ddd0144588f6c84b1a0d34c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28394cc2cc6622fc1ccfca7448eca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244740de3cc29cec1aa5c338f5dffdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62370157fb5d73d53342acb97f4d1018496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7645168e315154adaf2ff37c0da41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ddda02eeaa96f639e16cbc60cc89e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26c2616774cd3cbd0d3c5e37610d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b629e5df78ce0e61356c91e225fbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11dfc8a853aa4e7aa1f070d5bca691501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65e9dbc6f1af9f0d2b7aa423c05fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad48173b238a4352a71b0e5546f1c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78fa87276a1999ac2e874bb72c84c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3d4a57ce32b800eee18bc498e612505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eda954471c819455d6f9a6365a795506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f93f94321e4c3a4abf4ae2d9f919d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e77aed4e62f46f0fb8197b3dfc913508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb5696bf322ca4b21d5b8cab5a8ab2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd27ab5041eddc404444dfa1bd8b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96380e21d22b4b73eb0d039796116e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45160a45dcc25869293e878f8b4e2fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0164aba5844e4d3628c8245b07206513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13642ea187c14e05e829c85bfb810c42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7cfc2374b09111590f5593bd302d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2f45cf7b87960b48cb2bd2cf9a837516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80c1447d6e96b6e5f16c199d1aecf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10be65249872529e7c25d671ff91d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440baef713bd28cdfeff0db0fdcbb46f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d848a8b89688268a2bbdf41589a7c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c331fcd3845b48b8d628aeca46834c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e3b240b13d61873c360f077d1ecc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd667ab9b76fecbaae906112f360f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0099e77f2dfa466096ef81750da4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60bcbe7e2eb0690e903d91ed14cca7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf513b56e6885ffd84d859fa63ae5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e291401eb2e06a6363e01aceb545b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434dca7669ef7077a9572916fb63eef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94206019d2860e34f5f62f43986075c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbb21be170b283ec35b48626664684530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6b43299117c0ac3007452dc9d363531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a604c8bccc5c1ecea2c3d77a53e9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2bf0f026d306da23acb9be041310533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc7fa7835888c3947156a09eb679b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38939b5145cfe3d0a262b5f36e6621ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df0d499f56c25ed5ee177cf81a18c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152b628e4a2e39253dd4553216c6cdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b2c48b71f2635c3b78af82e1ce23e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc949b4eeadd3628d4636390d2c37c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165441e582235db03756480832fc2b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ddb22b83edab84695be30382d63a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f50c2a2e7288750e12469fb1ebc01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05de0c8350976a1f04e223c75767fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f76ee25f698222832f143f116d5b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a67b01b3787d8c6a2ffb6fdf4d79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076912d40906e3acf4760ebe2b6388ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082580e3cc0ca7a36f835d43ba24075547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b322e776358279d17fece81bb694548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17c2eadd9eb346be3f07388476488b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f04a26a8547be5725aecdb83e4340a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed52b9da299870e163316a8a071f3af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9381d312558e9c2d45db81579550c29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a67de3721fb98800ab3384e13aaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59763c6ec74b9ee3e9ab31a9e48f3401554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee677459cbdc271aa13eb90068abb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01df426aefd2db8aed977b177be017556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d38ab9e085c6f9de916ecdb840453a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3875b80bfb731c728041bd3ce00c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50163cfc11553890216898dbf768de95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc836db7fd375571c65976273960e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5093776bc0da811f18c2a01045092561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a2873d2e60710bd976dedb19ca2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b30126d334e4db13d2a34b788f64d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117dd61f7b11e6f053c84a3e5104ea2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240180809e84a6bead0e4d6e15b6cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014eddaed78dc0e4da34c81dacd3d6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af3d0ee712794bbbfbddab7992dd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689b43713000407b47aeb16555dfe24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09887115f4639cfc97b38464e01ef7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7adb94e6ca78caee33a89e3666e05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88051833211a3f6425d6e00cea968a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60415cb3c239fc478b9f883a957bff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc3b5481b42680078172ae18ea5f40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e300c6f9fdd21366d2196259c59e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca0229fa5a1b1ae7f0e92dd914bdcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32694897c6f574e6bc964262789ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e68dcb96165519074d24bb0e45d04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c92f21b82a9a54806b30aacc727a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf9330a24ef885e68e3701b6a7cec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de7bd07467a612cd650e9f0efc89e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ed59706477d6dae944e675251fb73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ebe5882f76f65978ca61bc4c0fd0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985983b4412550fe3f639a329b9536583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76de8afe1a09ec5810cb7c4435f2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8513c1bcbbce04734ad08d297532632585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837652c2591e6614108b7860e24fb0ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e620b303d29a40c19bfd4a074c6328587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bdee2bcc27a807869ba51a8084465588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a418b5579cec3a9c46097bf05d29364589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b21f9ffa1f963a8a06f98a6322fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209954bdc1687665b060b4cd92b9fa01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e9369e638832cf35b073985b92e27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d21703d4945a4796020e55fc71f586593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2251cab423fb13859515ce3b2d032594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae2e5b3c4327df18fb9985d212af7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362593aa5cde1ef7517efb0a0a6cde1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605aad7c31a0007f700f4598724fa54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f25ecdb0709ce5c99ac53002d197598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45210152770376d9dcdd62643326547c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37480fe099f1a84d222f473cbd3dbdc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350cef0f053176aff37bc3ae36161bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20796a0f004875e60ee4be5639166602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a83cd6d93bee2c49fe626513fc4f18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f629bde9da1e9f1a685880cc0ad0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac50b1824535c89b518a16302e5383f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2378910db0346ee280dcbeb7dbc1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c29de6770a4b8d130b83972c017ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20e00e7ea1cda8409d276dfeff503608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406fadbccb7c55d9b2b746cbd76b4a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746da0055af14a5611e4e3e4a30dbf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f0b459965f932a02b71e6d3ecfe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3073c75c5fe6062bdd4135c7add47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f036ef09d9fc46ab2595ff38e7df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba32b01016949c72a61f082f37cabf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd675583617c51c0fd14adfbe635f26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3a6fcc9ec5dbe1cb345a11edeaffe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fada2f49e334937215ab3efe5f8140617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2903b174ff94777da2c32e3fb8c59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef078f14492298ebf047c381bbed01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd34a2c1803dba1aca9b84b385bde6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50726fc6766d69711d3557d790754ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc333c2aed3a703dfa3dc41824793fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfd85cfd601af8701698676b3d5519623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4a6216b0d823bd78abc9e67d1f4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4836b3a4f62fb6aedced6cf4cd15d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f3261a9fea1bd259266ed54b09a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7edc21f48c1205cbaca2ff0033bbad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb85d2362d3a183d1f78b2cbf14289628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d23b5bcdb868f2a1bf9409c3112704629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8bf47d7d9f94a38d461b014ac25c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c5626c3a67bab7dc3a6b5537cb13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa6757a516b88bc39fa2ea8c0bc0b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677f2ef5ada6fcf4e246d3fd9cff83b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c318613f68cafb80ea2a486e363629634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea851c73594ba8137d874baf6d4ab85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf784743c9e94072157400a443dba97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac4be3e7a621b28e60b35b80112a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d4c71b3a5bc09f9fbe064fb961b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067288d441e3398e8c346c48af96943639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde5b5422effd9e7f42901ab4e42117640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3402c98496e1215a8c51d6b5f561d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d1a05c99da67d4ab4d5878b5db00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec86a2306460c31795737c2ffa934643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e6d760b78d7586c200913c6bdc2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54d3301d10c0539169fb4faca82c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972995874d4affa3c0334ae16692dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb43f1b524b6da9c8a363b988d20b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5ab304e770a01377ac52b8093a45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469b15752cc709ce0b621a02a5e456649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cfd7cacfd379bfb6c77d66d83549b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffaaf5ca1bdd2e1d997e1a51693dc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3eb7d18d3855651a8ce8475eab83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe2471f8b3ac15ef3569eba78b807653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09efbe92bcd1bf28707c2acfdca051654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb155426004f17dc4ded584df65b00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54c7ce169aec3d29b793363172a7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8f7561cb20aeef1dc1755ca66ef5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ea9aa336ad018a7197702e302e9ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f3b3b8f4722218073c99075818e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f3776b46ba9118492b226f5857484660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e102eae78d1a474d13b5b4309341a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f9fe63e69352c13c773143122df5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41216292e59a3f456dfd60a2cceb182663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eb541939cc7c43c648df94a1ab3ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5227de2b3249720d0bedf077f3db84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b606209518904b9b71ec7f44bf45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2b060b31500aa25cb1a3cc144ae4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7f2f9e111bcf7f1f8908844e8a91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269fdc107bad8c5516154e875552382669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589f0cfed0de9e947b60dfbace188c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf3e3de829494d017a886dc2c87ffc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef1c85803c86edbb7612c02d8a3c76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae8e8d93eb05b4a9c40ecbc1655162673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bfdc0a741c2c6f929bec2915b637b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626d7e9a205a918813301ffbf548cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f0f34513237d6e5bf16583b977d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d25925432627c7fd57b1540e5fc98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4dc6b89a865790ed6cf3f18f2f42c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2814332ee24f4671cf5c7d225099c54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfaa874e57793d3241b4bb039e0ac5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746155a9b873beb84fc3f327602c7a7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c6a17325c341bd055cea05dfb0bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4788ec0c67bb676f54708dc3e2d848683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33843d3cdc76aca75687a72812be818684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e05e9627d433012c618d72ed6ca10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a277ea09b00cf4e783eb03f774fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddb92aab9f9996f9eb7c39e1ef2f3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d5f6e8877c6dc2abb62d86940ed34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5148238794e7d52df72517f4820658689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2060b9fe45564f2df6fae9fb4318e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1e5a0cc50f59a215be7eddd4f4fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508fce098869b7d579b4a2cabd0da3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c2a1e66a7805c0531f681e8fc347693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cb2bfc3282580443d6b25be447394694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a3c1644a116a9a878afe66c24e13c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543da0da7c75ccb5601d1ca1acaed35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa8f520b6e2f49c1e2690f1e310dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf41728b424b93c943d91c03ab7666698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb077b0ae3733ff331752767974c5733699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028b7912e417629a68949e809e0296700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe242022ce59d8b68bfd1ca62756a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1fc94deb69d9a2f1bea71ceafd346702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6727d2198384c7609ca3549be2c81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6ba4fd3b88f3ff2e99d4afff2573704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad410a3357c661116d856836adf954705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc6836a66d20ed5f7a40b156cb925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eac007a62b0728b6352ad3ced2c8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafc47917dfe4a4241302c4db034f69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265aed4363fcb6a842cbd98658299c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ddc4db6400dff0426ceec7084083b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068e49330e58baacd9f4ffb723dce9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe42f23312535802d2ad2d0b14f23b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b5e14316b013bf627476e4b30c4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ac14de5009d3c27f8b50814c62f22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b575e8e229e3987b4bff08ada717715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853406d03314368755e88cc68213dd21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73530157a033813862520f8a55c8a01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392781761a039e37f60c4aaf22194f81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c9b94fab58e49aaa65e33dd7e3f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b24bf993d946e870d44cae936182720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee48a9fa0d8cad3320e9a30de4ca324721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777d1ac8e714e8cfa74494b93fe8a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06562fd2943b1c988389e5b7213ce8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d087ba37bed31be4f0d96568b263b11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ece3ad8d4cd4cf1cb3f385fe23b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd77c688dfa594901461037790ab92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283dd786e99d4e03dc5db56d8d19d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c9fa265fdfc999ee39a3174ff4597728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a67fa5349166bde360e4b698ff5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874f0175bd3a090f96dfe9be0ff922e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b606ed870d3f6925702eae2c5f6ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191abff1ffa4c17eeec7492d9d7c141732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881162e1c4b56726fe985d79665456bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3703976fb130db001b928c7033aba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370bfc43a7dfd686e0f228bbb862667735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56632c62b906a31b55b64fca2d739736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825dc65e013b8bcbafe7d3c380bd67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18852dc9c999f1a5c4f195d07726f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49875cd51d51478af71fdad63f71933d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f019788950d49a6ee3ac758894ed7b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c196662a535b68371454c95d93239741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecc84f765ec24a95375962c2177c29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2638d137efe7c6c46e70e405482e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94681d0808d76ded34a03330df34b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8b32353635becfab9c90ceee8e0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb347b5e5d5095a5a84253a0f1b280746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b12a6b331f84176f718532ae5dd70d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ad9f0a80e7d4413f30cc63014860748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ce7433662baceed6cfc4368ccd176749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ff0d31327c984f224d979e989481750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d0100e428773e71db191e05204da3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bd661248e466ef598cb8916477c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551e414384899c4daf1ce91eb9a489753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdc8e184480fdb55a44b488734e1d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0b74f859acc9c259475373e804902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893adf831828d70bbe9db315f4fb79243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef4a1d81fb441a05972c98395b2eab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885a11ddbeda41c6f9971afdb66b565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3e9ff77e56c31ad179385244b5a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccab3982d920166a90b7530a6431d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a75a91995b856bdc17b3a5d55e65af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5768dbe6dfbc208355ff8ab0099e1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb785919f47a3e6bec5a2eb8c798fdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d8d153f6113e5e02d7239b248ea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4b94321900b9578abaaebfb18ca112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe539da59c7244e1a7dfffb5a61763613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3e48415c5c2bd7515649927918f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a072902544b37338fbf69d0e007f6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96556410f1a252bc00d296e59e7c64c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee02b5454209c730d0d62b654d976f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c7840c3cc73b226e624582c1b33d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987fc124cf40857adb8b62b4ddae74c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650b3c822de87bf0bf3c690ceebba7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a90ebfe8b65ecd442bb32d5954f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc8ce11cd9f3c3a3482ab9e089b2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeb89cf2f8395866300b1345c7de3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546863f11590b6369a8c62703971e6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee434926da06ead84acbeb99f4f991d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97bc9446c5071a5182813b1297a4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bb276ac00fa713b6c9b4c7aef54f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc55d7e083ebe3e86ed6971e8b5a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ca7b3fdfc2e8b98bdcea5b5b91bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c35222910570b5e993623bc6b89130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0c71d1730dbd6f4461054fd62c0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3ba8fcec672d054165b3b86f7a62c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967b8f08a4109f505e20c201ef9d1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ce650c07f5cbfb841f5f6d133c6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233cf07bde14dc343a2689627ae609335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335941e64c5212142526f553e01258a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277f5c7fc3307a226eae3756edcf4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af1d64b7adc3bf0f88732847a465d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb615d63e2fad978ae5384d2a4417939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7aedf01e4eddeba76b21f31c0fd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c1eff4acca6c3a1ef032edb8d078141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40362bcb4303311b2ea348b4dd636b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7ea164c018cdc3c51579f83a096a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613068e0db9396fd02e8e07300dd3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc7929eb233612e14506b2835e36045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958692f6320623267fc685447f733dc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f2eba0b87ebf2d8f85e72a0635ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d523c8fcb822a25da6fefbe683dc6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeba799fabae2f28b90844742b087b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc1acd32c82cbacf08c51d4363ece950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f6d13352d33da8b39a0a8bc1079751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039461799f685c4e3bd261767476bda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a716537fa108b3fd8b3f2fff4fe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd3b4481457aed6cc545d7cb557c5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08574397d9a6220314bd38b4feecb0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233240201464dfb468f9a3cf2680d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcddbe360336bae0c8115a56720fac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc32afd9992c3db9fa248a1c89dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6425d53e75da05989fa9aaa08d76fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240565e32b45f5f0d99ea349d582dd9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670acc341984e4647ad4e8b5e1b25261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e455cdeeaaa35652a54af7f02ded362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e0429305765e4126057da8a2f1e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b067374a9dc3e613a489edfb8879fde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d191efa920bcab9a6f4ae9dd9a875c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe0a78b0b0f6477af5a619716ad1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f10eba9d3145b7b48e0fbacc9030a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98589c9fdc3b2bb59eaaba0b12f743768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068097a77c19e11b5659447a00aab3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbc8320e6a47e559f5be8a9af82ff270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bebb56ad11dddb6af8aff37dd0aff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed46ace2bbc0984f37af12a8c1ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4bb47e0945e0db5dcf520e71a5bb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc93a36b097156a98309281b3f789074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5722e25eeeecd0b90208ae2b0e8c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822beaf3b5f254d9786c5773a39126e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8b6bd356be783dde93a10e105b1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615d61c9455043b5441c9aefe2fe61c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206cc5194c7d00e409f10e1fc4a324a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61034383ad7d76424a99a12d109e820d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f81d9052e9e07fa1fa5885c2b3be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f23091398808738198ab646fb9d1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817093fa029d498fd42f87f468894aa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32546e13a316b7b441bd846ec927b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da79569e5fe6e3b19646f0b24745bc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7cba3af69093c4232e759a569064686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f872a31488fe724affbf28c2fc1a4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599cd3d200211dc986409f75c89ffb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ae8e4bd8a6e3fcc90d218bcddff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf68b8ae83790cca8ebb63999ac3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8dfd5be2fcfac1b934ed8952e8ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec15388d895c539df53bcb07159cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d74adebcbbd8b6754a21acafcdc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd9ac9808f25fb91e0d9c6cc6fcb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8aa5d42a2db2d351c59c4b85651f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182e5179346edde2c8492e6494678b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bc7548db71ae1965b0535bbc6917197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aa7d9d471bec8e010903110ce8f8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da7d8fdc7c52ce51391a2fed7790c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9ec87adf230b1665fcfaf37c0b9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830026fba0a3b02a88e359909920209101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1573e5d9fdddc19502531456278b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782663323e9753c11930b8f6441bb19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a38fe61d6ef5256723f2964a7e37db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148495d78c30c07362ad09e038fd97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9e157a5298bf3586ee37e307e150106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b348b3066fc106842f8cba70c095107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a906c6e13e14c4679b18ca8a60eec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd2de88e363e8944d279ac527204b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc297e76302bbc113afef7021274d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a109960e33b9249c0609c845a6d003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b6ede1e107f90ae4e5e95e14ab3f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d51871ad677896ecb47a2a994057ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1fa7acd5cfacdff112a499060a524114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247084dea36866862adab3dbc9d01940115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb135eaf0709dd1d1c7bff925d6e66a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f5c2ef6658aaea5d2c098981fc0ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc180a9c1a37a9d892fd498323deea34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321999dd2c488e852dc3468c595864119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45e19b00a24e3a1e914ce4d1b7c86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19859da6281e2711a1bb77638ea4886c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44763fc517930fa63ac2c07bb8a48290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97188fb22652815b1a76a8a81c82ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a62619260837e907099f7d9b00b68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cbbdb6dd52c0be99b5ac546dc8381125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace0ae0049c441881c9fdd785d40c25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ab2392623f3f9d9d5bb26c0699147127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f137a189fd6c0b0fedd68f6175772dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967801fc4f9def5543c7bc6b1615c3cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b2c1bffae2850f8700b797fe308a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffd14b8f7255b6d8ad938600900e4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c8224ea2c061192af8887e9f48a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a835beaac37f3accdbe99aca8bd315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116982065bb4447c0695c339ad16f196134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b995a910e222764c099a0c2e891587135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80af8229c084e2ff89b44e3a052347136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fdbcaad4fe5f2b58f7ef52857fff8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a670c7d2f2f0c1460873494514c91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc08794f96475510eaa6ea6d0f8b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dbd27295ea05676306d014ff68c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c1a801868fb5bb2fc99f236eeb26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddf9268db8bf0b91c14e6c3f150698142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1fc279da0874df849fb28bbb56146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee999a972ab890cbaf2e84b909b3c12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9ea764aeef486e7c1e7ee0d84e5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331443d4366646ba9c03b472b2a646e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530d448128a47a6191ad4dccb20a995147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe010db79bff0c9740fc955e55c8399148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0b41d376baa01bc6bc07f4ad2010149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8e00142ba78755dec029d2790fb76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bc6cfd268010a88f8f7ecc69457e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cc3306fd3efe1200cc082772dc77e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e594fde82995de470bc35db4503b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67cc0213b2fd567f2d542c39116d91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980cf982dc51fecb4f8d17392050816155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022df6f39f89769208a4039680c9f15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95145bf1ef55037a74aeec3a3ce47e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a0f720071d1c616cb425f1c68cc6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade8fe5a64b55d27d05bb3ca10cb30c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be25e914be0546fce727dae1d8e95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a69dbd4918d0981fafdab41af16c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef901522a404acdc4d6c1c2b93455b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d92b95f51dcb392d378e3e291817c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d49bfa38cb51abbf8f03cf31cdf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824618608d9a029a882f82a7a85db976165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0b7cbe6bae9e97dd99bfd1d560eef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9213015e8005ef3c4267ca28029e54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03961cff8bde1e77641d626fa5161168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5c9c28b30163d6488f10cdc5b178e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23377734a6e68907e2e3da77b03a194d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21da6c4860c4e093c31ff1b841091ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540154b308a6e292faae9246c6abdfc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fba6f4b2667c3b974041b3927c380173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b1f5095d46d0879d3100cbeac1c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179adc05988ba9c06ef7fab781e5b7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f142596a41225e08960d9129ae160c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7edff29120ad4962465ddcb1c2dd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fbf750844c78e7a4cd243e0bb802c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe7973b57d35b947aa6229ac3ea68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe40e35ccf8ca1f1367a22cec51e66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628746af8c181d12730f9ec51513b17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1a49e9d30fa7888a9aa7df385d423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa25d66682fa769eb317de0b27dfbce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f814bcebe007eccaf8b25fae74243184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ee08ef48372420056d1e9981e655185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416791d879d4dc54841cb8f0e28ae7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284fa797b71a0fdc7674b8c845f9d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ffd68669871070c1d889138dd6550188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd19f4347456c89fe08ada916426ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e734947b8bcbff4a048d42801d72623190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7754e037b7ee05ccb835b52037f1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd7512e7ad9a3795d908ebfece3ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84bedda43f0206ed798d178959e53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca098b21873838542c4288dd2136c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe54bd0bb7f7b9d94f583b86f96eee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0b79f320e53a7c8feab82ef55447b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a6492e30ea45e525e82d654cdd5df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430198354260be6aacf86b7097719ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8693370eceb92083f4d096babe695199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59ea6cbe5b0373b48ec318edf3a0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7b961e9e2d6ba972920f4b97e1ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cffb341ce19fea3bc7ee041ae57156202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69cb96b89fa55e16c82ca51de1b6fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7e8c0782c4de733a4a6a7132c70e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346e09d5ef5e0758ab2e0b0cb3a0ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f93629f9f23e88eae242f4a412a68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e9387c4327505a9a1b03a367e9c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3553f292fd13e899c52a0693d971c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9c450f249b467d929d49414c36f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcae320c42ca75f5be30f849bf3f51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ef14561fb62f18b4cf8adf39efff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29961ae8394aeecc439a273ee94d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7a518dd330e94128b0605b30a88b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f5c79ff25f5cb57cf0c8385629366214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690719af5704156c34203c0490b54a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df74c9ae7a8774cedbca813701cf8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1327648650de622567b3b40284efcbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb81487dbd1759f8ffb5766e5254e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014655266e276a7a8b46170bf32dcfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f062de48c468622dfe6ed9d89b9c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3581d955f0b271696b3462a74d2b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ae3cbc22b36e7796c7d354c2ac3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc76316df059529acc60fd2f1ba969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cec7cfa1affd870dab8c0ead721e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c612c96d47baa74e913dfbbea3244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281e5f470749371099bd604648af10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e80dcb56935a7420e5cbc358f894227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21654cba4bc7f9ee1659996724a8fc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2927be4dbc39af371bb0515f43204229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33109e5886361864ca06e19e77ffef97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a504de5d9b998f7c3a5d3864a8ee11d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce7b00a9983d7a16777b45c668e8c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf0a76003134fc225cccdece81a24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee59bcfa35af97beb05fda9609506234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a349ccba1288b36880e61f1241dd8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15cbc511900188648b7ebe38a4fdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6865c1726222003c45ca98f24eef8b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e16776f6d2eee5d728aaf5d4bf7f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b8e886419326555caf711784bfb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b63d58ec16227cb8e4173e9347bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3472d2f7ddad50b1e59f59526bc569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24471635d349ac99a95272c9c8a5103242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0fe08afe6dd5a78e8625413f7822243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5539a3632f280b076abb1f874bf53e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e363b3799a74c8a41bad38368bdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2e941f57aacc15ae8436fc70d29a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67eee3aa68e3a61776918d131acce4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d3628ef9200d759eccd4be1389b4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ef7cee931ddc323e85ab9413ebb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27ec23ec3453864a303aad6b11dd34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc24fb5894ce0e4a62c81a567495eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498184c4e058e2c19b635fd3a09c89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5777020e2697f99bca44a235b21c7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e054b47bb70ef5dec02863c10bba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2ce6f816a6282fe99989bf4dc6df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0bfca3d5d6552c95904a5d39462f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7172852accfd91c8326b521e9a3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f46b9542b19c3bfdbba02e9628887258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83c7c7b926bcb2ef42ce78defa9e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1595de6193894149a7a749c5c36e645260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222834f4ef6659ba969427f5fd8d000261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80477cac19169651666f8940f7d8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1113ec479434210cd40aecfe59fd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d3e025e61981f0576a8119624363264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520b0895075dc8a8c570e9ec0a4dea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92380ba9987fa61c670ffb803f1e9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a958468fae6165b1de5304b3eeffeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e5eacedb2174dc799a5e13a1c79e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe4f3d69ea11e9cf02aa9f04fd15c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b0ab96e8e8592a3fcdf3c33a077e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b2ec68fd586d454d18b01ea9fc8f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d04b680ad119e4ad4d22caa565ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bb2371d9338d46b159061255dc77f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310169430a39b826fe52f68a39b060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347153eef2896a5f0d7c77679bbd9557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6deb1089dd15d8fcb90ef3789722ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579c78647da2ba8926c219679a14cd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8318ed51e167ad908ceca4649985a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8f265990ce2d82121edbc7391d47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca27da47c155b50d979ff57a80bd36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661919d3bf5efff3e7a7756a8af8643281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394fceed3bc53aeda2afc04f1f3d930282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b49872b07ae9a38603cfdabe50134283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723627545297c5fd3a6e6d931bc61f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05d9dafc764cf80b94af6ecea315c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fa3e96236abf9f3f65eec27cc8f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d60d84bfb315323b0f7be48549d19a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a757cfe2be669d1b8a4c0e2b35c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58f989bc84f0f48492e804634aee93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e4e891d31c94954fd512ec09c469290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a931d2dc28d562f3a136172ded1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459dfa3b163a3618c15351e5c3f3fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892ff82847cb6d8d6e79c16369cffa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c44fc3a75ff05895c84f0c264bad86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6a1c45a0ae9102b1e6a229ebd2e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7762fa41052d2cd4c6a4049725042296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63b17e711ddcc105421a284e3e606d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233dab870125e844fd7d5c0278120a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d966ed66825cda5868585cdb3de77c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57ce3587d58357eaab22b10510d96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba48af47e85fc52ec065e104582ee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e2983ad6e7e15ce1a9b98f7b312ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084ba58acd70794559a7442868b93ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc94b83366c7697010a715af0b7bd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4603ce8b83695c42ac5ef9ca3e7cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6242f561bf1c29fb493fd3bb164b0ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa177f8aaaedc35fa0c0082251cb05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a275684c1a671fafacfc3a8051c3b9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee9107d875fe7fe081d645897dc444309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e4164b4441a8bd2f5fe17d0d8110310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfbba369767e8ea3ab11e5fda95574311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d5369822062582f3e46d0ac7651d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa25a1fb84d648da4ba7c706364fb33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ae57b5f219b74f049a68850e6579314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36edd27740c68714f768d96732ea77b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aec5542760f5446c2599d4b96560bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e788bbe7af6ea7f8ca26465c0ad96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b151ae8ef796b5112d82213a382a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5af8b846d2b75282a06ab9c2c1adc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105900035086aaadb9679b2f0596838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7be6436f8aea1399a490a8a530560321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e923ec71b96120a3daaba162b0cbb32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c13ab8cf9eb4a1c1f3d91c6728191323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c67cdbc5d7df4c0fcbe5983605837324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886623c5d1e0876b5c009416440a5de1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad27d9f24d13416edd30604c404107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47999e96b8d6c2100a68db3a916f51e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d9027460da3fcc1f17cc669a6a26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b23145e6ba1ddd6f1730d08bfa1e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f664fcfdac6acdac0c37af1fa93b4bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4883182df76a4d2c2ce7753a4d1fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d25c83651709f1773e8b4f558e4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926e86955948b81af0042410212312333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e96bddf5a3f916726254f19cb329334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01fca9db952b30289cfa95d6e89bc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996dc5e5cbe5935263fd62ce128238d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4e3a9f6aec4d086573a3d5ff6a5bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89b02841d7399f4ba52ca3e6902b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addbb862b3119c2d3d0dbff49ababbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1962abccb285f913e2d1f35710d73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279aa53307b44a2ed74b474aa42e798341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2c1fd6abd179460d61d7bc0b731f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe112b6d666a9925eabe8d64a161b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9324d8472cd4bbb19675398174b2bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a7d03a1ebe0d2cbaee311cf87ded345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534447b3f616d9b9b0b0a3604756142346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8643aba3c0d941b09473721dd2c101347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6744d8f466dced4ffb070e30cfb5ef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81b953dcb17bb55413c0902c99c509349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4f7e4a50848af273e4196c1947471350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627f8b329a19aacee82c60114205a47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a08a2a913e4aafb824ad076fa2f89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec4e8d6e090c299792388a47a2820353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0147f681ff64137cb6dee6ef9fe10c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d153c6c016b38e349e1dae4249584b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411cf73baf225811c8c21d6ef69ff3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a9a1f0c68bbd2abf85b6de0e69791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743929b9f39249512614190158e72d3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a9b10307d07b806520a771a2feba4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddca435b1052406021f433056793b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4db8bf2238119ca13843a97658b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff55d2d5828a9fd408bd520b507a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19327c26d0864ac54f6c1fea050565fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d94cb8ef4dd74aea979cfa181638364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31998014586ef20f5b3d3c08575cf34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2722455d6b28f811d7742e5615366a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3256072c9843ffe108d549b715694cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba654a025621c15aea3ed327cec2bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3144b9ef3b010030e0bc8c49b3cdd00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c4a0bb5014beb27f891d3bd149c21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871379103627b331d8f11cc72dfbd198371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba8b2aa0593dae281ea1ff13acb0d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb86a7c72f4289496949d0b51fc7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24b28a8c1cc36ff8036a800d195e2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c122a2ceb1d2eca9b3e2caae0c02d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2f42d221a8fa0486cc2032c5ede0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ac57283876baa9b1fd7a49386c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331bf69cb87b97b86c1d7c69658e4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c6a8c4c9fd8b64a8e30591d081f93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d4d986c3f8d758fd5e9f2f0780bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af3a9c3634460bec74e15656a31acc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb7182fbf73d50bc2004590b0cec7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116517c067d71b670d9c934c22834b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3091d7e76397ad4c878bc7a42c6ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640b201374da618aafe1d79973f08ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998092b89afc90405be6316bc06207386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e0b81cf9d5f60e40647032192a30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ff8593b9a315cbf281a98474c1a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9764e5bbb6142821cd485d043e66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0699123fbf6b886ad1f796a0460b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada7aa7bce2361fac846ad03946fdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784178d27956394b12fd667e25e15d9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794e7b663a196cdb6cc2af1450a0a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46994f852a53e536fcee1370cc76cfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a74c96f0aefb3f8a3f0e0a6daf42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45180b9782ba2c9cf46154efa83c3a82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b5618ebad1c42a5520efac8dd2ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098f63b78c4113735c927f596fd1f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ccc089365fa432d65d5a288373b83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422b73310cb5926537ca8e57f2c0a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3629fd51f01ac2629bd879c52f834401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8c2e071b6c1239e9548311be028c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835aa14c032589ad584336f55c28554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd94b43b9b21a6001a79dbdbdf0cbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110fbe5ec717a12fdc56afe8591bf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64318ff8f451da7b012c746f752693406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4ed48c4da726dc2d6ad3d6e16049407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e105e1057bce900843210e8207454408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f56ab4573aee5f203676548437b687409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9bbf6aa30eab52014678c4c23e085410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3970a78fdae6b209e7fe8414aff1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48da8bf17732755eac0f38fd783fb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4272bdc6675c6797c092a747a2add12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabec64cb724c73c8a1dd8c3bb8c9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3473027e41d37cdb01e842a58ecdfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159108218881ab0c637135554152937c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f410c6f94c11078da036aa18a5c25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa4e387a6ecb5ea6310bfca7229a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b59947a15b05d4f0e2e300d9b4419f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe779269e5de63291cc2d1830e375f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d19b7172e0952631cff19912bead3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d205afc1ae7ae1a684c4a3dde8ca39c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db179847c0cfa5d7e583ad4930bbce51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb41431108ae7b992fde3ae114a13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ca4c8f30d8f9262c2cbb463bf4ab0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768443e80093e153cb8812d9dc52af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6d328d233d8da36b6866bf8d2958427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d815e4d644614d04be7b0d63286b46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4ff88d27bbd363924b5030f6aa47e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2adbe17bdd3bcdd476ae3f292a4ba3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a0f2399ad1ec6223738e23822b4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad74051850f746aeff24380220edaea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366aece51caf2633b78eab311cb5fe0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32903adfe9b16db90e2287e85831fee7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c1e704007f1eef10be550f395ee50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c4bad2c17ec75f9f196867401df2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9737bc6dbdfdcfb82d7158f25969e73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9be236dd38a62297802eef6523ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eede9f609f34f8b755ffe26832a881439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05c639b81a2476cfd760779037ef3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e3772907cb28c393ae23e10dddf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb79181a07a9a5f77e69d46643c32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbd59ce6afa778d2d8e19284b885a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462481939427de4d4bb5be2b8b45e48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2db58e012a4ba189a902d505347794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ac02e0b026848fc63a1fe3462288446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8daf3c292d5e748074b36bdd2ec9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016256112ae1a5c4b17f50d7494ab77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56598d128bfc9ba76f8278626f4e015449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54979428a45997c5dae975f2d6453981450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ecf01e88cfa9bc6c1fa46dd6b068451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bbabee1ae5dd2e1bca51716470336452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f33ae8cd9f2d96f7ef3e973da424453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98759d514ad7551798c9d43ac4a2238454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95caa069ddb0432bc399f57f0726ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79e34583961a6c836156b346c0bcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601697b383a4415cdfc71af11b8c7af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d63d34f32fe103ce55daa5517ff7f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a701cfeacc9601cc8f31cbf1d18d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4af2d1b604488a6d90369fc363a65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad4c17e54b89179702f06ebee699ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c902e5d4a1b0711872906a2b4ace3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84274393fffcc4451cd0d1487f7f2297463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac6d60394334973b51cda34360bc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4449094c18406afe3394ffb61792465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d138a29f25033c0c6c5e22db1855b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74771d37070010a0ba002073bdcb5d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be66ceaa85fe4ae2c0712e7a4c796c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ececa5dd4864aea04f7b10f76fc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45987081c0c87711605902034fb575470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e2bb1d38f1e9a4596373aab10ed03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85bdab27c60d5928aec089f525ad7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad4f1681e9da028e0b06f5931338a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfaed9c476a8b68929328d10b3126c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8a3741f7d4e269563eef2c8aa31c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b41be59cbd07b0afb0b1bf3149bab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb274346b76d8a7cea9297a2d9b31f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567c1d3fe29fba85b030d5b39eaa20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315426ae0ac8220fbeea759f1b2224a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6904fa3d3a8455f493abcfef44e0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7675fb9b47d086305f16f3a5d988d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300864af7b1e0a4a0dc653a2d134d7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573004423c74c4b77c20876d63ea8d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0858d1b9bb6af05489ff52fb0216f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb3d540db6be1ff66c61551e4174c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f1c2af63d60ff6b1a5cdb7e68279486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70834eeaa0fbb17c6536631100af1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e11b3133166c21f97a76b1fcf52c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab763eb82d1749dfffd2c00c62047e33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99014ed47c8a6748876da79ee7a2077490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb2e60e7c554c2cb173b244eddfe98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d713826656d7bfe39a9bcb012c98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90162ac4731c2eebde4336cbd65efe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4aa72307c6991b495bf4a9738ec2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa5181228906f7a959458c42e4767495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa671b87b8ac4973ba159de5bb3d98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c23a745454643f9f012644f014704497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd012199de8ad5e2d01b36bfb45f684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c5b0884d3905792b3e812a9db7d3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f978007ce53ac62f8ce3f48dda4406500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ab9c573fe31e4e648ead6f6651a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e087c18cb51f59da78e4d239d29f2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5729c04138512ac380846289946769503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7bf6a4f442cc6e568453cc07559c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7517eeaf5adbb96a133030c8cf906505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9d917d245d06cf3058117fed5c311506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66147f256d153c9d7fdda94ca3189ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96866e041a8083934a51cc82840f124508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8d1e7b73f0a9536c7fe6def9f696509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c1f2d8eb5416446f5c507b44ca79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef1a7868be29d22997b3a948e5a39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8916626935ac3f520bb033ab9de973512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc12bda5d5e2b6bf66f9d09819f7f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd5076fa9a36cd394ee73193714322514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e850eb638209d832ecef9a3aeef3d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb427b44e0e1e694c7fb4586bbc2325516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ea86112cab78bed261ac87f2d8a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b833b9d81182ef592e39467626d03e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d206b12ee50dd380d9f8672177dacf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a032de7174df156b2299b5c3dc956520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8670c13287baf9176cd7273937964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f6fbede874663657f1a7a869eda7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b062eaadd5f9a4b53ab9e11dc3d7ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd459a8a1f89add1b69553f53eabf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8e3bdf4916a01c43986d68e5ad77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb94221394fbeb63d6a1a3bdb5c23b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a616154f52fb56d01e1ddc811a69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb021db4fc53181fe79f0b9edb585528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5f9691282aefe6bf529fe62ddc6e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad4e5172116de8aa95959aee7ed1e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fdd7efbb1c726d1a3e2b3089900d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846d2f3da942bc3b41b502b770d2f0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37de022c1129bf0938781520fcd6ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc0ede5928b20299ccd5ebced8840534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413a8c8c594bea94af34f026a92d8e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624d44b82d6a2ab6f2457fe39743ce5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10127edaa09b1a80d18dda202964386537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e89562d9dce86cb268b54edf5096538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c80c604d7a1cf70dccc4c80a5c97e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e105b6affb1cb03dd3f51a8310c3568540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3c1279aa649be5c9ebd1ca76d63fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52fa2a32ca076a816f0a51f51f2418542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831430e9e8511a7b97ca73cd11bb39f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271a01c7f94973ab58b9e439fa40d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7993ba1a77e904052d599fd084bd0aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c614ea43a181b8ca135e1d0cdd44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6214c93cb94be93a37015e8bdcb27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ddd87200309fb2350d4ad90d80b57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efbfc5e92603c2064ba914fa72ed7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe0232f76ea3c9d28599322edb90c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef48d5ef678c5fa5de071016bd95413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c80b3c5f87c5802fa4abff716dc4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5fb3b26478183a3167a73cae5ad9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77519ca995cb9ad3c8bce57b67fbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38113a8914a8a7df533c957631900c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed3c4cec177538ea5236dcc19b674556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d8910946946992e5675c78a85a73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff0acecc990cb6b8d62a9843e612d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146ace353ebf59ae9ee3b1adb04ff43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964757dcb79c99fce52e139802436a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd8543fb39fff8774cdbde1ea3608561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca3a870c07459e18775b4911783da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2082b42b99e9c90e0e70f9d04a979563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ebabaf591d7f992b796371dc4249d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db758aad3e92599816045ddf741ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992492a80ff24e1e04a5f7043e814fb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189f88b9851a7116b5b6123cf9d4317567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b3e27c7806a0cbf08ad401003175568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25cc48a0d8e02910b16face3bd337569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa7c0cfb8a3fefd8c9f2e481380c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e7c7bff89d5e1d43b0c288790245f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9760cae517586bdcf27d67355bd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ff0e086facdd3d5f526239103dd23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61674c7a553383ac61d85a81b7562cde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df285ad5e2242c938561203b6da79a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf64af8cc3ead05bbcb7c40ff3e76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161696e51ea61d7d29681778c4a1af35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd7ff33a2cb1eed91e8fad6ada18b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb4e7f11a5891dcce155af9c01f2a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9ef5dacab085eda4b6b315c9b57f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728e7b3d1424d604b4a75beed0961a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eddd28a754cce8e3a9beed89a07f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b0fd1299782c16ea9b5aaa379635583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc366340f2de98cf377ed5cbee129b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e035f898e347b68bac5d3ffc1cd3fb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b72ea103efe0ff22b7a013a90a0a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a3e1312fd049d201aa93eebcc79e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167fafe40009d72ea947b01cba49e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bbdfd30cef0da2918da407fe50dcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ce798f47cd03103b4cba03701f94d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2b9e19f69f1f7efb2500b5132b48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb04ed5e59d1553077f3b76bc737b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196043ffd28406ba6d2e1971a21f113593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7224b4a00a5020560c331244dca904594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3f9a2b96cfadb2688f49281c07b26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5730fd440f213492ce4766c9d64fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355c69fbf7e0cc0906211efe4b4c13c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b1bcf1a02ccb9387ab9c7f79d4d50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e3c9309b2be651a991b22571c794599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c150dc44b50e9efbc54bf98812e456600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d183d6dfb58d78a02834ed4e2fc4bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac0116d3c119f9fc33e0bb5be73681602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac29cbca20698715576b1b7ec31b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a36679fbd372a7cc41dcd3f18aded4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f26fc1a92a97684087195f963fffa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d974a93412f240023e771e00187086606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4d450f2ec9744d85a7e956498759607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a852213bdaffa8d4e669cd907cd25f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc818f68cd300f1000e5e088962bf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f47e96ba2b63a385ea4fcb565094b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75783781c38428293851723546d825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309ed0d3d82dee75200c844664e4465612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a265a45ed61bc7cf449fc94c9772613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d722c4645989373e6e89b5cb2a71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b507f9082b04ce0b2952da149f4232f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd04100f56fd12be82b6a9ccace6ea1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ef8fbd3cfa2b58f6f6ee28524758617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dca16fd0a7b335c15c1f9bcac053f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b348fba784d69f41d444a01d0a3ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000781f42e6d075231a0051d0ff386620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d47c8b2f5eb7ee060965a4f0d13a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368eaa6dcc8d9869acf188e96db4d4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ff8ca5f4a7ed35fb3f02619db056623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d73d7f8a9e5e8fe668687a626eef9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b19ff02e9842f7bc62e91a1d88696625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bac7cdf11d644634062e32200a1d79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f80697f78731b1e240b71e92bdc8dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cdcbaa1532b49a880d0706fde7c56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d12015f5fab070ea8b195b739ab82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850764b9379280b6aad13fd2d95aa7ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c1b310c8a6dc25723258a93b24e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51aaeb7f69983e1336983676780db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546f27cc8cde6d43a46e0f3cef3e2ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7965f999f005990a92f021946d3f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629d07dd934313aad0ed852f0047804635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb42014b4901212c1a6ba5895aad2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ebc4f342da571edae83b9a5fca35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee0c89fd89e97768357e948ec10672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1b2f1ef3dcad39995763de7f426fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b1fdf512184b662ee5130429416e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed01e9b7431a1418b33a5eaf2e320641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f813ebe4fb552b6c844911dd1be71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afcb70712517f203ad56d0eb4610ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f2caa95c2658353c49b087659094644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf667d19605adae6386861282a32778645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5991ad8f9f52078123ae8ca8417c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1e42f410989218f360c3e71349f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6af78739a78b9e6bcec23298033e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230321b27867ea8aa1473b317148fda2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11da160f5a5cbcd9f7c9a3c980b424650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e83788dfca9456b22cd9a1bd3b78c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62faa0c69b21147c3fcb3b4f81dfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481aed2b84fd597e999b27e71191b77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e79aa2dc6396618038d572714ce8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ecd31f1295437545db451accb524655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedd0fbe163b843b005f811efac1779656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e70c1c06f93f971b446c34729eb3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b44a76753d3ae0df9e99c61c3077658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bad5f1f5b31f38722768988c46c33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff31c9998c5ed21b31ee2333b506c43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b4a2da7aa52841e7e2776fb425c57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9981e30b19f82bf015b2fd9a5b11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8568126eea644d67eebffd1d0ac5d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bf4cf85c384646bff0537941e0b76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9c35f9b0c3413a00fe50ca240dd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc798d2f6a69cc56e731c5664b991666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb745bebcacf4e159c0ee3d5d4d9ccd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313540cfa01885f423d527ab71dea10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd911d23437b63dda1f572af40de99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c491207bb6a813e4a2d2185328a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd5a0a3200c6fcfeaf0e9eb76da3b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac76ceb7bfbf2802dc5c2087f3b760672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a07035bace60ac4b980d4cfe8d7c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184a04bab98e17bdccc316876bd228674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e5b31095c5b1b24f61e30b2b374d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8f6d1ea23be9c1c66a2141342606a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c75e3239dff675dcebd277b4ce052677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae83e22dfac6fc64b7c565334d3c7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12c494251f7c3686529c2e46c404a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6972bc9cf18b815d13ba435418696680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01adddf22a892eab391966396f7744a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4b034da3edc78be720b5fb29f8505682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1cc7d5a52312f813b76a9903f58de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755bdecd21c4eda867fbddea09bd64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5796629d589b522176fd67dce7aa907685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf59faed04aac2ee43c75c546812d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f2aa82a6555a4ef448bcd20b4dcae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8639ac33521438b0a74428a85333cdb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6693d00cd394b77889bea91129362c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea20220d9848248d1292ef95ad0c91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9c546b80e9483dd8f9d38966a09a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f328f78b0bcee1969e86f3e58ca254692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339da98cbcfbd452aaeae461c596e37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81af1e33e680776b2a88196b156bc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea1931e7979bf6efcc79f276ac8d3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025565de0028b43bb7299f3258943adb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8a91dbe2a99ef4554956357e789f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f82c256f33b3ec220957bb9df469698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d548c70e2f82337aba6b6517aeee16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad80f59dbee3edc831801d1556aea2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bceeeb280877fe49d4519adb6c8c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a375de0c71bc775f38757fa5fffb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c257f2ad23f176e707478fab21728703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ff7a5ab16315973a1f0b25458196704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4427084dd57be2fdf26a550b234d68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b420ac0f471fb4597ea54dc2c77d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a54331529b7aaca180529ccb9e8fb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2662fe8700f559bfe520ae4bd7adc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba5ab00137e38a471c2317763e5347709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7acb9a32874b2c7746ec9ba7d255f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ada6f7f3f3d1657a3fbc8e59e6b61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1602a9a9e1a944e0d488cf1fa84440712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d2badda2fe7d2e7e01cc5fee33df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eea85abceba38a1e998aef075d199714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1a68a2b8fdae856db7c8acb4ff267715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4a7b3672308d39ba862fc4604076716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c258a88b3b8d2704f9e2176c0aa50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b03097f567b10ee5b1aff61f2ac57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbbbefd3cb1eef1776c6dc2e95a27d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e84beed433ec084dcd62940a18ccc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d10bef6c48ad3a612d67e6c6d4615721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb5d1a174f91960ed79500ae7b176722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cefebcc3af96c638008813ad676fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c79a8b70a4deed31291a5b108e8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8aa6ee762f7b78e452eb4debc7bb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3b9e44c9c076bca59bd75e52cf86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b7b78f8a8172da4daf080fdd6673727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c79bd7349478c5922cdf3b5f3be49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19037ef62c0a08dab7768fcf08d6d69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133654ee66980bbe8a2c04b6fbee4cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313800c5b457141a28af79c945ce137731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0825cae1498f1d84249d3b2ea126732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c14b829518573fb32921273408348733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e12053817bd734524dd1e9b577736734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaea9dfe2bc6bb074c33770e58e127735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e583cf4baaea1ebfec728d4e3c231736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591265c52f79de9a45a1e6241c0e9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b978c368548a1f95af5f4f18ee086738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490670e4a496ce268afa37feed66545739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56556f4912c35fc0ae520699a5ec9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b411878967ff793dc01e5d42ab2d93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ebbaae6c3dd7dea5f26ffd1e90927742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88546c0e4b099f86096c7a33e688ec4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d60eb7493015cb2d6cf67bc357ee0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e616c346750bebfc8aad9f88edab30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542af8b5feed9aa4d908890df981cd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d626cb837214ad5b8fbd52ce5e33c34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765997dd00385ef4fa81680b642da05e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d4ccdd53feb66ef050ffc13d9fd57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f60a53b436888d696ed08601e737750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f77fa2edeadb06514ca5d3a22e16fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16128287871eb9f2a0975038820437752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f93c54f10c02f3eb00ca397ae2ee9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>