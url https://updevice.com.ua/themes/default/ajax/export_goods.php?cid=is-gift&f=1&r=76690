--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b7de191296ae0da4fdd815999c86e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf61609068a50299f7b4ad40b6a8e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d31bd9559fcf2882e744f319c6f28b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f073f0a2d04292ba2e3e6a919538454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525761b6ac88095205fa556abdda354d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2199568efc8c97aa26ac8d6b5d078a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c39615211a83ea582faa627ecb3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0b905d1511e809f52bc2e4bf35628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538bb2b2c8324b2e2cda0f8ac541b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a1ffc450695566b6f7bf5652ee76210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fa8fa1027cf563ebf02019dc511a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddbdd58f3db9aaff4bcf0e60abcb4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e15ab39a35d894f28cd121cefe55e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154eee335a8eb32f9ad2f8c514b5eae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca0921b6237f315c3ca2dc461562a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d42b3955fb6df74b2fb2aae43aca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b33f3577d60986017b05cfe44c53e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425077d7c09bf283cf27ad730def14418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7341d5d4fac657bd645949e5a33b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70009aa6b480fcc5865ced6763a07820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1d2f777e1c43c6339d3dcc2f89cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6137b0fdbc37eeb7d07d5fef0db8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930c63282ce1929f0f663b270bfe2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924b4cc3eb4e031661157dd5a7fa5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc845314e5848b95e6d307787567d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfdc556a084b6bd71e15bb6f1f7e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f673f8755b28c6e1f3fe5137c01f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163dc5f7006a46a3d48d111328771a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147e925737545fad68a2660ea3fda129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f51fec1ba8cede1a4a9106436437a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3cee05646c9abd5fd4e41091d512631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c4d562d040423b42208c8f4993b1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0235cc369a124a19b6f6d3825a68133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da2cd4f60c261570b9bf9d674919134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370d6f390520b3bef15dadd8208a0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0530bbb5b42eb39763dfcbf5de026836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85d496526075108f8ce042b734fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755622c6871eee72d8d1d2b406c3d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77d87f2b15592c80d30fcaee03acee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732205d0e600eb566edef69115648a4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86801a4cdbd457c1763ea13622c5d0d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2d8fae1748a15ab4f9a7bd4d9bac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deebfc41868f1c447cd81601715c3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5bcc4722dc3e604d0fbfe021eeb7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99f26082bdc71e5ba664ee69573cbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd2f187875efea81f6a69a8ffc41046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5169fc324b26f78cb97f257a8d0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95ab7a716dff74e2e4dbc695bbee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0dcc395f3c3126e0f84d016ee40c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fde534b0c5b717165826dc64b1f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de7b3d614ff8d97e15b474712b6c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eedc1e351b705792f0dbda65a4dfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934df6f15b26a6fbc64140fb87983353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad325956c4cd338d2f65256d791bd3d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c74956cdaf58412e8078bfd0e7968f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594042ee4069b377d72dbd3183460db856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf661fefe9b52f85aaf57e7848ff2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2751d62d46ec06e83841a1211f19c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abc6a541835b2155ab76bac43ef7ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b300e8b125d610efe642074bdbb4ae060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45552c99a9bad1db5080a36c1560079861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886415772ab377192132ec764e5882962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe6d36c1ff64bea23bf83b65fd0d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b637eede1460026cacee4cf069050564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fab52b6744c79f7641b72c58438a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712528b4f145a474e30ce4079416c9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18bf7178e05cac62c83969d100a6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce737016068223740243027d5c531a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f398d351c9b6ccaaf20728de08a86369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca64c5c310b78ef60e31c858e5559870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae431e5e7c60cebe86f16b98b0df08871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79251621c6a6263a4537fdacc12d1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b71774a42cb910a18c30b6ddc15473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3bc1a9f70bcef007dd5f2d814b97f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08420261358d29c3cb0f19b394fb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1de8d0a45a678134299b5801ba930f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fc2246b124d7eb5bd7d0bedbe7c1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2838ba00d622230981d8a52d664de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c268468901b05fb8547ffb48ceeaf5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9ebe3e1d06b36995b9fca4c5d36b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6783ec2fa861b428c47b115be1d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2f564262ede4d122d56c9130431e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328898730e3fe7eccfd361fca0f83583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ec4a8858b04f7790616be0cdce7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408248f39232ed553cc70a4362a8c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40a787d2d5850bb410708ac3cc84186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f88b64942d04441b66791a7e05b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4933a4d77159d5ec0b67b2ca0dd3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe2fee323c4d9a3484875a2c40c6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ed45d739a9ea9e601fc46d7972cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65821f5aee89e08de44d6ab9f50447c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1edbbec32dc396d8ba4cad9339bc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58306c936c6b47ca92a14901f2efb50993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35003766b4a78af64ba62322abb3ff8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e656671c90701ec55204bed199f36dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc74e250115cfb0010f9475daa2ed4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b33d1e5a67c726c39e31ca4ab1bc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96b065c1ae4d7682780376ebcd1b9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc826607b7502d2bae50a64a8d9bce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b960bd867f74dadd77098562c7f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed25464da0108b6de42726672e9309101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087370828791827fe78d2fdb79f46a1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46691c9b40c0f1ab717839f3b52ec9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544406601488fe70191aadc3cd962758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a181b9be2168fdb10b78342297c652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49174a1a11dd0e488996deefe819e4a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3760e429dc123124d4cffe331b0bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46d68f3a6dd722a186440e45764ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b81938a6e8816249208e8ce560f0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde82b7ca92423f7988a6ea79f7d08b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29426e32de9c12cb3ee550bcaa68f07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094561f81bfa55938cac29f63c34e32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697aa8f2b5c7fb6665d1e0c3d85dab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311349325164aca44a4522088f04419c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962d4c4bc69e07b0fa570c440f806f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c04a9a4341c5e49cf763b98221e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2446f1a6be5d587c5de4872baacd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3883562692f3deaa954be32c1dc5031118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ca72fbdbd64869c405b1ec60ca3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c154d8ecab4ee8d6ca5c07ee0c4e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57aae788ac25e741e791c5bb7db809121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0930e6e2a5105edf5c17641f21499122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97420e623feeb5e8356555afd8345123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879142b741d44be3a7fb22bc68b1b8dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fe4c4c7d0ac44769f70db2f04e774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33b413aa0da646f0961d8664c76fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf338f2d2ed7ddde48957c747428a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468be1f41e724dd85176d53005fa668128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aabbfe8b2c4837b1924a9101e7b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbbf87cc23f9ccf5b2e3342a123320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc66c9c8094afdba7f525db43ed42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a04ac5c5c76cd966639ea2357e35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15273eb815dc52da3492bd89094649133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e33103741674c151137472f81927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a99e134e8146f74e5e7b9320092c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419dbf5ece8b1c96bda78a7e36b19ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b174c24e2ad375813b9233dfdb68d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3e72d48538c7ab32631230106c08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560c51123fbe82870417d18a82e4a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c65286a4ee9bbe5e4205c77664d39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988749c9599efbb8d19c4a9f8321d89c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c787e502fb1d453f7c8775b60fa52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb375f78bf72ca10282dd89399beb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543893d98e0f77716c9cfa1f9097f2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc502844c4cd387ae0c31ed91c121145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522021b30462278c6a73fb6b0efc2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8927d39305c0bf651081e334c0775147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ec85a22b1bbea06b312b8497322f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41490d19da9e7977cb81182b94ef6839149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84bb5371e373cafdc7b1cb795fcecd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dddd8b7a6bd39a12e7dba82aecb720151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33171596cbbcce3782f43034e2df8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ac2d230538e0c12ff12f149f140a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a2645b42396883293ecccebe56ce7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da21210f9142a92ab9e805032f330f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc57407e783a147bbfadb6548837c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771508d34bb628f91ce0226d5d36b790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14500ade4cc37138fcec42f3e6ec7dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8372a5ae70a790144abc0af46dd19e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187251d33dd3fbbb60a7800071898cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a76934a47f47e206af63c82cf4a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c82a65fff955edbd5f1ed7f89733162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95686cb1544b417af497e9fe5312e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def62b6ae4c2149af61bf474c224809164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1a1df97571ffb0b77a83a2618697165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811286a7990359066ce3e8f15276909166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71ad44f59eff3c6652e2a530be4dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1bcb18312f6035d71bd261b17b1a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307491b9bc894ab0fa7a8d6a932de6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4d9dec6b0103eb8de22d065c2763c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f330da0e49311c6c24304c2333a845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b54edb4c6f4e000d83de3dce23a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc8e841398356b54823ddddd0f544173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614eb4d891b21500b49ab22c27fbe7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf62f855d4166c5f20789be80b56c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de4861f392892f65b518e72be8768e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c5267ad1b83114bc220d94510e0f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0a0decf81ccf8c70dfc59fae6b535178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15811e4a13eed0b45635ab83d9628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089e1842243f8adac99bf86b268f895180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd49ba7944e5d28778a2cb7f89a50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71095754df4bb418bc35699ca05a5fd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e90a6c4560f1cbe4d85b9121d868183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bcf54d38c77e411efc90539d6df8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc86d931b9d29cb751eb473773b2549185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b019b3d117a2f7251ff8ba549c3184186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b8de04a910d14caaf2a27f9f9e2bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9724d315f9f525b0e4e825aeafe81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b61a8028395e97989a48f7586c40e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526cfa83c5a69610295695ca67e0dd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6da0273f40df40f51cfd75ab0b852d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3844db099bd61889d52d1c87002644192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f848e3dbe8da5768e2abf7c0ce35af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a5555d505e95840adcd093ef1e3c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67dc058038d4bba43d4ccf2abc22e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802ca20d9c14ed3908d6de91073be56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2506936f65b3bf6551d2151b0d704197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910dc7cfe696cd686e9ea721c190ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c245f95b23db526391747fda41f37c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf2d2b6ad7afa858dac7a300a7f40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e250c85205be453e55c84faa6e1ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99804d3afc1777b06a094417346fd8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e22121540e81594e9051b31ce543203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a349bf7487b2ab1513675761c309a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae33a55efcbaf865a0940a5d18498205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51be5228e909dffd6e7d43a444a30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de3afab159e84b99e294d64c3965b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3af97dfbb9e745effa1ff5fcc531a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0fb9559445fcb8cf85300a1b02605209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd0655f54074fcdb8e917518f20cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d6e4608e093fe3ecc837c1e2023b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cfdaa52270aa43d1efe37b630ca94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08355617a14e9786c3bbce333734a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df095a9afd61349646566bda8b430292214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3d0490ae8a3c292a4ed4e3a3584a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad607e3c8488e046ab8f44c33c06b93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad1127c405727a929fa2421fcc273a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0971feed55b69ac60365daa8d081b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71c6def674ee9fb876ddf00a3c27a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72094469218a93954cdbd2a197dfeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303ffebb0d0ef854ecc521d971fea4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ce7776a25f1eb3895daa3eeb648d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b955ec5cce98f38cc8b48af33e575e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b66e9e3f992c8bd7d6f7b0e6f83e14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c4d79026ec87da40732f9b9d34c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f6b827b48fda6c129630876d40c43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308642cfaf8a7aed1735f22532b2ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a4144a83fa3f4c8621e36fde5009b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1886599e4d42d6f197664f49b1c8e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c627665d2f717bd74083573d2f242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcad04572619a5c10afaf6043f0d2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee115db3f8fae8d2c2c8b9a1994ffe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f9477bbee02dc12788bfc9a598fec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a302570177c210c36fb128529fa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c3758cc4b1ea0188c6e983e81bf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e215ccf5618d16aee426c236f965a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b6a3a7ebdf8cd8b6a2dfe55dae329237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b10c9fd5e21d6f2d6da376afa518b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db4017aa53059db8f406e1e9c0dbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbca0428e0b9dbd0a479788f52bfc56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0ff55a54c54980cd3005d5b159929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d09ee1cf37cc3478cb8090a338e01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9802137e0b1a8c056e1ae8952314cc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f86a06aa84ca3609fcb2d1abb6ae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c96d316ce1a633ec95f07375b21a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50b143379df884d42496d0b8bc8b40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbe08a489fdd1ef4a3158e1314193247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08564c0803da2405031bdf9e28742248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60092539dad0c3b96a24af80365f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18ffb5886423d3c68eec246005586250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45df44a107d783fa917fa13164bec57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3733171a90ad14785a796ccf9e42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982fb9bf9a014d8d5e98e00515130ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f010169ab86c730860f40410756ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95310abb9b249bbf8c8b83728f34632a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c784a89f8667e4ed041cfbcbbb0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7890b248f876ffcae268b4b14ca2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402d08e53529ade43221971f969d79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078af3ab434dcf5e08bbe86846f2a58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece7063067ba860fd34998899abbe48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b46904b29c48b7be783b0796ce62f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd74d7c731e89839f12779d56ba2b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ff2e7d4d672a07c78294aba72129e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1c18114fd7820b10b8f68333f18e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b536659f811faeb376776e6929df06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08a5c8fac45ba1de17b25fab88b8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4955d1316c8a5179ed9b27c46e77a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410554bab6916929f2e1da003abc7f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549c6fea8aeb38cd346dd0cd948aab2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841a482600ccefc05ed46ec18492700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ca73f6903677f20fd6682bb8cbbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad85adb6f11c9d3eebb08d9d657e767272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b567a791af7bcfd785278129e216b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878d760d3f8715442d5bfa30485323274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb702f4fd4cc70554a18c331d4844275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f20b7e084bf2275f297c9d8f7cf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd7e959fd4e887485f5cae184cb86c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299286b01d2f72da38332841fe398b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d0f0140d4f94a89f48e66ba270ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ef1c38b7afd736622c604add2a867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac3669f825ce5e46e7565a74f77aca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a919050f06fe5d32912124c14658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62775f790afd4eee6effe52713a7b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0c670dcc5af527aca34e694efa6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e8fb3a31b41d86d6f40602fe7024285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52032f94c0b34776883247d53c84635a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870783b1543e4fcaac3ec811f7f2e338287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d4534264b96230f1f4aa18238d9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c128ed94945d5d661bdf185d3445289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48172bf4766419d41789611ff78c29f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186ad11b31fdcac2992f9fc45c9593d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a0efbf2f7a687cd0a8bf86881c8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935899834333e0f13271f09b05cc5474293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e6f588b8f52cfeb4764c6c5c56cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc87cf62213c7b4133cd6633fc2548295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51355b3fbf9db076abbe73ca3064993296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bb9b964a3fda0a3b66717a2e83bc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a15a50f353de623315029d2c95a741298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7a8d38a15bd7664981768d683b80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af984fc8a0b75b55b3a8a3a9dcddcbf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b334a9ba4d195b060e3fc6218986a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d34496d8bf5de13d4db578432b2e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a80e5aadb53b5014849f31715cfb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac374537ae18810aeeda827e2ccef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe3e6a3c5be1ed96874f2b95c7cf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481baae10c43c20328dd09dc5a90518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13af76099aa40aace0c4fb80a4c950307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8832fd8d728327e77a8f2aebcd9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0acb8fe21592a28d626fed5809095309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e014820d97b4406931ee40938797bee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8d915337ec1fdcd4767a7ac9eef1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0001a666ee1dfa7ad0ed2df5ec11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f2ef75413a4eb71aafc181601398313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c8a556cd82efa71d99670ffeab38c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de29904c6f21ecd67949217de82894c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c094241d834ec270b28cf50fc5daf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cec8daffbfef95b8b01b5ec502fec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bae25967b31381fc9677b180f730b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1ba9d69d17a9aab17853a279ab58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb75a80f0d24574c0921e5defced01f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2749bcf8706ff6dee6da072a9b333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820658e1ebe74b3ee7360b8f56996741322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c513b0f226a4207ca783522e7e66e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ed8a04881abc887a812c51bb9f39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029b61f6fc277e98843ce4bee0c5039325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912b33e33c13b9cf5ee580afaa3798a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270cf7c4db23b89e998f1f1dcc962e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd05df5765c1afda7e7ea21604d68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9e2711175c5d2ded9eea24a753c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddaf3202773125a7f843b7647639cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757849c6b10a7d772bc73ef949528e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e1cc026b466c82b4985441f8178e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bdabdaf6fc2b2d7808c275eb9d563333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b670b66e80ab457775e83e550b57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db71afc25905bd0c0fd0f3411eb8ea2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfec2fd113c6b5a9c0c0bb82f5c968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003e0e1709b1ee744516fbbf1641b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222aa409d2bca925de17ca8297762c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa872acdcbfc3cab4cec696df5a2b4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca16883f8156135207b6bc3c74c7149340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d67a6d42862e0b0790d9cc70245ead341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde4c650f8ee2f702463721e80285c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e9b2bbdeb48fa5dc72e396ee041d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8402f20d8a4bda8e2cfa8fcb9249459344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86fb8d0dc3981e79eef3a5021c910345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef499bb6729a0d685066474c23e78e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790bbabf050d7c7736bfcbdd3f3aa00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4e5987dba8c48210a3ac24e8ffc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf478fa0cfa55ae7656bd54272b062349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e1c929e4387ee413d7f2e0009231350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f50580d492a191fe3823d716c4f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b22256aa3bff163292e6cd6def41c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8e073d5081b2432203b28ab72303f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8d244dba87478de0067bc9e5de793354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3304f440ac02045d552452175e6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6b6d267e71c8c09e2c3224fc0d08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a892899062434685ccf69ccceb881f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96509a74927cdf4787cc87ea0808444358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f109b715918487a6870f1dc1e314bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0480f32a65f46993ec06dc6260752360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ede025205167bad9a012ea4961b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc77f4d20b53b2078008911491d22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07774016d8a9bf3b43d0b56a00aae1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e78759916c7dc1a4e31a5f232ed880364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627325437d3dc68838a90de9c88c53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b499531e536eb9b37208aa57701ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc709b66380fae36d58f84002ec831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a828f4da1a442bbda1d325bd89eabd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8004d773326fb113d497ba428c9858369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f608c220246ad16bbd47c5e96311d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb550a0a919b4cdf2cc1d81506c3ad1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d616337f62c5e7fbd8c4d7c5f56dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcf5ce63e130376a2fe84bf1f647cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd8bc684998998f8de546157eb9bae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bee6f65997e98a62ea63e412514d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c713a5c30974f1109de960eb252f73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac0465fbe69c60af32eeca093dc6a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3821e041e22e880566933a26b00632378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b28e5bbfd313f6098f28f61adf709379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8524fcaaaaa0070e15aec3557b617c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c410de7bbea12f2fc434f453044f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2db21e7a114f3a9078337b4e1df0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6acf892540708f38d0a6f196449218383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207631fc55917cdc1ad4069e19e4f77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebdb00a7f25f49f68c31729c33905a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bef24453a8577f43d3a0f958174a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154930f8b8e7cc84a118e2f155da4cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50c5ce32c64167470262246542f23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489707fde781b9c7c058dcaa462da66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29597680e0c311f189949ec9639952390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f40c80f753131365a951758c53dbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f2b93330ca22eed89557c299cb8a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a39f8f20490943402c3a9e28862c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0bc24ef787dc782072afaaccd226a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666a3b4e12eea9ef11aa519116793c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b31319e00e39a0f55487237a66f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a3c8c92b2af9b09bc9b45848491b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4219b99037505c9c45edd47e6842e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128af2ecdefd016bcefd44b70da1e523399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf20ae6848156d154c9e127ebe125400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0407596208746b46bda3edb1ac7da02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71297c716605b45b7290d8002364883e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ad8ea3808283e416784d45617353403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aaf0bc408b0a23ea50129be5dc710404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaac296d75b9f7388edf6996e3a0f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828fb121740a0eb796ba0613b7eff1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d9be14dd3fbfe8ef265a93280606e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d61c62a4dd64d6eb2bdba6a7c4ce1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ee8dc4877adad7630be250bc981c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33e0928a5242b2fd9bccd4fb9ebca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b340716a17800392a71bbc9d12ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93032f947fc47dca303285be4c4be161412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758cd305871fbcd44cdfd87b48fe92a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491528fc0bd0b48a565604f84ca8c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56104fa06ef4fb7bebf541d17466430b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2617154a582c38fe76498cd8cf47a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2733e30d60aba0dd6718fd94936c0c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26a6f002f0bb0bde6d33f78a8be26e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f169130172ed1991e93e9c619630419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351ed10df7c00cc075e108a1590319420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d5c29d64c0baf52950eef6794dc65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f812a9c9afb38b0c0c45feff9b4e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0070d7dfd8d1c928ddc575c7b58d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed76f7d10de779a6eb12190aca7fd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2573940c1fb6047bee6abe35be3525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d28669dcffdebe62228ffc321c81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2569bedc12ce995682673925afd64c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce573ebb6bb8fc9c935fb823eee8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f848e9ffd7ec9422f18952b51c36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3494abda345f7d9455acf36e5f30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe80df975137bc0389a751d47d2af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5235de1d3a7ddef1a0cac738f19228432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9a01e404ed485c3845006faf8276433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c1919c589875f495779a32efae903434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fa7993322584af76de55404aeb210435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe2cff02e1b049dfcac38487b4d02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97559ffea51378246c90f0a36ef8cb5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f670b6f28f9d606da4c5349725f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ededbddfe71dd17f3bb450c1bbb8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa839c6c53490f1fb847cb740137b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec3b4963d1606940e022ba5daa45bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f3f3b900e3f0574eb33a3fcaab719442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff45b36794c64d6b569a58681f5a90a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c22eb0cdbc4e0fb017745b3c833e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9d484195facb4fc1439f55d5eac5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf73737b32d2f3fb2d9e4dea46ad3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4432f9b2747e70f51c2cc94597e69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12245ae9f73f1c95cfaaa17c62630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348108521309772c6f1bd4b23712340449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5e6e07bfa155438a00722cb4e2d78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a7de79382462054df0a72f776e05a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab074c30d8f905a53abf7ac5ec1863452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec77586fc9bbc54c8ec897bd952fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6f10ee83a9c5f33cafb97f09604d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847281b2152af48abfd60ba1550b96ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f3dfc145a073b3f2358b4fc4a77e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acca8a7efd2ecdf1134cf126a50deb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdffa8780b640c3065b40d98179535458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848fe3062591bf1afdff59399062d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e5d2571b9fdcbf187b29655a71a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d27baab5cc962cefe65e79ac2723461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeee46b5cf7077963d3ef3eadc2ad6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677344b8ca4a079b85e130b6a9d1cbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06275be06df2283b11e3fc3be03b54cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b96ee265a8d81da1f267226e02c7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770695ba72be9d47aa51268b033c7a3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5c6463e6b9f2ff6475188daad259467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd0fa19f7d9c63cf222dea6357cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527604f1728ac6b7a305833b4bb4c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c88dd57aba9f801cfeb232334385e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b3590f7370f2d4894f319d0fde45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639925ad402fb7181f0b7aaaea669143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff39525d0a88283aa1f6c4b8b80937473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367383edcd009423e8418fb486c9314474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1b21144a8e0f747fcb4c4914999d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e1476206bd0086e94974e6e40bf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355caa102407338548ad04be6089fb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa69a7e7f0756a380de20c5e5b520478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d47fbbebaac1467ee1985e83d14a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c5fa13a250629a223b2ad79a6ca76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e526500b38d58b047116c668e8d0511481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2006080f26ef9ad534f4b0e1de515482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041ac0ec03f0d13f45175cafe915fca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cbc4faf20ca406ddb18ecbfec3ae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94968f1526e02f28d87c82756fb10f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94600594ed64788a38d7928ddfbeb02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d8f49faf2b6212677d75d0b7986c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f2f372cacd1e2d24c9620939eabc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9135b78f2ad1b16fa907ab6e9b0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea79e5204fcd26bea80df6c4768a4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0723c71152809f98bbe4912bbdd58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9960395060174ee4e4a8444b9643c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cde672306d4bbab5644c4984aa4303493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f3f2728f39ef9d7c2af73aec1b83f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f85dd23b28109a69fa4739a939119495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c228f9b360affc26fdac3f48019737e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545107c4c5f8323afcff95fa0cca02bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a3801f16b2d7df5d62525d42e669498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69928f0e6680acf02b092afdf22755cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebebc84c485e0207cde17caa7ca446500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7245b6beadfbed1f74c44bdb502a93b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19670d16b3ae4b272040693db004ab5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8c2198550fcd4f4e89afe792365e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933e9b59912ff7c5e62637ae07a0c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa323c4641c4f6746fade9affaf49e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12ba972d86b88018e1af6eb4c1b32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028bca8f7274c20cb5bf1a003e58e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bc00d1ae5a3ed412cd5d3b5d22da1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae7b97e98c306edcfec27612ae371b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8062dd4e46c787c7b3da87958c79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d15e901e2b6670e28694005bed12dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df8e1e95b7688cf9dfdb790a90a70e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e79a2ed2cba95992c160864663f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d4aec668350e244d7404eca40ee6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22da66985a97c5793045b121dd9a36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081f516bfc71eb624ef09fcf615fba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2f29aa0e6381e2de4c88eb0f2fba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5710e12e31bc36be8c2c7ffb3db26f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f08ee587eceb38fc378cf0e0d2809519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768adb10b024434c8b772e223ff4e21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0b9eef96d5b888f6e3db1c240428f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e2ede8d54a569c0d246892c1a46f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c76c5f8902df8b9f99b5e14c4be736523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c451e95214993325bdb556e93c41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c096aebaa1222e5ea8a2d061815c294525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf6c26326387f9ce73e627a0806a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35259eb920b506fd4790cd384abb70d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803879762c94291ac04c61ecc518aeaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa6f00bf6ddf13940f05c98841de80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013aebd9cf82cec458db3a4b757021e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66936cda382e3d29f6752d65b89a23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311def1e398e468ca6e573d394e635df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc7f9ceae1e10d1bad762866f7f02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65c07e850f462186e2992bae9c9da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a997d785af05847912b35ed85b4279535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c2c8a01fb94360fa3fd78fa11fd6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc412054623ee599223782f1b9e5ee8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf351b732d73afd89df5704d9c2fa18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2835d86dcea15e2bfcae6968adff93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c1953c7506460b2a9a7c9b31d774540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debec049247afac74abe6bd1c208449541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643de701e51aebb7d2b44f456686982542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e7c088cc314b2268b60c3d29340a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a4c6ddd6540caa09c7ef2204acb21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21ac9d681c0bbb81a83c08cbabe36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32439a6a91d1a1cd732b1598e4fe0690546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc298df0a7b7d1b9aecd42f0838e9ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607c90f01b593afabc558cafc755383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f956a847cac37b29b99408bf0882921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545b9f9c4218a265760aaea449cc31c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826194691be826e4352e219f8edd2173551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e24a600f25709094d2d0b4d05fd0e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dbc95892a165987035fb2939d815d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10394b4f0d9b491e74a1d30b92661db6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba626d258030db74c146ac24c72e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37c2286430e798ef2d478a719992a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc4019e82496a540ad147737311cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce6882c16c8d32fd10f5edf8e7567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73886e18f8239e20d072e4ee79a6e44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e198bada0080550ff2a591c44866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382753d806ed0c973cbcb759b92e3ef8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093064a0babb6e7f51fab914f3d2eeda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbff6e440ff676e6ad0ce7f6a21dbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc985826711a53c7b871124162d30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb5580ed9f4715ec458a4530a6998565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee9b30b00e6f9b3a95dff33de3889566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b581d22c88713691dc0b344af506567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99b0613d99bc70da31538e566697de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e3b31885ab63c07aff0e7db36457b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1dc9579cfba24ab74ab596502bf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ddf18cf4abff145ad231d233bf7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66c535af625eb50c2eaefd141c07bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97226fe39644de7ec07f8125fdf0b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411842287b37f888165d662420d8d0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f716fdf91994fa9216b9878209f985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c3966ec588b90860da2d8315a74a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d60ae89dc60d499a164ff7e8d6e921577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30b3bc7384508bfc3aeb3aee331c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b24ae77deb53f942d7f75efa4e557579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802438783d7acab4978f40fbd98c84b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca75f1dc3edfde85ee2cf082625098581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296ee82c936af107b3f93ad431c380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a93b7579dbafeec08b17cec10d19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ae68b00f77c15566a07a4d2020cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4efdd77e3d8c6488aebf912c970d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbf8c57ef585699c67e727d06a2069586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0deadc58517c18640285ad1447b802587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feee6f3c3821ca2c14a1b01cbdcb11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992c097bd366c2f76e1b18e5dad66a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5900f26502248e5e6ae77c560de0ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6834f0b3b3d858be7828edc17b62a88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e935ef6b7f0d9466b2e5be4309bfa8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ea70684a578681cb652d6917d05de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ceba4768f1875ff83bdeeb872d5ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcec011a93e488b9b71075aea019f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a087c11ff3ea82ba8148e8d94da99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e3695f08317931db724e961ee523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf9246c3f2966f47bef4ddbce472a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d160b89279342f3a3b2038667b95e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6935884017a1d23a15c2b7cf55dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b605936c0415a7771efcf142a586c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba69ca014759440112e0f035039a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ba61d203ccb8bdd95684f69d0371603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e7a7270faaf79ab8105c3902dc82e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e23434b860c6185067dea5427a50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d694355102ad27039b024c32d8f382606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124f6ef6d07bf203e69be530caaaa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae4835d49f26a4cbeee8b67ffaa7fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ecd61e310336119077e6c66425be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fd47249a0c45efbf27c2bd4ff3a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128152f4b3086d357cb7985bc2a204db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dcdda945a5541dd72048c633b28f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e217c32f3be6abb3aa13b8dbfda998613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40409bd52e99e7dc9f1398a89a1b55a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244df75d106e31c09fc044e7fd6383615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf97fa03af9b25bc37bf042babcde5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00eef59345b4308911dd6041192dcc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5bb61c79702cde927ca312e5e418618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1e4b4d4e12ae07f8a3bf82e7c24d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf148925f3f56b48fdc7dfce6dd6cda0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64f193fce6eaebac9435ba9cd7bf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489b780978770df01e5308cecc77fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450db52c775db6c3eb1bf98c170bca1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d074c6979d61086a395ec40aa198033624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347acb8dd07afc6686acbb2acb705bfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae6c01f91d9752f5b22c68b8490fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423cf77ea8acda989ef54454b3bb7b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6097528ea91a190d1bdaf988c57eff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba469becb758d3654d176dd532a693629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d829c127dfce0b66f9c60c6f21d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4e3f6c38c16806c9f1dfc29e1c60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974fbb78de75b523bd27b5439665fce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db94cf1f480ca33e89b73701bd6175633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31946156d2676ae9271cb5b346d4f36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ccccc4a1d85f5097bcb23d60bf8a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f420fdc1f0e77986429dea6a9d01d96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8779274b884958fd4ef133a6c98f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83835d6b5c9eff1591aff71507232638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5fcc8746a2871aec6913f88dbfc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6911567aa188c8b8b11e20a71d2cd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c7d4c420a8e63eb2ab973891a725a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b467f89b1dddfeb6dbab683dc834b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3cf21676371a97a24f103da232417643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45274257947afb0b8a2be130ad320461644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db2417a3e8717fc696da4f9f842b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab4145b6b37aae21bac0409df9c5e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029e4f61f239a5d59ee54fdd590f84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da4bc06be1fb6e7e8e039001bbf38f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d920e1a799b275b830af42bcb616f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e78c333b289eda3480f19ff29e7d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f09fc2bb96c422a623966939cdabf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e702595567fd8db65d12c889e8233652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feea3f626d5d469a509456fa8c9e6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2a2cf9e606bc283968e7cada5790654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764d85cf469b89a16c438014890168655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cfb3016ff6b9e0caca749b3cf2f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0549d8c90227ceef371195e77c05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c93e749321aab55f6069ee27a188b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b35ece0acfee7d8fc2d0604ef6bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90d1fb282baa906a750bc93904a1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89073c43dbaae317f14460c9b290294661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef28933302609563dd47c050b32577662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4867a9fa5d1f810ed36aa3faec330663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab42ebe7cd8f471eab561276de4fbba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062b687f91b237b2e09c503b5ad8710665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e572e828978dc2fea6795f5614f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3e83fcae6b57c0d0c8c6336019d07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf1f73109a7ddc17a05c133413037668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9644466a26bddeefb8ca2772a76bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603015b1f67ca23d7648e08e48537f2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73e7b15d679073ddcee6b8d66dee88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad31ebd795d03b36f8a27dbefd5716672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695b6d0377c40103e5f30f4d845763673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7517c19246df3b2728826fb313018a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd5e580bc51faa8c8dc8e170e14c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62218971589b5dd6a3011036c93e8fbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e2988476739d07b1432c69beaae7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560411150cee9da2813b10a22d758767678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926a9a9d38736501d4fe5ca4d98b35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59134dadbe501bffe547695555de6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced2b5c195291749eb279b1e6af941681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfd22061e376e134439bf2b696c68c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559733ef21e381ba6ea3e1faff3e2d56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083af6cf42fdd190c289e611745e729684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c60111ac67724f3bc6608f2766e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403f37e90a0b6a84d60c60f4e98e51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f922b0c94dca922fe07bd04471c60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab611b1055bf39e413c212bce99cd58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75d582c4a7679e32d46bf8701ddb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb3d85e09cf75b9ecc2c6cb3aa26f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ed8493e7a91715beeabfb5c3ea015691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfea047422170b232d0a2bbbe2e8967692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929465a4a27bd24044b40d670c06189e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee75cad1c6976cdc8201821b7a13e47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32dec1715240725d1a3feb0caa9350695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20982832473f4d97a08bba334a359696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9803aa35daacf4d8b2fe571bb615697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695bf3824c0ad34be4daec9b7f6b443698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472d8595ea42b01fcef7a4c05128f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc51139aaf63af9cd07b614aee4e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ded0f73840869e8d123be59cc65f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc857de48a6013dcc4b66fc8c8907f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c853c7f8993c6d8f188a4bbcd9a7a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f56154f972df6bee1f7b84d71becbb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7a068c80ac168fb72c43e459b043c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee1fc7aa941dca4a5bd064dd874dcb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb64f26a02c2ea5f3a9c887452d1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490acabaf8fe90fce4714a767c5b1e98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778609d2524fdc1460c2f7b2d2d6231709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5f286b86a7a94f5093d8bd073d57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6c267bfb5cf8783ed09a4b2f13cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161489503c240e44e5b4a05de6fa368712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dbc1b9f429c4efbefa5a5b8308121713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad1015f9439b2136cf4e02aa52f10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc26e6ee5fc35ebd3c00653b79c918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd1b0e60b31f007172ffc5bb9c0b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111583e2533439eead0bea6bf0df6ec3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014fe915b5078a2d8a55029291927a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669749c6aedced4b3ca7938712953eb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff97bd536348809946be9ba87ad18e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b9f5cf6fa9c41481e71ebc221ce0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3381f1564f7d626086294ca10c46d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c896834801daf2c61f3369701e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1800fcdbf82f5fbae95c851f2d4d2dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f28e71a1d7ce16024c42be2ecba6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be53b98b65de35ab102f88494c9d8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcce8afe99b3770ea1acd7ea8aa186727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ec58e2f08a1b3a11849123223ec2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ffae4796056b01869770dcbb3aad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e32939ebded30c166262b23b4dd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51ddd7a05b1d4599f42f5711f3cd34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1d90869954d648926ce22e61e8aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c57905f09706224e27f9873d611384733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994519100b4ac44105a52c608b379b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf583e0dc684491ac46998c20c64743735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9476515221e826348eb905b65f4b7a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352927755868dfe5a1be61d20ceff8eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a39a6a43a543f0babd9f0968bc056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9caf9955756a2f1c33e317ba3961d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf2df7e904ab4f2ba42a4764e9bb69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57be28bae319c2ca6da0d0bd78737741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f64b951ab9fd3fa15bf3e9873ec64f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffaae028a4f6f48c9facdaab72298e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0a3372ecdc4f858c1f7767630094744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d053ac17158bfb5dc8987451303848745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f502f7683109d0e586ea4746e0f8c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e0829ff5e852d395ddc072d6f56bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69967b762bfc17758a3bbc8243bd56bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d7f479d4bc23a83908dc87c630d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d3e0fe42c561f51824a54318b3378750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d5481a972ffc7bb5ab60671a38d08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003fbb4ea53d5511bf1bbe10c2adbb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a397eae5cfe5b918c8ee3d8b746a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e2296d4fcdaa042bb32253955b51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fab74fd517e55485d77aedb4d5b560755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36774d40fc69d400299f705119dd90b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896bf58ba61af8733756c3bffdcda2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdde011ebc558b92e52af61daaeb63f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964fd5df8fe89f62c68a4481578f375759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a61d8c9ec2aed8f9e35b1095615b431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1615b30b8889dd2693adf82d396e6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda085929394a2a864e4c8e45b6a2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f97f002b9b030328b6fe213f89bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87662c912c7ba0a9a29f65350205af15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2166cff98f27dd81fef24a29fa5116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ff5482997ac8bccb27525a5ddc157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b052a03eed04e86d32e181926e3c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9558a0da6bc0b836dc70af27b6b709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8326a2a9c6e0ba826c6467a9802ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639df438702f48b9b4f89dc63b7885811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f6f16cb1cb56d9d40ef57d3ffb84512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3db83ed0d02fa3a012a2fb601fcd6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241665e8311898db57ab258a25cb48b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d3f6fe8768b5dc5af6eb32573685e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b8a90dca3f49b89fe4fa00bb441916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ff953a6e24b6c41816ea8658ba2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96addeac6fd71d98a3017603fb4bc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a776c946b2222e4945b1833f5531419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed37ab8c3d0623dfab7d4c1ee035a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915d30f0e83c06625a1b3556d8ffaa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97184315b04c40e94edfef2cc8fc6ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38346403c9927acd749fd2e99a673d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76943ad57c35b8f63fb9f536090e780d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c3eaf64c7253c58452ea9886293325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca926389bb2ce0a2ff495b3375f8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d519ddd024be07c43737d0ff8fe227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba411067ed76fea91ea1a17654821928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9758c92f22cf25c7f5de0fd3f8b947329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588c3196a6c8f996e022a1546a8199230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d37cee32c2e89c3e2d1168c4b0f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6738f65340b59ff930f1168aa8ef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db9925b8183dfae12f613018025beb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f0aa89030bc7120396bf6653ffc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597cf7cd1f7fc26714d2dd2d6139aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f85294a6987d2e59e8a0e568b52536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01bef3bf940abf08506e24e03231fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d568ac6cbe87e5200ee5b3bda26c1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d182ee7b307dcea2d889b09e0672b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c85612b46a316392e4bb6f4f9a774340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b228c84b53bfdc7883c390d9070398c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c8236fe328c7b384cbee00fbf9c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6bb5c621d09dc6c3597502822b5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbdeffe8e263738e5a846a403f3fd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351d572aed93dcfb16e7f55f7af1d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7e33e4792f01232caf0fb8ded2e9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26aa02be31df16007b368a4c4e7e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57973cc7091c88d9edd27a60cc6fe448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5952e4afeb4532979960d77f78cfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24f2fe1b2757aa518bb503f0cc5f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c17c6772cfc59656122e9e16636af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9d227e43b3824822b09543907354152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70148e5ad702e7c87d22fe73e4f351553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c57246507f2c70d714443589eb8dbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982390b2f580451a165edca0cf1a6c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a5dcd7fe7127f67583f83b2e4d1a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc5da3b7cf270801d2ab139b4779657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8eabaa7459121e2c63a026af2beca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05ea58fffabc76621ebb4bc10f7c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b28c5dd3f06aef9f68c68b92d25d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49420d09c1d9385a8ae56fb8211bcf7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6b42d8e86af0209486bc945fdf2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b7a11de507de65800913b9f04b51d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb604884fd703f715605ed79441ef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e0fdca6bec316eec66bbb25d8c3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b0bc187963d3a4aa56aa30f83b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecba2c3264dcaaee49d1d156c55b4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d40726b2eed7cd34125525066bf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94016c9fe7e7c22ae6587de9e763c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7f64d0457aeb4d4e9a5f54ed8047170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824731c56001bb24ce7ad82051b3093571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c256c20078abdb34bc05346925b24572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88761e3cd6856eb3dcd5fdfe1905a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c6d3d05b68af550e56b4d9204e4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529606563076cdf28e1276b2556d2f2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6061f8c426b5039b292cf9a03813f1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e899286176d7c0238e5f54fe31ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b12ee51df2e4a79bb6da785371f35d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91788875aeb99a745119959b713c6f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fdf9e927c6c34634d7a1a8c49908780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd3922f35c3babbdd1b7d60c5320e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b188545cac8ef5a85792b865db63d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35620efebc1bbc05ffdf013e6de1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139dbccb80c05f7fa26f360e9eb4cae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aba9cbcb304cca38e3bd506f8e62085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6657379e517658485702e155076e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d698554d6fa04c65777bc14bd1bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9230e0a454f627aa2971e2be5016ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcc29ad6734d3772d5ef512bab7e1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71140f2853a3df9414f43eed8244620390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9108941eac407756977d2f9aacc41691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa89aa383a49a14369bbf730ea31b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd94a15782950e207ad229fab44b44293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c90ab88b6ab902a803c077e9b7fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55b68f01cc7bdbefea8647eeffadc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412077d929b60d037e12f23854d78cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cbd04e228f92f1b363121fbb6cbaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbd60d4af3eec48572f86d9286e55198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e826a41e0272551d96bef1ea98a956a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7b38360939772743bdf49e803e5ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a873a19c169619e6a252bfa2dae63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79225b81af7ee290cad699a95b916e9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf38c0f2b0d552354f4747841ac2d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab17d81dda530ed0e76d3b636e5046104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815fbc5bce3ee7ef93df2ca0c87796105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231670ec1093ee7967bccb72f25358f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db698e6f818a165ca8d45314a04a04c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79457c5e47039630c872d67f44b7a19d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e935b592bec9310635ec0a0d31306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab38f5fb1c926b933014415b62b4d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f34081610881cda81ab08775b3ed3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289ce3012691b91be06b1af88226c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e539b567be5687af0975607f5d6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9411fdf4cba89181c8b32296b8170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b347c81b150d4f1f40d653d986ac3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5e8ff8052573b17bb5b2d44e3edc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a76305a6505deb7f040e001d8bd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235e350f065b33a4b0a5c6c4759bb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40480ef9950964b4f460dd6ec431502119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26081d345c974a8da6fee67281089d62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eee6d1b2d9cfbcd2fb5149e6a60ea9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f881f82e94238553229312cb18b2df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e7fc1077dd05cd81dcef0cf28283123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079cc069183453230f3ebce41e9148124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5869cdb34dd97db71c4dfc39cc8ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6853c223ae22191b6d4e3294a87fb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda2bca6b8b6f70807ae224455748c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80aad94a9156f560c2293cd6faf022128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103451b6c956b09b0875bce7f386f570129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81177f029ef4c9f7e8a7a77dace20890130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b369193e39aff0c5e559997657a579131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d5c56bf2283f308656589ed5f53b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b057d03bc3fcb76fc56f183022a0513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fa0ac29cb93a1828ea77131167faf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b29892993b45c1e50c9c9490adb54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f1f25c5c300ae30fd1cd47c8ca6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08f148db50db038e3478da4f3e1b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e028b35805758ac1f5c74445c4d09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f16c1f156ce3919127192956667e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490e0d5b442c2591e0fe467e4c26b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394947cfa69cc31957640ae24c783f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0e9fb524c47945520cc300ce3693142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91beaf42fed5b879f45dd8a4bbe2705143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c84029d521d9d85802524f66955b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875d6b4afeba54964894c7b79571db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1736b40d3cefac590d53fb8a7068b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ffd0f4ea36a795f2a34c147e393c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda61ada15ebc2c2822b0887835c4c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090fecef9d99bb21f18b6d6d371eb1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbddb3560b09ada1a22b2bd47bbfcfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a6da7b4f74bc458d39dbacd0c303d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a8778b17fc3e4b4a9f2bce558a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f32ac6525e45527b7df62ebefc4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a6aea8c1da1e853cb0828ab01669154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2182b1d73e8b97313abc023951f143155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22678248be61436cb20f545defc9873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bda7caded1eeb500cdb798daf8e07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25f2603f3416f42e208b6c4a6e540f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685793a5564541a2db37a8221919fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0aefc05595b27c067f8b21a98015160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f0dbba7bddb794d6793c0a463518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d247af78b5b68383a7887185d5812c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8005ce22651ac46ad079214d33ca0eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20edf4924598349400c833c1055acc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88360f230f783ed50ec2f08bb77354c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e48adf7b003002fd9a4f93240ff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701fe41f89288cc1de7439a06a849b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3975374d02fe2a869b6d8b0e8d8b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf2622afe19e6b699e5e03106d9b3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374cfb6f7c427cb42cd1cc4b0314c9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a2de98d769df9e3e7a5f3a13a87e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662d7960491fe688f481b48d20a1362172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd3efec2dc6000d627e10a56e363fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd45a9a7875a19a7eee3bf891c1bbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ac6c9564a2c9ede3277c75642587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596131911ec4dd5d40b2f47c663acb28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202e03a3ffdec65bcbd38194a66d4dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca9f1f120241c9adbc818e6d53f78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef90b55eac79f3236e072112640d16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f455d7d14689a46fe7a8ec8fa84a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc09e14f994bc086dfbbef553545d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce6f629b463f5f05f97f0502cde4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a90a4549a26fa40f266267f7e2fc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee8947ff080e17e8fbed70d08309d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9b5f7918ddc281fe670ded468b8c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5b54ab09ea63088dd9fbdae7d422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41da06a7837011656f558075c2646187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec073291447f5b687c2962c33aa709d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27188f8d1d824079b6b486ce6265b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aafd34157f72e518e2dac5fd5e2e14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec397fb3bf8c9e8174776f0a5f2de4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35cc1898ea037d1ac7ce703fbf3d1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f9d1e157b655181b409f851317d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584671dee2ebcbf32154f34df4457ce4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf820d740fce5adbc7b96fafbf6308d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44d0b13da3c7b01d4475c82a5b40a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee3f3a445cc148160b171ea8779c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edc18b074a90c0757bf8dd428df7b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7791607cc828650e3bcc66d9c45f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf33d8ea711fd1d050076e27a5e47d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b823942c97173ab5355fe4036bba5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f03563b1ebc2250931cde2754157f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24115e6bc0c62bc74a431e5b81d23dcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928f54d7e01e99a10aa637843c248d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076fc6a7180cfec903072a09185ef58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb107f56b17dadc94ce56819ecd3c72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670800ff35bc19f280391e94b732b51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29364825d1d5bc6c4f73b9adc89928aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4a20af70c7cfc71aca2be47e28fdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22255120c5a222c913981682d5542ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63b3c4f3505ce06c7809beab36010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c242a85d8917191927d6a5476d387212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e978db28b5d6f49e66130d7513e3df3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ba234086672c3e44efafe7eb7c34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14bed4a3e97d166566b10b080d01f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b3b81537a05c0765b243549be0cd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1498913495d3877e8583fb05e4b9e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c52656288781040439b6bb96fc6b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14849b0762c0fa9f678308f43d1b0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edad954c63eec0fb09416fbcebeae7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da097eb4d6acc61c12701cb37d03847221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9364ad8f62420e0dccc2b1d9eb96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50276a5c32cfbf54c16d8dbaf689c4c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af72a7e29fe91e585263c56c553696224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643dd99586602911b8082f8a323a103225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247ebd3a796001d8a00e172c5b096ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bdf9958b3ab8ce0e4eb3282ee04bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d00f76f2f928211357d407e31ec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efcbec0a798a9758b2baff9c0542d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975104dc49d59252c7d7ee8e8f5a1dc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eef0c958c5f54775db8d2011e6822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c860a9fb810ef4a379e17f846251a63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba656cd7524686f035513d2956c476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207f873f23fdcef328e933990da240e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e8a387848dc550aee0dde713459f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f5fea0ba6f5a188ee9dc57482b7d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507147cd427f7ebd18ca7a674ac422e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a37096868767ef0a152ffac51e69ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b7f8bc2a27e6215dd5331b7cb6d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce1e05357720d8d52490ac560a1d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72367157d3ff4f78bc6a23f112002ba9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75b66b645c3c8aedb15d1d91a63d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6ef06efe48fac30a5d6380b29bf90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec55f17cda6586a714aa7c74f8f925244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134bae6e02ce81491d900bd98052b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa29cc13ea36aab0822fdc1d3b6936246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727aa889b58d688fde395f8d766e32a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d01dc0a49ef6af065e01f487304be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ec8152dbe972484dbd51375e2f98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb708691f5fe68a753ca43f0563bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde87e32985fe9aad7b1d6056c2ce67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c377be862083e3838ce41174cbb1ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c108068f4f45112f5bf5d18877d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36644b508a196df4242e8e7a62abc0a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1054ddd6bb18debb1e57e989b6765255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b761b2aac9f63fcf43e3f9b55336e04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea998e58ae02416323299d3f0ffb1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d45e99c32076d7c8b66fe13846883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907e8787fdf5fd6c5d1539f3e5a89e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366298d8271a168a3b57ae0de894de6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484372d03a403b76c073dfa0769bf3ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca251e9166229505f151fa0b8fe51c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018cbc10d752438531375e954b284e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3382ac180be6a9a8f0eebed4e5310c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec6365963ddf9defd29baec9640b19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a67cc9f346f4e81f2b9323ad01f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780869ac6a337fea17d038d6ca54afa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc7be47cbdfa47e78c82a09ea8de0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c87e150e48f35af18ded004a3ea922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b597ac5695650a7265323b1b0305270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16346b317827fa80ffcc20d61bdead0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb653e1de6818206eace734a0e403272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad6df8b10415fcfc06bb1b04e2ddd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3d0453cea3813d9f639e32418744f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b232a2cb603c15ca03c47cee4013275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda5bb0007ddae70b0378bfa2d8dcb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee00268b3474d8bf00d14ee9a920d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33badc8278eae7d9645d29ae5f3e8cf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30cd1cac2955e7f9fab317a8d5ab38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef1098d65618608056ca1a2ee837f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6188588ab5a52aa666d376c2889939281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1e080452b662efa9991dbb4265ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491995d83c87971c58f7e0cd1edf12fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd909e47360a2302529c6cc4860ac0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845f260eb252391c697a815cc78fcbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae128087e7b3441992b73016d0b67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc2a91b4685bb989e9a9126c7bf09a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e98bff2ee9ed622a766f7dba6f7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa7785cd0e5ca61499c2529a7968cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab2ec617ef7b66152ee04c4b5eda7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3654847b3e9c2b70a775ded0fdf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948ee537b8e140a3e590f7b80f04279292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd636a5ab096953a1655f51b5d09b89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c79f819ea03125ffbe93163a43af6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb044fd4b6dd8df1f2e14cef281d2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc89d83ebcd0e1b44eea3212065738a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45b7aa85d460a39bc3dfdcb4a91ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871e88cafa8926257d19d932f4508b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b2edfbe31984f14218fddb5b87fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377e086d399e93c8e2a687a9a995b1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6b91810d9a7a599a3e76b12eb7589301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77998909b9ed87969c036e9571da6950302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba095b3adf97d8c4ba493c45719efcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393a3b06cb1b8a83d05c898965aa33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7b4642481d89061f5263bd93b6b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fdc75f773fe557364e78746177d9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9de2fb4e6e1f0fd784a2cf27b3fd36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c97b98b47ac37b8357d22270695de3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e826292091f50bcb4396f60ac2e94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764016a0cbbb1e9b39b7bb6650f126310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb5c3ee1cdec6f2d2d3d48543ee72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4cd264670279f6aba4fb17aecde0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fc6ac64ab3bf1c47b97105126ead313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43c93d334066c7961d58f9963dad2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e4a880810e428dddac9982a5717e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb655e7ca96b3f4271ce8ba99cfd88a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173a01e5a80d0a5d88c2ebed3291aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4725fa9248bbe499bf8d08b51d54fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da83be378ed69cc09f877b25849cbd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7ce79a28ecc8c7de246141b77867e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66b919f2fa4e4a2482b83c41a58346321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb39742b62f87f18c816835df7cbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892879657bcb4b63827ab1919bce3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6138ac945d759d3c992078bb0365f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d5993dc79e8d6c353f23d99cd79a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90104463b04011fd68c4fcd7472935a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c1e9439b9a73669b8361db23bbbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d55d2fdaa6cbe21b78f83237a2079328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f72b627116c036a78908a30dab04a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae79b1acf8206417a92fbd55e474d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df61999cca085237841271d980f2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6c2edce398544e5a74e5800f968e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47920dad3f4afb2740e3b0171349db6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de9c1493efc7b6e459345f6db74a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894cca45725bfe3e0a7f1a0c67aa47c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399502f5150e3443287605181a8bbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd990d03eaa880640a0a55cdf4c9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc550f330b628e42394ece9395c398338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b1489bc49fe7da3c537461d22bd1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4786c5a1a98e5ba6595adcf77eec25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205944b4c9da3f8b99b7733fdb55171d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b1c0127510052db4aa74674a9bde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ff065c0c2a18f90789ad70e49dba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971160e8e8eac83395472d93b7eb67b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161214e9281f2e438171dd21dd34a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c1ddce06e9913032d072959cdf2bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119ef7e942d7b2f08557752ce1ed1a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a0c3c2fcdd4bd509719ce70e641a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d7314b5459e5d86dff65ae5107bea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c255dbe8cbc18fe6272051193c66f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ea446305ad6dacd9ea7db81cde98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7e39c204500f166e1bfa58024595352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a43f23431f9c0e8b35da400566e805353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aedc9fe2edb7ca9ca0915a58ffb54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c684971efa04248501f24ab4ffe8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49b1c68c08b35af6b9ce8cdddfa6c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4bd0ee3f42bdce2578abee2bd3ba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2fa88969f093ba2128e152679a27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b994d235186f809057ed36c42b6e007359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327e46fae1e066a7ce334ba9b66ccb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010466eee8cf3cca62a661c8ad45ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199742003681699ec062d092fcbcbb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e80991d952db091c60fbd1fc3da42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4bc9b6a913eb7815abd821f8c78ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc651ce4d07d34bd28f5a9c1439db65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc2fbbeb3cc51fe118f72640bec69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52aef6c8116e5736d851e31d9ff2e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8408640c973b256eb73fefff4ea4ffd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5fc0a2e351c6d39ff51788ea0f659369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953b69019d6891fdbecd069acfd9ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1aca756b8c7fd3fc31567753359e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aa3061f4e856a758f958836bdbae0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de02a768e485eb6af915f35de195f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3b151543018d6706c9b9513384953374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cbce6af3f13d52131d36cbbd91eed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeb5d9fc54efec5f4a9491e3b7a23f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ffa1674c8f374edee79acbead6ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a20af2a60966b964e97710cc2022378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44dae616ad0845c2ebe3bbd9c45285379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83fd9d97d25660f2116367b33fed4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead06145628a5e2bbc32abc3bb9c1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49210a5c68bbfb14856d899a376470fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8b0e2929215466ba586d1f4a362c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808291675815146581372a30430957b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f947c61c762b40183164c676f0534385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed37f936d43f412869776241ad8416386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f52529117223234b8ce6073d45ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d9662260945c5f3da0380da966b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d8e189582c8e3b6981c5a9366845389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa420c01cc91e1b928a22e7af534f8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b105612dab3d3d61e7453254c237391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf31f283b2a82883baa66081c8601392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c44a9e343f677115dbcdc838ec890393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143be965c27cf88e81aec568c8890f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236df33e1341bbbe6788eade8634c93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3eb6dae394b956b08db050f85530e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210f1c54b163d0a7b4ea24c9eaa155397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573eff81b2a5b88f0508cca6800b799398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a32cfb3a866dd83f2adc1c20659e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21970335baad76f071115440d9278f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81254e361a74dffda5f29a8e40dc3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e007fa24518fcf68d2f977d0f043e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066aca79d7fbda9dbdf665a5fbde72f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424899c09a8a4734a82b45ac4d87467f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedbf397339fd513c4f4b7476add3d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee28d80657cd912873c039eb867fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50304e75c873b3aa75c41ddc012e3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39b3b16ee25eb37666d97003d39b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018e3fe6755a47cc6e41120595fbf3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36d8422a2698181537b1e7f95ea0dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4190b3815cdc0ad49a554b12cbdf83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aaa1134b91707c88f4214127b479d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004429459d539a8ce2e133b6cec66857413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe765196a365904975143188a3c5a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba6cbb2ad7c474b5cadbafd4162c61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d82bcc577075536492b90447ec2f85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4595374580c16602bc4fb7fe40ad0cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c413a66a20514ead913e0e3b8dc60e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b531ef178c7694a6684fecae52240419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e82ed1f431753542da91b281d1301b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf792806cb3bb4a20704a2de1e715a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b9b7f69e784bf3362ad4faae2afbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8742e99bce6501fc12843aec5dda179423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ec92a6df5130a4ca41931523779c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d93327090cb97339a707dc29ea0f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff22ad32173f4c92efef2996e362a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18a1bb0d9f1605a996a01e9eabd12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0466c5b1de5d8cd3520c1b9e12c47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d919b759c1ec4d23b6e539a60ea505429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7de5ab4a5597dc13b35efe9d7805e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a161e8fbe5873455c29c7f2eb5d1dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77294b456acc8696dd201d7e46cef684432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e8fcd9652dbff9a69800906349ddb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db4cd79dc2c0703ea3ec8df7b6fd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf45b0db042b0a3b028850454e67b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a833196ed22116a0f104c5305af6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b8bbd46249efa4d0e1c851b34244437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b5fc7ac2b751287b4921fd4659381438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f1c92e2cf12fde6199871dedd5a50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872a8cacc8581bf6495befa16516d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed2d8a0759bb179b610104f59b66b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6904c470cdba1f526863bb5ccd783442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051e7a47943319ba2d906185cda628e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c4d5690eaf855fea07b033f8b022444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f718d26b5f3f3c0309e99e676c3e58a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1021548191304ab8431956e1183833446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128c8ce3a1023b5a0acdfbaf5c4795447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44074eca2fe1600dc4d6a7cd1c27328448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e616b862e7530ec56bffdad91ab29cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa245c43d293fb82361b994e14f8a24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997e87120b023f9c119420e53921b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e946596346b3d0e40d3f54ca420fe79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a712d695a6ea81c36e1dd072538c452453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847745383197d17fe6233ba5120cddf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c49e289af1bdefb0656510e965c7a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804e95a33d5bc354d40aeb8883d851b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bb8a616e3df1e86137368312f2016457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd61c228a9dde650b93c7dc94a5f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae69f99bbe057861ac2a7e116a671459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f525506b146fb5907c9808f758579460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fcb7733d580a367679cd1917882c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3433378ba9a7a3263c593701998e31e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cfb6d0c1f20bbd4a90777949c82ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca2b42857c3488b6416562e2de9e74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3104fd1f041c97db3a59e1822d11c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f0b66177bdb7b85649f75a6bd02b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fe90247371dafb09b15d20ac35ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d036b8806883822c21c1cd3c30b4d3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06f1aadc63ccc35d4f7f5bbd69072469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13cd6b998e6b6fbd38652d333a969470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ca79a9f370906ecc553882ace1caa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20934113cb60eb96281b2b4eb1fb7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ee99f79f479c1a665b318b54c02f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648696d6bed6d65cf1f8c7a6a39bfc77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c807e14db0a3a0365cd902d7ff21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba8806d7667193b01256755e1efa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302befb8f83037f28740c4820d12d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2381aeb33ab066d2ef3eabb69d6d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5209efd72bddee12b70b30cdad31de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76956ce20e1402180ea02158db7795480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb386128e42f1aa54fdf4b758485f5d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb34060a8e0bd67267c61b5605997482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4337c5febc8334e36a59707d0bcfbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831cf48e9baed635a9a40841034d28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e8ad95cc3940e9f0578b0f92cb597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2828e6b316f266fa8b4f74615b04a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c41b266fb10a19151210bb2e60f784487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983c10f7037ffaa2f9f4d169da5f72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01792732c812de7bab23e4dd8edf2090489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a116b63728e966521bf4b50c3e7a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d1ad67ad80287229a9e6b2399b29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb42a1dd174aaca04306e67b6d6aa7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa301f0bfe77a024b96890ec02f80ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4ad6ec3a12b9ef3f05bf891abce01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381860b2d051746d079f100e09007fe9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf970e559efb266c1c0a32bd18da513496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1570a76b33eb9e62f34fbc5597b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaedb2bdb5a61e7d3625709802bb27d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1fe28444123ab53235ae4ae238327499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187ca0098327f49088886a46d48332500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45062fc3232c75e55df6d13cc7631d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361668d2f81d987932be0163d8db81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a277995f43241f7ab892af30464dae3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ee458e73d3ea82fe1076255427cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c969ad901203fd270a7e6752279fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261246d652e8f24c98367cff66e0a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae343444c8b8b08a55f40833c045380507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6c28b03244b3532cef1ee66e828d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c1ec0e8a6dd42901dada0340debe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5244d6a156b9f0a27ca6158036dec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d52e8a86bcf91f3efad382c45010b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67bb7e6158907839c1b6527e6a129b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b89b328fa66b328ff12dc7b3f702513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d5c06d51b8536c85e6743c5ef59d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc090173a1f02088273146f5b19822b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d7dec6abb5bc6b60e0243c6f6435d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab19d9a93d90637b3f9340222621d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b04e5dd037a3c82ee7fdcdd5faae2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c97614212559882db3ff87bd84aeed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7f40b77eb22332ceeaccecb5712e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6045c20dc88c168108f8ff3a318e575521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1196e2f1a07ba78c8a68c70ffa61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ed13c49392ec3a778c79187a3d5c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6a0861c6c217a9153ea55a92c2d17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f93fba42da79fec7b4ccf88de1ff2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503086e7bbdf5f620e7ac1b2a30d8667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4aeef6183d7c5fee1c5e3609fcf82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec96504fdcb1ba5f9da5bbe344fd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae9cf986d20efad139e0796561395529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cace27f192328138350e61ceadf8f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588151c9275c5a94054ba82523df5751531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51259f58cbcfd7c10fba5d59e25b49c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01e982903cfeedc186c1daffac3dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a230b1a96985a1b69026f1069d4051a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5b29cc8fab6e92372d75b038d098f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52985a7aad901d83f2670efe37f2f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584cf4a02c2e8e8d2c75df8d145c567537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9feaf5276de2e9841d7a7e4273dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e1d7f309a0ed1622426456a4cdfe1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51529f95df4393ff841df3011133820d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7645d05535d761254b952028b4e163541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc561b92fe6e0e01e0166c071a33f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664913253c72c137bba06ed8164eaf75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f92207ab563faf38bf2ef7d9f4d022544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277499bd7d24c013e38f37c2024ba6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3bb93b63af9c30f82ee461b9a617546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fd996893ce574b07bce09b753c157547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c78d55b2ce9ef86a406886634dea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be676ad18599a667f8afcb3f2804a42c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f258349cb941cb8abf510cbb4bacd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d83171292f9b477d41987bb3b539c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b955a5afa5cdef55c8d9059058062552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d90f68e7604a780ca898d3373379553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be2f1eaef3094b0db8dc6fc37edcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39f0640aa5d38a46a7ebc38a7ca58a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244450ca1a8e4c1e4ea0f66c565ab4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b332baa68cfaa91a2de380a96f9835c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e7d930b97f77219d8f9d6a4a81c3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da4430d5c87c1b11da2dd2e914180559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f2aff810a91645b804f96c84bb9f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef3801052131edb359b79fb99ea6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c2e46eb9a97f479d27995b51e16c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937313a682a1d7b3829de8d2c5f4ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645f2030b3052e0e6062a88d97bc66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b239e407320e1b198a4b13820231565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d559eaf900e60a47b3c18cbbc34c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffe052fdccc2fcbc3a6f3e4a669719567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0e72e04f4b3fb0073761a9bf1b20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ffb53fe1bba585225c1904bc165c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dd1359c4dfbca0a3ec50675f9be2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3725f36579a9ca6a26e7c900fa137571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dbac8bd5411cc58f1ced56b18c6b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9a373d301ccd819277a908274798573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629da63cb44ba6ed2c3392267d9f839574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396774f6d90606649895f05630d51c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005700d984f1de7eb512a5edbe97bbbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce498db9e78326a72b31874a29e4619c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01c02085a99c493985d3fa58f3696578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b75dd2d0c7410da2a4711fe17b71f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d68c8c9c80e6f6f2ee92e52a605dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0b7e1de89558e17eba76a33fdf83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c3ab327e07e1ec8e26c786117ffc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa40bc6ffd8ac3e69ec98b13d361a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57449de662cc1f32339dc2c827aee4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb2569c5e35ec3cb841f747803f14b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a74a34ebde50b63deba27edddfb79e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8dd8f03e9882f6a7e02cd7ddfd31f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe5fc1017758878704c4d6cc8ba2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981b115bfe24d8e1eddad770ecf15ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ff35ac3178df1b6b43fa0d61839e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e34ca4b19728d7d81fbbc0d45ab65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f1c32b69a0f511b920d937d17ade6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a22c1ae7f7a7b195fe9b4d3343344593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc78df91eb184a7d51bdb3943cd6a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e1bd98885bdc442e3139d1b1dd3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f8e366dd0849a22d4d253105e6ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc0ae908c13a3d220d39487dc516c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbabbbd80a0d15d3e9ff454b70559598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6c8a450979c0465373bb2ddab0883599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26750ff91993b536fdd7b5334f2e0c95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650646a161fd6a6fba85d5e3206453a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167d4b4632971613bd6e0bf3dd1099602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e0d58208bd7fb14d56059851e1890603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b929a9df15047a897992e994fd6eda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc262c13a80fc6a838fe20d6be42388e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1088a8fd83911825d89feba6bd2d567606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae642516cc649cd57a74385e925c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a2a8829d4efa6dc88eb7441fe6ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d50da06a83184c047d0f447d1bec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e73d9d58ce483fb7efeed5950df5b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154363bbc015069882e20c91491763611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5fc343e26ac732e41aa1dffd8d67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c11105f9bb77cab27f895ede577c53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d28929069a8daa6638ac1356ba1e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3c5bbb4cdd12fc0072f14d5f2940615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35bd02f49e71bde8265d6693133227616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f76674720d65eee6d7613951abd5a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4d2115dd310df133664e0c4c1b447618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76d6a9ca40e42ee46107fe272d7469619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352a5d423ef396611a23fef4f19d3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2127216f6c9ac76bcfb5206c0ca2e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a04a670510be9daec2a55f517b308622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed1f7c9913a5172c5b714e6e6ba9aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20374aec63d71b736afe220b7ec86a2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3009566eaaa565d2a3074475299832625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00debadd123eefec6a96874e4bc80c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b6c9bc7790b28eec33f91a844d6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391d8bb6cc5fc4dd46d643ea1b3980628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975637713fa429a97aca9ae384324f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4ee290c1616a3a05241da265db42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b60d6199aedc315d09659f37d628631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf01961a52b83abc057e11998e3788632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22b7d2b147068acb9fa030554c2a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5703a4b6bac27a0e2725af28acdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ba67dc5369a235680c7e141f3359635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d54350c61ad160873a76cc126d269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4891d8fee6fd48aecf13648e185aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8bb2dc5d2cc45c061d92c7088baf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c222e5cd1c7023b21415c6960284c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4196a829824feccc90fefc889a7690d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd44d06acbe1e9276e3aa67143bf3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1084ac610c1add23411b8b3716d464642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54cf35883c2b67d06ed12999afea1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bd437202d38cdd9b439e707454cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c822e9ef532616db129c24a37717aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e61fadae906f719877b202455fd98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b68c145af52ca2350a0ca13f71fff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb674258e76ba8d74e62a5501f5e312648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412573cc400c5c442ff15c3b58c348c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6895794dd808986ae570c9e04274ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04defffb9c9ff03a48296f08e07b0a5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e48f95215f66d0c3ab44df2d14997652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7121fe29dfb02c653adb938597d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cafe04cd313989158b3aa0760a45a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98931150872a0ee540bec773ecb28c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252f981aa0374c7f80990026d56a15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316814a33083f3e864d15f9b82ca2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c077c71b4d65aae96f5802619fe618f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426cf4d704a7b79e25db5029c4ae58f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6b64ac81aea8e694afcaa78ba058660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c572bdb63da8174e1c57f4012893872661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fae394f0e0b2c682bd7b3e9b9bc90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf79d42d7f8c8acd78547d099f2f88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764289356d401c757a2cbc79d4bb2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4198dce6a575250fdc9044ce6eccf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5971e61bc9d4e47d55f9dd6190088666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834388f4853b3f2b6f479fb29e17a13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e04ade198c76f399a5145d70c7209668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf60ea2760b6f71801f3e7288c9388669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b02cc925d766dd54bcfadf248cdab3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255d739e34e1def6ff9d30ee79c5d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61986bd58cd44e52096f10f69fd5e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcd7547fc601aa922e66b9c8987f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd5828a2ff61c2fb03b7ae245e09f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de48ed3650ebaf96f9b265501db6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3479bc3594e8cd71a6be8725eebac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51e908e73c9f1c23f332c12cd74e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aedf6f79f47412a3749c3c7aeb83f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe394c582ad8cf84a51b8fb0f8306c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b074e7a1f1a1c556c1925449989eef1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8cd3ff1b42cf2068e8cc2ea3ec7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460301c75aacdaed932b22de4f566284682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82440e00a223e626c5d62b35a66883683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd33b33c4be9aca78f48aeaa6006d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d5eb0025d6681469fc8d0bf5f160685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf71e00686dfbcad370af1fbaf51a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a789776dbb49cd43dd6aca9ea5ec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d934e0c984d8434d7d9eb008c54716688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52b6793da60a1d0d57965e58d7fe42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117bbe885de606ac1bcb1aa99628969690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f6df7f029f2d5b6e867e36a0d095691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d0e7d7fa35315323ed63e37c24b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84775c2fc1b173007bb8d3e04431e01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72fa4ece892d29443f93f84f967f4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe93f61fadd4f9c55a56f4fdd583bcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c8c7415540dadd9f4650174e7ed55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711912be2ee161bb6681d00df0f9a37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c32703b26fd5a4031796ea16287cbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00798df5f7917250bd0882934844b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34905df7cd0d83142159262bb0e5022d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd7a11c523392fca8d8851ff5ed5fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f461b38ecf6dd39c14bd4aa74242a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2111e9e7343de0947395d254b0a10d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ccbcb3c89c5181787ff354b2602e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8f0a18c2fb8a2248595e38ddd8db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef156bb7e26c43827bbfff067955f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7955187e477807ff3c4267700ee0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c8a0703fa8552541f37ea925f8b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a53c4c3d8782c8ffdb85860dfef2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7e9ff6dde074c95c7fc3192c5da4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63e5d5a3540f008adccb27b959a220711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9096b40adbdc29f6f9d08284c746f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57752639caeb3a82f4ee1db2345e3f7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4558093a29cff49c1698f53009a41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaf1f4d2bacb396ed314ce60ded4ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd317395b3ebc658397e2d20c91e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c410e59af01e8a14a04530b0fcc68e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be31f4bac1c7fde21da509ba447b7fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357e8a910f9cc469a6d8f0ac5a57d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53f4916588037a84acc117c13fc07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b88ea69b11fdc06586fbd73a4ddbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b6c45625e66e02f9f85b599b30444722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce89c4e718b021612a344924bef6f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025daa1ba7485a9cba808bf56cac1359724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec35cb8eed750e9bc17ec0e26a470725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2073b1e2dbfbc929592dd9ec0c0f231726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb7cf4a2690b624200320ca9d0f43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae905140d8b519d5a2940d977aeb24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c1aa4ad150d80dee5d5534d90ac0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e876ac47b6b23501288523cf4c1d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb1cc5d86c380b4bf958dafc3ddf72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd818e93e5993f9dabc9f0cf2c8761b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468c6e8c6a166c0eec9113b405df3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8aed05332250ce5b2a0726c7fee1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052d931a6ac42b7ff2f4e4c76d2976735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89b80efbc7e176ccc16c0beafe75a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866949a479ada10850b9a4020eb6f4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cdaa18b61474630736c4429ce68b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90b7f895a62a7829a173bbdd808a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f47b090bad032eaa7e9503d13dd2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb0865af1776d6d0c415049e60fbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e7bad9e9c7f0bd96acd62246981b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f558110ab2e0499c2a8684dd5de3818743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e14bcbd2ba2ef0e5a96c6808f099c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382a9ac26528d1e1a1c769fa42f1c3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf65b2383945b51637c2fd1ceabca2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a519fa903c5acd0cbefb68103b50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aea18fe5fc6bd9660e94146c4250f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac27b410ef5cdb025b8f5d0fd84c1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbb5d2048b3dc4aa917645bb396acf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10143e99221ef6c161059d1a679650be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bac6ef5828a4d244e5b00bc9bbf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0da924fe07dbd85488f088515c0caa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed38364cece34d7471cd78637d0079754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5febdae429dddadf9e521af994f25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302a34979ef2cab9d5de9017f28264756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecb2c04a5702c2eeba63b699d5a7fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4deec175d65547bd633d221f94025758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40557521330e446111ac69c9091c670759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>