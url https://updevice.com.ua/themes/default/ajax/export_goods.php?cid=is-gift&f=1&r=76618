--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa71066fa5b660ec4cc887e498dcb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecf13768613570d8e8494003e79fbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da75a1b83969bee1cb8d73b00fc043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebca9f6b3a97224fb0ee2dfe40470c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54171d434206ad33f21575b0bdd2d505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7af10ca2e338d22eec2d831006dd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868a2c96b208d0b8948315682b3fb9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff960e3428bb8f7dea52fe67bcec888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056fbb0806d3fc69ed10f0c129391329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7541bac7953c5b87f98e340e80a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3353289101ce594b73550b81b926311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994940b784928f632fd2efd79fd797612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4264e746511da2816ca1cc01411713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc58ae60d1ec56b125585754c8d93114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806f15008d42735bdba33cfff5c55915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcad406d7822dd6c0789343356fd8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaa2dbc6bad2675b6ddf3a9a37b45517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c1b15cdc4c28a6f682411a0e087c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da4c68908c0b8f593daabaae93a0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997002967406e8356fee4353e04ec95b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e29f0da8eeff36a8777dcceb35fad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d26a49a4dd60b3dbb0cc0f2d3d2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a4efbe6eaf0d89a965feb70217e5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a7ebb77a3070f5ebae0c0cba372324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff662a9078b82bce649490317a53b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf1c5267ae90b39c0b48b80daa73426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ae0f777a7a3a2f1e3ed8435a80e8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bc2edb0aa6f5b8d1df42f364b8fff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2827f108e970dfb4b069b4ae3ddc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61479bba4547318430fa177863d1d89330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa62d3193a66bcebb5355642fdc58b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03479a15c9d43f4c9bf5cb8a5eceef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec8307af3321a48cbca65b8c63f9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3d6c39973ea39d31d58fc7fd546234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06fe780ec64bedb5bb81fd2c2b091435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291b9971a7fb4c5a37f3ff134f6c5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879321e91836e2f97250a22918557537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e923f01038de18a5edad2d714c3124138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda6efa927f7b8f9bb1937f8c96dcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f6e9a6f58dbf4099c8cc56b5208040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6233c84e8e8e24110e537a3138ae041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c014cb0db493cc43fea7a2981406c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c309d78e5fdb3190877f340fade35043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9810ec1882f10f27d7b211a03afd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13fbe5222d6c64d18d327f5beab6ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a85afd94ee21797792e4772e4743546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9582d9a2038182a630128e59a9aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ee524a50556f77e9b6b72497a14348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f458f63c0b6843f6a467e23faffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e110e8fffef49501bb891a4e82b0b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7529da9b1e26397521406e9c03bcb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f9d56dcaf3a54f1cc3c22daf3cf4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce036f18141f03109c47dd6c6d6db953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbc8481536986020a3b81c1cfaa23b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30eb1e5b6920558a8f44af7d26e82255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f85344484896bc44a0155b62ec79a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39a232cbff3e7553cc0f839cdbb56f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c51a10825059be9e6732d050717358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030244db25e8821bb2d5a672fdd0f41959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96814ae18814c2cf3e33f5d43ce6bd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aceeb3fd8099aaa684d0a9ce14bc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4032da59896575e73e87c56381a34f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e3c743188590ef193d623ca6a98b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378cb3f9f45a4a2262460f1f5e1dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb338cbb1002a632ec97633aa5771fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fa9f0220f6d4ca35ecc8110868ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5b9786da64c337f5a45d98c6aa1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d11c3dffb2ddd8de9d74561dc37e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce2d5e67df0172d536f6066e25dab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb35bc0bdd2b11cd5b2157cc5ee3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dcf8d954abcf612a26c9681ce46cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772abe377aa481c155de10ec249f52e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357410d217da77f3305b32701182a4df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b020a0829da87bb09e6ccfc8cb3e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f8e4b3a3e1fcab6230253578a575475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b9dbeb8a81323c014ed41cb99cf6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a1f67cb1e53584ed91fe9a68632f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccb6b755e05333ee7e79c0b892345678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603ccd741ac6c5047784057229204279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b939016afb30208ba381423061d8c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d9ecd4d6981afb987f4124cf9dfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abb085a11c61f1a394229d7a1cbe3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c71e909fa8f7958ffec50d05088083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0590a1b61d8a3b5538eafc137ed4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10a08a6f27f4df91da983a6fb41cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3faa9f6b15c1b61bdb0195f902d38e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f7f2a2efe7228d0ed80590e7783987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641a4ae97de442f813ea75ab3fb8e2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35edcd8a25be04c81c439130af03089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8278a97127fd479f41858e9c8eef6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef46b6befc665bb86dbe92b741cbdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f0a1bed9dee47f27f7b901a2fc6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c784bbd6df1fdbdf2b31a5523c5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ecfb8c79c270d329a2b28995a514294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6089e5bf2b9018e5a6f911a864d58595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78545048768acfb045f37385411d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510fdfcf832723bac71a2e012b34ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff24812382fd975d79b2daf11219398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5810bdf62f20c013ad8cd934007999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b0e63ed0eb1071b1f326ddd9db7bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d79bd69a985299b8b000a97a222eb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c1975929737c2c03a7a5e3a044357102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086abf7ca8f335d6514d7d3b10dc839f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb44f02f158ad9d2bfd5be340c26646104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60767aedd8e1ccd806b2729156eff76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97d1789025a75cc36fe563a82e0bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9065c76244efd830b3f4dc1919cb01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ec5c7c3173288b90c043a344d65b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288a8068a79e706e96e1f9bef5f806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2551008c447f38768bc7985323c68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dac11f142b9f3be44ddcfbd66cfc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f234192e3fcd49c20d4be0ea3dbfba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d15bd602879763180e5bc17a13c6cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870fd3f9a76bf98c2cf6d025416841d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4b479d0a0476720eb6cf20123a331115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58949df790751d4d3471df054192731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb52d56c1d040875efb21c358a2657117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a413ccc7547d526abefd9617c1d084118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f98adbf7e783a7904074706f43c281119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ec0da380ff5eaf904afbd286400c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3547ba61c78355da30e467f10c23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca34af19cbe6eb49edd3bfebb16ff29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366221605aaff8eaa916b71e63dbf76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d50566aa9cef45d19b5634a9da0efc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae27cd4af4e0420d0270f26c4c0753125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b10cc87647ac27935a1e5aaf570885126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55073f56261ce1c31a57952ac2033a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa378a468e6de6678c05ca90b528f1ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880de54941a5230dd1f93b9cbe981be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f207464d0d4dfbfca6b26ab92517566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f952abe9c17658390e590cfe4be3540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd51be2f21e7bb8ed96f63c8c9b934132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c04ac9ab17b400097931ba49ee7738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb1637a78af72d2b81458a4fe368d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea891dac87874c15392370e9ee190f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4202f80025e04f3cbf8788e46ce5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349d8ef00a15f3b4e97f6339aff6853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd3de0c10cc0b488e32a87975d1ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd783d0c176acc77f61a82eb9916d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2b3ee613fcce151a0d2abc366153140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a8324eb0e0d3d5381675e2798664141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f8dae0eca79a00ddd6abf0770734b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f929a2b9b1082da5eb8a37fb8fdc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e16b0be3ff4ef905e0782eac7b782144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a528f67e16bbdc939678cb850f279145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41bb68cf6561cdd54b910f215287e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf9a3ee758018940181d49914eabe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015247c7e316d58a57913171fb25eb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2311abcfda96aef0f87f60152ec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613672a33ba3c5ac8dd29054ba516981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd2ac3ecdd7ea584a5041a306e02ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba126238e12b3deca63693f35955d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e20a816560151505ff7a8e277db78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad641c981e1bbc4a7a2b0dfb685997b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92824e54924f8af75c9f115c90480155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981dc6a3a1b2ae85892d4d94408f889156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c084f990b80e401113132f10182d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6eb39aebbf5075ea038d3bb48f6db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb82ab8cd7734d4eff43bc5d627ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aab300dcd0e51e4f87c2ea0e2fc57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c06afd033e053b54e143543654c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e192a670dda1bbb0df01dec3c3e2136162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763d91ea0bcc961d849a4a12d32a689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552ea92a9a97b043a6b44c4e65aa4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad0e950becac42fedd64145b829f18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52f318b1af30259d85d7a90bdc546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c729fe89acad9cbbf014b93e154cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93cb038f9c7a9191d3015dc27686c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c2c360f4fdfaa2e6b5c3478455b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf153cf8987419ec02c42a999d44a63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806c265f237c5f12a2c7391c6e4247171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec700f2003b29389455081904e838172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c3766c3f5ae6103ab935183764d96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590b334c0f78e75c06c5091a457bce2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a1511b6f4142358fb51153f16d81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee73c4e5ef3826bcf2f75281c483ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a4db87d8492a1866931906029834177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed834cce2546e52ed449815dc9f362178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8cf2b57692a49b324276aa4130dd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b55be840551c0ffe34b9cbc9c4546180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d01d9dc8de8879160f7493424451d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524417b12c3a979d325819de0efd5c28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9889b60d812eee5da43aa6dab5864cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94cf5921ccc69cc0468daba943be0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13ca6d39e6e0867d12a3253de7eae7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eb4860638627c0e835d916f859e63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5fd43b0865da0a3b22f785503e753187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340072e400f89f464c223a121358998c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa44984a1d08ce8f465d92fb6f25c1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0be6a67033d56480d91002d939c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa56756deaa8f809c19dde9266ceb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c128c7f336b2e118876c09069212d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752225d04aef868a42cc2aff594ab0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a1b2a63a7e6f95732bdb1350fa543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42dd6f18fc81af82d09fc4c4bceaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96c721f7cbbf795359d4039554d133196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011f5dba7e924f73a25b9425a7a7b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05bda339241cfeb0bea424ce0cb88e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6930d6c1f906ff3706ba02863a4e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c8b801dbd702a044982a4031a6a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c1c9c60d95a925ba30f73974396d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b89b2986bee67d3061b8a012781284202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfbd1bbb1c41328e9bc04033358a33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e76db91f698c8f121b1c052ce887204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e19eb0781ee2c5811cd44c3911171205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09463149bfe796fb41b66c38066fbb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d450f2333a2715ab704e03d4167332d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26e56f60f36e9e0f7c4100106f64ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2aee137ea90b19eabd3844885ddbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7715e69a7e175dde9948526c0ef61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf32353a942041ae51a9bb421bc861211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e77d7623a2ca2cf40e9256596657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866fd8011ea88013231020a3ebab18e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4340766964c4b51552591245f3b2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b32109bd20b4376dd96c8b1c28388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae41de040c1610045a7517696cafe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bab95b3ed64ae1a5ee4dad4ab04e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcca3e33e2519ca1ad4dee0ba57bc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7e301b921b35afa0b12cc3cd8b3bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cfa8107c8a159f7e29b19c6e49813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5a59db00ef9d902ee80b5d74f12b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede83eb9102748e2c2bc9f61d9b1eaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22ceea38cbab3cb61a34ce70a84dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63385c65403d9797b0db4c6c0dbc38a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff219b8306579a85bc9471c321e6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b5df0a6c342127680b65184cd2025226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af7a8a305e951094e6341a89b2fc78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec33cdf62f237dcfbd4d9dabe69d95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf6cce0e682a8c8796dba90bb7ea6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ccb19641f50660601c997a5ebc2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798e07fda8117806cb0123b545039f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df37f477e6ef372fc5d9ae59fbf516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a3a716386a5b688446003b064c957233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80fcb93bb4aaf61f25aa68f8074598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28540503d514d28ee1f9f388c5679c82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b994a71f3cc5d68c2b1d5a119627564236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b238cc58cec08115a44bac1fef2361237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6bfa632a32f7584f03ca925afa96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eefbb12ea633cb4fc3e2acdfd7643239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706561b4f27b527de8537dbeff3a910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6555e7a605d9b4be7a5d3568a28430241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf94ce5b1bbb12233ddbaf01d8eee0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd95dc669af685c15dddaddcef9b090243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b946b8d441a3e5f4ecad70d1ab8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23576aba73f171aa4cd436cd6e13cae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba57a279230981488b6950d8cd55a60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0efd9493ce524369fef4dfb918fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52513f29123403842bd41df96275f013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c26d9e9e107fcf9023fac5ff09923249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a60dabc94d7b9f2e7b3c6a194b6e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa6767ebf1b0403890d65b95b68eff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e7f44390303e7f63c408a2216b24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344e0fdc5b0b42696309b135d6957b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec5c056cbb56824e97049799838c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d778e0693d5a7245ab66c67594f068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829bfe9949816616512b651f974ead6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed047121e0d4e03c234be6a593f0e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087d388c323cad10d502fbe202c8de8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82965034b0f09dea70264d08ab75a88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a6069d7bb3b47aa05ff9819cd0ee2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8848c730e7ec1ee99003936fe214b1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3adcda8f1dec5bb17ebcafbdbe191262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666884592a6a8e780cdb090c22a706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae94b2f94a3ceab235c48dfad36192264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2b9a5a8ad98272b787410a2224f93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d903fdbda007b92aab4a4f378bf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae018e404b4cade0b92e7d6e37c51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80be336fcad8fb3338bbc25cea6b5c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19c555dfda75eb788d5b0ac1cd32a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe421cf36729a0e0fad373836cb818270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5927e0d8e532f4ab611314d9be41f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cbef04d91d0e2aba1939d19a281da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9c7c4f8e4e78456f5006c61bd41a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307b08cc9129a87ab8ae039358ff4bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a33639733036cb0ac03818f00417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e40ecc4f354d0272e86c07dfff59d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4792c97eb88bee61be7cbe6ef8368a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5238b8aae4e59e39331bddf1d8701d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38256f3be6b4b92b08de68940e60d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de3eca86a370e912057dd6feb7306280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae555ce655e673985cad82a672df3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f1fc898a90b9457a6d2315bc4180282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e035921afdc1edf858b2fcf8d2f0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e68029f39fe4dfe3591c0036da17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135af081e9268192354448641e7eb78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa721bc5b6dd3427eb86134801f541286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54a37e017b5e24f99b2defa89c5a07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4148a1bbd3678c5c78208a4bfa9f03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5996ac6657d07d87d49e5dc67b300e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c8834c4eeaa82c2f81fea0fe4f7eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e29467faa0e9b2ef6db0ede1c51a7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb1193d861d60d2ea3d57402a94b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4ac6004d5d44877c07bb8a25f7ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1eae1d266cde80dc85fe9530e44ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc9eda66d30cd94f9cb0f48084d3d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70206eeeaed12851737400a35340fb83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780cbaf051c02649efe468439d7749f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a5a78a264147453c33c8bc083f0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c891e6ea1e7885f27f004c0f4e6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997644a742d11721cf8cb3551fe5aac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075dc2e5efb99cb99d5753c84ce159d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea006369dc221e3748c6744f579a8661302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59504fb650f87a02648ec7d103711716303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf7fbf8b6c03c381dcfc44190f1883304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ddd6a9d4d399ad8ea36492f8bc5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d531a3cd4e25f9fd99164570aac6a1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee945b5845db60faec1cd4ffeae7f7c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fccc9ba98740b359212b03379c2d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e8f084f74f24934b1861b3bd090d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745743e44fa7635211a737fd55b6f1c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd03becc90f3c3801b52bdf9e173d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134a573bf6947739b7ebeef006831a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f929d5c86e051d4ecbf021eabcfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e6368c8872909857bd314d608dab0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dab013521c71f8a053e695e5c0ca27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1aad2a038053de0271e666c5de001316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195ae9cf5acd0cbffc28dc9262b2310317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458ee5d4471a679de24866a4c4bb71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc3becd650346c8c0a9fb56f3ff84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3129a2ff6975e73bb11ffc010e04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21c8dad0133de26cc8d26764b777d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf26f9a8afc6da0afa5780b531f75d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b04073c0347ca55450bf10c2be96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3217f38c6a2ce3c3da8d52f13be0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b3307d7a9a443c462f266335a2a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed779b4b2c88ddcc8445ed915c435326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f51d8e9af1bc6dc1b78eefbf9595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f5216226fc6c5efebc7a21fc103b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b691c8635c348e9297bda833f01a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0cf278b22adc6e0276f0aa80dafe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce56835bf7319bd02f370a381911cbb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca34ba34a517709eaeeb7796f9259b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441d8c54b469a60d4a7e80bb96e70a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a635828e9f0e82b07c4b6f789bac853334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b95a71d9fc2cd136593f239d3ca1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e3401c377c205f5cfd1d6b513c94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f3b57d3ae629cb2877fba04b1c36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16164e79270ee9bc5eae4e3025fd3ef0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1ac8fd131cb66aa3b4066acdfc3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e9f8fc915846a1ca4e2f526eaf3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f907d737d1414f0c43aeb9e3ca4de8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab4c3ebb864e0ef2932a052f326e93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7893f1311ae75bae423731e7ceff4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3431265ac1b6ef459f32a72fbc8bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f01dace2591680ac0c6842cb493d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6a9911e2f29d901686f518fb96d14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf84a947679649977e478804bf281347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ba804999bd2ec9561e406902f87d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dc6781e9e98f7a28d5753a8aa9984349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f97a72ae076482a93783f3b655c2e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a80daf0c8a48c1e96348a12acc243e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540deb3288872b6eaa41db54bcfc839352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc5e745f3af7bf562b16212d23ec6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a9669d4399fce331171e0795320ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931200bafdc7d44bbe6eae26d8a2f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a2f88894827e61b6cce2466a6ed0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7665a26bd81224dfe867bf7a6738a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed0505665fcda39f535f21792b5ec3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451df7526bd83e7ca9326d559d3ce35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86f07d5b0f8ebec249f7e7875df0c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f52362a9b61c88e7a9b7954980f1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882082c5bbb0a595630dbf4937374e44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c7a1408dbedf59917960dc27475f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b43e42a24cd2b0f8d20e616ef3405364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0e7d868f5a9eb2d0f53e5f733374c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a50a215c9b28a59454837cdb9c8d1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467bb3a1d85ff9155cf73393e54ae2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4957dc22de226c6e5689e47ba667f05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36c7c0703dcfed5ff807abc190345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b590e7ad8d8a5b8fcd89eb0f90b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ea2e36171e4386b4abe1f6434aa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19888e7aa328af1d2c2db56a3a709e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7253b01f3611d74ef800c8cd84198f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de58a36594a25db4dc301da54ea13c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca510846eaa9b0b675ad1996eaacb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193357a008c93b14007538fc0684d987376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c354d67e86636c1423200cb6e92bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422550b47fc1ef24722ea27f8b3cb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910afcdbf20e7a94dd4c9b3bdbecbe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5800d33b353502c146691098979481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e898ccf12b8fad76062a15edf3a2df9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ffeee7eb6c02fe3779573591b394e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72dad183317cfa109246fbf122b952383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46319a382e0ae1d7959974501a96810d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed127158ee24a20c68bca07730ec7f00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e4c6bdea206a18dceca98bec00cae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f7049d96a90d507eb022447bfef25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff5823abfa22ea5b18317e9548578c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132616df67036463cdacc80e0d413a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e27bea0b5ec4c3aba171a8b6c509390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad52f622501aa79e0f709e11de102391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad360133a21402e94b13f9dd4aa8a21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff37153410657df7e0b1d3e4edd92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f713c3c7935013f1daf514b6b380c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c792f60c986c8cc4daa196254c0f7d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe56bcf6c9bcce3ea99985a640ac36d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e8835ba9a31e1f93317453d151327397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620188eea7543c727881496c4b4be457398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff3bc278065daa2c235707627de1f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72eff8645eb89ca967495ecf809661400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4ac6f0869cf495de7c6af312b84b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7df5e0411c729167107869de8bdb76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01ac0fdfead0783815c650b7e8d90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb0a8b664e0364db0ae09ede9c60d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda521496d7fa93f039e4f6f74491e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1efe43eae66990f50bd64faf58b64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d55c8558d03306864eb452b3620f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28172e96af62b292ecd8f5e2ffece408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859293e104ed7a970b00ef9d6ba1c361409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2425b67d3ac363b4a135e039e0d507a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6fe1108dd71114780a944b59f802d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0cc2063a6dd39770b40133b1abf9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f42f9b6474e5df2cfc057fd484434413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83e4417ea3df48da640444c1b609d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cc43062c3b4ace14b494cdef08450415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf090bf921eb7b0426e2f9734ac0785c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb011684cfa03a340e084e0aa59d2ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96688d2b33648b0a0f9f04b5628374f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676559120cf2bb8a197ecd5eebadd98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de020875fb09333d70766ef3f66e84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89446ab7ef2d049721e023113b5bf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c53f855dc5dff1d1c9462b16cc6fac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4a71b6cd4512f5f0e9d727609dad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471dd9b1b7101a48fdf9d2fde4d4531424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4032d954fcf955138d79ee7c09f89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f7c40c4fa0b6803e1f0b65a0b0ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40833dead4e1e739b31d9ed5f76ea606427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e9aac01445494f0a61c310e576dd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be81c2b5e5f382a2c169aa8e37b0c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfde636fd269b1db7bafb11fc6b74d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d986bb84d74825354d5e5872082c59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51953234eefbbd9b2adb55e9bc324401432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5559feb2bb268d934c3b488a59f9b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b640e41f9968bd43bed2b331a728d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb196aa9504fcb2764264b9082732447435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23467907b7bc34ae4b072e4f773509c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d3f3f9cfbbf149580960a95832854437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa12eeaa51e15b5d8c66000b420c37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a3b1b9e125f806e733ac1292ea5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b288881074f836ffa37c65a57d7da2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2f2aa22d47e9814183428e38b60dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c7c7a72dcda0365b6c505c3e70bd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374676b4f01f529997702d67ebc3b99e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae6f06d520c960c24c153558da2035444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9192b3655e1a5f462814f4b580604f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcc0247d66db08b7fa998b225375c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22f26befede40ec3fba0298a0f015447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439c24d5cbc4077da6bd5bd58a87ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f44ed84380099c9b532ff29d3b821449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b48233f42f062bf63f984417f043450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f886184bed7b8a35f1b90ceece2459f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849ebcf90335a4f204fb47ea41d8e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4df42450f239d21b8d8594527652453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd533dfe625380642b242fe09046ef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523611078334fbe9721ba66d4eab1b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1c9ff3aac870e2f0a3db71fb63f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e7b5a676cffc3dce75584d7c0668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1ab3569869586124ae32bf629d9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e603ff8082f0e4d53c8690d12ae66f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36958b546b8ad0cf9c5027bc9734bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97373a69cbdabb98f3e73db5e276ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9a715a85630ff86cc25f95fc54724462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dfacc5a906d65400d3a8fb33f674f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc0ea46252b3f10402148fb2213c8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f9060aa3c0a4db318acc05370fc19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17426fd2bae063498ba1132fb19c334e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eaae295557cb7a498bf5b24dbd195467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b76bdf26ac8ac518e1b111151e7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c9dd23b119043933b35f64e76fa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3078a37ef9221ff584457871c4e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe90cd3b64c959cd04f76f4066dba9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9da05812b62b8188158f8f3b8a5f46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa64df1e085fbcfab116705f6bdf6ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59dd39290de2f9a7a1adc0f24d33e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680112f7d057e03d1a5e205bb32c29c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620221e3afd92d9dbcc36c7d6a1564ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b76b82bc2f69b8b747b65b472134e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f56db7adea4348b5ad743e1db90eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba998f89540cbaf2f828615c814430a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae583ff258d7f842046d1b6187ad429480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b54bc7dfb151d4a05e558286553b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa56e9d3d906356c13d54fcc0c08ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a1886c8ab0b567e4dc1c50f8ec51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e02755d49cd2137303c7e85b53a05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162f0b3e0aee9de1625f2b8fcbf99a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876aec02e92e06ee36ba3f09ef7e8f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7628a71f5ceb5d4f7a665b5bb8cd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aff0380174a3ef0556b67e5704488488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344878cc51297c5a036fad44483375a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505b94e140c19a53b796e80944465c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2091fefb12b5dd189b96857a30aedf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82541ae8177c484357c21c47cfa3f65b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d934e3a68793bafa6dcd71db8c0d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e4873727db6c1e870d46bf6067d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d4981c2dbd8b4e2c19f7fec9a184495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61797e434a7763ef3a99e5b43afa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d5db7184cb171345c388ff958d1b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af58d0aba9dcadbc4f6ba3ab91cf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0522378dd7cab22d26548440491cbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570ea54cd5742400f6596442c3f383500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec16c64208c06f78232128cf6ec060501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47de29d9dfa0e993b19aaec0a0ba9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1b6930262864db9500d6b4d5050c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6f31fdd9b35b5071411eeb4b1757504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd184fac92fda3a20f122470c2236d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd709995af386409692bde8e91783506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0018e59ba211562fe3752294316a8d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357585368b24b4c04462e17d84041b26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b8cd57f3e79d64271d15edd67bda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fba96b555820879e27f2a33118ad3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490896211cdab9b02b53252a58ee606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7b441f63a005882de4d5e0ec2c17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800c5ec92363962ff4acbd4e9e9f61d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d5e5ebbbe1b36277400908a4635bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea45d098b1717883d80a2c97371ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70912193dc29c2ce7d76c6bb95cf1dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf377e51d2434a2d1af35de7b28b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff9fef7c48802bf472ea1cd68b96aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6afce67c5b45ee8a0bd3052b709c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3afc7cf481eb535b1d7ad222e11ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc30d61b9763f3ae0075a70c6610f7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a7067ae8fe68e1bc22115a50a8d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb8f7235738842232640bb792f1f87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f1ab9c3b21fdaa6d90b62f8fb87c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0a4f69e37a35acf2cf6222f6f6f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2976a462fe4931e10ece1f5148702526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f451dc4333e64b067a2633c89835b09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b890eebf199d6e27262e9d96cc4dac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1be89aa834433ffa677cde45aea6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5106d28755d653af6a63e00a7f8d0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25bebac4654bfff4b44a4df9d972d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf58a04b2311e637e78b87d3c8aed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01654571869911d9cd2e1e6738b8c52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2562f34101be60767a7275b99e55e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437404f04f5e5e93e3c58a96a1e929d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e20a5cb68477f30b75a92bd2445d9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6608ddc7f59971375e8e3cc59124c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a854d741f693fd7f1d1c67c19f16c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55b41313b9f260fb443da45fcf208539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cea1011642298125d99e4accaaa8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae0c1f68c4cf399bd832c3c611f8bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddf2a1c39dd60955c0692662edeaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e3a489caff64da0d938150f51d50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003d9c77e1a222e4f13e5b3d4922b65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c25264395c4308cada0b1ac5e551f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b436d4500a3e5c87c8972093f9a9f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d9d886918f16eb70e78d12abf9da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc1517ee4cf49d3d3221d464c96c28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59c3e0b171831dacfd58180f64088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da612945a421fcdbef7ce77a98e68cb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549331cefe63f8bc21a1d113d02d30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822477d72a7b4a9ffc1ca1b8e68c648552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3797c88ae966a7d598ff4f59c6829553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f589d27c142a0608c6daadc3718f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e6d7fd5f43b6650f3095313ebce3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffffaf76aa676b24436a79c939a9fb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95c156701bdc33cd65fbc9db14a13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc05c908a9f54da71985e51f4c5ae0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9c4210f6448139ee8e646729559f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213e3022f545183579bae4a443c6b49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c92bf6d2f341be8eb20388f5a34cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b22d5e3867810b9a2e8d95dcccbeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74711f212c99bfd9390bffe603d68b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb26e4ba3d57c30ca3ac9087dce5ab3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027ae78832a90edb331381cc55e82d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd604a127040d5ab9e944f4d685e64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d649026975eb9cfd751916668545963567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443bea7d8aa1c5b5bd6e6ea39dedae9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafd6604ac263bcce16b622541c57dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fe39ac278ae0b6237767aa2e7758d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d75e570e63cbcfd5de237c383aff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ff29bf2f5205ce580e126cc528adb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e846f44f34ec50920ae19612560c21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d99ae5dbccd7f1927117243b596aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1513b126ab0a213b4cdaa69ccc705575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312c36ec44df17de529d045606822c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2253b0dd04a2787922c2446e2b6d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694ba4ab5e0c28e2d1ef12f1efcc05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04655c4ad73c895c2ad2a94ce97b431579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f146e744083ab12b965cb5731365e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d71d9bfd89395b0a384b7239338db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3225f9c37be2c9d8c4fdfafe85e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37f6c12d46ef0e542eb0fab8c0b977583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7fb8b106934f13b124f6a32991197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7855a1b1e80b885a69f8db83f021585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72ccb5db6256bb2ba80d77bbbaeb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d3ca88f706366a9e7d3082c183f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654edf1cddc9924ac2efc2d846fa1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae61c11a9e88948c8bcd098a5d90c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ccfa79364418b725560a1fa14af8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7968ef73669b80059490351da8cec2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7396fcbaaefdcd848a47be53d1c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009d87e04a58656964a72d767a9f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259529f5439838afafe4f8d65c80ba9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1af2860446eb875c207094f9f26c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099184ca33367c316dae90d0ed8f05e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787920ce0ffdd962332293183b25692b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652afe58384a66326bcb2f4994be012598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b8f0bad9d86547b18ec955d447df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9ba93057c051ef55b4acfb5d49b7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170c83efa913b4fa2be630903fd881601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66be5ef9db5fe9c77fa839ba49623602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd520df18d073e84608e61d583bfa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1abbe54d836d2cf3055e6d605d3ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d42576febbff760ea62b593b02788605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59856e8b23c8be87a222e211e40604c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4277e454736e1744efae8778b5a21e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166408d2aef86ae41812eac83ce9b99c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8e8b618991e903f496bfc57bc8f9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449452d0239dda0d8c176b9472fac4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c100bdf1159f26be903683faa26a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541818eaefb9b5c3f3173c7599b79f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a687ae65dcd32c1a4409270a7cd53cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd893a1f398da2191fb6b8ab05771d31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d44f42629bc1e4b62e9d7ea514f35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b78017a2bbc3567ed3c85c93dfabf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c15638de5b8c6b9d94e54f587dd4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dd7992635a8fc918905b2bb499618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1229029a2587b2e17ef3f5399d07c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de26c6221d5736a9df1b715902bc21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28cd5a0902988ee7e4fa4a8f8ccb41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed6919f5404e1fbbd058eda064af89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e1d0e90af3311a990d997c79fa960623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88130c5ed5a0345837032c904cc2f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a785926573491b116ce345994048625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023a59d42e52be794243aa837b6ae3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92e08ab0fe5b9edd0ccf9ab76eea9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff1accc3d39110567ca0498306db96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f33b67816e43804f220e5d5f7b1b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679b0c14322583242869b4196f084bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ffafd9aad87171425c7bfb57933c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d3e7cbd0cee7e025701aecf9a3a9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11852a144bb387c58441ba0fe9b0e47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb008bf36c45f3ad20e6dd1cca0728c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce58e03610edba9d80f45e6bc16193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690019ac12e46085e3460ff29096c50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d7c731598b17e34a00e5bd6b9ec0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578681b62193c1a0140ab7bee2f327bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf8336bc02f36d8ffd1f5bd1699ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26fbccd846fc54e2b263dca7ac882640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394401a6a95df75a03069124e88bfcb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea5a5f6faa7153e7df7fdca986a43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d1eb60057009a1fa7d72154e5d06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f16e0832f62f212fc764dececa1f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5e765e09174ff979d74ae7992b9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb446626880c628992e781124b68838646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d45ea8edca0d4de9f1f36fc7b966647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03775c2ffa73ef58ca931912704b9cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec15ae0b6af8e2a8a03d43ee2e154649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db188d6995c9f57320400dc890a55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaefdded512271af803645d8cc18757651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0571dfaabe565e95f68bb2fb4f7648652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc29aaffcd7159189d17a2ada67f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75713d59db674aedb9921c4f2f3e4f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a014ebd1a8f473e94503b8199a9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580fa3b8504ad78716c891e6bca3316656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb33f313bc7d9444639f375d892b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee141c6096390b8b9549e84a5051fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17b8a52328122a9ae2fabbffc1b68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94233a03af0fa2942d1396be50e3e9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35554aaeefb99dd509921ee7b2362b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310cbb1d5e92f7141b6a3eacaf09aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ad4624698e9e44094ffe6014ba0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa9ab8cae030d02ac2feff2255915664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a60990b1142f4ace4c7c786606265665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9204b64a3910f1ee533785cb9374666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae92fe40dce98902e0ae97fbf4d945667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec58ec0fefbc980b3f6ef52fa56bf18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e37d9c4c2f48d7bfe533930e0b31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179530cc14d8783b73e547e2671fe10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b61b53fe7ed591191f5698848f133671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240ea65c58e5d0cf6ad7f0063dca41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3ec6da1e9ad4fc049f03e87dd8be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e09445383b0acce68f002c190333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e783756cb1ecbad01cefb5c35be1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073b1e0bc046f9dacd0b99af045cc48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb721900daf78e438b671b4228c2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a224b84ad47e271938402cf14a83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc4ef06aee7237c4535698ba56ac42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67f9e826128d57e1756d2c1ed1cc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785952f175ac007c224042c8d26f84d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ba9a359705bef56132a286a06b4cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf05af48c7d0a8306168a47940066683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b9cd2222c65e396b5e318c12a3ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7436ed173cf028714832eddef890685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdaea00a7242082dc11aa3d0caaff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ea1fd17d1b3dd0be56e1e9a2a80c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f92a8202e4821123c6e5b3d29a2edd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc699c22719a96d3cc7baa642630b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff48852106ebd3934f05ddcd3be0c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36fd88fdc9aa66541e4a2714b17f96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60011f0d40b32db3cb4aa7a6899a6ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277cb54f46a34f35efe467d90223d6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e073304a7316f192003e8a24da384e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f787a36521bf5c8343299c5056f71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c034ee1b6c395fcaa550a36f66205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5075bbc70bff10ae72a795a71f766de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd716ea89bebb3af1152f8d39e87f583698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635be9a5af9993bdc1b5a359713e9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f65964cc114387c28b8c94b270a629700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b23b7ec1f2a5c5a10e64ab26700f84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c568a56bb0ec1a8eb89ea0f4fe32fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692ee882a957f25cc53e325947d7e89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd13c219a75a7c7ca68cb4a1dc8a58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b3f0f2fdf2fe2c1a2cf94a1d9c4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f0141cdf7fbcb9319da03d97eafd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff839e7acf6e44b75283918fe236b75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4edf9dc21df5aa7e91c0864b489813708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529098ca9bc34e74c9ba69dd336f1d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9894c21f4dd79155646e9d71100f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e35ac7d3ab6e54ac0800bdb546e77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c6f413dd1baca518c5c632bebfc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef6348cc3fec031e66df1196bcdbc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4f7287684407516bcd9498b93b943714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40afa1ae0b186d28b89e86dadec548715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff2982234f46300b5183535ac63e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f17bd0c51574994e5869b19ae0a65f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17071112a54333dc85c1bf1ad888c70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cb7093f5c2d99028b3e40fc3d943c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16bf1481b8ae436dc11629298e884720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebabbe488d374a77cb598f6d1eb8030721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b18bab9d515ed136948096da4134722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59257b985326a64ed902be8fc45d628723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa64f8c5fe025e316e89041598f1fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ec9e27d769cb3bef6225de21fb583725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083660bc0147063025fa9d12f5ae4272726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac8cd651e8b588d78da0bb3af8f64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991fa45fd3a7dfd4c33ad85a8040d32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a187092e20584a9d701c0c51c9436729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09bcf702ced1c6f1e7dbc33ef81672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d49a9741759bc03e17cf6656537b99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7f9febfe373833ceb90cf565979d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba3bb1890c48557555f2499e3efd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca67655b2e63a30702f16bb644f6f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8575330c7b60c91de1b3b693aa56506735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca225e15c02964292bc868665c203f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0bb27c18e645a64fb133984d33785737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeede77ecf0f27ff38965db9f18d81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c231090b1b0078e2916c94971c8eca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d27142c601e734c4b64ebfa37b33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b1a9607028361694d9fb8af82a6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6485c75ca96b671e923978d62340c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007586443feb0bcc8c9bb52f572c372743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff25e6ae95cc80cdad2fb35895d530744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5faf0318345f6a213c3ad8ae3ad3e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b459b3ff5de3ed3b2771d780b72f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650a1b840da0b9ddc9dc25a002e44a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb2cb74a6acf9892c58a0a9f0eeb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baa9bd258d7881a11140a0eb0b8ab8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bab7477e7c99b54230f9a8f789e6aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8d1b7d45fe674f295d3cc5a8b40fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8badf5efc880170acc51c572d81381752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363b5b2cadb47bca73c4af7edc8dd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8e9a0acd60b9638cd5370ca2c2cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3c3c8d5e8c17eb2634a55ca909be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5bb1dc08b170d1c3d7410da6493a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28798713c534b134bfe058463b87e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a5bf19276bac5da56d16f5478262a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b7ea49ceaf13a57554c8c6e071213759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bec7ad834bb4d38fa0b40c31195241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4388030af70138e9d7ce5ed8fe39292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89bbeb29327ef0f8d34e24f5419653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e2c00889d38ffec300e82406e7adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceebb2181f210aebd111a61cf4a268e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e904049d756d0dd1e54dd11b9db86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3072157f368acfada1aef84b1b6a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c0bd9e1444c4811e41db580bb8288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764cae01e34342e9e1cd5ad8d0165c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66aea918fc673f1bf180730a869b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d645467c6cf09e54e453d85d0dc3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58102eece2d2d93533a2fd322aa1a2bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35023384c6e5c18cab4ba9cb8be2f8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c930b74a2d8f46644e15abb3d23f0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59826ee3c881de552cd2fe8f604ed0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c996c19718e9506cc62c6478ac408416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c84a74147e1e11e3b4ab1a0d6720f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f864f7c1ae26a277bf7c0c80c90818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ff7561af7eed958790f26303baf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15720a0549c1799282e8c4682971f12520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19836194869f0c5a5473b21b30c4bba421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e89346b13ac757a9d5f6e3d0bebad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5bd2537d24901e2ca0ccfe6e34b0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeae0e79e6da2e5e6bb9f6ef9ab80524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac78ffb03fdd97db73d89212e953c5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9832cc5312298f70897d759857b86e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae2ebd0ead5b31f3cfbe836505ef427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bb1245dd64ad1a63a65452e4afe5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923051d01b62170d53f48e0f1d3d9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060ee78d0ef2695a3624562171d0f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebe2399aa0d10d9df27cf2b961b28d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102832fa6b587940d0a54ded1f64335132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9d9c5a3d1b7701030ebdc820c3e4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab2e6f43cfdac0326801503b27a1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8c69f958205b7394c9dfeb76c55135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e770d592969d2ab6cf4ae5bc35cca8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ec8c968847560dccf9f6067ac20437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf56deb79e943a039693065355ec7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece5517dcf82082b3eb8dc4b935612b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a661f0b2776395fd918fb8bab3988c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f8d77987cf7a0c9fc8c6450cbf60441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2237abf733e402aad5f98d514a2b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba86de391c5faac04419f25a210ea443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b431f0edd653672828e2302dcd7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6d504709ed368882c2cbcb95020245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24bb7b46abfa294a6e7be5d635b1e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f324f91d2b42a878d7e05ddced36f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d311a44d83da99a327f955a0abab648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e8f2866854cab173cfcc18e8b05549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436707a314c25b037e8f772aced6a7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104f714e8f17ea2808c8af83a31291b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7b26ddf47e67cfe6edb384ad3138052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1affee871b387b6ffae929a34f6928753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edee9607a86c9557d01fb55bbdee8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73818e69cefb9e1b9e88e34140132d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab66d5904619374e72f99e3833264056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4033e393f21c89797281f859b9f0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a747dce0f254e3c3aa1465ae00eaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc162daf17c082661fa793bec4784259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2423b11b7c18e5ad9d8a99d49ad33a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a96a3c6b3e7a4702ebbe35f8ed83261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3701d05a54f1e2dc60abd5744001c0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eaa1e1178002d374533460fd3d0a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef13a5145f6ef88ccb1e4dd3fa471d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de389ff5c34eb9e06e5a3b2525c6b4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767c8037dff52468cc551ef50f0bfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f6b3a748bd574ed0d31b3956c56267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bf182c621a450dd418c5377a038368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd787e7faa4913ee1f7ee12b4d35f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a37de724409309b0abbe6c6832eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e241e6ec27665f8326c2f746a5b342871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d518e4a6c2538553afd914f33c7c5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e7d3fe29eb0cd0c398f13259487f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6a79871d9df296a33653c41aa24bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d3952cfacf4b663eaee151ed7f9b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87ef26c0831508570068ff41a7fc4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c0827c8fa41ba90c45c0a95a7481677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242cc4c4830a762847d3336b20f3bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fada8987e7a2a58761f447950ee80979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082207ece94e3c378205a943a861a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df9c04ee1cd43c9fe2ccf5074cb6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949d4474f7ad99d0446e58015e7299282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240831d40258d37eb8b8366f0c9cb6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470c6ea8f955f535290768f5b2a86284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0563362d4eed87b0d176ec1a0029cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de6db9f002c08a4f95a909b2b5622e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7631c84740bb8f0fe84459a96e7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec49047442d893650dafefad344def88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e54678ff418c4453463678755bba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3abdf1b1048632c1a5bf79b64907c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028797c14330ac7ac2b3cf8b81e5cce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955daae396662197108abd29a020e3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ec89957efd3c895e8e4d6e3b511993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748301d61ff04316f35dc809fc1763e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a67b2de2898ce4af0e42a0f55996095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c768aa618f81fdd0ad9266a2453f4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6939bced92677a65bd0bc2dbb433e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d565b29d5e58b94062f66207e9003298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a8961722cef0c2d6500eb3ec5d6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65939d2b1c057d1f0a00357f9026519d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551444c292a1a8779319df1cd17f5347101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6499ce79dc2ec687e68318d9b8867e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e7a9d26de81d4b9ac48a3c450174103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ecef9517c5056ba3268972eea64bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f6af80e46db60b15e3076076f3d0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eba2b2b29d65535bccba4a79ed8c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5cb73b773d242edb0f2fa2f578915107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f7ca098b37ce198c017d67291e01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d405b1db5759909aaf653051e0765109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a3438351633cb11dbe44ba981733110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5692aa75179593fb3f643d709e7b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a1506681da36fe5c5ba8143916fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761d43e7727f5c49aef718668b8b0ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750abd8bd3549de64e6498e47970ef57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561823f21a8975000dc7a732194a34f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd89242123f083cc22d1f2a05fdad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b3600f3108fd75957de3e220fc25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bce7cbfa4b0c6b29b4feac65dee15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982d5c9b051798ae08ee13ca0db4d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe25f344dfca3e8239cce682c910c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b06b424704a51bcb09eadadad41c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523139c17ce4a2bb1149cf853ca3f4f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62915af550110163c425d6f3ad5e5249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d51e349536222bbb14d28ddb1bb7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e33b3a88eff215b10a4faa512579c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c316197b1658e14f5c40756ab679366126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13200e81940bc6ede006c1ab7eef70b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c61aa86b7751224b7c84490fe15cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ead6ae66f09249079034f0f86b19d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a6cc6d0554b064abca67f84937bbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4970bd5b46cc6c2f8f3dbf442f70558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9d562af225181847a1ce195469316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3c4e712a910f708d7638d9c79507133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c302830f1d0b0e1c34a4265fd328e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896bc5a9fb7488ba61c6f73558ec6e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edb2a5fba9c4ef7b6b6ae2e0d008a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcabb64f7c6e0d343691075ec7918c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9ba78a35e03a620663da85cefa03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f0eab8d3892e05d197ee201e380b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d4626d48a47d32eab9d04573cdd9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ebc4bf74c5bb06d5d32ad61c46d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2005c0e6c426a68788521a0e3985b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f60e8047b2d1a888cc85a9b5fcb6dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498c7e99f4cafdd2ed974f94e2abebe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b27e325b6ed04bef86ca70ddb65bef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ea916a48c627c91fa4bd21b7cfd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a3a717312ea10dda4e25ab0987b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32ffff20acd2f57fb1affc3ad6a72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d98084778afa4544065d3b29a5e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f21cee6e21f7747fd38283b22ba7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654535b7e3d902fa6a9c15f7df36e0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651e59d491e1888def54a1ed560e5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0523678d3a9414d58df398973b5fa6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb902f091acfa6831222cb829fc9a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43243773fc148777d47c765584923429155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb25b272105cfe407c29bf19b142f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d44f00ea2ed57ff540de13af7abd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d805e7593f97664a02082232df144f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2394caeeab3ea3aa1b0b34ae08a1cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7eb6aab10b188ccd46c856c9fb57f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9acbf6efaf3d24f4e4f2faba86aaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3a44aececcbe6f50b58c175cd94f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d4df97261cc994af4ae626e615d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750d17c8afe495cf4c198aa56fe48c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9ab3a4a2abb1d4c2402e628345b27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ceb11a0190f994c0e34db2c54d9d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a7d56038c791ee971e9f5beabe78c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d276525ec269f549b56ecc0c746ec4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca42d5410d20a195a4bf2293b0cdb69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ef79e69591676db87494c3b97d2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23badf2a6a703cc0bccf69646e6389171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9acc8ae76d1dff8f388ed2a0a7715172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d76551229f05a518c0588cd2b26f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe3f7d9644d862bb2fc5ddeb5be6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7ac39901608a161b266322b28e74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30117f08de66975b28e7d4e2f5d7b55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13edc9e0b0d851f7069617f5c2df0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75092bd630b5c4ed500e53832e8f867f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9150a6b143ef43c0eebf693c2b6752179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480edca8badc8f8145240d81d261653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb89d819a29d842b02d9e9dbcd6e55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8571d0b4cfaa766634648125c26203182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccac144670fd12d016af54747a0915183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a34836762d17ff0511e69371e8cb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061126218a5153b4786462f70dc4d80e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976753e626e6308626e2e926cce9bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa8ec212ea81f5cc5239bad3aa792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d15e4d156ced23767696cd0a2bd166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6035ab14c852be84b053b5ac3d396189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e14569b66cbe63f0d6d722e953224190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c66968c41bd3bc3d0a6670a47758191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590fa5d82ffd518d0973fe2a4f82d15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d568bf6f306a1c2c84b570186b64b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92abb46f2f283f9b433047aacda6a19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedbd2066850f5910f3a44191494a4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa01cb91f41805c665fb032be423b6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722915b49a50f33af566c9f9d5148ef9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b62488214160236cc1f3c906ba3ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbde7347120b69b4f35495a6f02bbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960c6887aef29341b62cab880c038b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f7e95ceb06ea0660218f0ca00a3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19004cc40617d7a93f8e020af2e2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775a9562a2572700eb77a099d173532203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb7104cbb2c7270f329fadd5e3d9d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc12f36ddcfd47a69b7200323bf0e56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b24d082ca5cb55fac195f6cc0fca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c92b3c03a20c42fee871b21aaf996207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d831216db149301e9d11a93ec5c60e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be6a8c78fc854a6f1cacc813512cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2cf776e7ae3d07a0c6e5ef752c8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8317b8a35470b9d0b05164f7494f41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03f5dff282a4e99fee3f1f4e054df8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f54c50d0efa1c1fc6c6f9e43b1eff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272bf34e598e7f85927f52ba0d2ef3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627385fffe582ac5ff857a77c74ad89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c9ecf855201206804b9088c5a393216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db792f8433a3bbfa76158ab7f2abf16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd066257171cd390b3f7ea2800b47b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317571c467b089abab55d235cc9877219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e59c6306fa8a17aa9cf82f332417220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295488712dee9d596cdfc10bc50c894b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb1dbe9b037d79bc67a692448a4a35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905a26ae98157da006506c2a6ae8af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3690f727306a2198a783ec102640db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e69e5989a58410ae78d6e7358f12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df539c6cdd7b5b4f947cc87e41c2c049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb500cfadd5795762e97260c9b80606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac394b43b332de337971fc10f6520228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a9e39e0933d1ef6e69a90f0f4dbd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b868f3025268e747db531c42047b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532089aec58ea6df6326216bda894ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d68fc634036886b7ff588fb7f1786232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95131e57a35dfdc1ec4e05211a0ccae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643cdfab8b440082d6b3a335e5817b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421147a5c74c0c2e26c4310e2dbb8d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe14f13ebc0215e02a39495ca6f968236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9194c3c4e2f117ec337be1013dec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b660ff01678f6ef29692962c1fc644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033c5551d63eb75c22baa7d8c3d19db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17e05cd321d38331d036b38fe5f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a1aea47255de602768edaa2e7395241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62768d6b16c4b5fa560120194fe9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150fe017d663148042d9f027f858f1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce2821096a4f4211597bc9207f47a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f65a4a88995c3bddf29a4700ee6ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825194e6c3786ffc60a41aca42e40c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2525bb98ef4d56d49ff44611eb52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a08b101befe04c291dfd9cd398df66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173eaa25c77f88c512d1dcee29dcfe0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d155f2eb414140e0846547d655f1143250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11df5f4e2c88c4d86085395c5ebc5b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca5858fbae545744c42a9cc7f4ebd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebafcd22ff105f03496671e5a7fa69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12279689e6fbb25a51e7264299fe7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95b3760871b7329a6401f34d7395ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ff0bd4eb715fd905816e672630b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df67edd7fc9b5ca475ba9bfb8dd99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0273aeaacb47475e6c034cc7f42e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a11ef4cfc336aff4c3ab9102625714259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87aca3ebf26da93313f6a757c5598a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc934a850a59b932bb69d3265b5ae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f13a28fc635edc290d97d28ed3eabd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00cb50156babdf63d7d3c2f2b97026263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff369af8550671bd9e0b6f271501e5fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866c27b5bc855febaa9000439541f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34621a0ca2ea7e0ac5c07e2e48a67ef5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d5971c4ee44c8c43dd48c24b7154267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae6f422732e469a463513202f802a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771f1f1997e576b0f23a4898fdfe0ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7b5b1531eab2a2172ccc739c4922270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdab74ec5c59ec3583245a51369815271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051d30337f65a191f0724d5146a720272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ddbcb0680c0bb44a38627293155f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661160c152e3b8c4ae6ebb6f9c95bc46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5b1d4aaf6ce2d0bc0aebe968adb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc453afe5ba5f9825a06afe814a93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0612c640c17de5ba97707b97078581277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ae3183a6224c0f303297ea3d21b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bae0d50f0171313757e9eb2c73c33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3739d5b4162d6fa23f104a1f0fbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceac4734b7e227196b901e284a1125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87892f8da616251f67bc66b4885b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a295bd07e6749304471120a2acc3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a50629cf517016224e35dce94003b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237597d02e80c3ec211f6eed4492ab4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e76ef1cb458200ed3328b36c0c380286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d46068bfa90ce896c3a3c95b66df3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de15e2691647b6940d9310545060972288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba599f6682c1effcb660693608011fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8f0a8adc90edec43064f3964d8a40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad9e2a636692e3772dad4f3e2edf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b1259ae328a883a068ed25b6676a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e315edf5f8b1c9353cbc386eea0e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef238d23408a1bb6a243c59878df20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de90d427bf45de9985a8438e15b8d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592965497a913ef3905cbcde535f623296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e8967cd9867aec6065f4b0d5170a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43ea45358b7f650960cb3b0bd0462298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8960af5c396bbc037c98fea8cc34c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac831ac22e9930de565e9b56afcd5c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03c94cc0b327aac577e5a823c6955301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7048a6f80df7e89ca8ba40b048f130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1a82b5c3cc9fe5a7236eea107897c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc4cc7dd94c237b82b73add4a5f4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85ec95f59fff947b7c0164ae17db2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95209493a899bc09f0d3f9a96f62c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71ed2bcf30b05d1e7f0ff1a10f085307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd7a6a80a29e6b4b334c6865ac226308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5098c83b5d21833d1bcaaec6c24f0d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399c5d64ff0da9ba60bb2b143693d5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e35becf91731c7b5553ced957a1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e86a19086dbdddc04399f3bddfc09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607c7788edbe418aa0f990ac8d9306b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c2e6bf41ae0d8251602602ccd0e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18e96c2329bc32f8b1d3463d82825315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3974e236d35262ec697af54015a43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d722ee346244a84c8d55e628d499c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f40d008381682e9e795b86f42e58a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be8d81a49c99528b3de9c0975ad0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde843ba870e7e3e13fb94329e91aa61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b3e2c698502c36fa415ba3b7c93a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620740f0979f1c2054e17f9d32ad343c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd3e5a8a707d58af8bd24b613e00f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9608d1755e24ec6676a60694047c98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817865c1d132ee34e225e01f4b79bde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01be9923b7fd08ace68fc19a9f3833326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1c54eb13c1621bd8ed2338887c59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cf3b1275218fe3ed8b830963857e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2362df7ebd9397f083487e7afd7a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8c9f9d9c8ce44f369e8d07d33875330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30dea57f4899f2bae95e0d0f779b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581b39f1283f5dfaccea147bf893255332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aba8def2133d579df4822ff4d2b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe992146fed7f0c200807cd2d8ee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c261905911d2eaad3db4b6ead6880335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac74ca85dcd69aab3d3158164412b81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1b9cd7651c2c00e7a9f34e31400ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2763664c7e0431044cb326f369c59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3457aeba47304dff01ad001be36874339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8ab63760dea33c7794ecca6f3072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e6d4a2ab131c866313044f5398639341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074178be68a22160f9bedc5aa194683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70512c49e90e04fcb08341c113ac3bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d576b25de66a389da4b588d884e694f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420201589940ce01ae9dfa1ae784dbf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e5466d2c82f9166de9d86bdf96e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fd88768b57cfbc7213f608ade8aa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd4fe3d8ca485f533f0f22f6baac2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a09226e0b59dccdba49da7051e9ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a53df9f84cf57c4faa3d1c4d88ab9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bca2c09f575b1057b867fb7144bcb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27378ec9bcda52b0f93ed9c9581eaea1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16cd33e3b8f6686466fc286f9d3153353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f275b03449711237ddaecc2821c4488354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715b99e8d1a4755579bb773daa4836355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4626bb32571d4625e912ad4d6475bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde32770140562d4ac233424012fbdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b8e47ef1b2c3e1bfa8aa717e265c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a0190ea46721bf2e896f47e2b12e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af097b312673df6b7e2cd0ef28aaf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251b48ebef9e31b0f2042d7e4ee9ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7be60940f03d382b2fbc96e44d9be8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5fd0f0fd5d78059f55e9c04e734ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50686ca004d089ec1dbd03bfc6d8c2fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e904722cfff75d76b17dcac7a38c39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92effc8c9ec16fe07258e92f5a28d60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43d6b12fcfaad26a68147052e0f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762e6edaeaf9d512755b7ba8a4fb74c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ed5b1f41d5f2627e6fd2881d9158369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b1885e712737115316dcbed7bc983370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b999db927afbe0650f8ff35cbc36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0d73cdaf2b7cf0cbfc18ba1f411e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d532e9612e81fafe1bcb6ec84f60d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd7c8c9387ad0a65bb52dd0a4a106374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb07d71037fdec70d81900ea36fb6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d36a80b3530539a7deb100a35cb19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73716ee03a23a6504330ec3e283f2ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7d53b02049dbdedae7993b8561ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0685990d3d6abfa1168bcf4893d1e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c060ec6b1961721239ffde4550d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe769d1b6591885f61726495eefc38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14b504d3e9d0af894bb4ba8d98bd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c540a70ad7261b2a37e6a90b85e29f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df644823ff1680af3d75d1348e3bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5216617a0dabd340430905b63d84502385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c85d2b6608433cf2e042d6744a26c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8cc648ace929b13a97f26a66e0c35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485125af2e38d10e08a4b390409c4b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c999352baa39fc6e0310e97f995f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569d556f15f16f1d8761314ee87c821390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69a9624d4c7daac88545b1e4925ee9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c33016b412e8e03c88bfb7aef906392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6063122ad6e60ed0275fcfada3c724393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0fcd5f4de0503ccc30dd0736472a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14677d84004c1ea43fd17950996e117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6674b92dd0b232b67d537505182ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc19ea173181ff670dd8eef8c26ad6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6641a92f4d35f8a82347e79ea6d65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280d5bae68b3a42aeb30ccd93367cc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681563f04e4fb8ceaef267f325ec95e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb62783660bfaaccdf88914e7e0c95b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae149000e676c5e41641291e8a961ec6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4d6526c6ca105125603a99de2dc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41017b720bd18555e3a2743266822a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711f7ef06405b68c6de6197d0a5e10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d87463068afd94813d1126c094455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add7e1f917fa58b42ab3ad25696c26d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433b745ec3ea512c18254dd30a6bd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4796d19e41693f468ec684b4225157409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ee8b04d52f0b752441b50d37e1fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6cc37861a5a4dd99bffca6a25c7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce33e249774fb6e45e8189c2d0d3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bd256f0ac14bdc3abaeda808dbc71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05dcb9576e76c78af8249870144f24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a8d812cfa964776bbc423498467d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4324f1f9d1425004f324f06247ee93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3efbc2347d53a65b6772a80439f0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0bf0c876730811722928a96dcc3f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a86d6e80e77e9f683cb33e4dae1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b5cf767cfab0b8ce431e279ba3d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16174e38f1613dc524e9fe942d0905421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2d501f1811ae818e53affcea8b164422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffc37220a722a93a147778696f50e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983744734d9dc7213a390a20c1b921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f487ab2ea44a798ce29734751b2b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3529504a156e78b308cb75baa0c5bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1afd11f0b557dabb8b5e4ec1821ee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b56e53e40661d75268f235c6dc4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0197f96ee4afcd07765b5dfa26af8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87234d738242bea792277a7e6d5b662b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d1fb1bdb714643f7ac623b9fa305431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a52d7e1cdf05b3c1524737795a97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6fb39abee57b830426cb1e390e2c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f89ec0aba74f2d4b2e23cc27cdc37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc8b3a1f83a1d88142fa4b7213559435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f604a47fa18a5b3339b83ab4afab98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829351670c29d2a1f0ba15c8176b7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0175e5597d5217cbda3f3480cbf3858438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8f5c5982e0e1673f38f837278f451439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52ab46656ce8f7b8c5fefb6e0dab4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028871111821c5283fc1bc699dd9026b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c365dbad2b321d293d768b960ca9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752f47b85f4e32dd4a058447a93d36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7f4bdf6d96081cb7062820bc482a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca716b1379054d1b10031148b7c57128445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb3d3735767f479e1b7219a6bdf2e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3de929875f6c668f59b6b3138892c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ff07c5c1c996d2b88ba1d6e258c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc3690b29f99d8cdce344d579a03c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e545610a2b8dcd5bba57c4a8003ff0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4f5695687be7544118d813030919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8e612e15d52d6916f310a6511ca0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4487738fb16cafd4598fe20b6296ace453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbcbca7df346e7c19b0ca164216105454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ab2702815ada171166a0e19fa0935455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef22925b21deca514807e86547878456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf7caf831665cce63e061b74fe254457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5c4de22e952485b4ebc67d1704f96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958894c6e52f950e210a5e4c7be0e398459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b9d5352229ca42d86b50a80224f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8d08431b70cda3648cb5128ef7841461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07a18c563b907bcfc277eb8dcfd614462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbfb16d02d4c24260352ea6bed59f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c1d1eb4533817b8ab5bc63d9a879464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c990f183bad239a83d8aa818f42e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838e5efee34d434cccdeb00b3561963466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790ea4a4cb5d23897ab2248be89d39e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8fa92a4fe56a241a0783e951788e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f654606890371b8ccee2c0f0d0ca57c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841a72885bcd8b1d78f6670680933b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4fe0d37da207edd37d20d689c860a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b0dca04543596b0ea2c1ed656579d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adbc69b2c35fa5e8a0b02169faca9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cf0a685a6c4cbf7de6babbab2b030474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafacf5eb186c020d9ae4fc2de826a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb187be6a1657a95025900f1620fd32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df095b899cf6f2d906736c4ef9a06882477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f72b59046fae0a661b53cc211edc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962573c30d401e35c845459db0eb6e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c7e7afef0aebdb889548350e7762e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091506bf23f6631f6d431d80da9396d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20cc163fc7dd635ea24bd1c797b33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0ec424a923f78c246d53bd0cd182e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d9116aea5f585e05ae9f143959df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ffd93f36503c3e88e13b0f223b9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a3a2cfd22f8e71f2018901211674486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40de506f3bf0e08f7509e803dba2ae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a010e54a4beeba7603f86e4691368f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f525416f764aa25593fcb5bcd4339f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f4da86bcdce400aa51f657d6ec96e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48edbcc6347104059c8f05b8530613491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c61be24665a40100449b246ab9617492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c6e2221f6664e7c658bbf6272ddf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eede8ec073aed7f2489cee8cc00c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73dae96ed7e14332b667ab6ecd43b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e8ca087fd31790b02d1d7a1fbc81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3402eda9020f80029d9d507e879c79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648446c9b6a6be8d6570a5e9bd481d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f4ef41827d04b0ff58ba0cc9c9ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067ec63432523b98e4c8f980665084500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b75dff4a86616ac3516d08444ac0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf836051d20cae12bfe31e1ea342f0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef99e19219e37cbed2d4645fc6d33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed542cb8c69a4fde3af42805b08e2d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71e9877d02acab654cb84a2192a7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003ffc0f2dd22b3914e0b23e35c20f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2b51da8a7ecdf7e6d6c84b493ae7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580479ce21ebf37a2368e6a59e7bb1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119829f606bea24e378ca28660a6bb26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf1228e9666ee094bf83b1db491c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4338da2e3582e272ea363f0aa284b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a1ab948f0e2b739644c15d64029a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031cc4b89a0085c988709062982f2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41092a19d077f1eb6ca2100a97f70d71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398db3dcd9f22207a436de7136b610f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716d4a055ac70d7012c6530ce780f48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f8083c6cbf3dbcc9bf515aaa1156c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a607fb2a2941347d87e1431781c1d91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf219bec5d3adce9735d8154b55de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd5f17747ff5089f02b8f1ea72abb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed77d61c18a07307d9e4670b7bfc64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ca9962e0ae36d74a9eb027ea2a68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29633156cd953b902e770942275f0702523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db430952f01d976124f8d0028415d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9507fc39e1ea1216f47afeedb0051b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feab17064a14748929567e1a7d2d7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd81fbe08d4fce39dedb28111fea522527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de899ad785144cdba690b5f0946f8a44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45296ad786c4e0185c29a16120c44e51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a75aee8adc4bb949ca3775adf23dc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a32cead448de2f4dd03aa3f3652e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dda068570750cce1b9e30fa95c4861532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae95636df502c0bfc12f58fd6ba03ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5b82358f41907068831826ae1dbbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f11c3ca0244be46fa455c0483a6747535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4088dc7a1c816306df64d0ea322e841536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625fa690a6ab5255448df590c5df02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b4c0e6b13728ff49fd383fc009f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de9cc4107e81f5c335cc2146ae819539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1495375f9e8d1d55d6059530ef079540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301899d9e794ed223b8c25a8b447e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4e32b81da97d66ad890f620eeb17f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bab678c17f50f4453e9eeacfbc5e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac1f82c1a4bcdbaa8e3f89aed14163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e29e5dccf0a02fe6dd5d643b90a1cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b276bb9c09a247ccd20639422e705546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b76396bfa5e2c8cbe7125db7f08d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594abaeafb113925f0e8d833c5016b67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae192515d4989a42f3466160b2ee4a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9c5d37e9d458b051d3dcc55d9876550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71920c077587ca4a24b60a399cb3f5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0ce77acc68ccd8a132cb23802c0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8686989f3575eea4a05b871426d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af945b8928484904ceb27778d9c920554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f0283d697978d18c3386acbe3a94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850f68393cb6d181b2f7ab52d34649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6189ea03821599148aab873fffa28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e8138d2b27a981ac665d78f9b3201558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22c00b98272ce04e39c09f58200393559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1a3078d64a7e8cd9806737cd1f704560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3351525f1267729ca6af6ad77ae52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd821e795a5d2e4aa155483daabb9dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378eb030050cadea96fa2e3cb1a6bb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062391c50f84e6c074206788e25cecb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb63d915c8a9da41ce5c2bfee2a45d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1d59fc42e77a742e866882065fee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138f789345274b99fa0ae71360e0c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38057996fb5a1ea8e097f65fc1320fa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eb63937f49483fbaa6bf8c5b4b969569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42c5c8e0b5e2b44c836d1efffb46f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce90c49f17fef76353ecfe1a00d5eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b790882296bfc52520395784990d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a41de1c223215874b8155e151cab9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c13c0d28ffac1c5eb853f354c73969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c282d989b89b837820b6605c75345575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e2bd501e83bc9899e66f351e560b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e75a2da9804c044f56ad1acd4f44d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38e26addef351a795f7256654ad03f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014602134a7e8fc6aec34fb35540f24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62fa27f21a3807c3038898c4ec2544580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda83efae91f7ef46c2ac61ac3deae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b538985db977b12687dd7feee27b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268b0c529ad838b0cf05eb8e35ad86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd014623e2bc69549db6720090000f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd266c4a1d9f97de96fe3dcb99ee005585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9457b8d210f8aa5a39371221d08049586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803835854214c12fa8c02bc840b70986587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc44caa50779cf4d058d39f8d41e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab5a7fe54c2794448d863a8229a8d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e35a873f11441a0ecdf70d00d8ac6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6f04f8b96224a76520c7e0287a2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f082faf4ca58c1e2ce4eb8e4a52c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f5cd6fcf9da534dee80fa4bce538593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccf36889fbc2a2e8c9c3e1e2e623f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc4b37cb1376804ecfa2a0133e3ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4312d5ab36d5ada86d009315511951596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea863ea236b436e4e563c779a209a6fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a05db1ae288fb5b00e04a8cb589b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2efb8a7e2e2285eafeecb4bb3e691599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd532c4f72f05b5d8bc2a46feab16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b043557300f00ff6dc1d0d133624a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f516662c5604fc4c1a34574acfdeecd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e283a1f73a10cc8adbeab663343a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0928b9bb3d64ae1b3255a56f715705e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82d0d9457a0abe4b21928ed758891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d058af3b9db97ccf94b0d5d4cbef4b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9afdbc76f718718d9312fe971717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a92f263d6451a7769cf2826b048c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d92cfad9db42d5c3207edba6fcdf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eadd8eb4b929ac667ede3307f4e1db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb30a1f1e8f1d955433d48c9b18fd4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2b03316808de28786148b52d1022612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d4f7bb35b73b39ee8b17ffd1e7c00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e841a05ca32a61c05e980c515da1e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aed2bd86c2f8e0787bbc5a920c50b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf829030846d6abf8e272a9587414d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653b23de1094ffeb409d9834cb8cb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180448374474d8355309a83e7d08a279618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e570cc1943f97cab7596a403fa57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329006fefeff618b2ce355ecd8a00a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7be2f2ada04ec34ec15e5d41cb594621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b136083f202d2924b3b08861ef37c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58d1165fd63129af0201849f0f1d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c953fd37b6cea305615ce48163379624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aeae85a108c2f1925af2ec9cd4e6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab380f454f9f78f0e829c84ae5569d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daacb76657adcd9d41ed00a2241941627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302f17489ede8281fe4765ecbdf2bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5ac65a3b9141bb12e48b9c3d212ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1067c6d0c1348946e1fd7840d67144e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0549c3b1d872a1cd20131f4742f2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8f95fe4ced164570e5eb7b992fc92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bab4188a1b11a8e20c19ab94be471633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747490ed0ddbf13408f23e732f7483e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dc0d0b307f9d03d19416a886a94a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03907a7e6eb2bb9358c053f078ec1cc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f272061dd4368d23c738b47f9690b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56ac19b3a4282051a7820044f0c6eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8fa885d223fd05cbace290c6b13f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d2245eab5190a5ec72963f8163c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c83a1b29b6587197b8960021c9f4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12044a2a5beb063f08fcf7f8dd4cb861642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24539fd22910da0680a2429f80c8a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea939cffd48b45f95e0db2a83473ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ead548857c51c1afb8b1afcff48ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3e5718279838fdaf14c192269d4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c561d11e78a1aeabb7f61c54f3e9ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5606a2a9b8ea0ad17402f8f298eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb7f5d3cc16cf2268a13370c0b69e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071c4f1e540d34c19835a7a84d6e47e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f8575446c9b14c27a629d9260269651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6976dff5ff1ecf12b0fd6030c9c78d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f5f490d9d7baeba82384e35b2f54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f9a5cb4545dfc70f84692f918faad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4176c1969ac257ca23b941c4470ffc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c8e688107559f51a52d0e48604e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd8dfbb3127a24180a6982c8b1134657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac91f49a1f11f515c9fbc631ff5431658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a58d15c2dbf9fd00738e8dd023ebc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a51e642ebac7a2edfec8004f81c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eed0d4f3b37b39bca74ecda5c1f5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bc7bea05ec7747dac24f8d8ddf293662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3279a4e5b9c11ba697b5c8795e823663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e4397925416d6633dcedb28d8b932664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad85c3a17dff0e8640cdb557d3365665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a83f24c22b3d2b14f7393eade8e1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a21b48b11516695efd8c058869488667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559467a6e43907a91b8e21f5021496668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a75ececf28d27780f59e1e008e3b76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428224655cb11a1328e5ab92a38d6c48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba218911afd7b448dad2001611749671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c468262592a4ebde165f6d5fb4c1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac02b6504608f66ba996927aab5015673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad62195e2b7e225237e72b205090c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777eaa20d2cb516567673d664a86124675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1b86e8c78db951966418839400bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149ca43ba292536740d7d52a5f940a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d617d942903a3e801d498aaff6c4724678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b03c5d42cc3c008c870be949ea0fbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b4049ecfe46acf71f61cff242efd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb8ef42d619d8c1339edb52a614572681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb8cac829365e057453ddb6d5bc4b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92082f3b959d769df438c8fec6e719683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715593fdcf8c99528362368f098b7555684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be12f5686edd6eba3c987567e5dc7a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afb2795db952093d3aea6602d55b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc458d7f4312b4f1acfad8caf7eeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc53ff51cd3fdb58e4bacabc7f995f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c464bbd5b6a162382de6e11ef4470e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf78db358ee4d393b9560cff641aa4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de048e91ce892106f080201e976fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ffdb91abe1f9c99d2a1037e62eb3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ed03c40fb859e5aa8b7129d33d91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55750c356965e4701c6f404bd22327a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2821ffc783fbba7372893741fdbcc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b0f3be13e72cf03af5f6ecb175d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904d6ba357cb7b7a2f409a0eeddf86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b893f5dd355318af455e23cdf9e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6ad6488d47a2dcf747c5b37984f6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ce4bb1ee36061cb8bfc4a49c5d3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dfaf0100c92e49967080d78ed111e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a1a6e274ef2f604937191d07f1df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0017c8b0d81bf0ecc75419ea3f6b14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed4e4d5490c6fea0f429ce28e529a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b0d383512306178de1e839eb54798705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542164a2a9201706e3a26c6c9874cf70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaccfad4f4c8024b3ed3707bef65f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38fec9afe9c3c94a79b3971c9cbdac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4924126aa4d77f88800301f7c991709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892747c450e9a6e6ccaad8a9173b30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637355e14b01d7ee28ff2743e871a15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f432fba4c0e0deb650d95f960a74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b325b5866411a64fe2a87a2f766b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ecb9260c6ee4b0f97d4596111c407714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941066e9d20d52e03870d9297d7091715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94d007684dfb7f310ef16047540a81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6cbdc51fdec0f3f5417df7c13c7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef2429b1d4bccf94d54d04fb4692e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db8cadeeee96dacab3101be871c16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b777792b77518c05d9b87446342dde2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8afc481caa27249125669cf678a533721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc97c6ff375cb06db46ddf1809d2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed41086c57975bc2f3704b3b0b5cb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f279062f026338563184d78ac40c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2553c65661b6a496a56b2b7a07198725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64058df1ebc34c7df3adc3f9d119bd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f177a23325aa33a5384fc706e2fe46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd1e411a9b989b6c36fd6ae168f75a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426acd5b4b3323092a95a05fecd0a6c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bb9f015c059c191216ee0e62e825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b67a05338dd372aeb15cca15819f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877361c2f6d587c44b0562030bfac9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ccc4354f49a28f1656257d2de47a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7365e522fd488ec563366e1f3bb7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b34c49c8ce016ed4b43115224ca9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb251c8a782611b693e8ea35a22c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f360658bfb701693264266fb3132737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f2cd580d61136f1013ef20cae3b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2dca4d06c4d30f90b2566c10aabf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ecbe66d9a56c29478226a63f79cd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104714c2b5953c955b0248531df15b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a8b38a5bbab7e2a24220c11be5893742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9161d6d9e184bd010162c5ae9c8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323717b8e09ac01628f5911e0f2334b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4463743d17600a9075cba7c9c39aa11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3018bc532c2900308d8f88d8b26de4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff56b4ad1fd38c82ad259e12c257c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf718f32b999599e0a722b07cef85c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a468f23b49b87f1c7059060e3cd10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018a86221097d1f9c1004cf6f4f70ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de572a79cb35de066c8bdc460dca84a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d6af3bc2e8cf236d294a790edf61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa2392622b8e5f89ffff807416561753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdbf042e125d01b4728569b1eea1c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ffc790d4cf17191fb14de47b848d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7222f0e57d8c22ebec5b4c3359c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c1407b2a115a56f945552d06772dc757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>