--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d84c5b6fe04bd27d8239553e269c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b8ecaf0c777973bb7636f77d6e1a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21badfbad428a2db3beed8838fa978af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36a5810b3e8b4bc68d6133f97532c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a950f70528192258ca0bc2bea290ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38b74cd8b8f297e40256662c833c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c7adc5881b2c8ba8e82080dbcb7fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09324a5c3f3baf86cc84f4914426e3728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75be5cb343404be817b25ec010c6eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42715162d93764facc96668983815d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b909d51ac92533926077e1a59e826411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626a7ad0793937aa8a287d449898ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e2d2350d7ceb8d94f867103efcae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788c5b61cac5c544163273ab9a7fbf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db4121ae218e123206d87a0fce19915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0726e6dd8e2e1711f7f40239ac6a8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc5f98d16b647c6be564c40600d14517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08c204ba70eb6429b2c1eff2ca7f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117fa95abfdfb21a812c9a9ee50f8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7adbc6318edfa3649b3d9820d31d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5cd618101f602b8ef539f7446322a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018426d4bae6cb589e17177ff96dd8ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7a2721c4fc488cc77f4e671c3fa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a398c62eed6f433a3016f1c87e76924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18ae7fb472965ba662188481cfff3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf02b02c030d541ea5b8d70e46a38a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a397da1ebf53e42b6f400221b96059927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ccd0f8571a48ea4c5accbe4b484f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df607892ae7371284756545aa3dc0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfff52b7e889d9f52e5e39bc2fa56730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbb20a091f6fa6223420d7f30c4b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1447899b5554c01f89cd52072bebe4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51e6fc34b99a73b918227fa65f74233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada6afa3626b490ab9d10f30781432c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b30d01573776997e02663fa5082fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca89b956b29658980384c3a79b82b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894ffad4bfc8c0d05bcec18f38a25ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde3ecdc93970b21f9c5bf6ba2a8fff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243f3857ed1ddede9996f922d2d2f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0093a869207c3bd5ce1d03cb6efe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f01a5c1fce85561a44236a0e2d28c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae9c257d11a385f736fbe75d5e08142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a61b7467dd03685ee754089c204f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a9788d221ec5cf1915eaf2032904c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50db8c7bef6b2352e7991dff6e2e7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953e9354038010113370f96696dac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d407b641b067ad6b95cfc5d0bb370a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027602a6ad8857e8122d00a6822941ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57886395a01d25d2aa0a5d6588ec2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34a821e2fa634d357bed83e49e1e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c518b6aba5e8b76a31c26c9940892451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681fb07e4100b5986e0e10decb6fc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6bbd516c6da386b50b249a8209efd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3095f0ece11fd28c325d395c3ecae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab908d6942f3a6f63f99a66b02c7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2a3c439c47113a7631bdf585e15956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163f525446a699a7c8554475084ff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadde9277091cacf427074fb5d0207558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e436ebb9d06e33d3b65467d3f9dace59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e12d14d893cf9618408f9dfff010360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f2187b58f398822ccb848a60142a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba1ee80bf7b30ac1b691365c0b7d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66f760a13becf4710d6aff87d962363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aea53345f921fe2132ca12fdda3da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8a46dbb2fa6ca40e6c8a1d5c093065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea2a1d4473ab52dde478d55935ce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1e659a0934f8d47b6b07e6ae6a4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c892c2c774a43aa3e56c180a037368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faf571da793767f19f1100e2d5d8c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fdf4cc386408e7e6195afaca1f8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d677256e902fc4c977acd991e53e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502560866c3d6237460dfdb3f527fca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680e7ef8a0acddbe3dc266959fc506a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de836efc3a48164d7fa52162c40ef7c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc8a0898c771d2251ed1f8f25f837175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54cf74a050a81b49f16badae5c25e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7dd9f37ab1d12c33be822b8a9d10677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695f6e69207c8a9ef802b7124c87da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa798e8b6d5a4dd7a54ce0a436756c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92136637487928ed70554cbffe508e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5200ad37ae7cd65dec39195f275cc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c6424f45f1318774f76d04e16433e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be7d5e8a957f1e4a87530a6ffe638a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed1d864d80a78e3d62490e4ef564ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9638f79e3c2235aa5f3e005000b3ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9118ed115e0311f1153bf3c53b44a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7faa1137ba9a41f44acc305b058ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90341f79196cd680618a7c9c90eeea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264b16346cb69a68a15cbcbdeb4778f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae044199c9c3242f4d34e40edcdd6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5138aca102955e0830a7e282845391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d60dc9d314c9aad3cbc432b30cd1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6274453fe3fbb299054c8ca98cfc8ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445f1abf42ef994b225d68bc8bca2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b61fb4dfc8cc4ce506fcac1d394f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfcbb24884b6fe68623d4219f3a1a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1efdfdd818465144899e6bbffbcb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd880a69b71755f1e81cb06d52ec3feb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c07bcf8a5dc523816a8f3c220dce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abe5b2eb1fdc24e571672e13c19afa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43b49770338ada0dca58c7b874b74f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca771e392743b796aa2dc030b0c234102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b583f00c66c8cb5b8973e50a9b415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c42e6068a1dca96ba14c5be9f213104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855bf81da6f1565f5e85c393e04ac6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f723e074e78d68fb535b2c530c36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9bc5a6751aad1e8b74ec1a1a22041107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976be36e5886cd9d6361400103082cf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d078a2b55f4e93ac675517994c312109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160c7f956aa7a530ee650cfb0c99f01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecaf0516d3314b5e27fced4ea2cef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d8a8c22d3839229beba99861d1302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103fb7894bd319d8b01f7351732668113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58201e6e7f18909488963c1d90d9cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324434c307c9707809a6ec4de28aa95d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b93a684cf3f1ba12ece7f76546a5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dcffdd3ab9124e5b361161736bbc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7d478eb698c301b6cdd04b57d8de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149df636a2d730259ed59e5995568d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f0e8da4d84fb83f73c8963e555d2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f9794b24d277233a4374cf11ab0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18612afd9c45acea820be13bb70a735122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8778eff7681d519e3719b37c629347123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec337967f1b769fdd07f634ad53297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79967ec0adb5ed6457b15da377bc523f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172657f3831e6ce762a6c384350760126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50637df1606fcb4a3e85d056865c73e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbecaebc2bed92aad007027ae4226128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a02d7e5a9fbc7f46c1715c979e22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6948cd2e0feca2d000a440b20c6a56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d450406eaf2fbf8433d48ac75278f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf6a5df6361728f3916f34913e7691132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2fa4d24852726329ee3e1b112640133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a1fbb82ef206015e8a58db49494f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f5e15eb1da658efa378d34474d190135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa835cca26039ae82bf1dc6f965bbd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664846c959a5f8053291adfcc114d624137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e2cc76a6624ab03e884b7e4a2869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d0072ec9276d900b840eb9f01418139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837cfa969851a40263d4c1430833205140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848177950bb029690622a1f6584002141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e038fa2ecda8194e5c7a01135887e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea71a3061fb048856b6d8318f3108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a322c1f9cf904faf5d40fc949e623144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44e7e694e6a6bef633ab2ed511c24f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a9bd98b121dde8195ed90a9d85f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4778814f37f0c3feff366d80a46a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072c73fb62d39c2342976824265b02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f0dd52c40d4f5bec47920a195bbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78a445fb418387ea2f5abc2e03b46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a2bf04436abc42cdeb70716b3391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85379dc60eaece27d3c267e5cd91828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041b1cebe63ee8f317589df45a15d93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eda4efb92c37f9d69db9611432706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99058185eb1eb13a6a69a62611d5b01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fd24cb9b9f2ee0ded4f378af9a470156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34fbe9d84f609a2f3c14f5ba3b214a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08482907745005c9ba2ccdfb6eeac3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b919be6fa560591e12e254075063a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a31c4b8afe3279b828de24e0404b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bfdb7c0f9e1b72887cd47a620048b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ee47311f34efde80c142d91bb42a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0948efc0c4588113c08b16d59607e40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88c7c4f057f4f6bb422d0a1256b6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714eed924d16d3f35759afb19ee069a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32816cf4594056f275338ea8cb190166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748840157555c3e4199fa26eeeea2e14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6876459a94b9d70b193a884ec25143168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238dd5a7221d0820aba0ff86e849547169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a545cd1c95350ea940f82336babe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376fb03cdffa05f0aa45fd531a8acf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134719595a524fb8fd9448e2f6d6e00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d6ede4c59e946483dda3255787731173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf7725a99ee75fabc974b5b6cda79c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109b30b0ac8631b9fb2e5c86f81a1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba8ed7cc92e56c7d7e126b9275443176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c232cbb92239a28f3545ecb04bd140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900de3c3706b9f899af8b5cdf3f812c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51baf3f693e1e1e24b8a374a36fbf78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4dca2345ea4bdf479c4a60daaeee1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7840870af92ba7c8910ec63ccb29cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07fce7bb9340a27230d716b763282c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909ad3ee85e9ea19d9b2ef80a66cf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe91b1f4414e687536c7cc212bac4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f62ad3054d02c6f960581c82a1c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343584c2ed5a0bb2a2145c625437db1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c1059f139d922c9b555e7590a3e72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aa76aaa0aec1ea98a89d85cd83c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6058770d180eaf135576840108ce60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f07832a01db14e445d335ce39ef9f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc86620231d18d591e2f65340cdcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a91edb2e1c73c95c576352c0a3fc1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031578fc08fecba98a0e39639f322b7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27e272c3d9ab74f15776d7ff889c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b240bf98c4addfe9da6c9fd848f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7fe85eb0640854d101ee17e8d199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0de755b5cee1ceb1dfa51176fd707197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9295472dfacf7f949548d8ae0f6050e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cc28ab486398f862fe4ca8e26fa25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544dfbff78cff7761aa962d04f237b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e58edb6c77481dd5834ab20a057da6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed60f8ba93a79a7f9f72a5e5c61ccf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718e7adad837bd1580a5192f733756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a3db9c4011d611820ff90370e0385204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a14c98c8c59b014623e13282756f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e5ee09b8d7fbf8b950aa4ba285395206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850921e3be6d35e412bd064dc9c7e62f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba16658a904c982a2910eba2a1c400208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e7c92a0b0069cd4d8c5c68aac647a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ac6a02835280451634893cb657139210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240dc9b7b591b5073528100c2b169e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112746de6d82e790d95cd3af5da206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125f4605a8a766b20511fffa5bfead9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea31b9605e2079be7bee21b9210ac4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ab2eb992e586fa2c2d1ca24497e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba746d1d653fd19102f9c956a422bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e506048a77e5d696a50112cd8278c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d4c9a1e038fb9d425a86117ad2fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5b1a03fc665609b4d9711d508aea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963059d8aa5192d682984a740eb1acbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c0628a6474c59add85b54be68128a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e24a264d1b31634424c4d195e4475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ebef8403d8852b384e545e40cadf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ede25171b5a20ba4bb8a012e8e6b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43c3c68da30008b12b862e5e6581a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc6bb093938b9c5df546045a68190226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec01cbf910526ae51ade078772e95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3885bfec9b83f07144647a281e31cdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c790eaae949af835e5be24f5be55405229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77f567ea36b64105be0a3e1a0f4a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd58fd2743c20b9ce80bcbb31ee2e25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80cfa97f0476a7450deb41e1673df9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf377578a44d80bca4339551f03c4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610f61e8b958bf51c1bcbd088efb7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89bc45691a286fd98a8ffec3e8e99c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb8597d5df078ab54ff104c5aeb599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c231b2497ffd237940bcc7828ea1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33c2c2448d8327573e7293e7aa5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6438c42344913e005317ec6ae178f55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8280cbb906b19316133b885b5f44c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60538e2733c85baf9a1ca5691fab289241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d683fb58aa5cc4d2848e252fa132242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732876cd0330ea18f95f65123236cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1678f1419d60516dcc200c365f93e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61041789869151e60630c4e1893f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d26a33224d7d33ae8a4e281e652d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a7e2aea8c36118f0d655763f4ed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7472ad69e932345bd856bc1663fcd9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6046820f0ab27189801505e0a9bd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9169cebc2d6124d089b5cddf2f942a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd771b93e32ca1138542d78d19dbc13e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d57b5ac4fdb497e9d2fd24c07d1cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b1e27a4f12b891aff81956f3f04c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb558421c8aa3053f1fd993e86ef7d8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b267455808de35b559d4a182909aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf8b2bbf1326c8827c8baddf94bc3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5864374aa5cbb09f818638d8fea74c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0e74eb5e56e3e58035efc04fbd3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4010001682387874809dfa6430f2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72104dae9fe0983b394d6a5482891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059912c7e538839484ca26c2ac879dd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14344a39571740a7efe0721efa8025c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b999eca75c015ce73b7eb4f153ed92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752435de1574e62235fb4d3cea8af4d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3252f705e431332460da1153429b1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85977af92e53f7ddf218492b2f85e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b7982439498e72e482ff1965937d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58afdb1625a5df6281b503eb9528d14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56309d04358bff2b7a8b8c2f265fb0a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfde3d8a1ee62dba89a90445974d6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1eda572c1cc37919a627156ba1b6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d68fe97eadc18135d4100cb32869272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158732e32943b36ee932b3386c92f253273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83f241c56201e6715c208d4cc85c31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f2ad9e045463a8331371d58f4ea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf16f9994434d3180dfe36ce1c0d36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3414d78649318ef9423cc1d3ce8f08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd288ea697913ce91fa678cc330523a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae67ea16855abfb8efcaf5d4cbd2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8ef8b417f78ac88b5512e3e583ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f703facb2da8b4e646bd706447b4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1329ac0bb483beafc598f10fda527e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50080174efe595a43453b23d77db7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63290b07018a8beee5ce8465511ba936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed67c396f91d736a850b09b5635102285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7806525083d40ff9c25aa0effd49ee0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5dc5a324e5ec081df87e9b958004287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9ad3c62bf401a58c35a6d48f0c37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f524be4454cca979a60dbf4ba5491289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a4e59344d0647035169d73f1e9ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5caf413a524a1ddec73a806adf562291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf91d7db971d0a7ca771214aa31525292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f7430da7f9d0dc8c516a1f040d54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f665c451717b9f2521fc6d9aaf0c67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7839c0ff1566e9156f0c4361357e6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd38af6630d2c5785f64517cdf265296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb122b4cd5707a721a3a0c670a6cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1672d5ae83d4244b2f09109b0a0d44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75ebcc65686a92efbd9f36dff147c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d3112d3cffcc05c05ee9ee7eeb817300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc50e9bfd5d506f6394837d963bab9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d11d7b10206c740bd81b828bfd7be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cf74bb99b8a154598b086b94c654303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a961300ef39b41c0d44659bf1c3bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316051e98820d088fd68faf2a6d5327305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d08224030a09f651ccb43c5da02ea6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39265bfca90c124e46219923f4adf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99111da2ad52586ec8b2bdf243b6c3d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba91b8fbba6c0706494faeb12ff7d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9ea90e9e0561486b1131507faf964310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ea635fe78b522549b94890671acd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b755a4565dbc649ab38da4b0bc142b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f382a423af9444e54946fd96946562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db29e6e96dfd4719fb26d0aff9b1fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f833f2b572c3a645713d1a04ca0555315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dca0185a94990b0eac1ad52dcaf76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356a7b1874fcec60c27a5e836210fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a24fc54b5bb01581d59d9b7999c23d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fec83db6c54c4b63500e31a3a5c52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d09d53fbfa5e2e8d17cb6d5d9ffd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee328243e727741edcc93eb6eb5c276321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d2fd047cdc49621fcf5d32e8b7644322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643f09643b7b6f2084bac2aacb0bde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407d9f97b2ecda2c51769dee727258324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8924565e93c1a0ea9ed2743a62356e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ad7965c37b02b70bf4220b8986ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75611afc54177d328d3618959f8ad30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064436486ebcb824a01de2c7a698edec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7dbfd1807174428dd94b79b850127329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965e7aaed376efa44299f99cca9c61a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c63b649266546bcc6cc8cc6ca160b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7d354f412f4f0a41b87be46f0c207332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61639c9c326cf7d2e95d3363628f5e71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4debb48af18d4986bfb0f4436303ffa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2ac5f04aa975e56319052492e8cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16a8bc37cb294e6aef8888125744b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21b0a6c39a328dae2c6e8587ca2904337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd33d5f8a38cdd3c5a2b90abfd6b6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b3424c8bdf4806f7484d035f2f6d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3272cde9470be9710e22ae976f4cc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c392f597ae45bd2454b4c2403430e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb82b22be61beaa5cc37aee73a574c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b49b16dd7c82d1a65013c75676f8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2296f31e28a043c911749e6ba3cdf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c696d5cb964adf7143a344c953da1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b040641b4dbdba39acc935a922e960346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b876fe2880cb4fb553106a538e860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1812ae01af83eec154cfa9dfd7a52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023a5b84daf69645f289740e33a102349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367610b0c414803c05530db56748f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2685402372f1bdc4ce9ed017b19de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6566eed78a88ca455b5e8b733703d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f30262f865196eeea025bb00d0e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304d2c544fd029fdda387fb51f832e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954934f6f5b487ead6e9291eb1f4b405355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979327a5b99a1a6d08cfded10e9164356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe1cdf85462bb29527f1ba2f6ab1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b1f94ea9b3df39a7820caacaadcab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba9b1f1e36cd48b726c8c1bd3b848359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79fe07c10c6ef43e84c3ce8a32084b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f155da4426099480fc3776dc37c3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a580a3cd36a878e3fbc63fd56bdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4d2f437735a55552ed3c5a6c332f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f0baebf150ba5038c2c47a4f2bcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae155f55e3b3fa8cf8ef23f93e46ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095510a5ae2d0d6d2545970541326e98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55c8248017095b965f742badf83d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad1d2f40f9fa383c1beeac7cfeb96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029257ee0038041049ea5fab251673369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107bf0a533604db7d100607e3e35df4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a1ccab8a3d462a32235c5b1594c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016ab5fca19b6f8a07cb3e2f85152a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6a3e2d343671ab45c15359e537de8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca9d7be30b880e426571edce5458b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c986fa1bb5de2245c512c025f49b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58ef322c624ed963b59d54791209ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9a21b2c53b1eaa4133d2a83cb774377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b4644b1e97a292d01566bb71ab17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e36026daa973c97e27b85ff1d7c80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed41ecc1bef824655b56b44e840e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5b9e01d3820e634a6528383d2a45f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fea5f440e6a5a2b45926735690f18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc34322460aa169bd48633f9a0a2c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9659a5ecf808dfe1fa3ee02226c26c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2aadb85258cf245679a424e874429385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dafe65bed660c198afa910bf4d3c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ce3917cd2857fb7dc1a34d341252387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88a6ca82e8ad98912d1bfdda272e72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1be0ec71bb44a8d83e5c0473fcc36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be465ce35e0a1d71c1e81f33382c3c45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7feadcf6d250b96620ef2c79b0cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14872d62db900119aa91031206580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ce4de3ecfe7c48ec8e0a740d88ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1361c5a4c28f35e77ee6d3710404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a4221c6d3b3715e0418221f02f3a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df783391d61a4d9dfcce98bfd4dc5ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f24569d74da091b5b9200aec2d2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673464dd227c3d205556c924d4d9299a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd63efb15b484d5a696e9d7af0cdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d71e4b7eb84de826949fc13f26c3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720058d271386115982406250ed00125401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421a7f53a13beb40c9c71bb5c525713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5105cda9a64077feac09591a7251d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c4b04a365e662ba8a2cf75757e6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92248e3427466d58430958244f0e49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1e6c9c470ce4f2cede05c86a7c99a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc12b33c13034464ad40be3d577aab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5d06ad38ce7726efd473126cfb7fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eeb2d0cf469c4b755c3b44885a407409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ec34421ef73001f6c54f522ae1ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379248fcf47a65d6f25d862ce3b54b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a4278c88f476bcd5f1de2e6ceab4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e0f9eee4869d8bfc4d269a711753b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0a84dec05ae2309108df5b97617c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e831be31d33485595dc9743317424be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207eab31c58ecba017fda19fc438239416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91967b093641b64c3ad00dd034bab6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4768c2a62c8ded455380c936aaf6dab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e71b574bee59705dde954717877d98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a060b9878a20aca8a6509c1a47c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb962108816b5d09ae4de9ed3058dab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb35b8d79a469936e82d566f49b0b10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef79c0e3aec0b26a718aa946daf292423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed92e3c22aabff9a57d341de12ba65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce286ffa96746b520cb0f17b2b172f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc8668f5fb22c0655aea824572723b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dbd036da599519224afb897bfbaa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b019627137efa059c7730a0c80d0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8f249029f2850200e36f70187ad2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b171269cc054a6abb82221d7d2460c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd317c4b5998b41223ca2fbfae04eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2c1cfface0f7d98d386c02d56587432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b2ff32f51a9beed80682538e7762433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041bf0ec1ef516f95de88382742b4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d94c9ec5183a5b25665ad6f6d3d402435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799fd015dd5dfeedd6ca7fb45ca7e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7988bdc366d33bed69d034d6cc2f43b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936a5a76be05dcc14a9c55acf272a23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc34e557f6523c98cb707c184300cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d66874539e0b032b884c3c12ab7c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c315eb850e62a2d7aa3f8ffbee3a96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cca169d4761b17e1d2a9d84719c62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f425e8ca17887a0f09a509510096c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d830a8a45f7ac3ee1fa93e0a0d7a4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ca3739e89e250d4a88252fc65fcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717212280902e5944d6a3e63ad7a844446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f354f3f2584b67721631cdfad8d81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e712dd2aec14c7b8ddd41956fa93cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f7c316b8848ccf3d0c97c77e64a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e1bf82019cdc3a53910634df0405e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579b754ea7df44590c8c248927b36f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131734d813caf228a5a6e4b192a420452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae6f0d1e22a844339679142c95e4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7625a9eab9774e3c42ff957463849c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46705b374c39a08bcb78af8821e9a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72494bcc1799fe30cf060e201791d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42b545b3f41b89e332d0036894c22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a4cc1ab6e0f1183ac5ab48272dda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2be080edfc4b5440033a93478af63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56a9d23a0acb9bed10f3d29ab1026460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086092ba9d95d900926b62bbc2c48f9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a1b52b23d825ea3110d72584314e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6173adba7e8066c65d1467ea05f779a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19372d969111dd9264ac17b1a084dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fcf4f7af57240b37319c93fd1da95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb42bb07a7444b69be10e20c3d247466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c150379ff8462ba6cec7c8c201bc24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89931e905372b32f6a666da30d49daf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe1585900d3061a60aca5f2ddd120469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d1884700c044a4ed4fe6c8d93258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683a4c263783d822b1355017356baf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96f38dff159e87b2cc24279e2d7f47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1475daed532613ce0cfa4b20b560b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d682f0671f55d4f872b9d2fec8d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae217baef5f2bf6c048e4710331713475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4076530401ca37a16e25f2265481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2f15f58b243fb6efb46e3e01c03d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161e1c9e6ed0d5845e4fab485e1bf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89bedf94a36d62c888773b86d4da15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788cfc97ba9a615174d93f656a8bbeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fe0d93fd58dc1cc31850333e48a53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bf8e393ea5daf462bed933395a930482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff098f715df2298ac97c9be10655e7fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaece54699bcd9ddcec1137a8fd21a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2229be5ae5847c8639d8568e2f94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375c540f95cdd26dabda7b5663e914e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e2bc8c58e5c7b13d8c382829b0bc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daee81fbb8410030d462d4835c36a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8815a2322257195116c5081853525489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce3a77cc055381e44c2bc495fe8349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d538372b2b74c22f4d8eef469230491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00e09d450c1a7c946c74c4a261a8d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452757992538ec46fc2b9a9194c099e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faeb807203683c6527f8f5a63e2719494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456eef15e3871894c942f58eb2168b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e122a10ba8e8a88d4bce5e3d5b46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da790ce4a6291ff32702d260c2972f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acaaef367eb3d49bc15b3fe3061c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ed6f0768899476aa8c8eeb07f0af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe40af32cb95f7699cff27da1b8fdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a371c02e83530f1bedf48943076f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da7ae7bf9c49873ef500114ac8414502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cbb31d1c265688aed5920f4f22b90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ba094c643204690a2b1feca66d58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91735a122a56abbf710b7f1e300ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1d41d6c8b5a368d73311f8876566506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9e656f5ffd9c64da18ac10352a4e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe10498e9e6c462f10ed0d1e688815d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89266a0d6b19fbc854c339a1a3d64452509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c0e0050407712ae2f25c2c2528346510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a294a9ec44a481e1f21b09461067511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a9559fcc809b3426253e9fbdbee8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98be310a25f8528e2a068e59a3d78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ebeceb01171e2dd5907bb9e00fcdc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab2d285bb5c8968e8bf49772f8a141515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012061339e84c750756a565b21ab0c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a69877eab09b1a7e4ada161d21fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3bf6d198bbadd1e9bb730f5f4ba69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd706d08dcef63cbedd89bfbdd0e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fdbd736a2f2c3b544462982137e82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f4f9055af72dbc47d0029defb313b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c1a10a44d89e636988cb7cd829f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4743bc0b14e51baad627ef3a6daf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a06d9281013db5fef33918c439af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73b152c47ad337d9641b48fc22099525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada128b81f96ea961630a2bd0c3e57b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfbd846166c4f0b4ae7cccdd8ed455527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf086cabed8892df04a40b7338081528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b1e3adfebdd494aa829c24c41cf6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2438d248de012b47e9458777a3b0527530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c3dbc58cfd13f395743cac77259d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b66f2fef471d5ed837bdf5e106b49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864847b612e446e2c374ae77dfb450533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f799907d25d1c9654e9cc8aa4c255534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c569e7c0f174ebf0063ba736cfb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35060c99a72c12cf2d6e5814cd684d01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1998db78ce1fef382ac8a123ea6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbfa49a56cc88ca325cc5fafa95b16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002472ebb69bd53a3ffb9d6637ff0064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f77a70fd69c247e1e733d26808a39f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fed0398cf1aaccd24924812efd422541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62866eafd3100e8ea35bb6def7d2e0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5c23eda2ed88e32bb57ceca5ea01c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a18caff4111fcb94f544bb853a77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e321a93eb1d7b0f39ac2f3dd64e94e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c90a5a15dfffe242fa945743b342f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ac61e592a46d497f84c56e51005b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891573e54c6a0b8a616c7bf812712c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb090e32dcb4bcf852b652f8d42c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781391b06b1f6d6908f255a6bcb83c38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7126f7cb8f9d95cf6a43189fa3a1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b623402ab798d936f64ffd375103474552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76dcfe5997f4bfe07ba09799708b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb13036595cdb2a3e586ba8f0b20c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd4bf7c4eb4b083a2a30fad339fab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04975c807cb378812649583a478b6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ba33d2fe1c369247c87fc76942df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b4db79072597e473e12b2f23778c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a01a49c5319605024b9b12f95cdb69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a727b3ecb36ca9e99746d250aa7ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1847bb46b78363a6468f5c516c3d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd52f4c50a0cd2e9f53220b4a72809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f14d9aebf59406a5d8ad8a1667905563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69297a5e3a0ae8386438fc929e0f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146093e32edd71e419247de50e88822565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb1fcc9d679c49325e8e1519879e23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530f08d5a193eb6a81eda373f6e1ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e06df59aae5909a36b242da504c16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b944affab6ab41970fe5f08f49c87a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a9f97bac41d4f9ad5248c204713f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a900054e377b987b661cd72ff4be0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e89056d1243252ee9917d8b75a01c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b21ac36b668a415f73fa9b72189f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb75157c19afd9eed172ade036cf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118be2e2138ab72742ce6bb42ae20c1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef094ec2a5c457aa3851164c739a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d8205ec94784227403da884b41f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87774dc3a7c86af67c2dfb7bcfb34c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cec212714ccda7e970b7765772d5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b4502697d1123fc4a0bcfbfb6ce57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efedab27e744faeed0607db404b497581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcb8f008a29b0c7d26d6baa843eb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789968d322fc0f5978f67fa93bb8095f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a599926ab8ed6bb0155d22b04a68bc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442de9c7257e8a957b6e333eba7e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0317580c4e9b4eb332221910096a49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f9479f8e0edf0a1ecc15455fb3c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c162c0c462c08a8c5ba8b31f6fae9ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360ef86c89f98b35501197ea945c6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523abf859420985770f66088c95ceb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f297ffd5bce09f87f78edb61b2228591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768763892e60cf37f13bfff21d426a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52024db0dc4c26cc3ae72f411f37fa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421215d91232c2836582d604697f108594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc968c10c84a852ece26c86a2387d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a09c718d829268f9896cbc220125596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42616e18004ad960b1cbc4d6078b7d28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7390179169a52f88031926588b363598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8e9319f353e6006017db4f92ee27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08709bf62001f6a3f64089710776debb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d4c0297b96c9638c329f3839594e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd0e6c82f5e2c5e25c6d4821e891d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a2f86c4137df4a198a6dfe4262b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96e7af2e89a2f71c71bec9862a8bf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518a5d87a231876a716c22939c633c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575dcd9d02ea7171e3fa0fc7bc0f6f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deeb5a8e8b2483603365594d5b3a24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe7a89c72b157ce6410722dd4241c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d9981d92fd6a00c408e430db3daea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162076f08e37d2918dd210e72b04a84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d576eec944d4a795dc9f6dce2400611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca8bd3a3eb7f5b3ec74531891482f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24549b2480108bb2206d506f2104dfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fdf98778026f30b6e5fef3e18e725614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e34129a6c70baf6cb448545ffb97a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12408461be48ffe667018136953ad09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55bd5654bed5cd9607c14465b167b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157b2220f9bb2ccbd5006d77223f0dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cdd19d99da956107eb4736f3f91a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f05c39ac5c653025ba147873f1ddd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0664e5c2f32ca6b8db91a8b1374625621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b6b24318d65d4bfc20d21eb538e7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63906d078d8ee09ba250e9128f07f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f5bfd08ace8027daca0d82db6a14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e572854511c1bc8927fe7d4e0dfc591625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec34262ec8060b3c5f5346c3bdec6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd508dc53f9b16d7c40f9283ed8c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d56adde146691643dd17b4388384628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e078ed346cad2505720c78620450629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b196f85d96695e84afb31d810dd18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf9ab5cccafcead6bec350957173cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24ba1831523b3a141589e7ec7cffc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720868499b0219983f3fc7061dbc5bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc86323ccc7e21ef4b88af927299a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1436bef7f88e3c875f7339108213722635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70684b6f402e7fd558183c279bf0c181636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91863ce6f3b8ccac868ff2c9bc3e7e5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6558ab44cb19e08e4dadee31668ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877486d4451c422104d2b98c1de3c604639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b1abb23d1b82f2651ffc9154289f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefab53d1163327f511b74233418fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e2c798a78c43419118a054b6184cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca00d4865d371554e322a72eec0c2e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dca98a82f7abbce85e470f018a355644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639da882888a165d6270ca8a0213298645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8d59a41a99af3e39f52e1d6f20d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb804edd8df3980404728f99763ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb4f0b2c34c7355268a8561d8c5dee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2880c1a6066e0380ec99d52feab39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a1ac6708d76699d64a8390e2b455e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec02cd7df4fde510a743ebea27639fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815d956d1b80cb1eff4bb94b3749e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc879ebf90fe8cc3b7f95cc517ca4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aae6e9d7469bd8a5dcd4d3abdc5d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834c54c1034580a47fa9af86f863b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c831ee64c5f3abdbc0b87d4aefa05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee2a2e42d198f6ac9888eaf71cd48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c9829ad8b0b8d99648418ab7ffb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89e2144607143a8129e2af2fb48949659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a85e6e72f69871d45535724bea02a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048386c1ebfa55d9b1925b013430db2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62609f61ce2ff89cf442fc18819cd727662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddddbd975798343884348f5726ae40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351d2d710f6fcdf18944c9a6daa451664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9988a12f836a58bb4bb9cc5eb637665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f7690ac5ac77a48769b096111989666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1a8fdde1950bbd5eac915b07c830d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445b8e83ec47037f47edb6ef88570e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be1679249ecfc28bbd1cd72303465a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916fb102c5f0d79686547b1ee03bc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d605d0ee02d58363c302518eca8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55055842568b12b5dbcb1142e60992672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc540864ce2685a4e50495ab7ff5f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a87fe2fd450b8a53a844edfc4d66f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e12d391332baa17fa6e116aa6f5e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c09c4b3ad5411636c9ac36383cffe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce2c0e55c6a15103415a876bf7517677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099d6003a9050194f6041be068de4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6049c8b8cbb49aed6675ef2468c05b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a4cc95d4d72b3aa24d0b646672018680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d57fd333c01aa4bbb0cdb9a05ad8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320570085294c728ae285654f195c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e766f04dc4b833887114967962e668683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10698aa3f86288ba038d195d49f2540684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0a18afe03aac07aa267a6ea2679ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63548a7f16a3cc26b82609fe7928a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6ed40bf00379b85ccd6146942e46b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568cbc85f2546b920b8b8055792d3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad7a617a4a79192835fdf335e03ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f45e026bba580b19b8943082b0e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e79993b0f7a4694b6e8ea5676e7555691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cece6c054ce422c836322f098448a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1957385d12991776749978b4aab8d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fcf095821fccec2682f67f463c7a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d17130509aa5286c9db53669f930fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47dcd9742b5620474ebf9b4c50474696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f56c048e2fb48fb17e6ecc0c3620d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b3564e0c8e3cfd5181dac4f101a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076faec56ea100ec71958a5ce8c530cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2fecc6096b3e42eb58752c35e22ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12236c93ea110fd37df4cc1830f2ae98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7695f03ee3089db5ac4578f9623c15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0f07c6e168127f01a04764699b2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1b9bbc613e7f810d58b9e6adc5ba0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd88d1ee7b374e64a60b6c0b0d0ccc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9aa68149497a60f2ebab380a9d73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055260a1f06ee09fe8d72e2d9e802986707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498dc646d45b6b6dedf69f9521c770708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0cbe2842f8eeb8fbc2d3c834dbae3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436aa5e3c04bc3be3ea93216151742710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417abc16c499bddc0cc67a4184d6de2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3f43ae69fec8b6d205d23ab64520712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee144acece32bbf5e5079098d078ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626164c4783d2b16058cdd7f3483adcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16416e5afe9591a1aa7caaae3b7da7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacb82b14e95ed6d0b304a16aa14429716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad6e82e23015f26e19530ff1dcdde717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17e2ccbd49bfeba763bbbe7ed521f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21071956415da5d9711256d067097f24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76909f30f4f9b6849b1f79f255fc4168720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa300a1a5bb160e024fa2e63781a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e3956e555baa4036811b10fffe05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d0b5e710c6a62de0b5882fff0232723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61a3ac64566cbf99214dee4d1ef3ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58682b34af99bbf84d45c8773d0d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817c492d9e15a406f7c07bfbe7e8922726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe0b06016b73e6fa8fa0c951859d74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21707c1544772b59341b98f3e2b1d8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25954a1756a09db243cd51f0555dd8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407610996d3b2039fc47f3d29d1680e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be474622177881afac190830e7d5c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149965b8681ef65c24d9b22e704466732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df353a49186f85db0735aae449452733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad4e749a08d98a5172ac9f94b956b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef83c4645b5def740cf617d815d30b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a84e76b5230aaa254952029fb37db4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce5354bbc36955d34ae035374b26d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60defc6874f6f50c6565d1f22678cd44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849459467d23b2badc11a0f2c17cb38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5735327840abee51371116bc5d87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1633a62190979274fe55fd7443fd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46a89490bc3f37536daaa309ceb7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fffe2486003c1bba0a37bf721c15e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98746b2c58f0119a85663f824fdd03d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa45314591aea95db9719ce867d12c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4272394a663025e829926be33fe3a26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aca0ea8ae7af067a39d8e7ce3d36e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db247b32f4cac56cd1fa3ce8fc782d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d419bcaacc863e50422af6a4c7ede28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce004864c1c36f60ca9c46be3ca34ac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85ee01dd75b3cbd63f4e64ed5dbd2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd12c99b6ff34956a945509c5ffe293752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee091eacdbb725612c03032e71c12eb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d56b018bd7e6ff86322c699196e38d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71138990ece8a096cc9e78126936a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2611fb0af87cd74c532dc49cb537c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d27f772de3f80e1b48234a4a5bf1b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e9c1643d1c2643f3d34233ede9972758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac66606da6fd02f1bf38b8eef84e7a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfd189850041136190da604da665c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68863162f917fb902eb0d2bb983932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb85783898f7a3fa09351e42ef76b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43c6f8f07e7a7f6d0383ac40fcc464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda84accfc7f9a8debeb9efe528a2a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623879c5cc4a84efc4b5570dc4bd8d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057888ff4d648a1c097b5a202a9133787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16dc0745b78fc73296709466365508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ffa560ae5e3e1ea21f5602cb809129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576363d0a015c8c40e2d64acb1ae99fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa28d4a16a0d7a0cd5040a7ec46f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61174e5b406a21bd58f54f30adb6e8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02033300eacfbfbec45252ba8edf8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f73f5620d4d623d4519e548fb78ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9e9a2a8dca093900576ae0292b7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd984d17c5a375b91adfa694909c6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694860a7ff09eefc12328a85b22bad6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06132ccba910cc9c1301a73da5abd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63466eed265e3230e8ddcee0ebb4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5a5ef77a0e4f8aac6c615230183f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8412a92c876f5045bd8819ed4bd3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72b3f3ba48288716f5f915e01704da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120451db1b79298823ba0a0d058220623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c2baabcf48ea3a240b42adcdc251924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe47d2330279e83a1a99a0a941a54625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758eb44a05bd805828c7f113e8629526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591344e11f13e631c93fe1237f2397927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf381d8f082ed31adc3e9c4b8854881c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf0eb56952c2e12b59373cedc751829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730db02a8441274c240997ab80cb24b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a05b9b48875e7124a307ee93ba9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742796eebfab33105701ef1354410032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3470795f0d21d72990a0d5a930735c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79151d18249f04a2ced4d5ff29c17a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c2a3847bfac6faa3b53c216a110335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cc026d197483126aba2291cbc7db736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649888da73bd53957ec4ba07f9e648d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730f73ea1e13ea8f04a0b0e9765d9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cb3e9adffb33f447bf2c074e984f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e688f3a96d9661f9caea48debc69540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa956ab0d34fab1b8564b7cd67af3d3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabff2f3221a67fd43d2ae98c50cc9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63c8aa4937cbaf9da88be386b33fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843e147f4914fabbd928d61b03279444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789aee3dd20669831c547a0386f292745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f86cba28060821717cef61b0cf7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58d57790a409d92ce5396a2fe418a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9e98909046220ed0d9ac26cd8cae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f6ed8bc1d7b5c19d96d52949c154849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836a385216a8b197f2e55740c1da4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45f8e0a7e76710c40a62ca62db62351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523f8320b789de525f01998992246cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1563b6cafe23d717be2544561d94153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ab3247442bf28a7a5a5c4500951154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbbec9c174f37f4d43548ee02df0a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71e01e8c194c87e99888d247be3fe256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210ca4720f1554b4cd23777e77da90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77e0989ae4b6a0aa85ba38ad682ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ba28bce9346f7567aa40ea09d96959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf44a349aa4d628335122466f7e74060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed984fa16e38608b03801990cf66077a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc7c4d2ceedc01bd41ab862d2419762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c5ab67adb2e5594603004b024543c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ceb34285f735bc82a22a3726244f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37306951d1c63e04f985acd778bdb6e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeafe78428988a90d1028d975013e6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540beb8525ad8eeb956092822a5e2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956a35474f4a045a36a1c85148c3c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c78d76d49049de17da706a234666c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e27ede9057fb7a2d8391366dd9ae7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7044635bfdab78925ef2818cc8c57c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e996433ded1d5a1bff17966d5d5c49472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532206dd869647b25e1b909a9b81567273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8872397839d471037e60ad4fce3c6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747009fe03619e8abe7fc3ecec0bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b11eb78fd9ef167f4b087e467badc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1781514c20068892e8cdcd62bff3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae98dc418099ca80506754ace7b7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38fa31fe3a556024da49e1d62bc6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ffaef64e501df5502c03a691131ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a44ade42bdf54ee8a914b968094081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e96747d2ed0dc36b4466badcc820782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b16db09eb5b729559f43b142b74b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539367b99d553d411b3faaddb4bbe184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5f4dc4b2c229d0b7e976eb40ac5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b8a829d9bf0565ec5c03a8165559586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d177f1e3991bbb3cc0e71605f4fa2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919f3b0c58e16da0660d9d66baab7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a3557a08c82d1e5896a7bb939c2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d508ff27e5fa1f754b97ac286d7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659ee732b4928e395efe794658e47491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18fdb7c2515e3b68a3e89c02695b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b3c1d2c338c8ebf83efa8e8b9cbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d2409bc3ed665e92bd627bd14d6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60765af79a58e06efabc8824738db0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9dc85ed6fd4a8d71f642f02e570e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b016a35f2b18e9af8deb40eb40ad5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc23007bac08b37b9ca3c88813867498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047cdc17524f8a88335ae96641c39299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fc19e1f4ec72a14bc67a23b87abdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e11b702b860860efab0eea3a040694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac5160fc49336efc7cb1349631dec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10959b65d6a99ad1454486d5bc68d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9678e68631763014b72e5e126053d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c268c194a0d18fc40a276cdff22a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b6be6a0653b554173831baa0cf5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974c1204db24513ccaf0f36f332da16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c84e3c11ed13336fe1dafcdb944df2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239702bbb11bfca83b6b409108257dc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd179c5d0bc3476d133ef78a185fcad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d004fc6a6d16adb7ccfe31eece43874111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c517b8ce9cf35b2666b22480105c7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f75cdb2575a3d6dccc7afd09cad480113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56befdc24ae7be2d3c03614e6aa66ccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a2642da6912b5de63a7cddda85689115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd50bd34ad11e75704fda422a86f149116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a88088f35ec4f0b8198ae463daa7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d54359938fb2b9c402d40aa30ea4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ebb0cb920199a71244d7f514b01fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9f43b39cf64a4c2da4111a40a131120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cca9569bfb966f881d7ff6e75c661121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f566e39424945fca083da719aa29e4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794200570bdc156633fff8aa8b1252c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f315978114da79ff3c267c6b846fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f8b2c2a6e72f0fb86005f1cce181c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a9b8e0485743bd50213daf6414ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0dd507bc762b2b8e9bc8c40da5c1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fe5a4873db81942a1fdae57e667d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcdacc2d3eeeed968b314fa6d7c508129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9905f4f318610c58c68a87aaa37d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca98b47b03257f6097a53339345e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e543ff4f10428f7ece44741a308f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846169d6612ac178cf062bbbbefb62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a02586db6c04bbf898843e58fb52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10430d4e73073613f3419ecec286ae9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c080275712f993bdd89d32cdd121136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9fa2f7a8a10e92e080395882c7fb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe16adbe82db07c5e7887ea9df635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d6fb5d4a001874f5ebe66163a0a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9e99d407810b4200fc23fd144af1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169dc4aeaa1be4accdc15cd1fc891cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ebf7bd585f6a78d9befed34e87a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381837f89e9f50d38f2f92de7bc52e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c33349adbccfcce62021640184b771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78adad2649e3451e8b32a50c94bcb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062531db8850adeea752b44b5710471f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872fa8a78f7740c88d6a86162efb111147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6feb04212ba394b06f6d1adf2e270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fd825a809139da5dde6732ea96941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea927e176ad7a7840c51b23788b9f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c20178a670a686e0a9bdc647de43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a10ea14ccbd52a21161752320b63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f49e2eb4e9dbae178440b205b5f67b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccfa9a63740f2c63f1af872eabeee7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc238fa8ed619fd53c37271dd4a8354155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc39271e71168bc6e33c7f9b870e0fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3437d0594bc8e9cfce24bb4b3a58fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7bc67b721507afca21ad42ede7ba0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39690a9de250aa0dee557431455cce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec574f4ab3fdca47f821bfc1b01830160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c0b8e9f2e9342dcda30a8afcd882161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c706b57c418c5026c2ae2945ef351a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d7b18fca5d2539330d014757bf8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b6f9855edf8aba5fd802fdf12ece164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305a39eee5aaf1b978fa8a32cfd9f7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e84940f3ba28f3cac1db24e1ab846b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f3a025c2810f2b283629612eaed8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31c606dc082829b07da06c5975645168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272a6bcdfd126898312fdac9eb431b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab06562fa769b8e03d636694daa72a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a245e4ccb8e162fec92c02279c992171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126285d272e4c8da61cd8bea5c6929b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad7ed1d3fa4a4a9f255c018a56ea1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41d89c820a2a0efbbeb8d397a1995a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed8a2ee60d5349c9face942a177a87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9067574b03e0e21f49a54e951b8cec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d63c1c70ffe6226e6d61b37c1dc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc69468f2341e7acfba3a26d4334c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03648d3f341ee8e46b21fb2aed445bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcf6fb56396f6cc7e2aca6b869de8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ee96c3203ac6e0e20a3fffe38015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37165ffc683f6591f1b04e41e9fb549b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0958bbf97a9325ffde39fb65145b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd6f911bd16d15a780f98a3ec47b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e0572f66f4df3cb9ac40fc47eaea4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517852beee8ca3f29a29a01312a00ce7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba5f9e2138e4b856c136b41d0831b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad8c94b0928e18b9e49156ed812458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208b038d95281e5ae8bb22528fb8236189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57855753553d8472e5984afc87afb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f8ee09055c44df1a10ff83839d15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277653c542a569b99e976af87a678e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe616ffffadfed0fa0944cd2e27b6d71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21735b517914c42bd1c39a0385db3319194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bd2844df1219e515608a73ccd9842195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e444d8e8f66eb28e11933ba7b3e28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f52de3d85797285fa8c77cd46068197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0244a4dabb47ca230851a6c6c630a06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a229eaa29e5c296b94c828660fcd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d59eb3baddf962f60207dbd6e7a543200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0633175592ca77762b5a777df44b43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5fc2f966f2cfce2f21f36c4b6d9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab651180648074c00fd0e1945e498f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a52350bbab5a5bafba555590cf252204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273157f88eadf3ff0f000c8597f8cfb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4c73f223eafc9ff031b43857f00e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8077db7ce84aa0121ee624244097bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339b321daa5fab9773744a09da2065208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe45bb137ce1b4abf9919cc1216f2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a2dda840f4fe6dcd0f841e930259210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec69f795d43296203de16360423399211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b49ed5a260e55c61649a4c35fbb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c2dd8c3d6e279760ae35c26072a17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597133852ff125c85b1be0bbd47a29a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e7b7f866006c8241e00069ee9228215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b72f0ded6ec56830c39a374dcbe0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314cafe6b0bf599f656eebe0d1866d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6e0462c0bf996d75a21d24cc75c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef2a30381b0418c6eefdee1aeaa62e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce030d6690271363376c890dd1cc8c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a8143a6787e7fa5a7ce8c01de7de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e36f949d4d00a29f4cd14404f059222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c5bb3ba0b831de0e5e89817a8e0e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c845c2d585bfdfc5794a94df9e2735224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b11c668d2f2def60ce0faf681f4f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d338f61739f85a0a8d7cfa9eff6b3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74180af4250d92d9c59ae45fdcf145ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1632ef08917086e0d1a469fe78032228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7d9b012734dc7ce92dfc55c5956b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e08e3357b9fc572cb7d2ac6ec533230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac216e0932c35f000757eff1268ad98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a07733e75d866d1f188db69d1135c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1334e006e4772c1e18c15565fc7f32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd709bde9d3ae9e50053ad489e4bee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448bc394f98c785bf4e8080899290d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509da46165068da99a84b622789f5d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f29d70802447526864a0303af3b0fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d61c971b899c245f697fcaad3656d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e4bff4078f27eff56a0323a82273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd153845f7edd416650fdca41ed15fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10614ee9605bd7edca36a8e2167ff8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e11dcec46edda7244c6aeac4c8f5db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dbb5f56d0c1adc160677cd97cf5db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ddadcea1000f78958488f40d0d793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6141200e79d8fdc42e45021bd61da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188338ec0cfc760656661b5cf93df9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d49fa25b4f96753df72632187bda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e2c5f311f483bf906fdad87eab025248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7b3b3d11e7c66462c02e38949c15b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce8aad8de74028456b52eb0ce19d3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678736ed2021a0885c6156fa06ad735d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24056703fad864cc82c2fbf5d259d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e639a0a63f561e99b7ccd7eb48509253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa531bb5429862aa4c5e5f61fb2bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ac54a90e8151188ccc4bd69bc4b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24e93b34516d98884023bf8222d75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16314eb1f409c73c52bd88972cc05c68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4fff6e371a7025e393041273e3b05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8c49202e80b1579d5a486939d4c76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f70ac5e743a9a8e08c84b63d2dedb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f82bbf997b6b2ce4eb1d004fcbc0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06dd33d5afa5755d484152772f50d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34923f345528a2d4c0621d8ce5d4e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345822b6505c7d39eb01308b0a3157e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4135d21e7c060bf405f0195afe686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2657a287681d712a96b5239270266c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c6399c1a980402f9962280127c5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc4c9a6821dc7e86b16635da6faad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8a9b6dfbd9fb0e165d26df98fbc1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c813d8487c2855d0df3ed66cc70fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629f63f8f431b42c7c7efe0b4f5c5ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01030ce7845959da39f053101774d4c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa735c972ad36047b2bff840f17cb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5646d1190ea29b2345478ea746fed0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910158c33bb906068a658065ea1cef56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487e02ce60e2bdfc2a2580e8ab5e6a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5efd23f8cd0ca98ed73cf4eac51ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92467a82b449bd77456b32d6b1add3bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a773abbcd5c2b65d9c086207343ccd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe783523adef690577219e0a6d01f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090f861f9243940ea784ec2de6774f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ee4b30cbf6b582bad96d2ab77f8aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f7fe98e140e94d263ae3598b2127d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4827ffc1a544bbcbc797cf99d944f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa945b00f77eddc8ed70dc2dd4dafd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673a24bec5088561e30f8c817f9a30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f5782488829003524e66ed874691287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6dc4063bb434cf4b5c172ccf098f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0647dee823ebfe8d0ab8fdebf65f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ab54b5798ee0118c20a62ef2f873290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e197177ad4eeab8f35deb0ba7f56c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d48586523c180bab2e90bb7e2f567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac531c6bd8cd48f447b41e9c6ef46d66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc156480c7e45eeed20c0bfa8da5cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff21a66aa34f23cf3172e4054bff6b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab55fa8f77ccc0005a1d0e2ec15c711296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19df8032ec090104c68d49ad9d49581297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6c5176d5cd3302d648f2d30720bad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890ef41b98f95635830da6e2ea8251299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c33cd9de15d6b87551f3824f9c7b3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde8575ffcc6d545ad8da8afaf2867301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eeb2ab289c295fdbc2e594c8d185e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6e693e4dda1ff8541162258287d08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2700ba127bd7c5013b2b5a2f09bad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83738bf60424084aa7652327e2dee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3de82293f7da9c3cbb711d01cf720306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d93f60eeba79c1f1e233b66226633f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ea20d58af56964605f1d5bd89933e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df40c5254df0811b8fb6aacdaf9fac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db616721c2fc27bff57b210267147310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83033a4fc652b4a3bd97cbd25a0e7a59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92653014242aee8b574b2469573e070c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2077c12c89beb457b719cf23861c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6a249a3e91bce84c8aedda14cf42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1ee1e8bc05eb0c4d6375a18266e76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b1b1bbf694ec966e7add436584fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1f71e97c9b1f095061392af7db66a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb37fff884b48f99cb93fe5b97a278318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5b1b271d53af05bc4175d7c36cd7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81af3c57f655c079f8e7dfa311638bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a8278ff9bfc9e47aa97a7f9c5b83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90d21bd32e7819850197233dd1fcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c32389603077e5438f7d5be13ad7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb570177d7a78738e06475ad0093f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb642b4f92bb69ec511ca10a37219325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef124690d590b9590daca5ddc7945f1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710871eada3907f84158499627ec23fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99495ef9dec69c407e4a195beed413a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34381658104b51869acd493b0b120043329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae75d7eb9ea30cb6ef2d35d89785f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc72adcd602ed52ef6fe3045bfe9c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1a0985f8ae84fcfb4e01c3a05a27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7a663ac89a01d18113ffc3651385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cf1114631fc1c869527590c818de1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015c63f85712a28bf1513ea08f9debd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1d0760f1bae9eeb2fbd75ca15b03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d5602b630b39329f261460b01f298337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05561537923c78f682fa71d7646afe45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a8d07d3ceeaa423ead1c8bfc015ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4b03a3df2ed0b5fd02e3153a6147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4f8e1c2b53523c5647d1f1de54ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ba37adc36ccdd62756583a3a96b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a61ded5d668382eba3f763f9cc64ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c517ed548543903c28a8f4ad2b0a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40457e835d8543ef2ea578119ac622345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb9be523457d38d54d9d0191065a6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91185e7c6936331fab2a55ff391df43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350770e86b2bf1594c763faf3ce07e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736b180a56e7e576d55dc36198307ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537ce208d68f1b8fdd4bced853ae5aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41421591bf5cac21f2e7338c3ee6e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a39d4e368aa2e32c15aac977dd000352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd0c8dd15c7755107c492585fda92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1e87eaec6be04a520b30144cd31c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797cba7817e1b5d26af652b32d67959355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a9538b5ef159e959f68f2d862af15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b20e0599cf6e981034b9f5fad02e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fcd0b745f36a8863fc952bb44527c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e72fd650b755541e2fc8a6308a7b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2eaaeea21cd2aa87a372b42ae297b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b659c61555c72caf70c54fe3069992c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6f02d4444a9ca266662927543b56c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616096bd93b0ba96e6396aa5afb1cf11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7117ba5b65652cb5d2634ad46f4589364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a6a9f650ccfbe7d6be60c487ecbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f98fa6b439181bde431b9b293648366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09a6ef0fde70a04bac7ba0d7a6852b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05fea22a473799eb28b677d96e464b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3579a593931a9e189cc9f755ef7765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0418351b6d5c14a46c795c3160e94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc4d8e9964a5f0e51d6deb0212ad6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc084c5f98b1df5afc83fea12064d63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b93f184727f47a970263a9c23d6d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf11b32ca1a87b25b333abccc02907374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4cd7d2ee3aa2f3e3b8a5b2e4246a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1c694f3edc9b225987bfcbc248d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eec49e710ad241f5281412a3f2c36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346236daabd10390261db0a9d3f80e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5aa6fa4a855f32035f0ccb901a38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb85aac86a3c345fe476b4af7be5a9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51324f41628a077fae7733f1ed6b4a5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11300871a2997c4ca604859470e67c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d964e1b87e92aa1d9ef74490b9577d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fb3c10a2daa0d58a60cbc374efd43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2082bac260818b8548afe844f869d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c6595324fb0332b0a8a5f1b68848f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0721f4a07b30eafdd0f997ebcfe7b8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2126bc8e9e599a3eb91c829cb8e576388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec763225775d7eabbf3a03482375f76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64915322e6405c9ccd10ff795828f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59fa4d43ff89cd657eda87300125a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8785178c276b844e3640ce36fda525392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80980eda24613d6731e1cc358a4b2b08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85116fbd406ac110bbd38d932d438fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a3a6b7dde93ab3899c083b304517395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf2bb74cb7377a3b0f500d906b2045396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3d6b16187cd82865af6411cfd5f00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb170baa205af79cf70c1a548482e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ff096972186f6a24a47e500111fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2dc9c3e2dea5953bab3d53ee9c62d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e24d5d6d1792a1376f58db81512c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb759bbf6404878b0847beaf3002ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b78ce2bf600901688934abfbc49c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463cd5aa6e49007690764bb8dfba484404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f14a4ad008b87b6750887123c1ae9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abaf80ad4e1c3dca03f663eb008a14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149869c99166c34232442e17376d0d61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d0b7ae83a37efe466c43572a4764408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f47be90e0393716a3ea56ff67e93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272e9ba63d3505ac281358999bd155410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6fee51f9ac1efeb6412ecb5295484411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a1209a58a8dc892c2c7d7154bfb55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077790204a2a74d7cd61d15a4be2ea13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e796954d2f37f909ab39e4d5e6e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa36c6d0628fdd0d0ebd588597523415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cc98d63d9fdafa50a75730cc8292e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a3e866ddf130d9b81edd4681dcd17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacf658d8a44155f04231a8ecf302d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4239bb08482daec2ded9850a76316419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce18fe1e59a210a5f2cc3291f7c1d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f440c4ad8fd135c0dbd2e99925e9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21af02332b012dba986efa4348fb095422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a51fe0f0f9ff9e42cd0090763173c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac4518428ca5bc604999649324bc84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10babebb9f1bb38b4b6463433f36ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b2d012ea910bbb9483d958fbb5d65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae2a0bf6422690fbdc95332c88363427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978968b61aa650143014ee38d85269428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe71ce83a9d5029218c65e128d4f4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe47a85f899cf04fd5aa35bcfcdab5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f2851eaa0feb3732c72b1669ae0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25438230735fd53eac8e5f6f8ec4b51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc9233af1ddd5cea56057e081aa5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b71f868550e3da95b96a7cd403eb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58964a192d9804938fc9ba3a343952fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d625f1cf6e2a97e10983991f95d79da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461d10c5db9a5ad9677c134f58d2e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e479d3ae251289147fc98f5ab6587438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3caae390ac181013f9aa23963da8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91195c0e3ce55a45de3e1263496fc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4708be10c855017c6e5719205b006441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353c96251fcd93dbe993cfb174751a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3226a63039c5dc8fce5635b3ab9c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a95b0db5342f5a2245e9b45991a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18086201a73757bbef51bfcf3a7ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f6d641ccc2a9874ecbf7b16eb97d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5ffdbae09072ec7bae765aa58c1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee7e0e43b7655b3376aad774e430e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd9268e825caf6737ea832d6d7074449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a2372060c4b36925e3cb80a8f9c03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c0728a1c438d2911f02c7a97a0455451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504167ca3a0ec6f5d18336635cf0746452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c82551f6e847ff3318767feccdec50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d0cfbce5e16dd854c15f3a15f7baf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb689c977ed4aade674c8f39dcd279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3249e8f747c41c5077cd09d813b0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79a8900c4368e9470ce65aeccf863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839c3ca011df740c5ce7212eb4e0ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd2c4802663dd2e903fbc2069f3256459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb067a56dc9da6190065c051d6850d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b20371b07c03352f3cb6aed88221461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c236c3ad54e4a212e7994e78ca26e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d36fa75ae6bb1ff6a178dda55fe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4033954071bd143e20a13292b88c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15970ea69e2600740d97b46fd094ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5519c573d282447dfaacb1c2cad93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2fd835b2894f44d1db0f347fac4b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71c93e00394d2ec8054faf95645fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde127809cf7ca5bbd5456a5bcfea74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa42a945e614e305e4cd876d8e59ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b985f48a984f6816dbf97e458ba062471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459ac37dd91fd7169083ad5d44a9d41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3e8260e9a9a46ae41d3fc44a44da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295221937fca90fd6fb1a1498b2d325474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573665ee45e5ea2812d7737fb08c4b90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd397b1e234e9b6696b0989b03abb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c265aa3b998b0573248ee06f43ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c11b8faf991efcbcce0b2cdb9b59b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c069a217d6334e82643164b696a0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc007e7d79be0a22cb08828ff9d12eef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e7e2835220a97e2b42993b6053f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b785a4b8cc412d6403e8ded8a1e18b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5297443329c48133648d689986fa8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281d81ac185ae2826fcbff8b6300c8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c34a9347f20722e56be05fd766cfb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57805c53b039216b546f05997aead3b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc06c858cdcd19b7da93730213ca24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23983ba03ec27f76c1d7083e8234789d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f534aac9d876891b8dbd8f05e8e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac48bb3b872bbe29393e6ca41c5ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424479d633e0ff976a767de04a307d1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84d836652807a645be97da4ec8a40b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a981e4df78744d7d17284c2fed3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451febe1e1a91ea104f2c87dd3805a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc92782fb694f6c67cf6ee9b299b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca662b98a56767d6d50ba753b5c9e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663abd2b7529f81aef247101fa90e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598973a39fc493560863b3aed60b89d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36b6ec5ebf693b5ed7c3dc97895428499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd88f30f7f1d8054ec2500b0376d866500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f8a62fd1ffff456780230a0dc05aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566cfdb924742e2eca0e025b437c342502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790caea4183ec313f9c010539ad3fcd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099af6446a9e8a2bace38a112bd52b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3e70ad779897434f44a18f2bea4e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c860895c6afae39c59c3c8c6d0ce65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59950bb669573f02010e7310db2aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92401e0bc4eceb4d043a07255a11621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e0c1b4932b88f5fcda264e388432e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242e7dbe9de5d72111efd4ccef864b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aae7a9c7026f3b2c8c887f1887820511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256b8ac8eed5f1a95c376f3f411e09b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff56243217cdab2c43303f56315ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3899030e49437304ede0b9a3eab1c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966c07bd62d41be13e64ea6ba9c50f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec323fa569aa78a2945e76a9011d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14468a156f66c47e2612d43ffb819c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f485e6a780de44a5aac3f06d49cbe34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db18aceae3ec30cfe5edc54d00bac87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05411b4ecda7174b16fa3b1c588c2c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88979a87054967ccc8dfa94c623b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c52b3d6199177169305553cc26ca21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723aa03bc7b567bb40a8247e6f738f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00029a3c3e027d947033c207ec20571524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e3362604f4f376866477be7c60c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ac7892756bd2d4c738075535cdee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca947cf62dac344215181ef278dcd2fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26874bbffc9147c1c8203214d77c2e2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f280abb1b15d5336619d64c367e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d530b3fe1ab2e3a53e370983b7e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6800cbda89b6c02d154da1824b1e7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7261340fe83b5f309b339bd8ef0d8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eefbdb015331aa681e398eef54f62c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835057e3cc9b8f928970c88fd499c7c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bdd75d2df2acfb6155fd85e2a56c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3d50549529566ba4f09ecef98686536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4243fb642762c9f009677c1bf9621537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a144cce2647c844a926c1934ab08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5a6cf3c5008c761a2c139cb48797539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2b196985e33a80087cf1e8ee34fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e27db245bc1f4962bded8715dc9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b2f22860f3d96ba77ee052c93e94b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b7889e64b86dbc317a75d624462f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83715a074ed0ce4f0968658d8b36d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252e0e7da37b09d3956813a777b135545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf85912a1159440f6da8bc9bfacae6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a236e3aa51c53808fc4182ac4c4705547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41351138d92828a5a102728352c1db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e421fa39fd8c336bec62d20d4991fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19574c56cca816a83a75cb19f05c624550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cffd997da50db98f723c3c7169b95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc8463e58173d88657a07406da527552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185be2810114857ca4f2a2edb7231c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c31e3ffee30008a378c845f2eb731e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775a194e8a8c1ac72da001de8b5ece555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f6d08dd3a130d5e9e5edff861d463556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528afd738a6de5c98fc3a4a6cc3e864557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72743ce4430b634c343c345ea1d981558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c726900166b87d07e7b0fc7ce81c1fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5fd623475d9aba789a7801409ef56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f3baf2b6260d5b9e29116e4f1569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f17cd266670975bc18776c3c98629562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f36e2275e7daab9a29ba5c156546563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7fb2d67b7e6b69509d0f141f65878564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11864852c65ab73e5cf392f1d8f0b2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd0a01fc1ed672639ca68d633786d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1252749309cb3df7c02ab47c14cdbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9201e6e6388557b301764022fe383568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb7319cb3fb48b8c4416df56037c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331c264e60dd01cad00b6b2d681ca2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a03de1f6cfbacaa7e3211a93477f99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4aa0666a3d0c2ead245c79e928a34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e03be8ae8024058dec830ce88f15a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad394a243aa57dcd034c60abb1a5b24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bc28ef135fdf52b255288ab4f811575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c6b860c421c4a84df5186297831f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4d9ec82fa2f511debeb36d4ac080f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd4713dbcd2e63d4296358e8d02b76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17f3b7aa90d5582f74e90e82aafa63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2e3d47b893bc9ab5c490cbdc844de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5f5fb041e361930562c9e08d8c1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee492b038ce8be4329cb03709751df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9753558788edd8140d97e4b0fa0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222151958d4c13eefcd9370fbf57e1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1fdeaecca7a724bd21480035d3ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401cc5ce85d2e2c02b20b740f9b1a6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e27330f68697eff77aea7f6e3c256e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ac89347c81e137b6329c7cef0bb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48ff126aca0c22fa277f328298dab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6867c44a9b921a37f7b94ef3e05e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386cdd42409eca03f6476093afc7f37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5202a900abb279008f03628820a710592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ebcbd19b89673b0e2b3782984c76e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c79b993436e8e1dc5da64e902536f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d0750c422a09e7e5516c2136ce99d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1593e806a739c69c04b02182595637596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af8c44ac7d5a25b459bdd18c2e8ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b52c41dccbb0057812dfbde304666598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730fdbce9b72d0ffb31806cdafce7d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0918fa9ece73318021f184d54098f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7d4851475329032b4ea124339720e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020151aebf5439d2c99c0db2ce1481602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba9fea9cb5c07e7892f7f177a5705603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edd0be60a2306fff45f1bca86f9f13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63846a743e2a7b5ece17d2ded820e6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549a9513554332ab0ab4a6e3c5970a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573af5a419f6ad79ded256b9ca18d7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a87cf7a35cf79567e5e9fb3b3785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5b331b9c5aca16f9ace784c0b15c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a8cb6f79946a417daa10ff32578d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e18deabf83ec5ab8376fe8f0feb50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdc2ee79f6ed955bfa15778d33d15e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175733272b801731ef2dc77f476c28a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d1d320d1e8e4037ff659b21e9b25d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3bb9b79a778d4488f9b615f9e43c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2185923a505998479f62b70d328cd4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63813ecd446a9573b44e18c49204a149617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208e188994ec16885712f8839e6971618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b4579c2fa2e5c9648086319cd4b2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545371d814c1aaf539683b7de41f51c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c52514b2ee43f082e3a019a98c21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbc342e3acddb34817e8cebfe97268622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61676fc4f8570006b138ae3700ab9241623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6311a7de1e1636558d7963d798a1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22b59f8c3d21a4ca91d46912a9a05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c068bdec5d7488a910f0b4332f9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb09bc6bf276ccc53d4c4fc9db7554627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2c2724799ee793ed3626e17fa3c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff311f709a4efcf88fe722db6fd2be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900b4bbad47d7330f01196c846b84bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc58e078e053f72346bea48007f6c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfcb001d17e7f2a883533eb204c7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8dbc1fa723f07dadf7436c662cbf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba074ad36d9f21e6519ca6d166a1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a465378ad5513ab1c49263a2f1958635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f4162a349ea4e554ca2ea28bfb1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c5ef6043d5ed0f12658f16fbb246637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5471e206b01800a7c44c013544ea752638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a49e78d8d7d8c6fe5fec31354cf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae828d5844cb7a283e05e9d7c16eb83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531370d142379b3e21c7abfea14e6ef8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfd183228a8c457e2168d6699667e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79297a9bda318a55bd0f8d3322884a05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716428358a1a9924d2b0401b1131a117644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7967517bf7e13dc739c7d02d12987645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b77f4d75d08a3bfceaeeaa2862063a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e964b77b7b925ac705d4d130f88dc78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76376da97b1446e1c76c38d5d0777c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18321098c2533ad1c6a1ae1e884c5047649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a42942c2aa556330935e93f5bc22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1d1c2e34f1311a44cc26fc8cf7aac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3c25869c5f18a931603827296c96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9752a2c07be31a0657f20f1a1dfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87b2a9e2ae24e5b6df925aa8cb2b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4346c499ba2e976351ea96749338b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3faf27f171ccc1de857b074f2d9624656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90b1c036fa09c25434410d38019f75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bd9e671b4222faf9957357e69b88a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d217dfc5a43d6f20f742ea430a9f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010432f7bb30a3dcab70f4c12fd4d78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec64a984136cf851bb5836f99642d8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf947957721b9c6c22c5a25b7b041f5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464522f990c32195485759563393056663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138bc5b808b1c39105d5667c2ef675664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020db7d5e56a320f0217736a1f953b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd906ed9e52603b6f47f563fcd570353666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaac6f9d18a1de536d5b4a13a9369b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6d698201b177b2783d10e0e592ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf1cb6e94533f376f372fd1f2d547d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212d297471f1662a9cb372e95c34c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587b2f1821b95bfc4242d8d50aa3230671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc63f7412d8d853d52a6de36c35618672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e2919f425fbd448d48d78d86ce939673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f077f8f52716e26bbd83566d56ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb4c8d38180643de5dcc4e72a6f86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f88bfb30ce32c59ddd2e19a25ad8a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac1aedd246c9b2c26ff9c55b714b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c046697c31319c27d1db97625b05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf01e06a34132b9e7ca643ccc920af1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4638676a01b9b3263757630d4bc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f46390b09ea2cf5556df726d54bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e38e73e975b569a6bd1d49a812aa9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769e4edf302727c273602dc7f430fae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec65365398c9654ae723285f8ae283684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351dbbda4ee798ec77594e20da70bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b61b2592f9678ab673073dc5340fcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0205a9948754ad0fff4bc4949a7a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903d4ae73c49f7445409ba304b9d06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222953c6f464c1a42100ad8051c255689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c5a1ba29ebb21d2b4a2d82855053a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f438c9d7d4172babd112e12a4454591691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20063eb8d062bbad7f3a77d82953e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23da7ae6e0aa7fad39db60ffd6f658693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5627ad10adbe9e210dcbdd4850bdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b175602cc5dcca1964e2d190e51e0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34690afa6ced15d2fc8adfa937fc27f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a2ccb100ad2f7de8b40c052c06841697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207e3b1750555af89cc7d3a18f51bee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b3a250d356c1dba86291e2ec79ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810a1595bc0d6f199660a8f156a271700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55ead1541d2983b25f0ec6f33d34c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135692225a35821e68d0fb3559416951702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509aaa135ba3a0ad1a1c357d5e8687703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd215861503fa59d4a0afd9c999f408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab63d34dfc6c4d01cc2f4a575b92f2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424432517ac4536f20fb69e49af8c79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208a5731d41b1718e5ede91a740e27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75e1316af5ab21bbff519408df3d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5269d88b5ba8922d20a609513285a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8902f5af62c957983886e2761075ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971b4eb57bf1e4e0301ff197b87b13c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b239fc6c812957d78643d157bbf3644712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c832d5e46d78a3a44a45a2770cc38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d477661f9874e92af9d63ef6e544ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e08142cba513317df1548e5c08a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00622502d216587b239e1d5035bd0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522aa1b5efffc183286c60dc6358aef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7862ad4e584d2af4adf63623bcf0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1324fcb64d5f7709f7ddbdc0a91b494719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e073c07fcd6ca4ed970ed08bbddd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e8ac1459e849719e14821f2bc517721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f063a628a5182ff122acc735499c0f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff85bca73b776808cd09d466b635e06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e5eb0a304fe8f5a23186ef6b240f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86f3e1d600fff250ec041bc33533a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c8ef2987932c76925698950fb4c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabfe71bee1d2a05058a52f3434305727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5250d7c1e831018f8b16c13c663be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61716fffbd90812eba2d55d7108594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743dbcd35a58e7ba22c70c9a70e78dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946a1a79fd345027150b6d4ebc7360731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05981472c3ddeb5357b51608299df582732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e141587dcf29a34d1045a6d1b334c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c4e87c5b1289542d8ef88faf5611d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f1118bf099f4d2fe817f899ca429735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d1bb7575f7adc9a41f33a7b73da8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6976b426f740b0a835e8eb239e772737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143491c618762c7ff56361540e8df164738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f295121b143d3c67bc25f65018eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462508a95eb8f46d5bf6a46312b5c142740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0fd2cff8194c49d4023b851971e08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f39be921692de8eb49e02e4112e22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced475de02378d6d9f2566c76538fef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe408ec572268dccd4644cf63a889f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d29cc02f67075822f8c5d887c9449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce6130bb2f6d1f1db0a095dfe67c5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c163790892c91160848ecfcf60197d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c69e1fe557e87f9896c8014951609748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2187eba105dd53dbea5918d23bc25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba6dbfa5471ada74f6afee33afc4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc3d908c090d6c5da386eea4ae970751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5d5323c0b168f9790e7972f4facca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6da3ac0c230b4ece6aaf2af62354753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>