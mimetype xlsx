--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166031c26993c6d22bc9b62c9bc02d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab3119f3ae7807b9552a78de73e6692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612e792face954103e0caafa57840ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215fbd2d663b7da9220ced6551caa874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39253d13e2f95f83c146a95acac69da55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd364c99d1674aed69af4187b0988906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c149061e54c9871ae603bc12c42fb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac67d6e8b0a54c9aabb64ac1f93e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5915b35357d1ea99e2f51bffcd8959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a38a5d22cc6466f95acbff88ded0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05f584fa39494224bbaeeb4a2084c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380041675d7241b66d6dd6cced8b8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2ec278f1ae9b8e351158fce87dffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cbfb869ab699692015a0e9b7d960514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6696721bf8a76cd56d45feeb916f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a4bc242db2e35fbb14d61a8aaa4e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca43e3a321c8c3fff3f434422cfa1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06429df13aee726ebc997744e5040018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f4b8127c3367fc7198920df49c4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bc812dcd58dd7e1aed3bab99883a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5d051d5e882b5efb5d1bb42d32b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c847388e2cbe0afa6c66c05f4682322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131abedd6a574c4c9c39735481831823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92708e2182dbf2845f670722135232a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3358e80a2e046ab4565365b1160bf1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc0766b1f3caf36ff61cb6272ebb8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a692cbc70a49df4023ddbecf64265c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaaf301f33921b4301944fb032669628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354227820df03f914a1c24da1c9ecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b23d7783162e9f97062d8aece7a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c01080b5f051bd4500a528f048ebad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946b2853d918d74a7c73a6ed7ecceda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d322da91341f831ba35fd78088278233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a91104cef3698b97d10fee56f209734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1875e9131a4b4acad47698d93f684d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198957a194dcbed764adb1d92fc61bd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e154bd8674039be2455ae172924c3eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28978fd54aff2b45ada475051f3844238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0511f3e1f06f05a88ab30e148626939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d278e2ac775534cab31d7c1042fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f6afaa4061b473e307aa0d74bd1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce9ae11a88f810a3b85362b4a9a3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3720ee123e0d8949ec841ba16a4a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c51e6dbab7c375864823ba958a85244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419e650556a074fa0f1f27417cae4c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ec33fc20bc29b1ce61ba176ea54046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bc9afd13d27737c0f5dbd32821b5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ff604002076c110a874043f7aba448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f6b2c974cd54801e984f732d7d7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5706b86e9f0232c8c7511e07319550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec55dc7ff79757fc8e4f69dea134c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed8c9c5aac573b2654b93fada3d6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc989951a207ff9bebb3e50521b7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27848cb4b761ef7b5de6e8dfdef90c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526fc8cbc984c3fe46d3ab20cc2328455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9cba2868ad57e436671985ccf2f8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4512ef1eb2c4d54daef8efa9833a49757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b200604abf75fe11d7dc7f814a0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ad29b8c34bb89750213ba8ee963159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6543fe88c0b868d7064eed3479874960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de236b94fad6a024fd1b0e709cda361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bba923f763aa152babdddf4513ff7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b4487fcf908bca210cd1bf1bdfe263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b8b9218865d39aa6fac6a11bf075264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccf8ca5920d0f6b1d3185fe762918965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659835a6af768c0d78c8e6d91759172e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25b0029652b72af3ad097d1e54dbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e968023b25d0e1cc72361aba6e2f51868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cd02d0e923bfb55a8f507cdad6dde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc4444722921a9336b2a7c6bd438870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132851c414bfcb0a149b39c826e622f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66fc1bcea785c40a0c0af0646399e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf54a3018fe6ac6c7a35a23e4a37573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66660827e48b6414ecb71a1e0c26774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b2f2f507b44fe5fcd43d044c501c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078d04e9e25b94e5af9759b7205cde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b611d5649d6427becf5eb6416fa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8a7a01d6a88ad7e0636bfc752e67e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e907b366adf6194564c6161536793979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fb141560f82c99b6e161cdfcb82f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09f2662db673ece6e1254306e35cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa72db2d8a8f61c868adb48b28f2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0ff4fe13f19e0498f35c4481277583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ae6e86c13e4c227074f4700edcf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2f9b0c743bc2a3251b35647603d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38998c9b003f3ae123faa85ccaf9f7e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5923aae6469c007019a8b816f460787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652041267c9b484868f94139900e63988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e617d991c979228f869527d778d95c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0460820763910897e204e06b0746290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b3b1ce6046d3975372eca300408491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979cc02cef7933a78a52a875c6a5ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601407d2c557dba0dff9e6a6b91eebc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af1f447661b79f2595c808c5522df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a2e77f8ca9f4a669f12aee1c5bd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3715367addaab9704c6df1e6d90796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3d61cfd2d5c18b09dda431057021197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c7ae4fae8e39afbd500de937d34998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fcbf2230bd9724c3d549f497e0c1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911babc7d944c723c880a3cdc3d91a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa53be3bab91c823bbb8659fb7b96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623219f2b10c7db4a41a3be3f88ea21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc675208b1c96a0dfce8a6870b5e4623103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e49d14e0d8bab02b78d30d14291b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c940d43648b658bcaea73c2b2285a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f43fd3b1d9f8591026796296eb85e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb204d23896eca3b2a82cb973223b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2086c3a5cbe20e05bc4202d3472a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633a32b746f4642fb8c69913a9161f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0bac757a59964308cd80f5a9a251d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb535d7d3add21ca1b9b06e42af947111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67773c163b40d03c8b0c62e27849ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737798e0f376ad9e33d195ddcc9f52ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbee394e3e5b4094cedcebd47a6c81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efaa848ae480c86b85c2489e952c10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45900210af3d64130de3cca37c4c071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36588f737fc79e3d4772659e38a6c60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b3bce612f8d92f959eeb1787b6c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a616461923df2bb889649490fad8c27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188efe495a5264d1aa00dccdad8f8e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabef694d2accb0c2f3b932d40818b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021b48b5aecbacf238adbac8edc44a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb43abcd12d5b99ab7409b9ec86be3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9857ba4311a3d32ee98ff03e41ffa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97fdeea06234cd26ea47f0b15867c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6345762af50cb28f054f72564f21d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa594df4022991ba315a4c4e98b8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b010c2b172f4a6a7fa1cfdc4d7b2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1437ef20b9b0af63de09af023bf622129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5b39601c79141be02c6ab62ef7cb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf023472c4b1ba73a897dc3f35f996131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c18b2980f26e90ea2d13a20eb5a69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180151d69a37c0386cdfd1b7f74813d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a209687bd0067e289f75019e2d260134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6bd45346f219cb1272fefa5e8d88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab45aecc219dac0bc47323fceda362136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7360d565151a18eb8ec81bdb6a70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2598ffd1326754ff94a93df150e0ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e27d8176d413085ac57a8ff143887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d35380dd086f170efb8c5b83d5742140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2531246b8d62f0d2ba74e16a1c7ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a448b41ee36f5c8bc707261c58b9823142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55c19266ca5c47c27c719f3931902143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4832dc030a94ce7edbb4f56687674e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336107b6eda38aa73f85532247c76be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec80a265810db5a34eb6258b16108146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236f73655c9a8978a4f9c5411e3c486147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e1da171cdeecb45bf2af83816ea40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feb9caec999812f2650970b74d63cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee058e104e9fa651eef9fa027c4b4ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9b0eae1f709134424a482c6e6222151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91810419e690067cec4f977cc93316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c8fd9b33f0e2f13004fa8c8bbe31b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8a0c815d6725ca57783931593fe98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcf764715413a1378d72978ea8edf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bedd3f4f524fdfc58f61b257bb9f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f1e14ee24606e0d5d7c13e6655139157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00b9c5aa255c4ef210c138ff13369c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245e3d754ffef1c5fd979d729431791159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d1fd45574626692bc60bde4e439fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780de5749edc3ac077b4fb7d6f8866161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b06a0bd7a4e5b3967a82133df2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af75d4d752eedd8e70e883ddc3f82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed6eda638657ae8845f243825224b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632891016cf9bfccf410311093429d10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a09dc59612f00497c7e0029da706e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78902ab3eb000eb53ff10cc7fc15d6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c40013dc8018db5dd9d1266428f270168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8ba2d7a9f2efad07cd4b366697d49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4d280f0c6b92835d6842cdb93e75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c3fb8fdf8a2247bbdd33dcf9269e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b66fffaeee43fbc4be702d98c747172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc45835c777c71d5873ff908e8639c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addf7bc57b107d249bb43c2f0835c31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9149c7c2268d5330b6fba71c916d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da3fb1f9d0ef0fe6e07f5302405440176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e0a5588cf420ad5014bc601a6f9d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef856c2a35a285b1ccfaf0be17ae4f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c836bb8da3efa32225b4deda29b99ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf61e443d97152d50d3986d64b2c63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06a934b7f2509e87e542aecc0b67f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b465d9b9a3608e49e59d31740a870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61759eebe708b127a2822c84dd465c9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b09c28cbeb18a3ac86e78584302cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4d52bf9af4d6056d98713e047ca60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bce023b40a279dac8db6e8b941db2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacccc659522ceedb280461ce4da1da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3607dab3328fb650a7ed0ae9e34d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c31ba27577a5dd429832eb02f700189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5bfb46336729d614b820f36b5efdf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed206fb5df17f07cf9ba51473326fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ab285c1b77f0402b491fbd0c75a1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb296091f5465ac8a24df3a33b914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c0d160c2e0d58255b66aa6218fad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886fb659f326e4dffe65f5965bda9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e85e72545d171eb21ab74c69b566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb74e45fed964f370da0f0c5991b5cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff84aa1fcd4942088c887b32328d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066eeb227c35909c18ace5dc471bd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515620febc67df318f20b10a55fd8e20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2d0df6118347513129849a6555417201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37966dd2019fc0d9f715e9cc28c41a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403751cfc62efe3480ded583aec89cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2399f8b8ce60ebafc96a116fb44cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863976dbaca8580ecf3d4d17db23a7ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd19866c43cae0a5f92ea2d45a18041206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746370282b8722b11b3a87ac290dc81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9ed443f0a2e9247c2a61292f17ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697abc7e5e6a2cafa560b99881e8c3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4cca137d2714d223797c91ef13e8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af088fd096cc7991e99b9a2e855354e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff1d2654c001c4847cee06101ce87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc94b5fbf61b3c6e84135d811ef4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b3081c2f11f9ae71c74b39ab9b697214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2c6ca7d8eb2c1fb0dbbe607e871e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fb65224e7861f33f4994d88b8f95e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578500769467ae6c132b05bb4c8af54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eb608135a49af6148e02840fc93f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4db8fc50ea9b9d12b277d0e404ce4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423043e237edf3710cf6e8ea5dc147c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005ff469ee080b6404f246159a74301221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae2a9bee6aaab140c043712822d869222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a1238253c292441628ce9fb8d7372223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfb61f28a063f2b016ea544a11f24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016169657e5e45951ff7f1d6d13df1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012fd816944015b36dcc9ad9a68773e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df13bd8d55265a5dd887bc66032070227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ffb88b689e71df43ec859969f8574228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe2300003f28614ba2671af670159229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5543f8ea21497d974e1fd8c842a52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ab11988c1bd8b40e2cebfccaa67f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a76d351bc8ff3fc162dba41c7701232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6586a6b7e7afd109d670fff4a335f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97be2472b134130d3793441561e5d03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4faca5e70336779038e0d14a2bd6d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612e019e83194244fe6071b9ee75c86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b59e260416fa2f9527bb6500fda2e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370ff5fa643afa83086858c3f0bc275238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1db265ddc9c083e34b5efb6bbd202c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255525a95fd5ea565bb77ed7062301240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b4dbe1bbf158ec1ec9e74509e5d42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d9ae2da5867ff19a02e70d7de84b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88805d6711d39ef308bc34486b030af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4afee2c88065784453ef4b0786d5b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b9c11d4601e6e67b9b3f820415307245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be31c828ccb7a26833606b3fe31d63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17bbe1e59b03163dd754aff47892f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc92d2da52285b4cca251701c9a01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264f0999aa1d79adff900b5af82ad7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bad3a8e1e66932534239b0c7d66e51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe55c173fe83c12a20ad65ecea382e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2311d5a45405f2506730b9c123ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360beaa9f450a3ba8b3c5b81d4bc49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf1d307248d44532edecaee1417a81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d0568ec0644ead4390308f18727e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e2e7f58cc711d31cb63078a5c5e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07090c60957265ef186d217dc5a459f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396378c18ff5ae969a6bca3b2c55012258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723000cd53d2e911b5cdd187ae03b49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7930b08272abf63def9d655d696125260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fbccb8055a9e1fd82d097de925eac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c1670297fecde393bff5ea095efd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cca98cbab9899f1298975f0df3d127263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8360f6239bd591df524c316604a7c42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e3d7704c9b18d3d79b96e2a0203a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8288a0a8720a81e8139912ca8be52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e329d44ed489e48cd8964a072cc92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c3885d5a651d85fdc48079f6fabc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6ee7c7143f12bdbfd558c08aa2a08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4af79ff5371e148beb563fc3bf813270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876662d8e976bee45a571931060ab43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c30a67da12232462f015e5f1156b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299d91d2a317ffc51ced55145d0712273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d377f74d599810030981cc9fae59f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefe1018f64259a2ca560322d269864275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433777445ea5474b165cb1080e9ea8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abeb55434e76b24ea9713649ac22dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe75759c490b630034b05677ffa1108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbb0724ee0df53a0a1d52df72e2744279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed30780e009e44b9c75395605343f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947cda9ee9a843a08f34337dce0df6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0201af16aaa4a2b477ab69b750ac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d11521360daf746146ccee7bf51f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e81b3c3de2e70274f0437046855c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e1d6dfb7eaada8d698ec403d48f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a2cf59d7c306b034e3a279b819572286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac4dc6d4067a59b147cc13b0b9fbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85749aa618cd312529b0b899ac274c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf31daf1c8c9a3735c864df09d0bef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4439e9bf6537cf90fb7549ade71166290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e12a2c5bbce39727f75b37c30c74b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0192bb3e5ef593e6302bdd76df4072292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203111fd4fdf42707a353f14585cec56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b940bcaf27f85aaaeda429c1eea7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8a7296a11bf44eb31bc1fca9c25b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b833cb93d4e94f9d63e4e2cf114e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43020941b7e8710a32a938fc8f53256d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9c04cbb2e7b262e99b7e7dbe6d97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f59237f4b6b79fe3c5db72d31026299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83989aee0e62d846fc95d733f72082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401581b7f0c06bf02a1901d989e2037301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a23f51d13d419a4027545c7fb9d15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1424189bb6efe8482814dd63eed423303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898fd1d0613571fa88af368d4bdf259304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d0c14bd8182989ade272d23944fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0746da481b2dae9b946ccf77b06a7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6adb4dedfa69f53cc3c6b1c6e18ea3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb915bb9f189c54e15c57c0dd2d09a08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bc0d41818c68ac6251d770dc050a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab00ffdc65ca256ef3302ae33f13e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1779a66ace9b901e0fc841dde2add6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dea29c3c6dec4c9b8b3c8237cfaeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f0c625eecb2c26fbe34ddf4aa11cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55116243c38ef3f13365e0b0d6b84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dbad594fe734751b0737da8b46514315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01369d47ce224b986a981b0cf833e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92a05acb66909604f818c35db6ee27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffba564f468e67bc438853262f254b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9726c518af510143c55c347e542aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ecf954d9ff7b8ba7de04bf535bd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23b47c615e538bff33242f2a3d94f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a18b99f351aebbb5034cb21f7b46f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fd8d357abeea0c39fe2ad1bc1a51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41018aaa12ff964a7f4ace258d6ba958324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dbc8c2e458237c2401dc431b12f64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae65f6ebd33b09d30014c9510f19412326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5c17897f554391721f96556cf6921327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71d5c3c26eb30a1be0b75c2c3a8c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916cda6fcc212022496ad337e665868329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea470a901f1f0d46c689afce6081ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce06209805a008204d858f17614a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6f74c8ed399bcae6cf692e1093d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20952196c0f42e140926349857362de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c14b352ea5b448fa4af64dedf6087a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb05d0d17793a07f767a93f2cd5202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c5f3960e6367717f4665564553eb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf629e869afc644f6f5c1a4cef71b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1236ef9e42cf3c2e6d9a6b70fb35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481770d30f771a1aa8c368767606a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5957d58214d5e8e8d360c39777b0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f5d969d1585e020a700ca7ace215341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd59a5f30875daa00f6d9080fcb9f08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef263b160681ee9fb2f5878de0169fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83ae30997bb2c04b246fc94eeb1c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328ddfc489e40c10bb6ffe98d69189f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f2d0d5ec8ea7425ead5adfa56df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed54502b188b092ff2be5b86d065b46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf58f877d31fb1a4e153cff91188c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12baf9c70c2697e527e4344a071f391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade66e82e8f06dd35f60763b88fc610350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814bcb8a0374709454dfeb0556b141a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e93637418a10fd0bd003d46c8adb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e2bed35c0e03877260efab1211fdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444d83a38b15ab1d4b9a51f1cb2431354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194351b5d9d3ef38e8e558faee201f0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da83403d8ba348beca1693cf2ef7344356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f105fecef87bb17e033396687d78193357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fc756aa60e302162ac4800f4f126a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27d2eaab7e17a187e27ec40460eae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa6416d5b8d24f86cdbdf7802a151e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654dfdcb4fbdfe0f00458fa73678186361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1d3efa85612a54860386409bf0249362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8c2f363664f883fe770eac5b7bff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e341a89693ddbbb90f8850593e63cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb67e5a8734a75e724d19a7d1d068365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedafba0e4d487a3744bdbde5d8c35b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af27bdd5d2c64d4b72d00b1eb372e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27d63ff08ae709a2417b711c6635f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277560394ec79fc58d776cf258d13f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e524e80f2b2e1aa9d86856859365b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde36bfe0176242ee100ba12505213371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23428033fe7d31e2a87c5fc87e8ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ebcf2ebd4dde2e3d7cf75ffd1f8a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fbec89f7ab52f45ca93d6ed8520f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080bba0464c6ae92a7771d88cae7f70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f025d871988e052da025d80ceeab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20b365230402400bfe5e8cbdfad110377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88080bdf3c27d8fc7948fd5eec128378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3859b074d5c865cba037aeec7d048379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9a2c85029107e743c945c765f8d68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4e036d9b30abc16aac9ae1968a56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7eceb044f4954fbf21558c7602bd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095515d84da02f60633e82b5c9947d96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effecc754413e0b10ed2029314c09f15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011056440de3e8ad0b0ab5d9dce9a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267347b041018fe34f128c0b640e6f89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9ea6c9099550b356ebc11511eddad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30309518c81482395a0adfad23a8949d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b195ea5733828a3e725feee1cea06cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e1e0988d7520cc3a98706b00bde8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af125f47b4eb15d32968772f0643ce6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa95d75680d1e14787ef9164f0bdbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7cd28d5fd1f4154eb5c42226b291c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367361ef890a06d86b6c8c59d0a7efc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd40340c2a25c92e5a69fa1af9725cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21091b4fcba94db7894c39c036ed66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c3b6ccae3e89555c2dcaf62938a4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606187ce7a5a20e2792f9bec85fc120398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c4190247646a401a470daa44523f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c17eeef33bf0dbb1c5b7da2ba4bdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9246097d99ba2d1fd3c7163d01ecd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070100a7bb108a0e8403744b7220149e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62411cec79a1338dd0d0b3102ff05c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92d3dc45a2dc00a047f01fbf1815d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417c1187883ce384b6876d75ec6cd1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e6b8dcae6c716c27af247dbf6fcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361b6739811fecd3d1b1bbd5b345209407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a570ca3eec85cc1842d87dd52573408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4cf62902aca5c284f2150e54449ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fb010da619be2925a767a52b4a73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf979b3e41c82e86fa300edcc609ff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec735a6d0e0f02e2d14c9c8635f7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f37c677a5507c31273eecaac5fe3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569220f18fd3af54a6176d44a05fd47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc916bc96afa5d5270f830b619538a1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f187cf9206f3296c51218586b5162416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a52193be3b10d1d402f4cb6c4f98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed876c873b311990380ea5db114e37c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6b6cfcba617ad6fe967bfa1fbbfe5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6f87d8ae5fec3ac85916a6b0ac39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b2b308613d3d82d87fc5e00f4794421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90c4727a7f5dc63f4050db79b1462422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08779d1024ee1d7181ac9af386f7b58b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655b357aa7c47db170023f3fc5c19c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd187867a50002c70dbe9221d246a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99523ae11145abf9a8d45af714dda07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390108a7e7182945466336a27e8a5584427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713e6191d71e06095b6b0e97dd24e2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d927f1dc73e7e561280629edf22f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d225c0efafc8683c6295604b1bcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68f0507cd000a339263f82209c3c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b7f4491a78b65ca8c008ccdffdfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a6f95dc58f0b7a391ffc6a8ccb34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678b3666aadb96744c40809945b6e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0fdfed5a56043e30ea3039b31bda6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e192ca6c3f9d22c1564c87c2966fa50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc977f931afc54a5998e83aa4cafe0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443adfc718a1998780a466d3235098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943091e33f50c41b679bb99f051fc6af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345c14418946628cd405fb69668d77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32259f8c041ec7018a8174a3a007eaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0058b7c56cf8ac7bd6f38fb67d977442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9415938c44cc981c04b2852725aff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d6bfc9f3f4be588971996d5c10d2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc5764052bca31d46f20fe1bf2a2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799cc18e3ddf03dbea243845252d0dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227ef7cc4da8e5fb2a937808a955459447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e5f18393778f5c18e353ab3a4442c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38559115e2b3001117761a26f5868e55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae2bdb0d36a830ace517b1e8e12d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a8c6021d297243246d3fa93635751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236d1756d4f9d9db92e4f103fe97f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d42b35fd7e491ea131ad18d4e0e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d21756cf8ba9364a56b9ea3cd604a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc890a9669440b9daa5e40259508b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c876d9b06143ee15f32b5feb159930456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff84f966306bc152d9a1b08844b1a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af80f7afc94077459aaed59eb2dc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38be41a14b04e07c8dfde0f49f41e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37faa2369be6f92e3703e363699548460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971def0efa869df0d2f42b91dec46f02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97f8e7465847dec94d573168e81d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818f690e6d19380868ea8e0121629b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36325f89a628387febfc81f920b08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4865a024aac5eca2e6a3e9552ea24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f97daac9c6372c7a9a6d93ca86d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745796cac2ac5c247b63a5d3a70cfdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637ac726f447537cb7fd604ef8ca6fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a39e0aecd10216399325e276ed93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d6ab4dcb9939a2b7806f0054b010470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b5fe7999dc938c14f2e0ef9e9cb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b16c5255268075e79620c4f84ab37b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7634fbf657877577437906b60d27e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e601c3006b99506fcfee1acd48e805474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb40904713c7e9b5fbb6ce84407c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950492de82314a416f0b16f81e1a330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dd8c1cb2f76723e1e16ad989d76c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94216dc0d921e122175eb4eaa0a86a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972977d1040b908f24f11be601537a48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253fc9747e213eb1327b9994299c6c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21257ff8cbf8992fbb91d851f66f11c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbfc3710156fba8bb6842664aad9e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71b77d673ee737d6cab12fa134a19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c5a7f7ad33c29a27f24604e78a977484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc93498b94d9d51b14530854370ceb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db4f1d382bf43aa38b916301182d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8e0f114667f75b0201c60cadb541487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302dd113f8fb5358c89f8df11d57e99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1986fb0383dd6579496166b3b9772489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935b95d9c3bcb54d4207a66993c27f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429888828cf873461cf4a46d838a9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660adbff119f6f9b60c8f7716150971492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ce9170c60c5b78ca8b327eda5d895493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e69b0b752bff8ed47ab14f3d2a0dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146057fe753fea1b60cea9e276113953495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89108a2cb9e7198ae6736c5d4c83495d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a334794cc74ee5bf2169bb88e2ea6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6741d6f5706d4d8c49f2c28243485498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8486dcfce8968d5586720807a7ec281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b53200a917dd8cc49bc567aa3b6153500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892879331b2638946c40c5bf3cf4424501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33cc3b1870255b76f8aa3268949ff5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7415767df0e6678d82ce8c46ee4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba60007d2776ecb647a8c746c9903b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc45927fd52589cc6eb41aa92d9a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7e2035c7e6c6b1e3ce8f81f26b936506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23e8c6248de31175bc197a544f596507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394965c9b939ae6d053dcb5518d6afb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63c53bebeda879bceb2d7a5837962a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96953a955068a700c936987e77e4ec8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a59924a3ba686040469c39be5ea97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056751c924ca0538b5cd22e96327b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909abf80228807d2021b3e7fd3a7cc7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654cd0d8fbebf53f139bf3b099dc43a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2317be11d7266e3dbbe954b451f8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89552f07fa394b46a69cda6e0d1758a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d548f9602337a9ba7604da05ef199a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63911c5a866e63c494a66536ec2831c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f997eea53b6e9cc774da6cf0b42b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa49aa47e52beb9baa0d76ebd9da8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf88c29d64102ac1604e21ac16d94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f433ccb522bd83a5c21b8bcfe419298522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f525c58c2c16694ae3b8b92b71eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcc5c9e1ab45708463f6989b2d5cec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90105e3067e833f635d76ec762637357525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4feb3f010e9c08c0e4efe441d2289526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ffb968e5bd1a7a7eb47dd845453a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc94bc4db7385035669fa348bdbbcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe8da37df8b8c48c62af8d098bbb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98b23fcb96a1868a29f64045b161b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cb2a3a8e278aaf31cba2a113fa8a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444528128797ee616cbfdf0f9e2520e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e65b6f7458263a4358c5824689db1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592bfa2c04d6d001317a6b5a76d5feb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeda86564a598678eb54c5c86b54f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c29cd7eee95ab72b14f2f80b5ebff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241bfa5076c33eead7ab1ebdd945807537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00867b960f2b110d1e655f8c01dd010538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e097afd5b773984ca80466aa53f31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b864f0baa1f2c6f57c5089c720b596540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1102afe806483ecf13f4bc91f4a09fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f2f9a359917b022111a1871a82b19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d43d55eb52fe515a9d381f346a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cac7a15602e8f27c34423d5a5605e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4117eb0d36eed72c798760793216a26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec209186897eeec13f80df751e8a0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e34c3b5bf84be6a0c13de4473ecb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf02fb47c7900663bfe09d0c2995452548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafde4982c3a0864d742699093ab365549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba263672fd76fab03359c6295fcb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7135d5271e25147fd0466ca89675881551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d2a774e3d1414693811cbb3cf6bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f2f816daa16238c314de0f614113553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7395dae8872bc0905cc5ba0a2ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66444f8f6c251e7ccb6e033873af36c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35489fed84b60615ce4db13e348b9efd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000bdc275553d23d726fd885277f85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706d51bf526c0d04969473f784e022558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f414b18524f1871b3b8c5af08575559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03373d0df076d05e932e97e51c90a590560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f883818b70a8d9e5a102f422d2e19e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67603fbbbdbf3a67c768f57859b2bea5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e0c00a6674eea9a1f21b1c1ae8c6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e51f37d45865a189cf97c31913fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974166654bc2a5a284ced35e5901ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc1cf2aaf6b0b644fef751d963a1fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b29a7e4aa41c39c8ceaaaf3ba5899567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be333366ea5c1a9bff3ec1d5a891d52c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad136180f6bd37ed5533daf92a13e22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3dfff4acc186ed0992cdca8257509570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea271e80e6ccc4719bfec2660f69838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80708f85df6d71c9ddf238d76c19e1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f014304d3d68afad21f8d5331436573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495ec46c430cb4b2a9193c92c5ca92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b67a9b9e558865e417a3014345736575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995ba96e2ce56926c8109ba9b8ab25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aecec0efc710721c21e0dfaaa8bcc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129010c22396e9614ab413620139d7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f897b1b4d98233c02b04d843182e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26496aa8072f83fb96f0e74a9aa5ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df74446f7f388d8155b54d3902a1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99d69ed97a47ca5d9bf0ca81d4822582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492dc166110fef7b93758fc9341c4b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187391de980aea2b10fbc319b3b52e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f5fc9c45ab70166bcf3ef5a84ce1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e76c79aa646e9da0ca3cceafbc5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a932502cfb17515369844a56137bad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be82b0c83c0955dadd1e5ec8faa74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a02c94844ed3fb2ebb842006fc6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a65a683f844f8d2175c21c3256ddb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df198106d68b21104552ad0deccf69d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bcc4a72cde96cf97b29db5a64625c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d632d29db5e3234f6243240ede4f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b163ee8aea92bed10af5d7a67bfa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23467e4a695ff434aebe4f2835aa28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a9be9259185000d53d87eee7e95c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87093e71581e63664971b855a04039f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559db412c19d502f0b059242aa8ba05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01402f46720c578de14c7a597f221e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e213140ec02169e0de3ddbcb94e55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa25bcf4066fc70d30c7ed582212ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb144cc9f4f1650b05cc8638ae451602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48938f66f20b054b1251a2b69e5f6d6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e7b9987fd67808e0fbf9903ccea5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f310b17d0892a1844cdc10b6c2a4300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e7cb1efaec2a74efed9b9d3395bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9588665ea061b13cb412103b6fc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476e7244812ce88cf175b4efc757e7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3c48312e64a89541e24e4040e3f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af28854c1da88b2b04ba9f14053603610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d137c97178d6e251d457b885f3233d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2a48062cae41e9730c5712c973896612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8900e1743e49ec6deee81b0552cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066de57d8a6350bff1018e3b58f332a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea125809c79d9a4a04e2ab5f4a79f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3bbd6f52aa309f5285eeefdda2615616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6c91d6f615ea99f9d7da44be71fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc9f7edb8b8e32ce791c1485f4d425618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342383297cf175b6757cc73da353df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17508452649df5056d23dfe0d89df6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e88e7eff9a14190cf98382ce3d59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e498999473aa033be346e3863771f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49ba373ebe7f7cd04f54d13deff52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64909758c5ef339f92bf5f7b9158e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90daafbb8bce6bf634e08a52e937b4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de742705fa8064bfec891b3a82dd9fc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ce127d8de48c8eb16f5b6be2d452627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31f3f3f710d25b81d4d1f1a220d768628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e42c4cad72ee4dce38a2b3018aa4d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc84aea4b5c7a66fd66caf575206a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4bcbdbd619636d18500778136c492631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1140d224a365e71222e1c9c1d034632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50990cc05277c12ea0d2323dd68ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7dc69178fa8a0913c6d317c00007b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a2323add43c707d5de4f2b6fa40b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6affcb4e369d0edd8e4e89d9999b85a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dfe5ff6750899bbe4dc055976b953637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11834ae2da0101558c95e653ec53a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e930e308cf86b253bcbb31aa8048381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe429145ccfdfa213b3c2d76e33ff0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052ab296f26e98924222eb7ec483ed6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db8447b9e5d0b15b8b933a3c89425642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e977a8154e6ab932caa117caa4c275643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d948d16ac6f34b69a5ae6e3991e9e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc77852bbf814e3b510a3145579c40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15346a8f88df73ca1a5a8bf8e89e1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1755f4d1bb03748bcd0fdec12254a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a88ccd2c896ae87eeaf8177ed450648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de63600083120d45c3de2a4849ec9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982704e51281773cd7490bf26fa94c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad6b4e663e10f10b8669e2bf5575b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b28bdc64dc3f3fc89220e63ee17d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd51946810e13621bb305e29a79dd0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b83ec83a4a81401bb5d2eab83f17c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27061610c246e0caed1c41f6b012d715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb165158dbf3323d09e1dc038ef85a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb7b99287f8b805a9be006f9974ef0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3566c81e81bde8fe7fd9270d4a2f73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d6097f432219b84a10cb1685c9eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd825edcc0a0040a69e7e838556e1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e416b48fd944c4a50e2c9e6276004661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3af31a0a0d00eb086a37f1de51ced662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a319afd20f6a5897bb24ba36e315663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871347dd2dfb923bc64afb74fcc0f1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194142ca55f1f88dbc9fc524fb140b66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00333736d212cee18a43c03ca17fcf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a591a93a962b488e321384125d627667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5035a48d540de92b6f96f0e351f8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d355baab8dd1aac971aa3e1491d56b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636061ba0e72d96f4086238118e043670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24690d331ee32d1b9e48a10827785a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52014977ae85394dcb0e43eff91a86e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ed55e04f4eea0aa54a94917cacbb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9c04d8423d6f79c50adab8902e59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13318d72c6c5fc5ba239138d61e5aa0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9b3e77f31e96a1d1801553e6581d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e62e37c499e4781ff45fd75810e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24910059546124005262d30195bf5e82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995bb767f53dcc62c80cad14132279e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87feb68166daa96d832eebc2d1d6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4476e3a882b4f4925c36c12689bafd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb342a9ae69538336502d42fa707f17c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb83c81a74de51039d1b099754bbe7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d43f3a31a01b0bca0541b23cfdbef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc259d86b4626fccb0d47a41acc1d3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d40e9a7d889186bb17106c97f4d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3cfbb1bff64c52b18f7ddb4535d27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44ced937329ac935f7a0f055471e8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a8e362a9ad4238d7b97daf427bdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005373f0eef93d1681d300a7c7e43d59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d143ba084a0b7fa316fd10f24b2a602691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81562c0c21432dce160e940a97e47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f356421b27de32ddf107601da1756693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced3d66547bda8df878d0b14c9d5da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35be5df426e18b9f14de57e8f432d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c617bf909876a402bf7b8afdea835696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0706e598a5b5309581fc67d9faaa8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fc6aa7b5049b4b645de21f27e1f5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5d45f3e62e44a57b1d96d77763b7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6a82d658441dd1b7f88ff4ff2c35f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd6e1b6516b10b7cf7381630ee22e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80350c6c10cd19a3de96929c6e8bf2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b4c3048d8e4387107cdf0e4a1e4f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb6cccc37a8c9804e61848354eabc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26a80968c60ef810fdd3da545d959705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4550ec6f3a827c997f4564a27b5125706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55424e8e7b2f4e69b7db941443881707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb690e4d3eb26381dd34de5bd0fe544708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f0fabaf4a22ebb48530bf3a57689b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3b1c0871417372be3376a0dc0e3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f88d937722e211fe7acf631928929711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1dc67c391282f1824a2b2e06bf60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f6cd46ee0b82bd7ed0daf9f1a732b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851a73257d76e9d993aa429abea57b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13effbe442aae65297798566ce1e51a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc9b8f76e495115b4eee94b37fef4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49a2136bae9c224b895ef0a3dbc8bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d02ca860388989d13ca5d9c47978c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b0b21c394f7ed543514d6d9e9f864719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4981c531dc1bd6bb9bdee9385b55e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084277257ffc6a76f7a2a966485e9f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b26051c97f4fde9eb4e7ed9118fdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193cbe19f251b0f79fd561aec2c732723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e12944f55daba5e069e4b51849a8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ecaf807086bca9dcdf5b394e57d0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15763b7bd22578910394face378ee650726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882bc288226d5a0196decf4681a304727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03710e5987583cbed09bf15dbd2c786d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e9bfce67ee28733feca81d2a9c866729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123436ea694d7774011951530df033730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dee4345d6d7996060ef9a801dc013731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdeef4aaea69e1c460e843c7ac3551732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab6498cf51bb40354f0bd86cc958f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00c38681c33422b71bc3962877495734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbbe33866c760219116cf7113521f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da90a7d7d954999448dd99ec0a6d9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b962efcba32316556e6c1526fe892d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f69b0924d5edc244f9a0426eb5f3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20c737b9381b5fa195a4ae3d49da16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c62b71be759eac572e62cd8a0f4be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e31826c77ea30fb1467a890e3aca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422908c427c8f30686704601f35de3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d500ec0581f436144217c53ff3ba0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d6bb59992ecaaa6b1cd288a336a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf0775f916f4025bf4c946ba320ada745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64499d1db546283720957fe9014c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f39f68b304a4ca0f525ffd1442d88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b70475dbca4f4629bb9f255349bb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c344609802df4096c4569be7d5c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdbca8b0e4a2b7e0e6fe0a44f009ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd69e59aa0b69876dc43aa2792de6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee93ac7028d242c6c18f1a2306b24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9547e7aec3d2bb1443457a69d3089a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad4a17ee84f437e219659750adb6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a454654bfe648acff7e141df45a048755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a8d9d10eee9b0f8404017789118d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70de1bf548af46feb99285dd94929d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29463baf727c6b3750b8a78d231e8018758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d27b35e339b42fc9435e462c9c8d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e946f2231ba1037f4022e21c9d151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824abcb384f16f7ba3fff487ab1435252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2064dfbacaf1a297219b1ec5871fc183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bf811b91b4312058f3c695fb7f4eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b0e8e3de4ec3c3623146e1c8cf545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9036d008b01c428c837f93deaf00d0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7eb440ea627abc907f46368dfe8987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b807a91d7ef816b54932bf15d4b88a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecd651561a2b4c1b87ce700a930f699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0040325056d459f93aa5ecd1482a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4abd9edc38cd89aa268ba5c7347dd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ab56081aef653a82deef11bb02bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e931e22c46be29aea18bd0b9d1e7cce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d22d9cf4395d249eb5f020b2d42a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3667f7fdbbdc92d4f08c1a7ed0d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a9a55f19c3db02c3c557332b22c4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e601ef796a7357269051d6c33896617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75125145ee35679e2e894b47069c828018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b9e88e774b644d750da11121c335519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55266092e6b8e744f10c5fa026dea8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e8d4bc0749254b4d59a93bc7032bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31915b4311fc505122e83dbbc22c60c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e23ba54be01a057dad827f2cb460e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88d86b141dd15c7845ae7df23d194c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e564ddf8f61c92c4411bf60643f7fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d6865bc8b355f17de0d7d608a40bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c36a1a83a058b745a06e42d3ab6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96110a80ad8c55b1f052647459aca02828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ba5ad239064a58bf4202e1ec309c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e9272e8c2dcc147c4fb59ec61b5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3be526d8acd384010756d7dc2583af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef4256b919f94389dc939f7dd3fa4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb18bc5e186e90c8548749524f35e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567440610c93c817dd65c6143935bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0bf9f65e0f1331472b2633f7566435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4078927ef531b3651ab183ca4d7014636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ac00b0eabc0e7f03a740a1dba94637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644edf975d34f6dfbc6b78c8106023538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a59c2aa204cc59c9b95746ec19ad1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd05e23572b5dcd9c2e6c25f703f3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb971a29e164b3220b54f9c97d7a6ba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e7bc4279a29d1052840e5f14402e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af23a55563bb73e67f5455e1e2379643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066abd3ab0aef84207498541a453ccb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818362d2f23286caa73e590874268a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca921a10337259612544579c8f47046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acb66a1b71f914029b027299e53a7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b905bda792497324804fa046e779e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0aaeeae03ce81487c43050380a9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91522ba1fbdfbe3a62480046ee9fae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff435c8b88e5c5f8c627dbc3fd1caa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28878bd786134231e1452426143d583352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5d30587628aab70f04808b63f06553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d665c25814eb7a6dc21dbd30ac0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194fda801933f150452b7cd77efa2b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fb0c49df98fb8b4de4e5c0808786f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6856bff1fcf11bbe0970124e20cbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e440de78a7389302eb6766f5e3f97558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b97b24fe1e98cd09e6432051fcdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf941ec750795cb14180c96b5f7deef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d42f4d9d911b27134287d3be51b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dedc6b78e0b3a72a638bdf9b5bf2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709cbac15bc1226e1f255f157e7041563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ae6d8da3335a9ab3e1dabebc3dcac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ca29a92ff54835af28861e6493f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26009667469c7135f8bb1740661bfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d48a342b37d3b90c02abfa50f2b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06226f6b6ca29c781db334884a6b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb83ad822be345d61ef44742245b4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25434fbfd5642ba9d394e65edd05b86370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae26e0880ebbd99e798d93ff94a26371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640f0256c99d017685fdfaa42e4a1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c974c51fa5f7b61177d0a414fef4d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837e90811da1df7db83c03ecbae0dad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1215796f70bf1319c83de93eef09375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde255af57a3900e145d0ce3aa39a9a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b826abdf56d81115c155c55bf326b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf9407766deb2c5c88a7efae75453c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296a8ec58a9a217c6fa77b1d611446d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a2e286c2006f82dd34b537f1a22f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1d4331782950f106d4b6aa2b057581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253d9960c3724b22bcde6413b86cdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e552e09c31d9f2547b6a7d87f50bd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177fd2be57b43315ec31f1c61aa978684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c55f8bdf43593fcf25ac45dae805085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe664414456b920f87a4899a23bc1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d0ee25f53d3c50c72f8c31fdc00e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed3c9af74b082660f54d82c8c275188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e27e4077d061edbf5c940a94b3f78c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c1ad1fce988ee030866217016002590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e153d291b259f05b52f975a5def7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3493795b536534b73af69d763040c6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fcba31c9ebfb1b10e42418a32b44993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89300280bfc9b10842f0ee4d59fb19c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9d13ad0529127ff7ad3f550a8c72495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96b2d6ba4f897b6121a9589da6eca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b816883b3218e878c7888a404d4b2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc54eb26f64269f7305fa84ffb4eab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218c89394602f1ac4bc976b79e4096199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b8bb3c4c9f02ffbec95625b6d169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741b7bb0de6f866040c00598f3107c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1c2978b1354c99e0aa69654078b5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6162356a8b52bcd954c8f305172c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10cce7edbefdb8e22de9fa6d56dc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed98bb6fd0e92c506118d0ad60d1f5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b56ff1435d13012f94ae32f4089a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0f273b0dae0e3687101a874cd7bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f58ba5afe069330c403d5f20cab8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd64ca863909a7adc85677e2da00d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de847bda8bbb5669951af1e6af854e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ef3bc494018afc928255f47c0e12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c65695533b3126d00b67a47d098a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914b47431a8584bcc5b0d823846174113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570f97b495569f5322f490cdc9b05da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ab6f7b52e5985596534577fc81e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49dffaba8baf7fa7cc10adb8e77c7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93d619768fb542b7be9d6341d035d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a70c2fa0da7d1930c019e41f20153118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c54a1479014c11ebca68ac37f04c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb1899a7a1baf9af7b34d0c27f123120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ba250f913defaf1eb0298503c73a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628314639a4944e8aa3ee5507e528c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2ed75639abc430d2dfdfdeeb50c5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a71e111fbc8269853c8bd20c0237d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d781e8ff6aa6f7766d4289d524f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1160eadae45a1c8333188e75b9178b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77008085e5c6fa2852c7c7594b0415b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3919b0bfe6650bd5be909bb38872c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb559822bf4ba6c946abcb02975862129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120aa073a6a0642bba06b87b00b1b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fadb40f91f2f51c24e61086d27ad4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788477895b20bbce26007d0ebff38d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd37f2336d4c3ef4e72f1f7bc65041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f893cd220a5cad7e47bf622ac1a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36748e0c7d9bce81748f44199ddd3068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bb05b4022a06244e45d30cc5e61b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c05626845e8870987689666077cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5bd983ff1c27693a6ddf20924d699138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d414ce9752039826d3573820a897b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881e1bf64b1375f870fb8bb1dfb1e69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aedfd70ae4e9ac1d77ef7e9a8d9db0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ac7185a1219fefa8874350ff51ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef293a54e808f15487d9b2b1260fda5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3af4912dbe922877edb37ee297cda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedad810cd39c959128979fbf4c0047145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454a906541ddd217a6d0347648c13e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff8e20eeef20b0f19ab05fdfc9cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242be1b2ef587dfb72a27fd233b2c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b029b53b6d12b574d72cb137c37501149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0a8f9938b4ceadb98fdb4ffb11b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c898544a485b497028da5476795a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26862a69f8ee33b3c929ccdff7873f67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab865652b045e1fd9ce91949c4203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c373045605d9a8c3297270dc88a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8e3fd6c9e93912e34a3fd4dbad565155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4ac76d2b99ee7189b5f0176f3ce0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad540b29c11edb3dbd43403416cbddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c157473dfcf01abae08e2e1e39f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fdfabc9b7a30e60371402b52bbafc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e9f67132ac6934f93f42d4fa2dded160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023651c77c6d270ec0a761967e6f559b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de082b91a3f7eb294ea8b214f780a692162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3185aa66d5cecdc06add325588427d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e73d480cc2bcae4b84a5deeb8ee08a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475289b3e9035bd8d7bc087bcb41cd8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4373e4fe6eecca3dbdcab870c9c02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123647e786f06b8b88cf31c4ee821a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fee9348d8e2ad70f0c31799bba230168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a936800c1dc6c97d94fba9a6eee0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ecd050bba2e797a8d262a434fe23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b1f259c9555b23e085bbf23ec4d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb790c056e7c93d0a33973ce1b836e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67673ea5d2ec4100a91eb7af39718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cb8803ede9e5a7a096158a386723174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078931dc226360bbfeeb30deebf5688175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68be21e1720b9b5c9514580d7fc1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb53db0879b7b909296e2c912fa93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306549249133bb62d80923022eeb387178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4beb6e93a85f8f280a737d3542c16f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adea46b10ac5e148fc9c14d7cc8aa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024dc63e4366922db4b38aac5225a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f5b3b4532534b2bbf17b8b612405182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2a884fb4e9fa5a683b0fffdb4d2bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90924c84af35c1cdca6cb796ba2271184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a0e8a9ec402a99da7ff9f7c9b950185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704d3d6889ab6aa9c1b5c4d0f6219ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef967c8cb98fd379fcdea51086869a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ed20c2ce11b9697d169545c5c981188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3410067978f8be474df7b7a3f30b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c8b8a68c2f4d81352a3db0683b4d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0acdf1897ff163ecc25ab1a3245581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7906e5b00e2322b019a11648bef09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ff10b8064ac99164f3da80d3a524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7babf85cd3c597b861f008141f03a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de248d22fde3a27673f4d9b33f89f911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb00ac3c845fd9c37c649bcdfa7735196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481219a3b706cc3d815dea170ee1bf5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e3017d35ca44228f952ac21fc4b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9872b114a114de7d4ba07d979e5245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d48cb6fe148c5b31dd10237ad4a6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002cc51856ce27d6be70ff813d8cdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f29f2e9d1f4a6a99a19d6cd518708c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f5f6b047e234b08df7c262cd0ffa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce408871e663360dc9acd335f277db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0b9a96bb17e8c19d77a460d574fa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfcbdda7b8059c19d0c11cf781706206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc70b52b34ad46276c6949142bb03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f95050b4ac82f903b0f493328ed93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9887dd4b634abeb21ba542ad44b54d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e295d9e8a5a1d783ed8741d16d7109210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558d6a9a11a5cd1945ab3fe0b5b7471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96e70a168d88476eb7ed86dc0b127212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24500020d98220edfc393a2f4af7643213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903622918ceb67ce422f7179707f116d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430f73f27a25859a7f6293089ae4cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1ee0e8b5e20415680d7f87f8461b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00613c22b831b5149130c0d3430295217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad2f226a38d71ea6278ac37031d7f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef3f4e3725d3572cd93a8ff6fa85e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82785ab7f9de5d27e1369d9797bd8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e829df9801752839c97cfff2eaca62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa15811479569f6ab28f2843aaf37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7c8b38b3a10f3f5d35202057b0374223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c901e75a1dd4679b3d6038d6154a52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428425da15fdc5e05caf9e0bcf7ea8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83b5bc9352c4148b562ad3a0a8d57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58a4963f838fa1d682ff62f08a45f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727980b340a48f7ac5b3ea4c3dd28c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a215a854eb5683a6e683bea0bdf14a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafac7cc57fe64a3353d90bc87c0570230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b88492aefc235df9fd93447aec91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164663b31b2de4ed9503614697acb47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432affa2ac22e04956e92c5c7e6fc05b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f3a32ec7175525777e1d5eff63c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7701406720d1fb798f69d56b1df7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1a223cd0c3e56d6fb10f892bf50e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe44ef6316ae6266403863f9209a16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa54251ae294c3958767988f270ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f6bb5c0ee11b94a73b50ff358f819239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f369769dcd0467bed3abe420d45a82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783b7083d59946de4beddd74a16139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3db7abd54697ceac85a5834c27881e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005c20ac20ab858c63488de54bfdda4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1811cef77b1439506469c852a0edb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf6db9aba5d46af3b805f15c6c0772245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38e3e5d939e11840ddc022edd1a8f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a579ada1689d172b0fb89424be6d5ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567405874499b2be43acdfa1dbf2979248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe0b30577cae68c437717aa0a6f478249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c8748609f7db226f0c4195d05d09d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc44fc65a01878a28d7bc42d9b1c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d82c457d23d8fc207f2e30dcda227252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed5738a1a33c43b6d0155b6015ed4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167725d38a007d5dd992a994dbb1a076254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269c69bedc064a02f2c2c6b0adeee0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e648cbc988eb7060e8aff8e65231256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95952729b2b8332cb17ca7fb8696553257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286705e94c7afa885d3184e549e3bcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bde9ce4b203963f001b3a1b9d47f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac4acf72c9be1caeb71fdf5b51b5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ab91aa8249e842ea567bd6d19e2e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006a8b2b096fedb503aee4795da6f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ac69b7fcad38c926b0f3cb4493af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216160204d82bb58379df9675f0149c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2698d8cd26ed54cfd3a1ab267bef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851eb0b42c6d98d6f38caeff9f634ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48bdf2ec220113603a01728b6390ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3820004fc397f6e6c15f889a93fa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3b5595ca4a4c108a5bb5a6be37a71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47dd33ca29e8fe6272679340a4735270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaef1e794daa5a19e138c3bfd07db8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e176d8ce977ca50a2ab2bcae7b0498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d89e31abe70070a37cee244b2acd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9801debc6a6da5c2e3e43760e7934274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e1880f0164f65e3f653c85a2e64e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d78e076c99877b02282af44603ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d3ddc22ae40a0191e686f6b0cc00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802abc6fd28c1ada962489b986b6d30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390484a552a2c10b23f0c251f32c198279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b7e16c9a6d86ff8fb63428bfdc7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62350a7c285fe706177acbf27af47b14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f72bd10020d1991ea6194cce32018282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f3f692082e7d473bcbb15558da8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ef767c93115327f30e5e93507d08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870240995a0b22e84a776f24e970b932285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b6d3e8e1c3a98bf3e2b10b34a68a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8ac5778929b516e7844bb64148b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8eabe6e2dec9b65ff53a7eb374f7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611134fb88645d21bccec21b4092b649289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b6c8752de3f5109f0728e3cee8c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d3c3817ed63430c6f1b4676ea177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9651477f2c9838cf006c28b9c461d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e5bc07c11c4168ec3901b59e0976293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80e763c982f2d4abf96dae3a89221294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562513fec67b0c91fd7e056d65ad6db5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7321a0f8bd89e7f3e6a242d9ca671c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69d02a70fb5cebf2ef6d79d083027d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a0fc6d2327e24a79fb3399538ab6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea568d47ee6b6fcdda7fa838b5cbd4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e554b73afc96a75883916f33238bfbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195aebc0ba0c5bcacaef065d7a1350d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e203ce7b7f01b77b12c67492cde01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c33857d719a518af0c5838c1d0a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b34790fffcf6a035510921d0c1fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ab8b951a4e26de87da5a227a5cda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fbdaf44630b7b829aeca5be2a4162306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2717340ec8d659d46d2137026e38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb60b7b9c86d268ef617244483851308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ad4d09394f805077a0ec2626b5df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a32e19d5a880c86850f066e02a26a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5081fa1be44aeaed02f997245d736f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5044ddfc0fb552bf423c0ba08cbbbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4477567d3ee58b6e32f8318eed48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176549be92fc1b4c87fe3b97320f6c00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fe88a784124b741f107323388ebff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15247d3f8ac8b383c43a597cba5206c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da506ce89e0d2c6cc533520f3fb05d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bce5bb1aef8068bfbc22e6eeda4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b3983055740d01fcf0b07d2fc774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43c7d99b8bb73d01bdec3e12794a6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c970ff0282f502ed02326369cc1a69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eaf0fbd01929db44eb57aed9affc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d46aa05ba7c9bf30e734d78ea3f93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12fd2d00388be51e3a83a2b7685883324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9446311f068deed8996a2fc19e2493325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8d826a03e09f6b9ba2a233dd10f25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece1d80d8f59f6ce1e613c210170cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c918dc3832585bd150f21e223f1301e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333784ead40fc399d80c5437bdbd20e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571b604eb9a6a02c440117ea2b457c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9bc37e835414ee1af0f676abf595331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74fd9c6d7007aa8d3d92279edc41e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed3cb80c9e34e4873d79939d164fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c820cd7ee6531686b2cec6adc14e3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488acc24524ffd6cbdc3ce3341c2a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086572d32037abc79a7f7adf51173465336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614faace39c1719bfeb5cd78b046e09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716ffc2a010c7bc4fc17af387faef6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45eb887e6a42c5409928f6d908c590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a815f09ad8e635b95729dffe8f4c21d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea342f7c11f50c5c9f845d1ce297a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb469925cde60cdc87c5f6be5b77f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028619018638a6e3f65da837d8526396343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526eb91139327bda15ab9a81445d3a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f98b27c7711b47595896b836e9e2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbae1335310cf02d2b0939922cb721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ea9af1396585c581b958304810e3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e66acfb34ee7ba54e3335bccd0ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc0dd90267b700619cb79496d3bf56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6b842e01d42c6317c5f815e81d48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f063d84c8b0fb7f53e8f6be93b83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4aca112fc2df62c075968b81f2f4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066065051527a7a2032fa824bd5a2d00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb334a88a01b74d3ad4544a4c0b76ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23faceba19e951cee5b8be46d6548f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad83cb066965419dfd6da783c3b13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9429818f4ad716c14509b5ce9640ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1727f68b0968ad3f06c6af02f31fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e0b584527afd86fbc710fbc7bfc05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb359530e7411a8a99fdf17a1d3deb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebbafe84771fe7ecf21a08836aeaec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cac7d4c768bf7bfd4bc0f7f208902362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e939587c0302c01aece4dc46f5f190363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb27586079fb539f6a394e660b8a7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ef145cad66481a22534db49a6c42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a768135d543d7619cc4017e06fab795366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245f6a833d238e473ab6034124c197367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbfd16e6afd4ebd24df855ffe54194368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85ec488dde47952fdcf522fde0ac06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20e2cf97d17ec427f9dd82053a81c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ee026c57cc5a1e3c7ac403bd11887371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39848610dad648dd96064a5defcefcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddffae0017215e08f2958142d74d0a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381b0562b13888b0137faff3076b8ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c4cb20e770f4ded64fc77559dc7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118733610c096ee4ff153d7d7f024f85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4756f7108eb024db186444822cc65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460fc13552c465e6925d270cb5416ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f94a2260f3cde86c3a27c88ae6f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302136c56a5ca3ce4c6ce88da40d0e69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c339391ed2a0820e240a62533117c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97d9bca1de098d812f39b7fea49a95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088e802898bc5e0ce0ab634fe160feb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c16efe338a4b7eabef65e3bbad8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc37455c8cd3c7b515f2cb1d2fa75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6cd10635072088d68f82f0e47f97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa3915798a29114cd4a374c0249d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ed1280b71e2881d1518f1b07fd26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3847d2589d3d9957b8d54b9c9434389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29f1464e75c5f8df41aafe8979d1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2b434369de4cc21bd7cb2d0ccc00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e5d5dbb724f5221c251409a11750a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ed4857341e0afce953066f793d3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd7388f548d0bd796e93456fa3958394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba6e83b454b47d7a130189a1b54847395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed31bdea1d99d37d3b573207f7d87a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a70cc2f7f622db819f2c393e9fac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02b9bbbbf7666d35f28d53e1262e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe364bff5e9da0d7000b9ad12fe4d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a54b8c8c6027f107f201ea6d07dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613060e2a67d15b785e860c6f24a660401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75108950c737886a385c89e56ee4fb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6fdcb18364a33e6c61df72108e338403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c162757b0e28a37cb9c1c68a3e149a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6e2e8b8b361bc34ff0b2fd6c103a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f714efdf4c2118692526b95f3a8e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fccfa1fe4455b883ec0550b5ae939407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f27c96a9cd2f808014a1484bc3de5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b189a043642f67a2bdbb8ad5a0bed5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d430d356d85d3ca164dca7467b27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce91d37f96a7c50220a2bd938e6b1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de86add6f79c3286e72cf84708e0f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8053defdf5f0e5eeba729ec7ee9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f817992dac5a7db974acaa9059171b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9255c7e899097320a7964b0dc7c12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58c4f9dfe5ab05e61ee00ea9651e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efda53edad66417a4fbdaad600cc53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50418d92ce7c25f2ca5e8515ce7583d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753b220aa984061183166cc3a8e3523419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a608b3e43764fbcd509b98dc6be2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce6606452ea6eabc1c57ee57632f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879775e72d2eba2d9876d7de4f8be94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642cb5b4ef01ec3bef5d60ed3f19065423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43513e3ee0eb3735a4bf8fdb4523685424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df556df9b73e37462941f82d8e3019f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8bde587969f960467df4c35338b8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500fafad6f1b26fad7b285b4f7161b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4d3fc992a1ae3d0abc62cfc631ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd9cd4b470fb8dbb09cc7ba5eae88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f08b45364c15ca69d2a233047c036430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d7f11389e850f3f30340e88a5835431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb431d8b876d5d1b5a3b5d07c91fe82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3a925fd1910d3f81810ff9cf0f27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c5908232f13d6e50217813c17a45e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759184696f2a14978d6671a09a6bc4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa98f653c72ca0b14d13bcb6af6516a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76740e43d0ac8c5b7699abdb09fd9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c8e534bbd64069b7f66577a0cf62b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78acd868ec2118bff4d6504ab17583a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e70747b44a51eec5a2700a251d853440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04081a3c30112394f9f1a6de9851b68b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f823d0e05f410b6611631506cad86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1254e4d7498ef7f2e825e31b5d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359d4df8ac25438e728eec2b0d454b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da75070e4574eda1d8e721eef343758445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eaccb420f01aed99a15b2eb03284e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bc313b5351a9c910c66bc8ab9e1d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0ad6c324b16908bb43aa4e723f5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a6eeaeb62e835224cbc72098984a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e35e2eb45d6a5728aed6fd697b1702450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f474332e85bcffe54250de73b6d22b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fc2d4f1c97e9123a62e1147516678452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d660747ed239bc1229ad4c83b52d68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c436ab02adedadeac8f01737a28ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e8778588de938d270895ffce2b8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135ec5576bb008e1acbff03d3efc92e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda2a2e2b5fe92f2213f223997424e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431fd38b02c9bf3e71476aee8eb49cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf5c95980d2eb2bf45e23ed2fa6e57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe81da167b1fd38a1760e876541a8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8dffa89285fec565770e4484b1ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96698c001c701163cf80de4c4921cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5e80fd2b73ebf5be42ef0aa4b077463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b08e8833f3ee26224c69a95e75baa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7a4b64a012eecb412bc2089a9591465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce286b816ce09b3826ed3059f380eaf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f14823ac1d9075a0e7e941b4b7268467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24a1dc58fd8b2a7379ab39f5541b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822050d4ed74291e5e5975bfeb867be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c3923b9e195566186e89f4d6850f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83edd01b0232993b5d20c548cf0d9a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ffa025d2212f1de453e3c1ecd5402472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f95d3703742ad808a617b8d7868ccf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a756aec695b4c4b6bf98abdb6b90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b691b609b433f270803b1eb6eb2a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf159a6249298380222291afe3afe62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf1f1db2f345e16f488cf4c9037e16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e1562180dd073e931eb93a635341478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872e7385dc37698d7d8aced12eabd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b458ad743e7dfafb490fd9f3375620480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853827870cc1bfcb0e4a7e7d8c36175481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c0140e24c5b42bb60645e92764dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc10be9bbe36d0f1f95fd4b0ca77d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211e2625bf08ca5c5d569330c05c66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9bec16e7ade36a9c3400a0934cf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec45738d2242d81a329c903f8e745486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87f7dcbbb7c1e07052e67927f18b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fcdb27caa4a062b8a2e7ab1fc1c6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6712a70d342924540ac5da8ac89cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cde188355d510b1d175d6fb529c69e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22422647e097ec82023c5eeb0f3297491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55850b60e15ccb5e8edfd0fb31044d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9006521907e5cd09179da38d55135d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770f93030a09c0f1a2543b966778e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92752d64fa4744bf90217037ddecd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e87535cac5c0133f52abb9d9a701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063d193b85eb6613e645d27fd768fb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775a550be4f77437759ae59f6204d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe5042af4649e94aafa4ed9fdff04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6a4f921636741abff4ba002e7c0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bd2deb996bdb9ad4cf1d0d5869b2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee6d802c5bf929c61ab5987b6df29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304c6d35adcb6b8723fcef84748f40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd2ce05e07bf748c1a69b110259991504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f91f4a96ef962908fbce2824ce4d10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28369e0314f043c864452be5515209506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea06d6be0d5e5230edd13c98cbcef3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186133edd7a7219af5b6ee163a99c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572397ec3a3736ea858bd5f64d646d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd027408c63f4a7c88ba863183fa11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0329119a97f2147fcb20e1020b3bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b932e48308fe18f8d8e89e0e5fcc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b222a83909e0485d45129390f03fca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a0a82e0673b3e686db316d2f62c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58775b9544273a4f8c255c1735a932515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046319bab089b5fb2e6d977d99a39e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0641471b195fef6b06549819e90f24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160d517defb63761cd93062d2dc5bfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53626c5e0c84e446648e74fe39641f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292de3a5a3db865f56428f930e85e6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607f5fa9550f32abfcdf71c0d3c61a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a733c378d7cd09739a6f08b3fe1bbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12380457574df7cf96da6a04fb7cf7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cdb223edcdba4a051d49a27b0dfab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f17256648cdf8729321dbccf8a098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a730577481c923c6940cebc7f597526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed74b1af3a3c16d1d5853c5a66f2fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e08c8ddfd8c0473edabf5b0116c0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c424ae39434e6bb78372fe1c55885c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ae8b1d9430e25fcf0dd510e526b1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb72cca5a2765030a1600fa532c31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e05ae85ea811f5373cd6c360f330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d280cc23ae376a2cfdd4820d3b6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bf81af59d1d73785ef9cafae93fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81136920243d9c04e4f92f73863728535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835b620dda860d3e9312e909dbfe761536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06233d6def4b7411a5292c61bac36b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e6f1de11acece9f819f4511bbba57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af6df5697923b95a5f8b5cb699e96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc142be34ec55b1c69267a142d1fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bbb9a6fab43582331fef3b9674755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91dc119695ff24f9b7460f89ed65e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e74db226b35d2f1a335582ad26ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02aa555cc3071a480a3747d96f5f67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603d4ac2c1c8bc9696d26473d7b7bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d2effcf0614556dac15d331edf80f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cdd7ce7d5df939334ad5f40613e2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b47c9cafbf0c4e96da903ac9981d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526a542f8d4b201c8838b251a2400c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40254218af360d6e996c9d6a8996da04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6812a2c718e1d538f287463563251551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57146cb6e9b90ffe8157b0972b260f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd6cc14fa09df22c25a4c0ee180abe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946dabdde3633451b42228f73408e13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25cf14aeef7bb0dd951060bbfb46ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae6fe752230e9d0904b7165c60471556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162673f875fbdc89050a86495227d259557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28961770e255b88cf337ea4ee418031558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00942cbd68c3a9cd611849c60d7ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da58141ac78f91ead0a0009e2a27bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39aede9c44731fc8a40461fb5b4a87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7704ec7a7e1e7b259bad17e673eabd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05dc0bd5872443a23d5eb0decaa64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9947dd8e47459e16d71cd3a5d83b127564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8920788417b625c6252cf7154caef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996906734fcec149adadf837f2c9143566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19e6205b0737a1ed3c27fc9fcee28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d05a7bc210743a0d6cc969affbd76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07109ac56e6de7137c3424b58026cfe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34f8ba21afdfdc521f4ace3e0eb71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e5823bc993c33c1b605a521f54e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1756381f67e44d22b74784796294c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593505cc578dbb0779f633d32422447573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b5aa817deb68c870d7633de8983e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7f2d22b2a754a5ee8cc330568731d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaee9232f666e352ba7ae7752b38952576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de7f57e3346b2c7eea94fcacc04402577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5fee12c819985a03f44d465ab7b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e214670cc262211db99e2b50cae3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429134066e9b501c5ce2c4d98e0e3b4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f875fc779e49abee7db13739a99f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d6671587e0691d110768a58ef0e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e951a1538bd412b6216439fd66e38db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c855313a312753695a5fee97aeec3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae28847fe0ee2ddb3ff6b6b8f78c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254328caba853baa345b1728dbcc16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea4067d87458c6714227307339f94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e772c169092bd3994f730f5368cde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43033bd1b49007faf7f9e9cf192d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ae732be07abf45e5b4025e3af5da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cf1045eb8ef978cffbc0732cb4dd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f59235d1c60235133456d0fd498a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa865e2b5730aed452a0e9aecb8b8fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a396c996308bcdef027132a067329d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581fbd5ea7e20351d28c66acf27dec8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7fcb4fa91fdf87e8fc3e27331287596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d3b95595e1d77cb1f40b6883e5dd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0abe0732c86ee229f07c91b1a3a5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51600b925a5022a6bbdec974678ba3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21109d50f3906fa2e37f569d4ff9080600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c72d2f786b25461fa8e59603d45d6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b687f627146e4c3e7f003d270c78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cfac866e50b7379fd9cae60f9b7c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7619aca74ffdaef320414d0ab890f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0052a69530f8921fccf7c049af8216605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822c6cbfe9b749baef11d8e55655de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f8be082de9e6fcbcae69e9045c87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf181f201c5434f29397ae00bce7235608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35118c1d88d6ae00eb452e2555877609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705df518f79d6ad257bda098ebf7193610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918559ad9471316f82cc28712ebab1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b46b3476fcc692929954f21af09fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1973b46a0b4885409e575b80999ef2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa6b7d54f865f754d4662df1e0ad9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b335e345619bf57be3a861f7a622bca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1274d183010c9acd845af75be151a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1024795776c205712b9506727d0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0871bc96412798f665e967d4ac28e7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a47fe397afc302a8b398224ee392e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b6c4f1309db6a26b44fa2211937d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349d1e3f563b8a418a6a2a6f39cc05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e4d6cbcde39ca5b967e00c0d58f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221528453a01733a06c2f38e2b05270623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28457bc6ad27b4ec51ffe077e1ef4e60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9bc6aa5eab09954135ffeeed1c98e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc3aacd8530d9eb2532a9d1196014626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be2fecd023212d743d50ba6df2f9bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b5331794e22e7f94b6f809446245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc369e308f0023281c34471a959b41f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40de5645165ede4c8ec816c4341ae0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd8aa48d93e895cac4670fe0c0736631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f4ce2cff93fa751d0244cdba421f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62094b09fa5531952cc1d0b20dd6bc8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c929b20635d7ef06798b253ca3a2c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438da03abfe25271a2fdd416b78b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6aaa581e35caa5d534f641620d6fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d8f6a2f1089be4bf37e555782af2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cdc535f09036e4cc0848160e93380638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6576707ee1cac1734734d16bab536639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7d84ae2fe449dcb37fa0ad606207640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf9838a82600c9bde76b9b82b46c14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a06713db188f82e88e1b375e1a5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165267a03898ecd2ebe73dc33a3abf24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e10a1aff912aa5138039c19a6b836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b154f289754ff2d4e4af62156136645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223e0ca98bb6fe62a8ad7744394b5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e68f2b352927a6e4fea2ade9713e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a8fb99249c7a3d1b1409fc5e9a35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd902be195ccf9c63fe2c6cd8570b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e60f905c8ef16fc2208a6ff2ff6db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0ad325e12f28a3c766bf90f971c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc710b0d5925d522a0c051413273af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6abe2ae8c690642f3d4f1b97f1b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaf9e424b07625ded44f9e396473b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04d3179edae0786d11a46e07b26d3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25caef9e62cc6c09d87e9582f65bfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b39d6d8bc8d117e991710c76b184e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a8c3a7fa8659f68d985fbd1338c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e95da04f59af3446c28928eaef28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc18ff7509fe0d7a0f29bf0458629660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd74dcdd18c49e91389f2d06ffe6746661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c76c551d206fde2ea8d71b8f4fbb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff730fa7951d902d1df8e09fc19d45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd9145803a44b1c0f25f807122b1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad902db37b7a2080973c5fa9ba7765f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb200b787588f7c8080f51dbf085c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061fab6077eba610ae7924bdadd092a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409617a507be16b56cef2fd4be33e201668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c273ad25757a76b17a511d70eae6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2825158f80722201f042fb4282f325670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330dc7a332830ab299346b9ab978473671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e3ec75543acf4a48c8c08fc48b88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a206b53d8caa0fb1af1eb5f22977673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01058977f5d1050e6751aad8c6720e20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e2da1742c1a2760381605a4a9e7e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3669147c600fa8e7810ec8256a6e2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945c6b2731b663f53f7a1c0f7cf3ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d837c24a1511e4ac4c39c4d016aa81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8731439f55e77ece423a31ca31e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f605b8cd55b52e3dd7d22cf483596680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57462d035d4dd4011ecfa8dd403b3c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553236fce8852200794607589cb5959f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9be4db1d8c954ad7b5b94d95aab5f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d197b7c135cd3c0958742c866b720fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae84eaaba9bc084314f68d92d0bfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a89b66703e246e6b66e837efdc439686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae402e628b18bbd454f9dca8a4b27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b5863da3a713d7a03a89d61b512ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb3fb7f70cff4ca2b7e587cfe89d0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353066d86f1dace28ed54bff71aad59e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62907d3a89917a76011ce73cbfc9227691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964147d5ef8293c5d8b3459769c7b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9da9d909ac259cb1c740de0331f96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4dbfa07c4d821d2a7f50a6fe79f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d2fc58a546263da99673b59416ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9babf87a33b00059632dab864f240696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c6691ad4db7ea8fd615c2bd695f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c53a7188513a01b23cf6c22ad39c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa56f4ba87309867e6b07908c0b4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2529f793f9e403ab67c5e61e71b53f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99726aa9447e8ec23c2cab5ed0c8a2f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0293feb6552c795144de0813ba4c23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3643b3ce287cc441f3d9c26c69586d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e056888d4ab35005ef943c4ae420fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289962b5e471d8d3ec75e09e4a0c4b85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20a1610b6869714188b32e9c926d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a9d1f77e9f54c046f3b37d663d3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fb3b2f520df5a287149254bb099ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e2a3a640a9b351d6dc0f555bc555709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec584c6b8c5a65db18a3f773f77c9073710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec28eb131bd09ec95e927cd45340c98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c979216687d74a8bdc0ee3a0dfc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48734f98dc71377ffa15610b87e1e8c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31ee11f11dbad6a0093b6b7d492c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ceec4db8c98289c2f9232fa4b9b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117fd6137616216b5ca6329760fddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f499e80c741044703e746b401d611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3334ca99868bf1fc58aea0a5bb55b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e3922e6002a83f181cb14a8d0d60f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c8b8b64d804949905125359b8b9dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958cf0c1f0713c1284ab5b4f7e3c821721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60ca55995f414f65b1d5a8e17b695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc88b6bad3912ac2ec5593578dce6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae0173a0706692c6742dd70ece40cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dfb282ea53aaa3623cbcc8ed47667725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b35f61e108df28859753dd72e54f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8a0174ff197b0847c08a5c9f31c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad48fd592b13b54d2a838c6b737082728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6489a54f5b8ad2f16633f8ca841220729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa25376cacc5875fed6ed2096be03d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56890799b9cf86589bce16a9e545b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90236c25b649c6362fb0107ee8eea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d94cf012e7bbf5c4ca315275523fea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d17cc16b74040585d472feedc3089734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d55c46a8ccc409dd8d66170a5ad6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a892ffa8cc7c523cdbccf402bfacc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d5ad208ee099ffa85566f0eaf232e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6073ddfa4b1089a8cff0ff6083f57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441343d7c2c0f59af52ee1b1426e7d00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907b252061f3acc8c5fbd48c3084af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ec650bf2574f23babcb87add6bd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44fcb998da9e15aff243ceefe76df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7427423b2de6491d124cb859261d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac775cc3f52575d8879ceedb56573364744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47817f0e8aa8f0ef566e9f6f54b09a64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336dbe3c4019ac6665726764e61381d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a0e37a258c92024ee1b167160c03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a474d3a4e1c441c82842f91c78b05c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2cdc492c21a0d262e2766d814edb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714218b5e4844ff14ce0cd66d2f1f35d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3a296dd9d21e1611b1cfda2ecf67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b40ef902db0006270c5902176475752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5253c54568940c65fb769467f51e88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee15a4bca042e7541576d0b3cc9dcb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f857e1c6a1c5a3b596987e14a67596c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b098db5a80133f8202eecce3dbdd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750fdafd443a103f9790f8a9350ffd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d65e11d2590fcd28160afcd2cbdd46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be787d11eeae32d45534991a84e1fa74759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>