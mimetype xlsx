--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a949a73839220c6a787e0a2cbd3e2fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab92fa3ae9c5ebcd2a5a5040386872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f9dd2c63fda0739dadfe30d3ee9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b99b385b09c222478b5db1630fc1ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7380163847370b24adfba25cc46615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e02c66dd9a5ac60b80c5cc085662216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524237179d2a4a97fb65e5f60948f987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254007dcf2e0b3c3ef370b8d2f31fe3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d6993cb79d13424eb7b24149df4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b2febad091d2fbcb9456a17ff01910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eff3d18c04eba48ebda31659037ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579c8b2e4a2fee06c62d67e18dc793912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e3420c8b4b6d1b582cb993ba6a4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a810384f74804adef72d8d2331d20c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630e9dde62ccd473484ebf9313007f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a6f587d8a0a10d7af892de19ec59616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe7d50f367da4e0029a07e1f2a28617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db761b0a8245309cd71840db5ce26e0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb3a1f466b9be295d7777a8c9a1bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864723e65babe59ee16720089319d1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5663181a1cc153552ac609372ea9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce292bc5cef2fd654eb4718d5387a3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb476b1156abbc9f041030cf02c68e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc5134c9ec5a3eddef4fc09b06379824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c620bdfd5746f2f2e9d60e97d587725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d236159b5136556c466102868afb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151e1f2fb3f40db20fae6363ef2b19727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843072a02c972e7e2e4a49efc9f46f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f136ffc2801b1934fccf793c2e46e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdcd748019fe106aaae9210d9733ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed500c46971ef958bb5490b9a10ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe361d4394463c4e7c09adf19cb6d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97c3fbedec43f79c570d59b9ace7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da5fd0df73d810fff07e82d6c0964934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd734737fd8f990ac9a94cc6644d52b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10e1b12f1b5943ac448f94b49454d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd222cc181027deeb0502496002c8da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d62d29ce46ef80515147f6b7462238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef077405fffaae777f1755deacc8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d0bda28e093c19c701d32dd7c6de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13561b9407eacf1fc298cde5de420141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2052d009e29a2f9affea135e012f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de269c122af4a37f36228956898c00343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe851818b5df43e399e407d3fb6efd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f40a639298c1e33e7aa00f2ae7d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd14b0cbf9b41ea2f06a32928d793746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643dbc75ead897372e7ef9e3dc341347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5726f02bda681f422a1cf5376153448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e33ca0c050bd2cf5352d32e44ddfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4eb939932aaed60a73773db40fff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b340df97c7a1999c67abd3903febe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7afcb82da608a8be0547390d8fe752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36737b5240273b20af76ece62082c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f2b96fd49f52235cda4cfab59f9d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835eb3dac80119788308a2ef44d187e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42019427d097d119c795d2f4b11ad4ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfbb1497b465b41c02977fd11d3e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e10f5161758aa0552debd42ae8e21158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932f27cf0457dad795a219319ee72f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b3fc18edc279988deb6ebe8b751b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af3ce05e374ad361da4e0ed58560161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98632288f9c6476778e37a27a91a6f7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed72b51df93642496e8c3dd5f640163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e001014f04cd71f7208109909fc3a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89862f9166465f80c71a3a5a2f2d4f6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7bd9bf34760ea839134ce8130a1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c196c201d87ee734357e26d7aaa9b9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab885fde7336b01d2905393c97d2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba7c4311c791f3807de6d7e6497de469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f991fa2c14736d9ba4b4c84c17ca570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d117c986899028b43979e0ccb4de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c2af09c90c6d9762dfe32f0c0dacc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db03cdd15f229d478a5f351ed69ecf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c734efa1e70d5f35d21fea69a078a0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6feb0e596db0daa093042034a0489375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c9d14db20a2f82fd6da8b8180704676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e235619dcc8e43a0f6447c70dd82b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1482a188e86dca0abbf9e78c22d568978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc67d6139c8eda83e81b3a4017945b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3b71ae707ae4e98fd713b4e6cc92b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ee00a8c49d74d10463777fbe5fa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbc5f8ab3889ac66fa808ef6c78bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331539ce8427d2b115dc5f48b9fb6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a3291a7c1d4f348ddd250f45c340884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e2a682563f6c04efc35cc95e282d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26298a34e6bdeaf0416140ceeeb8f9ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd3df37b959b31286b4094e9fc87887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6da5047008a2f6c3ad6ec767a199788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3166a71d412593a0151beb34426ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c10e51f392b3c2c37875d79029e83f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5e8371f94d4d81737dd6952ec49091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065060e85544bb7a1aeb44f0d35c601292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a65fbc8c94d1e7adfdf59317b8d5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426f30e70c4360c05100134d36e82094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb8124c5c487ed9d07a7ab92c539895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93170a7ad0b00823971c4a79a49b9f5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e56b41117f1ccb9223246d7469c0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e8f9d2d430bde7234185fcb7874198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa674b4ecad28a0268c1e65d263d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee484af524f47625266c562fe629406100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837fd846e533183dea99a0b08770b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8321b1feff19ff4066465b4d935cc3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4883c6fba860d040d813b51f195d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ccd2c0361ebe8245e9132078c0d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359753db8751d114822dbe11889193105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfba75c2aa73cdd1497ce7e8e0573106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99f5e1627d2e3784ade7194d2bd58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2be93164898d83297c36e655ec7dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4563e7285a2358c40826b745f051b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8de5954dabe5cf004e18070fa1653110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0baf2a6e5977bf9d5304323ea7ff4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbeebd1ff50245200eba3ae2f5b7d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3cbe38046f4fbc4ea5fa7cbfd6e31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0014975dafbdfbb06166520979ee7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445377ad6c63461422c019262e5c2f8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b194fbef096387e559af3ab3dbb80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713ae6bd74ac95a1cf329d8ef8efca7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002746e3ae9ff8eca907c96e26e2a3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87706ecd7a5b0d7f3b2bb68dd0b4bbc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c12fba6dd994212934848d4964e4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe4fa78fbca257d4d99a15fccf488121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20eb78a5b3f0d1017b208c0c5e817f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e044336d99cec005ac3a712e727a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05ce725821908859ea5dc522af5999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8bde65c3e7a7734373f61521f77b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f4297345962ebdc2c9b506498cb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4a88a591cdc22c335ae22ac952080127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6b4ab252bd99a80f5d7bd277369c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6659fcae560b0d8a04de0f86a947d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da7279f64fc652a9b3983e09c32cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28863ab901196a1a7bec17d1f131003131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b75d4ddcf74fa5910fbfd726bf34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bdfb4b4abefb7fa41d78095c2fc64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0fdbc5e28e4410a7d36b20c1a9a6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c190c7318aa59abc62364774efe6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2d075e9f7e261e9279619719fe60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bdead4adc0d3c2e914af5a37c9571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6427aa71aeffadf3b2fe5fe47014f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3936f998c2c8e1eb57d8c96c432097139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dae9e42a973a5062e167ccc00a3735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e854b031c68b78bb2b374823f230141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cb6ea482019c13184de342348e37a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f428a64227476cf506ad85959ee067b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962853eaa94e4a519d587211e5ad305144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be0a81860bbf7e0855acd11a92945145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1932ac3e96744579218bc2e281243146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78faf9fbe563cedbb27010bb5d37e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eae4e0ad3ae7dc323f55a96cc4fa2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ea5b57e8b1664907c3c4ceae29033149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79cbdef1e398babeb9b49784d57b39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add1e20f08844cef4256ba182f36344151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f4735a589ad1e5dcf370ad0c3914152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cbf0e3c578c4bc1e623ab450545bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d80c23003f84ba181fbfcb55fd2c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d20dfd72b104b675dd42257bb73d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacddc34267fe444c88b300ebc955db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f0423c4f56b09dcc43f1ff6f3bcfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784df687578daa71f1b1f732b4d32f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90ddf3bb40fbaa906a67d51f80ee2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be69709f897e14851a183b09fc3059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5433f736b506ea5b30f46b8522ad20b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d64541b6393fc6df81ac1449cfaf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c31841f34fe546e6348923e8cbddf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91c01767d0f37771d02cc38977e05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b5c75bee6ea9d477732b1d7b0e044165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a343d0464a5c3d7e16a8a5894982a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94da0abefeca09aba75132193616f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8088a2282cef61cbe9b738ed1a10788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89780bc3c737b8c8e01876d245764b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79b15d1b3e695e655fd722d7af19ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8694bdf84060cebabb4c78d54be5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c0537e3c349dab568ac76b77ae776172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a061b8a444d7160ed48ce987af5ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f253e842b5e25b0295bd3f0e3284174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848630204e9606ac58b654b994d7d62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147b950cc72e70eeace30d5d7d74b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6113ec5f85e861da61dc61ae7313d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596eb10916bc6e5b0a875dc31db2cc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f0c0a195433baccccf31cf72b0f46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f4d833f653e64a136d1969166ede180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73ac8914f0e9ed940ad3b04f724f21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ccfcc960143ae4009e43709bb8853182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586583b4d3a1dfc737a6f71987c4ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc2c575674e639c97e272b47169ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553208604e4476ba68d02af95f84bc5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721adb7a4d1a3730944e7c251891d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da60fd8f3bd954474d8d88fb8c72160187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cfb243f74fa6b420398f11d86dd1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ae15eb00c0f1bed0b0686b81c26b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea985fbb4dcf8777e12ba8280456d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a117fe16c9af177c3c6eeb32d7c75d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2913858ae23de55d0b3f3c86d0575192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fa6f58cf9bc97a03b3a918e109fc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594972b4c072485e5b15c67b579e8dca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e75d17ea2ebac78c019a8672c7a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8800b05a384f853d37b9a5e01a8727196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38fea829774f20fe63e54e392f7bfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec36c45cb4a5396dfdc36e694aeb3bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef678ea1a941727420a3432c056386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c64d7eb0986dfcee2d71fb551718200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47677e270b6059e05f46c948d02f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b50513b3f6a5c8afccebfd2c39d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0a83a9caf9078be5e970dad6c3d0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43376b6cf3d868b9210362e2492c24c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a629d7396730c67583cdfdffa2868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ff387bc4b6af616b26b544a8dbe4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d7f21cb857016b344617f1dd699df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca79057e9cfb569ae77aa67c1cc80b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930901258ca710ff6fb0d52a7ac2a5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00d73bf3739824c24986b8e0339441210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c4e3ede3817fce359567da648d34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dafcfb0655249b7a515de7941d7e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb0d1a2585cb42feac77345dfc783213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c875c6f1ce2a71861c4f81eb87647214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca69cc2c6af0e4dfe158f9069f9ea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4597922ee8ddc9ce1e509593fab1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e55597e84ea197efdce12a3d0d6cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c1c17a9d8565e7b8151385294d6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53c750963ea4f2f5fcef4280713254219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5e77f23181c8cbfe81211c4942c4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439dcb2ecded3f7c284320ad27c53d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af100da406320aa7d61c85e1c9614713222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a434bf669464606a9f6bdd51e8666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cac431b7e126fa0fee2d88f7a4926224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e835f1bfe9dbbf902b65ab9fb6cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb78b0c9b4c2506a7db70c1eaccfe6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901299d7dd6c0a5a7a159ba2111ec40d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac927ca938c4aaf98b7102759c1ea2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7306a5314b1b612c419e0dbdb975214229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdaedc5fcf2b808132e8572cef9dba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49319b8f68e138388d22ba745f2cda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d98c84942eddbeb3bee9ce79f042d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9302d26e4a7c26b828a39d0ea6eb99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff82e955f10583cc14c54de21eb1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a6d821e0f816fb44d6d6c67178fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71286f5d9903c12699301f38476ed81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ba84b277021ac6fe9a4d82044db9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f8c1bd827509761eb8b36a7a34c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef391a25ae11d5c762ee8278d051d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa2fa7d0a049083426dcac62892d94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7100b40a426adc6457a47a32548e86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9c894ae2a5168d7aa9cdfed7d2633242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b31ca75cb47358b2e4d1173689ed0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed607bc40c7d05edd2f9a7761d8c2e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f1f82694b21e1de8116dcee54dcd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d9c7018f282276d197b2a740dea4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85279f6cea56bc242bc4052e7e4b5be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc258b0f065b71ff522313e9d449d2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece03fea3c643f3a0067d44f0714740249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00819b799cc47a6acd9197b75e31c027250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9a8f16da02b49d4840cfaf8a659bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8eb235624788501033269111ebb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027a5decf0ee87c52eb714a0529c42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4817fa20702024d441f7db8d10a43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d8db3cf7ede48f853670595f41ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445821c1d1ddc42c1b49b2a98574dd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b58f7712fd2e849680c37b0c71a6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dadaef6a9e429680daa2858b4ee2ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2e17a634883ccadb7a45b3c906791259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336932cd6a4a4e3af20aba0b01aadcad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696fde2343210ecd1737b64e22aff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886ab30c91847bc0d9ae153277cab33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3615f361ba68f2bca81bf9280a374263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1020d973553fbce32e33a2d295bd14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d8c3f9c4135726db80686b705146265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b021bfb7fde532fdff3ce4c06362217266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1dde34d952684777327bf8e21b057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d40d3fa73b6586295e17712d1594db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa08e741a90ffb1b03f1bb69b2b60b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f89e1e8396b5eb680882930088a2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aae17c504435fff378181b859573c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c0b85ad5c6b9f9f61967338abea93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d50f052773f15b2c275d9ff57cc7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a823875f885cc6fb31ee1be1a452f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a7252a20aeeccacffe90e211cd49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db727f09bc82b3e31a04db3adf8cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b70c252b2cd58330a84d37bba725277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2eb2a2dd7be42d3c25b93910eb77d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077d9cfc14e3fa5e65e7838bff1893279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469928c2adf5b42cc79a8ecfa23eee9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38762b88d3dc61ad514d3acaea31529281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc3025d4992e322b076729aae366c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36177a5dc59f07aba0d0dd898a09c0cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782605b6ed63d96fc71892afb1b9ba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4995490b4d734e4b070881923aca485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd6334615297eff0f5800707a53185286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29f4fb7108e4627a353717602ba0b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a975a1681b10c1af8f552a1370f36f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9bcca281570b645cb171893428fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f79dd1c82f1b5899065d94dac7ae4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f03865f841105fa70dc561f9cd506291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192a6c1e151413a47b4770987c6874292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206170643c68c1a19d99d823237cee2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b1281bf58b4f0e29a17eb59f60e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b61851b0b8c58537158276dd42007295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd02db72ea7ddaaf51d2f62819279c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2de879244bc0f75332052902fe761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c948b3b6d62700f7eca9e990cedf922298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622238f2e86e91fc1f1dbe939f4a4f6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2017836aaae2e64219e5d27adf874a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84847ed1a6ce258c528680e9547460e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2eacd6a3f4835ce2bd8c66b0daea1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db3b64ec16bbf81c9ff057c1eb124303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb52d2fb23215b73bb08ae94677fdf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf86f268132391e697a5e3469a4d0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582dbbf799defca814cd065a1bfb8c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f8282002a5798ee500f5a8bfa856307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be778726b6e6e392c8973068f49d93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eef0d76ae6565703f135cb98d2144309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe4e61769a0a4653f8517f803c7a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f44c8c9eb6327c3f270fff746573a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995cc3f23e0f436dff9857ec5f00573312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846569960e8bb658fb1fca503fca6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c72de65a43a11313176b4da22da3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac192bc0901ad340b137217909fa39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739780db26cda80b7bf46d67115c7b31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8db7e0d1a68ae4d67b9157dc91f66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1eedb25183b46a1bd5a8984093629318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26076e0c46b4685ad5d5289b849f0a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e296eed55e3659251fe76fd2857e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacf57dce319fbb5ff88dd7c53dca47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5163ecaa9ce09161676bcb21a86a4f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117aeb853cdbdd8acf2887ae4bd1d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04338383b6f26c701bf5b86ce2f90d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e78344d40f062b76ad2c33f89163325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ddfe3e09de7fefa9813b9ab11cafa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92170564ece27584edd0deb477e6cf7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c8d63b95ee8112d3bad3628c297ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6effc5e4cacdc87222f887c17622329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cca7f4c1d9453c88cdc9373707a2fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c803204c77f74c9eca733b359877123331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f89fe1cf1442ed2977c00550b1f821332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d4373ba201459028d84c2b4edce1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd570d06d238c828e336edc7b4b6f142334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4752b726b82b3771b03e37cbc169c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11895222c880d4062333e1a382a7ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b0c0671be93f2b4d782aa06d7cc7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c3fd3d10db59be9782270017785c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e0fbe2e0fc6905e0c8ab16361b811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c097f251a15e1005563e30e18f2db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58ba303eee1acc14721096289e4c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b3f2e09d2d43643d694d13dccaca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef169e17ac87fc388edd64c5add3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a45214078ea90a3d3ec5dce9ef9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b280387501ca01103d80ec80eb363345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce394bdc0d308029b7e949ed97cdd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04925e37d2fab9f265b88b32b50fd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79550d3ad1a463903842601a2a1d1444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88ed577858fbe1d2bfd5819dac5050349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c64717825e0a24261b3b4bc17b2ba4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f64ca29a11801b175ff7200f5ea4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61b14cf7038ee5c9f2a62e6e6da0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972aff7de9eb55c026597d7a4060828353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21914eb0d4ba24840a2a940922a9c259354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd54073d63c8045f8ca76a98934a476355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b85e579b2617865df2f97da0c2f810356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c71752b5ed29766860f4c45319ad5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d802da78406b02c36f956bccebbdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477daa511493815165d9530aad002f17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d506a7d858bb3bb9054bc76fdba97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b4ee5a0e79e26370c8c27aed47884361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee9a685932472c962be7e253e7d1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ad39b1b3741731ecb451ab6fc873363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c28ed5dab87e1bc742ffc5d2271a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689edccce7f55ea4131c6be5b92b2d50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd3183bc4f8a318dff751df9d5be9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ce84e2a9b60f40a8b3b4fb0bdcbc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2dffcf17f603513d116fe8d3e46b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0c745e7d4a6db40dd1fd4f1febfc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804aebc77848967d7ac3b2ac6ba3012370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06402b4780308d7e7b9936ea12bbad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d35fdc13fd348d8b3034781e32356372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e59e85257d7e96a635c3a60978ad83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf2ec4fbbb1c2fdce5df382d1e01d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae8eec2d4c8d79cf6958e85cc16390375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6109f5c37b8359eaa4f63e9f21306376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6ee2ca86e63588bae9ddff96c76ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5048f33037eaa01dc1899e2cb3f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfede4478102a03542a32c258b12f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d8a19a2401729bb8b2850c526b31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ccc548e962d8f3cf6d2d350e3e281381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec365abdc6140a28b7a515d9a37933382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c14509415b344800286d61215f67f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef622f1b642ed7c6269ec85ebad238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c5b95f56b1f4eaf8f980feb024e6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b13b097b6c424c92c2a503588a3fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50609ae8b961e62f5e6521fb92442b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed16688343be096ec16330ebd40d03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082922f42570e5d5bc256b3637a37d33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5cb567cf93ca9a95af72caeae2ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad9ee3e9d8e6652b23a89513d6eb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404353ddd2d5e06acce0a6c76ef7d50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beda2b78d33104376cf66aab25793b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac35d61d4b1f6a75bc6be53bff7a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce53646cac8146a1a716d48e08d80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1f8d7fa0269f3ba8a046a96005b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf34bfe1da7936b160dce39b165c24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985233e251bd20c709425a53f7021a29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702760fbebf9024da9fc67c9f10d0a48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd97548bc78bdc1ed0aac5c50466569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3004554c75e21a29f4011b1ec9088a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11540df5167ae3d0e07f81fe71df21a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcacceb15217927d4b698bb4cf72ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7127fcf81e78d69e0a95d8d1c3c28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfff1ab9d9e1d7ed5faa089efb25b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290028dcb68f32d998d8d3c06b7e46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c01b91185178ba93c80ecb85e924407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aed27245c9af3b8a89df410b0ba97c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75957e30cfcca5b5ea781503da644fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8162eed78e5b6d5ab7d22adc433a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a638ae3a12e441921103b8e09c3455411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa492d4197ea8d031e420ae1b9dcb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf0921aee1f80d61b78d5ba458ad75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5eddb1e21ad9535b6fd5c6f21cbe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed555bad6300d9b4a1b72b1f5a3d602415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b88a8dd6a740ce1941d230fd17538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f07e6b74e02b64e6e4375e59851a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ade15f448815f114e7c12b2ba8e73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3112ddb094f65767aae90acbf417419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483d321ab0091936a07709a207724a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39bac68ffa97e1114fcb9769175fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f830125bd78861124257f05fab4e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f8573b2f3c8cba8f837e419a928fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc3f294926c391e93c83616b54be24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130020abcab101c7f4a43611e7149de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b4ca68efe127a5cbcf5d7fec0323426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ec15628f14f1d45a0674d0e5e6de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497a1d2a93638a78bcd70166e58aa2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff36629267af6e6a3b105c9500d08e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e69b49decd096d7da72dd1b370b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847fc644d52bf4dcc8424c5f61fd300431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52480193255bd5a5a0ea0f97818ab694432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d22141a436d0c493d017e1ab6b92af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b6e40feaad9c5ac6eedd1c1a7468434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710ac5a839088498daccb9c190988cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581c9e7d90153b00746d65f35a6d88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba65ae3b37fe39aa850a40a0360ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7a08d1d3eab2264567c4e8111106438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e78087fea0379d642620e2298c49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80da749863d54935ef6690b9d0ce4b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bac2dcfb6f149cea0fba650809681441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec3f1179c7d48886a15b51e4922aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3940672a7fb97f8141e4e7c51be4447443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e38f2961a6c2cc32aa886afb1985444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b5c399ce6231a9d88b7abab35d03b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41f09b059adaf2ba79d7793500d93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248dacdecf73bb5f84998fea312b15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea36a713e02f988a18123cf87ce0d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d631ddc5bbf949b153fc58539ca57d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e656e51dd370c3509b359e3881184450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd9519f60858d675bc123f9309af6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc4ca6d5ed03e0e318b1c0143b5ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502d462adbbd1ed4329e215e98b466453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc89969a145c11c473732218f8cdc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd61fed060900327dbf5fa2d06e27d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca31ee2e25cfce830ef8e94335e0f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd84027ee67901018b64c9fe822304457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2edc82ff9873b0d989d888897a6bf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a10a25dcc913366b28820793bbea6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31419b87a642c66f63ca48a0712b2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65466ef665fd8fe6b8e2a81b5990d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7545935da1f81040eb373118c04a57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaae3e4c67e635ed5b4c85dc94b157463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881c7e3250e5771c66d970050cd62a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9606bcb42356dc8ee06746ba16088465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54d25f4fb0acb8be6aa67a5787596466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479920d9079b1288d781e7d2dbaafd77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25774897e7c1dd2e7aa241c2dc08879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae90d1b51a12ca14c01c4a174065f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a699635b4dcb5bfe4f300b0c0b64f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dae854611e33ed3648b199be08046471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70f582b7f114aeb81bbed60bc0875472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee5b5a519234cf250229d5d8956b94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b188ba108f435e53ca2e2442bae7994474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79bd58ebadc410d69060431b6c8671475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe21ee59aab22046c5a9913b8774d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e5a062c98a96308b27ee095cf4b9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e684fbc7331133c7dcc4e1056fef6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ae6e3635ba5177f51a9c556a7ea27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde77285dadf95a8bfc2c6e8ddaf240480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a9f59b2bb3f9fb69554a1e2e3af00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49924c0e699f1bf206c152736cbed92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb938cc5323d25158e79ea9192f594b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b476dc748f0e5de9bff7d17b23a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b29e377399617242ac27682595d87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed59bb3e24e576a001b82571d0d798486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9c35d286676e517d1806fe6297684487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d04bee8a056d697267db0d5245a7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b04eb7beff063be44a9e809ba305c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc013d611170beedf92d405e471197490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc52169926640560934fc2cdedd4c5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f307dfe1284cd2a11898b2ec53ad6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ac2d89a2578db9cd5271b02198d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127222e28e8caeb97b393d9a1d8729e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0372feac656ea2ee92c4ce5af4f4394495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d355b280696f28830ce3437ac72c42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f49e34270b57ff74c1e8f40714263a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba616c0dc85a04ec89828a1778546a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2e539cc1608593a1be4d82bce682499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f69069346aedfba2b4fd4a7e130f07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1402b8b35c1a890f9633f9acb68af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa0d975929af13b60b9b769984c2b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de68a7617b09bff2448269be069220503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e37aff88a550b1bc2d1d5159a6a4f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3852ec1e5aef3815cd3a21fd47544e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a512cc3065a6851b5bc80e178bc64d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3604512c714a558c0204a589722870507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d019e55da95325d4b1576f65617a6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae3bc22289fb2a552bef6641eb52b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fae00d91119d53292aa0552423c12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a198df93ce144f1cbaa2827e63e833511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b1c32a73188e52fcd6f8be974c2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbe4724a4816b48bf0aff9203db58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47369787e9b5425d94378bdce06c7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b746d3a7aa17171b6d1d151a883d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c2303ad4c4f341868c9dcd58b6cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6136058cc112acb3717d0d62010218517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fba9764e74e55f275083a0df420fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd522ba2d2b05869059de111303cf38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa71b1a54e7747de5d298327fce8ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191506e556883e300cdfffff6166068521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907c6df86fc85a18fbdf925d88f2bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669400210852f096abefcdc68785fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b849c6c7a67b733c9b1ff941872d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcdaa0b3e5e89ec972b8cb88e92e53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a59289ef061f1288c3390f0ebfe0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d4d182e640b860ca7acd8bea4d1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fef9095019c48b25821d1a82dd47d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcb62b4b3fa98a0a1905707b40ed6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe28c21dec9da3e0a9f1b94786ddc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b5a379ba2d8cb956286d1f9650693531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1075ee4eae7a87971293214c6b70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97d3aace171e88e49942174fcd8e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8f7c8065ccd89cc7efe7a3705aaa1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab5e9e06c740d94e5151ae24075e5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ebed0bebd058d7cdacdf2f0833787536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055904ae5fe46c6991e48b7d6f46a22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aa6fb2e57ca6445031eb8f9398f2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95704ef3861f691952da233a5c851d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf5a7cd561feaf8cd2e2426e6c330540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657211576d6e2c94c2eebeaf9732a25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a03204c8845423f28b437306dd1c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fbc7db0ffa6c92837fd31b9d4030d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b104bc15e607aa6b7c30f6314e9c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11076c9c2e01460130f12665e0975545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae86ce0950c02405bda7d8c86476a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f402c1ffd640c551a71a7041bab6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ecca20ac5df14f67c38317e683024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dabed53160736a78093eff69a95d8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e95604df6a5b181db77ceb8e0a85a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa62a64e7335aa65db73e30500aa972551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2284a40325d46bc7f67df6d2f9b2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be334a31eb36b68827ba9a06db1d25f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f424eed546aecc1a1d8068dbf7574554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f46254ff441b1b46f531ae22eeb00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863250ca48ad8537434ca030d39871556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b0c7a17023cf49388b448c8992b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318cb9db8880a5e71c7887e1fcce206558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ef38f4ee6c1661e515667004d3623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffcaf9f5278e579ed0fc153bde10d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cacbd46c6829d1b27387b7a52889b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd06c5d3df4aa53e0220b91f0207b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d1a5f3290d46400ad4655f4438a19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed7995ef71791ced79fe4e9b7e86d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09853b9fb15a6c05bbfab3e303ffd92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca815e89be41d5f2eee32b3e6a75ca4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b74db4dee05703d408aca966ab7f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152be515850f285084eb7734f5c52a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81b21cf77b0303651c38c20a0ca63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0cbf6bd47dac8e48e305e042ac5e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424478c36db0d89f2c60a7242386c325571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede7091faa7501f53261fbd6e36568b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4cc0fd2853e7da8ec20ac536767e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46aaaebedcfe7273e79e34824d3d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355817223afc4e59d0455df49053f991575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6da43e7f90b8ceb628da5ce538d4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f349478dc2d872a7f00cd3296f347577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b854254a38d0db5856ec7410556983578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221adecb76a633528044e68ab169ffca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c5af192bbde45e510f431b065cdc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d67ddb04348633c31d8ba4ec1f2a7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ac4891960abbcc0417e7207bfbf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90676505481f97a75503a59129b248f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097643e9af4395ae418131806b498020584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e897af141275cbbb7a3c4d4015bb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284940d9c6bf398e9ac77e6ffab69e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553c7c50c0d5cfabc8fc6598b8118d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc5cf61c6fd972a120bb731914112588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc63357f81ee85dca8bef60d2354a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7068a09d2548d891efa6ebe77a5c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875149184e6f4b7cc513039cf5c24986591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb087d8b329d75d6aa68b95697d29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c15751c5b135d96a7948c3f6f178593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e2775b09df0e6e7e748334ba7062594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7004d5792685d7cda2d4fff46fd3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f207c08f1c3624c311b04746d19d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46695ecc1d3b348803c7a125c10c7e7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08530322d811751e94760095f0e503b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffc1029170e8bccc33bb38cf8ba011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027e8758a7bc89a7a4d30f8c7cfd2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d32980cfa56c59f4c943a84645b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f22536d279c681d5dcd63373fa2e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fed4b0414a220559ba8dcfa12b8a4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009514726bfe0f82fae13aa9a48a4ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9120c8c019e2c8f8aeed6651421bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9881649f5174080f6d57ab13c7c0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b901ea3f36dd5974c41f6b2c7a5320f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6bfcaf5b91d55ee6ec2b483b1830608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592787b5a85052abd14f226912ba6cb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e2fd514187b04a522b9b00d66f39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b52634f908c40bd07c1489e91f60d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed84ac58b810ede1f4a642761fdd231612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab0014cfa8d60bfd45c4210e1df8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b388495216f09ddd245d744d306532614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b46874e5b6af9489883355ec8ae5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c3988e9ab8670b021e6ff04e1d1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2972d53dcac40e30355f34aed16aeaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d07bff2c0d76b9d18784c065d666618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce18345c8f4904bf2a142dfc0e20ff2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd126b64bf5065685970f2c1938cb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbba4cfe527143d9dbb3ad3e32632fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc30b1afe0c7d137d6bb073a18a5f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd4389ba66cf99c422fc29fef541f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd9ab22d1fe2d3dec2368007f6343624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941e000335d77d2906ed10fdc7e85eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b2f5cf7670f45be69ceacfdeca10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808f362b8a5b259b85211228882d6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc165e7ab81f42a4debaa48f0af019628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58784e3fa38ba2387ed5426b2b7ad1ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c83678a7e1649e031287fb37f440630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9399633f8dd7d843a5624c298a9a96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b862c2d08200b019e15dc810ef485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521fde8efe19ba20f1226d0b8e94ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3801eed529b0ba33f80d59e1c57d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac998a6c429aae328edb276712598bfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac58e5266b8e9f5a20602ece0702e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2585c3be3bc249010cc83e6e0da461637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9a6bc7bee2e50bfafb71fc92543f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced093060683b2a32371a2695e87ca4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cbd8fb977bd5f0500d7bb71bf1970640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda5a38d40ab88946a51580df8db8d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a60c5de597ff25846b3678e37ef7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5cf03c1055bc821e5824679c6d35b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b1c7498d80825d37be8893c90b43e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1435caa21b1f1b4d40a1a06ede3bcc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d18f7739cc05b38008e29d97943e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8357c406eff4ea10aa1e3bc2b72df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26f20dde3d21231d8a5eb23332b87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70016e988bb9333243de90dd84d921649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54865d838f9b603287a639b2894c7160650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd55eb02fccb705b7bc8267454f9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb66945fbed7611ab232ecf2870d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7777973f39ba2e0b22f2cbc610a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320b0b381295ffb005fee7f84b6f35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212e396df25b49fd50e36b0414d4543655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438846122f9fceea03bcd3e3f34ee93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f0c9ee53d7cf27634176f5cfd025e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a16b3221ad55ee05d7da90ce8d72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb78ccf55f231033549f411b5912a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b7593769574b1860c308247874639660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987199639f2ac08fec61d15c1f473715661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a77fc34a40e1346ecb40fc366d051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310f3aa100a1a66e157c2111c82e4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88241851ea6b2b65ecc9078dd2a91077664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d3ac827eef8ee6ce1b5c553178a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09729940169a301714b47c72aea0a340666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edffb76af2df714dd0e009d051e988667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe55df685d1b6e31fb33149c759f20c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6308395d2b71296a8c781a784138669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4770eab98e4ca4ba6cbf4c9b2890d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aa7637122c908aa9940722d278e5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67919248f920943b8039443b1871b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0365c9ce0df7b00baf1532407b2eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d4e4fcb23e538813adc41b06ee806674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bdbbd6e80f455de643033e784702c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981531e594cd2182fd93fc2291549661676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670820decf62c8f6fb048edd2df2884677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3185de8245d682e0ca913d4c3f78d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d240a8c12eb8a05333dfef81ca7d710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ab3ab8accf5db225cde1a8e789e0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378a4456e8ed30eb8ca26af0d0e1beb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e495a1033b23b489f30b1f41db22d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5401f68cce28d7ab48c82b76623f89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86949d72f60f97a39ccbd45a2a0338684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb3da0ed3202a1013129ca8ce1638685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219820d00ddd330ecd340d2da20d69ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4316cfe1d87bce5c9ce4d987c27f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb75f0e04a3a29e88f9c6363850ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00574bfb6a943f9b986e88a015eede689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226c62247dd413ca306b64d6e73267690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5f07b499b2b527f9d91cd0e522e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de6fbf5235af1fac99adc6236e65b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a80b70247050f793823b1deaa93e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8b6ff4dd61af57af365c82436f19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34102a95533f6dfea1e43b84c027b3f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2aed45450258fbb43c7835d6fddf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8f1f8b25ea8f16c135716cad237d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f43db089e8c3087ee6fe45723f298698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e95677e95c699ae48c17a771df038699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b015fff379236fcd152c610979da5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3472280ad5dfc4584767b33aa5f416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc3b8e5254edea03e22017b270c8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf93520304df8ec07fb7bff5491ec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08790ee8b712e7145d50051614d42d1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aeb142d3a0694ae3e98be4e18ba9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076843f9886e1de8dec777eee8f79f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc932128b15451eea3b3be00cb0eee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eacdcf01b7f65df7698b8c2295b369708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434bd09bfb1658390c88dc0ced9cd8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4426dce2020742fb10b88d7695b575710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6dd8142e607021553cfb19af6fa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2a7a1a3beb63e3b6da460f8b23ac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0e5889ddd533d9164169c48fcae9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0802b8139f683b3cdf870753ac56263714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d2993635f632650b2b440ecee6d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f10d491fdf6cd92f746a70ccac42b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00a503f54fc075d042f800e96cc20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38945a0b91b03de4ef2ee94cb39f32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9a204898caaa02ff40535edfc23a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0c71df8e0a8dc3acaee6ac12fe9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a2adbd207035c1ae0a020f592cdf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab6b7d1da0eb4cfa4c767af1dc8ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9f8d02197e55905cd05f19a7898f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3a5c55a71d77e3be1b794b869a0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f316e7c3b56e06c225248da01063a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf58f03b54eea87904cd0d71341c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e7d2a1f591bbd0302fefe1264ce32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ca1e7e009c91a89d466a463dc0b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7107f5d22b8ce2834ca9ecf613c0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a4ce5ae380daf5e85aec37a858b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77be26ea33554ff2c1fa8e6cfbc38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efb85edbe9a0153d20bf31bdbba72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12c26cfefcc3049b9b5c812e43e9f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5129d02ffe992ab7c0d5f9e86610734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f0f92ba08448755a4a2485498f0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d571d3f0e3901f7f9cf43ee56550736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef62a487a56841bf07c90754845796737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb98e104ae46e2aefac6e480819a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce30ce2110f35a583b7475eae0a730739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee755c7743a52a478be4ecfd316b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1d0dc9909aef090048f201e483b25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78cc137acd0bbd98fe9bb9bea2f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1ad7686b87a9d294c3a4cd353cca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9648f668136155f6e186762dfed47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed8406609a73e743c53d94a8fcb688745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e708008b9d76385882b2391325a9cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb66c90199b48c2869479374c000e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30804622e68cf18fb30baf698371a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7f5a8ee822610b0b83aab426d0348749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a3bd3326e10389475a6beddf186fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384743916306257c3db66ea23a0bed8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cf57b6ab54d8bb597ab3ad7b98c51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817295b56192b3dd987f5e3ab13e2f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90600ac73769a509220d21f7a50952754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509af9e51cc70d673de536edb3fa3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2d84d824c35bfade85681d3a0d971756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d175ed5aab58eceed03aeaa21b9b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1b912c6b7b3297f95316b7dbb2c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ff4cae66a964dbb9690ff026d0c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8c81c74a306368c89ff6ffbc792e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3ded0cdaa48aa449d478b5e96d8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a2d5d956c13556cdb63d4c564dbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450ac1d189069b8d681be3ccde29b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b566c184fe7d0676dcef654c0c83a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c5f9bf0d3e1cb505c51e75523b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37035634e907abe0447c3b117a9a8a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6289bd42633af66b47872a4dc7b80e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf95eaf8dea45e85b89a72d3a532939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6dad84710c4d7f85a886727f24cae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757144ca36d03e82217de4febf63696211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8346e78b7ea1ec4e1f03f2242b56b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076eb6ddacb6a5494bdc471f87b85e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dbc0067a140ba30144086e2c52b1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944078c602d85e65c7572fa7f55af415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aabd047450cbd2cbfdf8b64d589df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376cc8308ecc460d5fe13fa73171a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9729b422ab9e78a7b5f433054edf6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b782f826785fe1f27d83e5886f2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a906ddb197777dec1d8537ead92d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdae1a9b43fad3f5669a22e6a0372c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7a821a0d2e38030dc0da1a2b925822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc06705ef713485739fe766e2f6b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b3effc485d3b0e37a935e0b4e45224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfb7132be1155d5487ce69a73750c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85c2aaf2c171b6e984c37d4776bcdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497836851bfec31aaf939818a538e75127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96670df030963b855df33a77fd04b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd13f2599bb4f2243b36a04c063db3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b153ec3000f5cf057262b5a3cdcb5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb399d2e13a29218c8d6c48e9d3fb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa75bfb266ee28be4458ff1717d42932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67927fd8c2fa7ba7e9d354c77bd5d66a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd3ae32016a400bbdc30d0ffb177934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685b05b3069f4881e1c402a6c4cb4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e55884805c9b9d213979980071a0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b1f53850cefadf15fb505efdb927137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb001c3be04bba68eaf362d8121eb9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322caaae163616e1df9f82d9944d26c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ff025c1c605b22b63bd988e9fbf2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab27bce74a4f0661045aa6fc0ad885f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e5550a6b4bc6880346092dfa05c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1ff1718c5d7b0a32c319b8c09a52d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd9b1937e7fad37450d1be4fde8f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548761350ba555090f95cf2d3986f8d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf21f99eaad09b4f474604bac5f9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3210c3988e1093e9479cfba9a9444b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e0dc997eb4c5357ab5e4030e70d8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7c6471e9adc0a720994252c42dc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41e2cbe501ae52596eadb37cff7f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfbe464d611766d75f7346a8ba22de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15c07b86df39104c67e95d1b95a8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5177ea59e53169551a3480a8eead54f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a1e8034e04064d6096103e7c56bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533701d56c901958be52435116b84355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364556beba6511d639a41857c03458f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a0e0407527da68c9e21f8e2f184aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6be63ad0545171294f245b34fa7b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71315e400cdba66d0b5ae6c9c5c5ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710fc59b30f03d7b4f7a8bf81daad4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bad556e0b0e975071536a5fcb47cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b376dbb3cd66a7185b918fd96887462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89925edf1d9439a50f2c97794e5680e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eda596800627ef0009915f739c3bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41658a21b2fb7e7823da553928d5b5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea06901049840145968116beb28bb7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afac9809d060fe25f94a4d764d3df767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e84ca794ae4b721c8b2553a24de0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024b90af8c2581aaa7c9a74d6d765569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a121231030b6b77ac72efd4a861a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d8429fabad72ad48d3d1c357a9d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762382cbdf86b24f2a47a0b7e1b511672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee83855dcd6e95de7692986964fb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f1d50284fc7a9c29b719ebedd23374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbca04e8351d1db356a679ae44affb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e0bc006202d5c26edd353b18af0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3f5080aeb6e18074ecac89fb7fdc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb3927a4173fd9510fed137f740e3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3fa47de46963b9d31c27f2b2864479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00b808397710801e8b7b9d7e3349b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e564fed72263449d9e6327c23099981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e10a1094c0e94ea5589e7637b3e9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aade288d616dd232535aee2138125a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f461eecbbee98e4b9dffd9eef479b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c6468d867790a1dc826ebcb41cc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c847c0b7c686648b741a26f5dff186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58633c587df3f5f0552133da3966098f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024f089b276d646a2689edef329d4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46865ecb93e606f77436828a6304d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2828648183380e421f38d801ea1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be5509afb47eab60e1c69285c3bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb4428cce45ae54f17427f7d509d0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42758744b9b48278f32a0b5b44e5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332415bcfda001512c8d347b10231f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d396a2b8b7842e871db190a1987995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec493e36006865b50d43bde29b9ad7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f6012d698fdede90cdc63ecd76e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f4a611a8fdee2d73b9c282557c4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e2a600271bfbe35395444916061d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2cbc3d169641389f86cdda72d38a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab491d4311d5a28519749f8f4de40ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19779d6afb1e1c2e91607401ec983411102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417aa3546fc47b99dd29e076722048f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ff82a5a343d81ccf239db92ca171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f86f09512f9a931a77980d0671d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29678d63c0022f05e25c88c7fb8784106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d099f1f0b3bcf2abc54c0c7e7ed00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b76bb934a38ce61c0992a03e84fc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf027c97687e938970a1190483bd90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd0163a51b45909ad2ecd7e9d6d3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8e1c20b0a7f5fab0572a176bf181111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d438134f71f25f897383d1fb0581b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c93d92f1c9bd2fd9bd1c66f7be07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab4222018f1f8c1d38a83393f9f9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45034b1624290d70dcc600ca2d90d009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2521de2b890809f0db1bedaae911a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c6b99946b8b285ea9bd611805a143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8cbb2c799b87bbbfd74407668ae14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eed0474bdfc30abb1d62b42128a7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530ddca853ca8f9bd00ff0d50f4a8d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccb88f3a49ed12c63cab77bf6b0b17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b842699a5c9b9ef991d054a480f059d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb87955547d392f15f738b5025c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faee8d2b1b33431481891dbee4c488d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92ed49a95604169f837ec008119ba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146029bf3074177b27f837e2e027d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1898308de507f13084836429dd1b0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4041809768d62d97054db292ea8f46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e4bb4eb47f7223f1ff4833cfcb8e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53adb23f8b389cdcf4a44e7e2cc89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368fb4be7c70a5627d9965441516ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df3af76237ebfb6feb94498541dce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ba02466f485f7c7ef1f70dab01ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c151bb3a98287d37ed70b4f3f7d99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bfd48e2b4aac16832ab1e102c48e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e4113c48616a7717661997707549136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db619d1aba7f01d704e15e2c072a981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c99ca08a0e5526fd7a0b26c199af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875a6acf07af5c5d74f9dffa0e0d0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea2eaa11c24d195fc26c6d22554fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394b13582fcdbb4071c9915431643f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb946ffd8fac8241dab1a5257b4ed4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786553678cb40bcba3e9e57205999b7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e854cc3829c6ab89fba505219cbcb4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab550576cc2d819c4d5d31084b05090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fdd4d80b44ae79a18500a9073f8ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd99d4d1bc2ab0901e6983f6bda9168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d11dd808f434718c354a9fbcf3ac76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbc141c888bd2893d3cf25f67fb48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4140818e99eb53af592a4dc2f0f9d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce22d21325709174b069f678d22a3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f33eea9bf212c032fc1470b5feca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fd26a31d8b7788d1b3b6f624e8c63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f7f8cf4e88e0f4a0febe630922e8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d3412913a521ff425944496d3c8fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25cdf5764c5cfcadc6e41f210675a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c7107a426edbe50284c7ef9a4ba3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89670df27630849870ada19a5a914158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e2a8ce35cc0de468f54abf64b1757159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57eaa10df1a4daa2a3c6722362e618160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11777d57a4bbaffc41d97cbd247a67e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e96318e09a97e6a10e321a198a753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df43b8b0bb53e262f71fb0116ce620163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3bad46a6e9646f15d087a793bfe27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc5cba5843518280ab0b99f9684251165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16f81ee0e46195f5b2ab027bfbd99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdee76f97bed1e49648dda7c053feb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d2497a2ab202e024a24a68f60f837168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f08409c2fd055ca01f4c82adacd48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee3ec6c2491365b6bfb42ab468e95b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498dde754f70da2bed7c26425cf089171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5a7b5bc89133f5311ec77399a2d96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb512b299784b0f9493c060eca0a5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c696036a974c9b86e42644efb76cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0550fee3fa3499abf43aff1b064362175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70d6d1da9085846f4b44b9c5feee5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3cb69eac4608f71dd189da405e2e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22f7335351ab4a522143ff308be0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895da69f4e4907325b6342e7e22de3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020acdcd0f939623f7fb7a7635f8eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be9687a4b1df155a23fdcd702db22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5240743c49b345cd97f4fc341794f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a455ca3d5b616354eff901dd0f2ea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8458caaab8e357722990c57e906b8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca895b07e2ebbef6232dcb1e0a33f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b3eefd07643786f70332910f50b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d3fbd36ea6eb1c0741ef3f5aea5ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434c1b956d36bb74366159bf5e09f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e59840e096f144a55630edd968d53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca18ad5513b006461d358f7e9733da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d473829b91c79f5cacfbc306f5b9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c99d9468e39f88b6122a9fda51f47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6fcf13d6dd8753d4069d9e7f01088193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36415a26abcaac9ddd33b8bc8d4f117194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f74b96ca23844303b7808482e9c0f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5725e062fb8f36af861db2ec87aa0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd87290ac2b3253e32c454e6f5ae627197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb396dd60c06c71886fd537afc47acb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e448249628e5818ef0c82504ff783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed385a6f4ac090493f998b5dfcabfc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88043941d2298e96ffc0769c50b74f41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf0e3bc2e3bb51853fd07f58d87bc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e267bf48921c73bcc7c90c070eaaa5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211459028672fe87ebd1ab15c29147c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c22fec4a44d18819016de175aefc31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0a52b6db992d762ebd33a8276c13f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ee0f5e69a82e3cee6f8185f72d85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26000a4836a894c6365447b4b1f8b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8fcdaa2aa658d1994b0433b42e338209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b420f51e83714802002e83ca7620210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2cc9d73ba199ceaf6c4608bf2f39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51696b581991b920263e72a2b813f74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e9cafb80c4b28f24141c278b0ffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30617045dbe83c21fecd5499822e682e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea600781a9e14178ba31556223b4cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68134b9b08e7ea7c1619529caf22f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cde948862056eee7a55b67800cc21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07accf1aab0d22773da463a28055a952218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd5bdfaaad7da9b6de350afba31773219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344b3d83b29e709214f3ff702ff4c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3fa8acbe58932f17174b4b725541221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be16139c3d7226ca796e0f1f45a201222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd6683d61ff188ff42f53fb22a312c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892007851c6888982e49327738fe5c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebc99141f5d369483abbf8cbff4ee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28052fb09222cfa866cfa73d45dd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462242d90a8f0341c909e27f13b0131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb9d069915f22c1739e088af2ec828228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096fac99a63f8f2ab69399ca9577f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1974dc11d1daa956ddd0a7d2b5cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d37557e4dfff38aa1e4655a17c79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8934ab15e0aee91c33b77e44c41131232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6d9fec033c0a94c48c754adbf4293233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24a43f49d32056e1f6184db3155eea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e8ce4f953fb32cd005d20a2bad88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e35fcfc7811be7701742e672d9f7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0d3d346175e47d8d43d21ddeb7d0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d81985eab9eb13a52fe7c48942476238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9552667973594f8a19d27b4eaa866f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732e550515cc4efc86836983d54c07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47aea12fa9c9c68e343b2ce0cf3d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1645af74f9c5699885ff9fbc91d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822b0549d258a8e57c5f40e26ceeeed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff8375bc4faee207b198829e50295244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67293d95f26c6a07ced606839fb798245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b074c5b73922008d04593dc3c5db9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fafc71e7b4139fd1953292ae02fa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bec971ff98c1a774f25df5edf1e56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a91c990ba3376261012448039d3655249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494724c258bd34bd3c8b58620e1e49d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc02ce0f4d5f797c15f07677f05020251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd804036f54ce5c4f21e715317d3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4defb039d0bde78c8054f2cdfc0cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320261c3055d6eacc2a808b3caaf26cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504ae10216c9e54e138d34df2a94dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca39e153e3419ed79050afd28bf7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab99ce98ce8daea4dfaffc4934a4ad3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b137bc1fb88fa8af890b3cf284d8bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9180b064f0514d26d4d008c8aa64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40570d3d11922e049c4a43b14a80d90f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ae9ae6ad01fa61ea7f861a3f77a9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cdb60a7b049d5ec8df6895cf0f0fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d40ede77f30de13b0c4d1380ed623263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07243a72d486dfb258f6a94668b4937f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b321981da7d20804a11b207eb6515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c004f96072a2b5e3ab83ccf68f86e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a50d2352a7fac94266c8684ffd06e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226802d63e3369392a2b603f639a6be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e008466299a448bb0428bad486a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a11a7366de811eb8931f22ab03c143270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d211a0c04d39e1e7756f52a29a13e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568d21ded23298c650454f22318b934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc68324e63b326bea4646df2a58ef0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649731f22db319f9de83ce0fd1aef11c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba63cfc4a439aa31517b3adc5f3d5da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fd70391b483f73f3187743fea96b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d16adfe8a80748b1f75b47c6b626e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46200ab89a8655c2a43a2a0232b9459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8965f4c8c021c41b8a7d0ced48d756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d02f0f72e4d8ddbdc9217f8146a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c09ed8f2b87ea97863131569712e85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f745ba3e2b367b2773bfa6eb77b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ce3f49b3d20a3a26ec0868a9a337283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a95fd571913bd8159c49de33986857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50ab5549db34d644d7de2bb0a6635d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523c49fa18e1b5d0d6db190b92f42ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27976e6caf2b4b6d3fc954bd33542c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef22ded0dcd1a70df38eb9a2e7511f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91962509d5e6f90d0ac34ed096713c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb0606767916debba88a02c7d8fc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68c240b3d8b1df18575554aa9348f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e72411ede7f2ac7bd5e1531345e53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951503847199ceadd8dfb97e6ee2044293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a267f8fa317e41a3f9971c7482a7b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423268413d02e004da755dc2d6d76e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbbd6f504696a3b951bdd704bbfcf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61caad3043313d8a8136486558b7f49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc917e71a9ffe5d77eabb4e9129106298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0128ece1b8663a3aae31ee372302d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61d39d214360e221953cc7b53ebce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef51a22a6d9dcb6b951629ea4c08a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0ecd4a41359ae0b99f2eb82fb1b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454dd7303f0af44d178cc1c839e5822303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e113fddb9af9a5867a4ff21633a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30069ce9b807d99ad824cf9c41f89b7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef59499f4fb4ec787b7f39eb2de8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18161c0deaeefaec5aa8ef6841670307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37427e0aef1a9dff49270cb23f14d9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba8153a4a58fd1383057a073eb7a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b8d5d85d8e02d15773608ee473b27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc6d1ad756f1df628a342ac69e652311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7da406f4a9dd3ae8d02fb28f4d1bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead3ac5f4776150ed961c04f91b544313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40a002a5c2161a3920f6cd77bfff5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f93df87136fa56a14d85e8fb0f702d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e383488673161935dcc3a10d77809316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc658bdb578ee28140fcc91e16d675b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d2cdb7f8f0e5f5836d52bcaf4f858318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff285ba06d708735e4bd47e539bcbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9200e96c9e0505f425bf14f225c781e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed26fd9a6dd4eae5de489902a4eb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590bf56f0edd3d5440455f48b9737f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336ae617c1f7008c292c50c4fd5c10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c5efc4a27e2347345596ae8a81055324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674346216bd662da901f47165547b4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc117a4512e0ce820454fa734c694c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939360da8f46d7c5f1a995bd887ce0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf044296abd39a710ee1793ef4280c2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88321ada650b88896f6db21efb42364b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88827155d3e53c5672e32e2d1d904e3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4c3181d4ec31c282bc20d00609d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771f11754da19c9be4228f2eee9568f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1daaa4793e4766ff34b1eb4ba9ee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348558e65d5453aa33f4b8455b5d266f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e493d4e2d74fd7ea7e4772678c8389335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf100ede401a85e259ede151ac9e524336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b17f545f21c373ca97790bde47390337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aca12641ca7c1eaaf18ea8d47cecc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f074e67aa158b15193be7ccb2c8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c0fc5fc7382a771b49382cca2521340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fc5bb778f975176226d5b2c12e67c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44816b7537508061cfbc96a7242ff5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced44d913aae74b2a3c8c96921351ee6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c1dab08b9b1690ed0e0049e172dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0038dfce7ce3d595f05deb9a7e1193345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645d31d8d4caa8e0656771e74b9f231346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd60212c870cb4ff23806c69089cc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232103ba00408ac8dacd6d810ee280d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a1839a4481b3452ff7b4249e60cdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd972ea47b2645aa86b95f43aa6a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a6147e405466eebcbdcdeaa3ad46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc437ec25b7067fa5e63d53b67ed39b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8296298816df3284631dbeb68be3a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c2778baa42421ef5b326835fd18d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b1906114dbc5d37a9f602f10e3f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d76f9798cdf03bbfe2bc1d54ceef13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa63451cdd8f47c9dbe6a1004f74d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c5434f5b526df3a2afa5c86a62cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2295a3c661a8317f9c889ee407c651359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fdd30194286ef7594e4ed7c08ac54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa938bf3066f8ec1d884a1b3961db33c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74226000eba814bd36aab653b2ae83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9efa05c45bec2176f609c0a715591363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb290d5e68b48c19925a14cf601ed07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e276a5f70e963dd803e59f279f6118365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93261663eb4045803b0a9e5181b2f7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf40533d2cf899b94b1dd7f82a405c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e9cc210a5033e511e939fd26b6e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c42c5ba07dd746dde9c87bd287a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a227460e817fbba8122ce90c08607da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e401deafe6b0d27464fa2c793dc357371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f384d95f0c1da4dc5a39d763e029372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43fba2c5c6c9589b8075245103abe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e90b1a1625454ec091c97254df6f8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9707073f6bab57fd0b25d27d391725375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254a09b03cff1d53f2c9ec2a2573aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86848e47338506bc00e74a61eecc257f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af499a20c90cef4713975436c2cba7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f5d7ce5e03635e3f8c521bd00970f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da360469c3436c2ba48fc1d0ac3c930380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d979ba771608cb67d9d4f9fc497e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0fa0427ec5b446db92b6e5e1c721382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15225446a4573de90bf5c2c3aec9e6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c795d3e8005f0ffd851853457c6b10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd10624893ee34cadab0cca187de4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2bfc6d703b0bcc05fa8ec01b1066386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b40b61d1ab6d1ea9b18aeaebeced387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863b8455f851efacaf8e205b9e2013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e4548c7f478983fdc3faf1e99cb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4fc62737a587815ba34619845b95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aeff7c821c8391a8b56341030d3d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c6111aa78ab1bfd8ca6608a775f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4e56b1b69abe4ce5283fcb40e4d4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7e079621c372bc2a11c601c846a8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457a062b38c29ebc82b1ddeabe07ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fadd2c353784f7d00d856be64dde1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86707a66bbee25293a19ab3771be3521397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f67a0a03e005ed0bc6b8a41058b411398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1327731f5505a12cac042a5ed32594399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abfe0a9295b0c33a80d88449e8bcf5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37efb54a4d255653531e6297e171f17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6b7d43b4c741eb499d705eae34f67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de485ae3d0a73cd084d35ebd0034b3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2d13926c5ebfe3e278f53646fccc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e8a787c0b3b6861fffd5963165d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a6b29aa8c96459dfda8fa8ce5cd5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb8cfa7557bb008736494974783ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35deecc4e037d99e8b67641d021b66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5dc9cb67b24482d2fe06a729aa775409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6e62404e1a7c44c4d057c24a91f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6181a1eabcd5cbce64b26bbce9f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347f7e49d08bd11d68293d44882dd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989100443b9a74a538b37360ad1fbad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f1915227118d9e4ce66831a970c44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718232725d8799f6f5afc9e7cb4110cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc44dd228c789d4e483ce628b4f0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd6f7e0270ad1f1133f664761fcb04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688ef2bb2b9ace83babb175215201df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4187ad958dad0baecaf4bf974d41ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea000b11be823cb2b47002b3e66bbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f9092d8d11c735c3dbec490ea51d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ecf7f20150fb2c85996bda9bd1ae4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435269398658bf88fba0436d3f1795be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01776f4caf02853348d94d10d180d1b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee940f10af68031814609f2bd9a371f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5dc106e45e6afc8ac53cc0c2c107426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c2b7960f0aacfd86b5fef3fe2236427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3a01f762ff110c080af1b77086e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a641f5f235f1edf2ae3e57a118e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a56a63cbbdf4578a1349b5417ef01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff07b6cf792322995e3596f07b0876431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6585cafa4dad4f48ed0e2c2990ae84e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0031e7e42c0a940725243dd54668f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5911e530a70988f2d1b09c6df87039434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedadb9757c6d0cd48cd34aff03dcea9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922b403ce803094165166339f595030436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e211e762d69c80434354dbf43a9fe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2fb28c53ef2bb439604cc4bdebcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806dffbee82df528a8b08f5e608047439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a47804a010892764140bd30a933e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6559b90ad26f2547a430f5e55277f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad33563d7b8074d9239411cdb94e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4bc37a12c47a04d765d10aca4ebe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb94ce602f7ac3bdb0167e0b0f3e5b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9ad85da7ad0fa95775344c570fa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b58500c1c3f6046ad85ab55c6d91a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75804c51a3553f217fdcd6c6bc82a06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef21dbc10100a9fd62b18778ed34cca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c05e4e6de72f94fa08a764e3ce01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed9465093729c28635d58a796e205d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb30b025a2da411ba28acbe585a6e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d588441d143fc95f8a0c577f71458452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dff067102c993bf2b3b30f41397fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda5da21326361f273e4da1015fa0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa37a0dc449e25625eebd2c07860eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe908549d42aab74e4a41030630b77f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0017b1ae748601f157bf0bc6cc029457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d864dcf13fec3822515117b39aa066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb961a897056d9235f3d70a6e4bd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38f63d03545d13c5fe7a42b61aaa9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc4d1306d5fe0fb24dfddd77efaa39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7a52302d723d97cb81d72a347a8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352eee762b7bb015a6dfac86babd40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bed3a15e775e4f36aecbe5ab3caa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df863cd58b521a634eb9c2b8d7d889a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb50fb14ba9ee4fd6ef55888568e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc404f63d5f49c192d59ccb1c9967467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f221ca48f20e371df876ee2ce01dcb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b57f974263408a0c347cd433c4d1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf1b164c257518df3c6e00362bb96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26a2fe46902c8b938bc598c1cf8cfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d1663ad4be204754b5ccd81208f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d914b0bcef1ad1c4a0f1023215f280473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ff704a4478bc81bdbd3d9994271a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c09aa372320a45ebb9ec54afa4025475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283bf6c0bcc395f268c2d2a6ab190e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa7b660ae1f042e1e895c80bf196e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397b91f9ac9e1e3c666eb4f1fdb07c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903a249c3082829613865adda91e06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d8269f520d60af70fe210e855cb8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a5d415e59f75d2ec36d5a661c45a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cea917b6bfa8c5015046e53e3674482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda176d8bfd440001392c09cc19c77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c8923fa8fbf3705af742b50049a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d156b8be93f0290f39a81fb26c025485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e819341be931d8277e70a5e64a86f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372cc863169209924e2abbab9f396a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d0684987a879798ca1f32cd89682488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7b21206be72c1b8c6936d0af313c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf721807ea557b5697ebefba3e41e14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd408bd2327b889452db2c75ce27b6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3dfba3a379159576b79992b280f7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade08fa0fc3d4ca7fc551a3c2ae3861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0c19e8a8b982418e65a4d9f422e06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb0d3f2cbca34fd32892d79d68cb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a5fe5a3f9abe32e000ce2fd6e138e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9bc327cba2834d1fe4d75f408a918497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98590c532e3bce674c2a7f80bbef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dabfd4464546e33e1f8a7076cadc6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8137c1aa66368c7214c0029abe796500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e063a1922438e57950d50de9c9795501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6076ee011cbbc6ff457ec6f9446c9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757badded2e57bc25c28f5852090717503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558742d8e9f33df8ea83743b2ac2ae9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e5d3f106de5c4571c4ef21129693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b84410e1956d541809416b7c2c76c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d4ada831e4f3853006e4926cdbbf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a446020006008bc29cb0fddffba4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564cb8bd187ffdc88ed85a194aca797509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a73c1176480df70b72c8014efecd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db2afac5339cf1678f96dc1e10b091511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d0319dbc86557e2b5e2fcc31e1928512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b92c54b604745523cdca54da8897513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1d8f4d741ecf0b19b1be3986fe54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f367c7e5439fd93ad5aac9b9cb73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5438bfe92da0620fac826dc253c92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769a921b18f3aa7351ad8180f27512517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1e7d0d88a37f38c4066795aaacc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53532c28a997f53625e8b66c687d5ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba22d0eaeadeaa20a524b619d7971b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862885c0650a0ee2f5a9dd558040ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc020ee621bc180ec1ddb7cdfa87227d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753405ef1a89bd6d490629b251de76a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbcdad6a4e56bf089b27fb887ab868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91b0e30443baf2ea3b0c04ce3ff4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ef6df5721c05da09955ef28615eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc49c27503dc6d64683ca73e0181ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af158f1c4c4b6b61dacb60b99f1a6c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430281ede27d14ba574e0ff08e08a7a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006464d120487ef51fc617027e961cea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cab335bf2c8c7b8f365251aa98d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96311aef408ba0d15aedf72e9785a56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac642a090c737e052f3f4fa2bf3b8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e4afa69feae9eafad0b648b0edd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8014a44b858ce4fa65dfc0c7750cdc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7aedda874e950fbdf4a14e7a7a1a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05782b077aa85a67a6a455c23901b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b242233e94f558afc516462880e4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb9caf1413bc37324e9d286ec6bb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5b43c6b861eb0e47be1de0170c56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687223df837cf22d26d0a63067d2c1cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c501c5bd6bb15a1b2f708fd22fcb5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8025d7b887711e9e6dfac0f2813c759543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a9d8e9d0489c28d54b4f048dc042e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438c99ff511b8f880d77147bad1fe0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfe5791d60c6d71582c55c5a752981546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb5c4fde8e6aaa9b373bbe82d8231f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820b3eff6f5ad5d6cdd05076a43425548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e54ad6c63f2b5e7839b8ec303112549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ddc8e4c768c83e3a789320b9f601b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa931e00d54c1b5d607e472cd40def3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596fb3ef6d8519eca88e0700466956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced6591c79222c5d23c746f4112721553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9427e0a15f65415be9120c1f2787c4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf80a054592ac8eb4d400bcd5662902555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a27a769cbe62f56877128077daccf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06305ceabc4d1444857bed33ab05882d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edf5b8a60cc786292b4a0e855c663558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773bfbe3e101876e8401eee5270e88e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95dc72bee8e43a43a18731d6615cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a3241636e4b3f52d5a33fe7d3021561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937cdb6f771c71c1a6c778a36850655562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd30bf84e06a622149dad9fe06733563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22e3150a8e23b6e4405fce4518c20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651171db8885188fbff82d70acc2b98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e608b2961e5173f728c6a8ea374620b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198baffd6e4e4653ecfa93dc717714567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069150cafedbffcf6c5b2a625f2eb0aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999274adb56547f816e5f8be9b296cd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c371516816b8786b28862fb02bbdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c7688e3e1deac061ffc68a71aa262571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeb79e9d8704eac1016d338a1fe58b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83c40c915c33020931f30b43f10e56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0aa0c4e98923b2552ecb79954d467574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c6b7c48dac52e756b7584a6d31ac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9fd1a166e8ff5c87e225140e3ae90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f13a39645133d4415ae1468946a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca6b54211c12935126588dbc165b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce16847f3f9190c760bbddfa9d8035579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274657f35ff8dca0740ab5f9c270a2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e931416b2df16f89c08dda8368fa3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff87f9e939b50567d23c1b9a015c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052946db26c8fabb165ce78d739ba44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd98a7fedab6d9a920757bc7ddc956584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd23b0c103d4233f1f1ff426411a57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11cdaf9ac38e44ccca7380f2f4917586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416dc16a64e560722f1c5ac8a14c7ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a358c7e4f0e3f20624f5e602a725588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82886b59bf708c708a12261c71adc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d32fab330725b07a2f424b69861e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71bcc059ac034218bd6002b66169e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f62bafce6ee8ab418dde128fa7d15d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a2e872e80e21733598203ada8d87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225adca2481ba2987fdfbc7673676a5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569d902a2355fc35c5e1c085137ca39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc070bb461916c788cfe6391848323c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903e94957ec93c9a4588b546d0caf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4a6295200a9727d33f6dacbc9d89d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0ce693cb904e7dd0cf0bc3beec02f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112e96ca80a2eded4558ec9d5e74743600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4913e5dfba420690e3460564c3596601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0100b9a7b6e92a8c5c618e8d353a1f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17c681b73b9a9c54af4723f1b17c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f24c2ac49d13e810924bea38ab41b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbbb5ea1a65dbe0371fc70c5b6837605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f90acb7f5c327177319baccab05ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ebe43c4c9f03a8e44580e7ab4fdd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf06b02485501a189a6694aca0731608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81be39bb6df90ff9a9328a201210d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81dacda5dbe8f79d66ab4fbdb1e34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bc11de411a53d9d5b4729f166e821611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57236d2cf6631c4cb73c3eebdf02562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9de2d3233d31d76e38fd522625f86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5a27423b2043a97faceb23fd7eb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cfa5c7f7011391831b804d58301aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863d7032652e1dc8bad5f1fbc5453d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928fd15dd6a9fc2456af3541199a7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd19e095d2b7a2dbac98b8e3de7eeb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb02b10a73eeab2afa28d60063a2231619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed61e732934fed6b9210ab0587f25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea94bb0551f7906a02bc293cab5b09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84ee97e7371c7e12ade9eb83930b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6fa2387d1d55065d7ff2fc658c3a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974fa35758b311e045652c8686a2a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008a8ec9826b48ebb29b2ebad1e6b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0c347e46308833c77dc703ca2aa0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0e266b0c80b2473d8812b3d416bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92afabd15597fbe87b61e11dd40c55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80f80d31740e2b4132b21e22c61c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f940de9213a76a4c66fa67d831bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9ab1676029e76480fdc1e6fbe003b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52caaaf18a6850283fb9e8030eec9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4899ea52c167b07d9fb35777edebf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98ffe4182a7abcb5b5617ed94bebd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc248309cdd7af489d0a162a46712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fbf9dfed8fc35c2649ab9887926f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca11d603d1628de5e83379344be312637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cbe26aafa2efba25482286059df62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e853935f105255c6c52c41b6df460639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc46e73f9bc06f136598101af1cb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344174f63ba95dc9f075d7a06853bc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be5af07c2ee5e470ea8f31d3ab501d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd83973d4e5ea9c5acb033243f4da3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e381bc5a644d5a56c28a1f4aca726644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448a2415cf149eb8b7fcc9a6428eca1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2170e4648c96c4f4e8e00c8a750630646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65aede3667ef23dbf4c6a1684d80c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978491b6d8548d14aa6c56e43f9f2240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fba0e69d181204cd61561a7c258af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b856ef2f679b9a6f678560b284f89b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527561e04f0a7bd4885b4b04af31c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92a6e90649e04fc0d1cb4fa2889a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccb0b6bc8cdcab26ab685408fabf05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652154a4ce7464b12895fc78a5644e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c7feb9757c33ef0606d9bf31e9a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633a4b816fa63d36bf406ad100a0a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0dd3e6f8624755f36a6bcb2fe69c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a113199e1e15a906e5ce7478ee6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee83ca1a6b9e41c4331bd13ff58a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8fedfd05b42dce5159192ad81e9ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2bb7bc2517be1bc5fd5f4d52ad3dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dcfb0c130bfa106257509eb61a29c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e553bbc8e56c69507cb0d3440edb68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644f0902d714a4c189fb807372dcf1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df233150b35b48fe247dd822b260496665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec9b8fd3846fe08e856cb67807b1c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb49f5868a767592b56d7ccc201fbeb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1400b36d6b9c4b9d85520288da5c86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e7f07386dd76336132d846283fe9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eefd2225a7e7150ecaa21962b9cb4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539b56f3a08ba9618f82f06af51173671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabcd416113908851d80dec2953e7ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6bb3d8c82e893828f22bc8b883e69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2791773c7bf75df715789ee4e97048c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122f7ea634bf61083a1d5f2217f94bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a497558b7a82cf5282517979792f4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1324278f4e5d2db7b10965afa20418a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe7adfcd16182fb4735038a43b7415678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29644bfc38e7ba5a1f4c923a80c4db5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02aae813b2fc3c9d764417cbcc50d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16dcd3d60b8e69eb2fafe0dd034c27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc955d92fce29536412a1b03ad23a25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d423df171e291d0d7c5cc8f5226c89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fed4ae0edbc557de4d18260a72927684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49439715ce8a1f5c5faddce330cfe4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856f51b1e0c2d4c448cd459314bbb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b666785168313bcb630668f2131a724687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1c1e8a061cead6361b7cce8ff5052688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd5c60c31f814252638305304faba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60efd366d19e2b2cb16fdb399c365690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1199bf0259ec0962562d83b41a5563691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed306c07ddf5ae4cdb4d317218e5554692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed4cbfb33fd34bbc6e8e7814c4aa84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146028e01e279270445ca9a23f4c2f5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfde3a615bebf14fbb1af7b3eb26ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ac568da3c29f88006abc1dcebe7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1017a60fc775a2c9975bb99ba1e1e57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d1aed103a2d77803fe5b0e7f3475698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b03ba06b9ee881edbfc7f48c17362699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880d289056909879c804f48dbd39aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fdd14ccb65b3e16cd068fc2b7cefa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e16ca0ba1aa6f0de3a881b02eb84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc824414b07fd7569c63ceb9cf5aedf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaebc4926179ff89b16677590d0598704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317822ba70a00132c353cc2681d106db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa7d2b88c082f8c35fe31af999cce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e108d466fef43b8c046b069d9c874707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df002bf211e67fb95a463f6b60436f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a153eee8d534b987e4a4e06085ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cc4498263b7d0326fc7ba81d3f078710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1e0aa7ad155370c624d39d00735e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae382e5da0d60ee12a8eee695194db6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab574716155e0eeae858e89771c96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77d3c14fb14e80728602c2246ae45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f1fda11664e73e21a3f9e97e7a0fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51f56f146a72b10bc0b35007d38ad3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1469b78728c412a5b3137efb7a5ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839f7b1ddae699fa9bd6f2b886c111718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d967a49e9137c3d6788b945a28f9f0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c90f8e6e2c8ec91eb5af33c61862f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22fe03b27b9fd02cd4c6b5a1e6e3a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e63abb4859cdeb71d8882be462ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d394d5b9e6b50428964a2e20c8365a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe3bfda84aabca2772b18810bb7aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe472dbf46cc1b21c7df62ca3a75616725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13505e70b3307c80172215469a3508e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf31d669c77bd40eafed94b24b23e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea274d5d042f9f6b6d26d0156745fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e482259ae5fb1ddef955db5a3bd27e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bada736a81a2361da0a1bc30253919730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3de3ed8ebcd602cbf98ad4225801e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128f95cffabfaa682a4cc0824c9ec2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b78dbbaebee939d06bc7f510fe0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aef5b4cc43b99125259d3477946fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca957f8e9a9efabf674ce60b2b9f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe88907e02417c58f5d173e23f6ab62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574acb16fad411044216980086202365737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f953e383f4cc5c2806d3fbeb40959738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472eba671399f1d71de5ab51abdbb02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6908a6369ad1552fe24a51306fa80bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a2e9131d860881aec452a8142901741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ea606c989ed7bb6823fd41dabd70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a758366204b723d9362ef581407123a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a516f1854d1e404941ae0330093c558744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd4e75631e5d4f471e565ebd75aca9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc3d58def73e7b1a414f193474ee42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68963b703ce6ce684368f6800abc7a17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f008df6ef475521714b970b0260c7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7454d5fad309181d64a516cd5623d18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6096ccedb82f66c2e54502e1ef81f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8930c758f4431ddf476d8475c5564751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc9688e2ea0e823ba008b9199c7de7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa5a9f968ecf20043573e17dbdd886753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8e8a75cbe51700822e66604ad46f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d90413bb7952f2b22783e91e7c9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2018566ae4cf5baf7467c71cf99fc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78a694657285071a845351cf57bca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936224df40e9d3eab1ef742d56e7bb3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608be9648de3f7581a955190daea09e6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>