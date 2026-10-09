--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffb7488f54121634e26052cbd9ea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2815287cb2cb2e428b9e8f9066cfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322eb5a8b9df3e830ea84d998f835d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf07a96360f9761773348eb5d69a544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afcbd114a4677649ac5f38d299ecb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7fcc2701c85aff5e2c4572bb68a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86828fb1b26115ea962de03ddafc3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef8ccf9f5da3ddb7bdda276f61b10a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0b01831fc0f3456de9f9a11358a4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc700676a9a60bb97ce858b769b3a1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d9088e364915c05fa6de214e9932d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6912a6908fad91580f4b5f0990b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c011ec4007a773fa005e1b9abe5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f731d9a5c0c796e713d9b96d3a66614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc43538ae7cdee75f4a4877220eb84715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6231fb27aebaeef5f5d80a9ce039f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1c4c10cf2accfbffb2e5d3d9da32b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c9a5bfcfd2c670def16c9e90cecd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dccec06889ccb049816606dd91f1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f63d227e144c8114a4ef02a5ce774e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11dff847cf4df5ff56682bdb4fe2c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57717b58f1e27a7090811d4d1042b8ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d96f04c13f29b76c0b36aaf81e1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18021a60b6757c9a1077b5085b83edd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c58271ba5fa22afce476b355144ca525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee495bf434adc8170e32aaebeebeaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abce2f74a82a69efb73ba54e4ff0b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2b6196a23db040fab28e408f5959c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2c033201a2e739fc244aba467b9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311b8006a1b4b3dbb0fb660777958430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f17853dfa20d688214df8a2e892531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff466fcb6581b79931508d90b1a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d18514041093c9b8d1b38a75f69da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0b255856551596a91d5d17c3179434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7925b6717ef3f33392c43388c60435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8cd774953a760fa768444943e28736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf26cbb1eaeec7642df41a561f44c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaefae17fcabe048e6eec72f31648738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69da71f5502d23836d6776829b484439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cabd9063f054a34a797c3b4ba3b03e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a316b3ae35cc960e54c2c5644299f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef77e4ee6e302263343e6f75a5b014142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37367446b00df0a1b8548cd93ae5d0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4279810264859f3128371d66d6343c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21fe7a0591c13d1990a1712ed6426245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da30dba653cc69b1bb855cd2e7124bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83b3c71e9f3460854568a9a6f5844447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d046cd5e341d45266447431108462d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fab620624d5bc942bc6e20a51073e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986437757dced4615f883b804ff780550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3320c03c18599c75093f16cf1862451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b2ee82ecd4a12797daf8d1140739152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d98a808117a9944484ae143584f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0baad1f148f8dd17d9503eaebab05054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dce62b40917594b5a51fb129507f6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd927fe468fda280d74bb558da805a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c813db3fb2895168352458dce3e4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3a5608c1eff2207f8f601f73636358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda07ec2a6ded2e58109182bef383f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733203f0f3e4378892ef3426eceddcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbffd922472118f3100d94829e688361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4a7d1a6ed7e6d9d89a6f31ace32d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36684f87cdb79e2f45183630308045463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b64a07f3bce1c34a6f8abe62ca55364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac609ab137382105caea284dfd4ccb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af075dc4861ede3d54593796dbe78b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc79df7cc90423445bd7950d98d69f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f89e8dacb7f1981cc1d7d96f6517468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c4385fba2dd778c1ddf5a826e40869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9745f711d68fad98d854ba01ac305170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c325ba81218136eff6057e9db530771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43675a841931b86ccd97236bab3767772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d77a3f2b9c157f631f8c102a6bd42273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be099ae3cee1997c959a36476f4eb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd3da4efbf1be1c53485c0ff09934775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a176cc27ac1d512abc053e266fefe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43a69f1875a363af7e2b3527282df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b96d239f30aa7bb0f99f4afc0280178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71acd2115b645651b00265697f6621279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09011049867bb816ec381e2ad765417880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2bcad08e9e240e245380ece2d3fe081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19ba56872336cd001411d57827d4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621578664db05af4e3d01e5c596eb14483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29ccc619e8b24f5dfae39ff290d1cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad268ad85a7db3466950d742198591885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857a2c36a816e4794fe04db08ebb1d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b2e405715cbff5bfd9291e5047c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950272a9826b2b9595cba6c20b651b2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1704878428f8447afcf5b5f0a09b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c03c7d9b4e8da18b54d4277bfe8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241e68b9af2c78f3c0414811dabd2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959f2e89070e6ebd3ab8b898166d0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87b8c875531e084dbe8a3965abc1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfccdaf13b8bb0c70f7de554b81fda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811abee581fdb20109b96225554dbbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb1f3d6eed7fa1cc3e94b4dd5590e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b999b9ac4b0286dbb012990c3e282e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe517c48ef608c1ab5fcc0c812a6f8c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1c21ebc04be0605fc1e4caeefae7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd651261d68b7433a512f22b40ed1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481519fc4d16c47b2afc0b9071d131a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e07bcf1ab0ddc9a467e05e0bd178102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f81579dee35308ec0c401dfa038b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42531902c0f98ff24224a9572e110a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0df2ab47505939a698551788eb2f6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ed3a6beba00e8af8ec0c9b749d3c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0aaf21cd2207c389d15281fa84085107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5f7d6127b5ae341ada46d20a95d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969ad10aad37a63dab3610529191eac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb38aed456a2396c5ee4da4ce8cf577110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f7fd7c7cf36c0a4c8a6cab4ca538111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7515f0477c49b61491e25bdaa8f72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b30fca30d65e863df2aa318dc86f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949d2491f4ba16716ac8b88e10d20b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274098e546d8361d8a31590afd1266a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d7afb0c253a4c5c4226e6a9b03a9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c523a0a8df9f0da883513c9188d994117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70523a441e7345f5e4b934ace1f6472118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4369f353c07d1f0f4980c6b517d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f36f1fb1e1164ab1b8d2d47272fa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea52bd4bfb16d77ab6ff5a032a83492121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d9423e2b712051bd0ab511d6a7ba1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812b6526cc737d8c5fdda8c92ce71c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2dfa7cfcab807442a591c6b42b927124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f17e652c0c26cec134e431ae57c9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ded78a61cab3a88f16a0abda90f61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4fa0ca21b7b1a7cc578629f80675f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c48904599d4e6bc3c03e67e67720d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0640415156621a91dc47ce60087c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748175fb6b26e512da4ac465e822749d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c53e8889aac9f3c974ec379055a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb488e8946fbe5e7fe8dd6f9ef3a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c3f733e129dcf5f6a7da6a5c5bf78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712e66a6b0ff8989ae894aba8567af1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb375a6c39f0db728eab3c744c48cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1ef8a1c684541dbb6359660adb9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fe1f3bb150701fed31faece37a95d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafbe94061a4b51f62339f4a15c544138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716afd9c70e521c05f93942e45c394139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad555916ea997624dba79445ec6f28e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa383b43ceb4f88a39bd5e04f0ecf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e406329f2e3f432cd464f72892ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66206f3b27e4898c59e9c9780619e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3a4eb5e69ab8803df7586375d6a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20bf0cb5fe5e09fa238c6b4086f770145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f69708d6605bdfe376eb890710e5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb1ae853cf1bea83fd66d53694284147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999afab322eb3a6b9d8c4c5ab9c9dd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d1754becb47ea6b40220c2cc7ca9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437e8ece50cc38f8333a54e426788b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c3750365a821e73f902d530e4113d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e810679e0cd97bed897e6283b47b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab04151b82b9ec9a07c79bf4ac318e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b616af6f0a1ae5fa13560b201d38722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff8e8496aeb0dfd8a070adae1f9e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d793e64ca2f2137a165734de7046f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168398307919921464ab4dc868fd018157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c7611596a26a7e42a6624a0802d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec1aed4b1139ce15be1bd6b9f8c2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a219f819fdfe1fb5a3a0c7df6b68c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0eedb4336411ab09b5f9879926ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9bac6197b369be2cf18ca704452e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3774973328e93fd087d1e5338bcddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875857a074e9d0f6a9f6f7edadb2a464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1032b3dbd03b19b9d0e260398c7692165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ab00f2e80d6745db3366fae684bac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a4d590cb27dcb1a3b464d8f57137167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4eb16aa33bd92fd2038e1006d8f17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6c6f3428331acf4868e783d11cf5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6b69d85281dae732b9454f86dfce0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac216d0882bde7d117df10791d5534171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a05fabf9bd6ba08b4a0e836815b76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c2d1c917c86deb5a9d5357a96ee2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b362d6b468bb217492d167d7431d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c2ee06d08f6a71e5d2dfe0762d5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8258e5aee08f409c15fc2c3924f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660976e2698d7e5c4072e812b6d0d22c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b34ac1e342d9e5470e01001dce3a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e097d769001df437c2e2cb0de261179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9257a92d17cffba6b3fd89be6e0fcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550517d881bed29cdad68ccf64ec5f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee70198ab62d4801d597bf3e831ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b8fc9052ad2da439959eea24e4f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ffa7f811d9739dd654d8b3d39f0f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b847c57bcc8adc8e575eb16a69017aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d9d6fcf6526aa822cc5b7d28ef7ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6eaae4f02d175e7ff82048402703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b65fe007575c160ad92d02113a82e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7ad3c3b06ee77675c9a649e59912189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09fda39b538687d007cae37790a384190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d7c6c188b3d354beccd645f8d556191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0453a6a3d12d3a3cc190b2c517805192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8c29ffe898a5b42aa4cd825fff040193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17265ac4c8048b19612f0de962ef2c7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ada2ecd5e1e4649b4e5e76728355a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c4944714dbf03149118f29b5a3bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b19250e0bbcdb0c3065436ad1bfa9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900556b1f59f61433c9b248382eea76f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2578d52903158800236f63484ca84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d678464ca27497b4314aad44e3ee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3a1edca04cccf24dd794ea888c51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940702276d8b7454c30fa92d543515202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d614880c6b6aeec91a351bf90e2539203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb924e6b3ded387d3e0e83d59fd3d0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad03397e02493557e66b03c79e770a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d215257563bea8c5734508541a2b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4717a5733e78a8e14db96be076e55c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f0352420feb6dd0ed43fa38dde1a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1e58606eef4e1c0e324ee746f56d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659ce02b201de0b2af51cbcbd1dbb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819f12a05824970c11bd3d653398fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a658ffa667f22e76bfedbc75398d95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b6ec95513030e2d927de225f2069a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e75016c0b754325b93c56cdd7b7868214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6079f6b4d7ed210f9e030ac14f487215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b855a62ef8c7d1b705db28977ab8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f3d65a3ff7b0adf27e1105112655f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb6b449f0e44ae1339710fc4831d6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506d0081d6c671ec1f9a2a1e8da3c47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2bf518f17b7298c5423d9e66214c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e52afd3f807dc68d25a99a90cf288221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb3a629acf202618513b67f036f07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721fc5cb7b8ff5f61dff03fefc26365223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74190b108d811b24044725e68fea741224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b674902d1584021e73a5a051891007225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f837e1257949d17df80cdc69f937226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68686f926e2fd7dff57774e4093ff431227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea4a228a1fa4392e8a2c609586f526228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb378d2f32bc42288a0efe4192f38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e6179e0b2420cd65333f8a46090ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f40d7a8d042a23769e95113703b5b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a2963f08af89562f2acd4f3896940232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955cb34d7535e1721151a74006b6334233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af4c9529b9d879232ce421b39e0b19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84a7326c792d49ae12643ebdfb943235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213438351947a0ab0c4dabb9f5af216b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c2e022e24918cad0b7fd2da51cee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c174961d8ee7fe01dbd5a1deb0fef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4c10396b6fbd9fbdc8aef16a8d5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7de399168e05dea4f6ab0a3bad311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ccb15e44b6c3a3314941e7b95725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769c55a361797f6abaebcd531fb44c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e78d8a7bca24bfe35f016d4849f432243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1a442a1dde8ba8f953a8742c1bba0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080523b774c4fb6ac260530c85a7bc5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b002f7887944810a09ac7a633e203246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c6e2256effbace5e7e18d297fe783247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a9b73ae28d56eda2849e110e5a48b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5bd285d8cd575b0ff64728b358fbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c86648d562fdcebd31398ac3f67f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a9709cb27a3c9362062016242d641251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66659db5d42163f97b5f9e1eccb4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9758bf1da227458618f810418f43f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74ac6196736fd2da2ac5545c60bb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa1a55edcca5909780d124db0584e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c32a39cf125ec1845ccade3c1a083256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdf2f075325fccdf1f4fb660fa7763257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c7ad52b324ac65d5d463c5b971f33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2628a02db2e2f771c5ffe42f23f15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69b8ace319981880d188025fea5cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd402bbdab0098c53a372ed7cd25731261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea5cebcc3c2b9522cb1a530ffb78d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716c51e64fc2ef7d0c30533e873bff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd789b027b3b5c0ca7f7c4d1b7b808f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda44baf30646f7a782dc351814d047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20319e0546718f30961399c667f77086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391cc6d26c334b9425b731121eeae3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125559e596b568ecf0d5760b79579abd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c30968e0297d3daefd94bcdebd67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde85589395560ae6bf30c004bf15d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e11837c37d4a72bb40dee255a412ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae130f2aafeed66d8bd7c921a2d99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bada5784ff8fa9ac2b4230a3c2d3d7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d1c3e51566164362788dbd30d250e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e2dfcf4c93ec71806f9e9df502194275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2586f0a30f56089455547541ec77f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3909a17aab071b83945fc7d8e18af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2d4e6122ecd48e5f52a934f12aeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c0a162161bf384e8ff44c7872411279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961313acd06846715e7dc330a04dbd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277fe412a1767bf1192c8b25f05363d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c71e914998133bab62d7f9960eece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13787111559d261b0f536638d3a97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223dbbbafe6f30ba0f88fe93aae0f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c5ee99d1fc1b55ab6954ff6059bd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6bb1a5452d011b89b3e21274e3605286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545d457dec8ef4fe9686fe551275dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10af42958f05aa51e453273ad684e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc64fc04f13453141bbf25cf4243ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad53fb4c753521accf49138c378d54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02091a6f1c0f09a73a991a0edd26a1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017d4bd052436b3ed73017da0b4ec2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabac9036020815b33fee88f9526f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7135f1a3079e9df2f4bc94763b8b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c07d70d6a9c949ec017ed5b2e4cb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5b7e1e13eed30f3df5a962f7f196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b002e30e0e9fbb2dd0b18e77ee7f4ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575fb5d8723f95a18f46a4682e03e7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b08dbdc2a816fbfa20039fc9be7b56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04622bc6724964aa74ee238b9f7d484300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf81836309a7bbc0193fbfa744cb70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8a495965bc510b420cb0197c2d92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe7b07127a2627ea060c70eefb174303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe99889900ad7518fb276bf7221d07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa43adb749392b0e8b1a8d34ea6e52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf6d27feac32e941759307804c490306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e79e6cf6c264c2f58b3de37914d4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ee136fb9bb97c19255483c88e569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24e0a2c1b8fef37f664ee5b16aeb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86429d301dd4658f2013e3054ac29b0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2da90f79b7de20781e07cdd765a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8066c2f456beefc87014ad92b9ec62b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d7180de44c37adf8dda053c838f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c7fd7e0d7d56113f5dd00a3fde66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e92e12eb6833147c7e4e7e45ccf18e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f6283f727d55c011d7474b3a0d74b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b21dc7f388030a6edb74c9f63430b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d945d5e632480ad7d8f57c4e72e08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67816a9562c7eca7be674e2c693499319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b4e251b11b9f42ef7b1b623fe522c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98d05720e783ff7dc3c14962636e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a482ad197cbb4ea5c0c5c425c94e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588089404fcba88fbbb8837a98c8e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fb093e57fffd8ba17131ac997921324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf712de5c1ff248f048b6b8e246ee7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38443aae71f6fba48fd7184e27fcf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3111636f6d337679202a328b8444327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50ac205a983f1e16462bcaada2e93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17708bd9a4727c393c614e54a974668329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef50ede8a23375a484874d1ee9aff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817454391f0d17ed417f8a7c32b108331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57187c2caba1a8d8010764064144be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0087e4d23fb8533209e02b7f2f4d2fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e23ae144e22877e4d5b73ee794030334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cdab678369b1e6a8efcffca5d2406335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a10c7f309518ae655d7941eb9f535e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7fe194520346fb4be125e6815b8e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8573e9c9666beeaa00990c5665cd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d89bf21d6d608f85c3f1a0267a55e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e9aefb51439b94f9b3e70f64ca80b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c7c9b88c07d0cdbdaa9642a56142341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d727fb08058c05371b02b2ee150dcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2299d34b4a78f7f361903b0de8ca6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e6821a1de58f1cdc538e564d1d9e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b68b3754eabd2b487451562754aec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb233f3513b1016bec86493b175e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168bf3fb124ab4b44e0203e764dc90a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a072c66158b742d83cd2625faf9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e774f13a1289163a44217ce32029a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b8963728197ecb1ecb49ffe2c7ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c12710ecb2ac4cf320eeaf9fdcf40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ee9f7b119aaf2c35f3e8ff907638c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9caad71077242ca9fa9394b9db4bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edf66ef0f41ba3bc5342c022b91267354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db3a0b8e07720a24e0215ebc7960a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd8fcd5c0036f731904d4cadd7da1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16632b57f64a4c99a0eb83b0263c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433acea1a831797611a7f2670338aab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b29b3cc5cbbee2bafbed5a319e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc045b3e7e18c396fec979a7e37e1c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec59eff421584b17c3265df47feb48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f1c2c20d27718e22ab249d09f154362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02536ec88356757c969ee711d6eaa866363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc6987a2bc9cd294d24d7ab014e0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad39dcc9b31bfd57f9b3bc033555cd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c6bfef39d4c247df0598dbaf99311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46ca69175b1db8d8e5b9fab99415a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d361faebe2755cc9000252d14d5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670580311b1737ecd85d0e35076b9d38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c45d86a6b104aba34545d28a9d83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93484a491caaed23fe37e0f9f846cef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd163ea452636698a255976ab0d7e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b744b1ff1b6876c23025f156e2bd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d35d839833348d77ea8d0ba2d292374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3914143e24d2c34397f10855bf478b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991853684015c7d2696d25e532f40f96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adc602132511c7725b5e47f8ddfb59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d4f8e4daed1522ada118410dcdf99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfdb29449341d8fc884bb0001eff51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df170c51164b6d8419a92d5aa8cd6e8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ad8a7ab6bb188c2bdfd5f92fe5d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050095f89af4095b5725285c0c3d80b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67470617628266e4d477cfc7335c3fc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c812601cdf650597d2b62a20eaaca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eba571ccde52bd4d9f9b4ae8655cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166d1fd44a8ad24fb312f4ca89afc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339c4881b4f9a362bff60a60370e11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef4783b997500b9c171d4b7ba62911388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc4c817b74f56a6ba1eef09b9a1f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c883ca681d8c0a6e1c021b652fa7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166f8e19370906a6865b7dcbeb4819391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd3eae6e17ba21951f3791905535a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80891db8659c97c649728dbb9b4b0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114fa3165fb777ea77457f9813e1a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64e1213e7cd8b0194173af4a8d38f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382f663d9caf96a5e6d7192d8c1264396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd47994d3ed7aa0ab8d4486aeb91d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8612513da1461f3353a79643bf118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775f265fcb360c1335a421eba19998399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb03ab0d752cee80c37730b2e0c3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37c1abb733fc69c1c1759582c8df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4da34dc04799f9757a856b26d82f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c5d0a65562929709d7b31872e067403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cac1ba7efcb1a6a048e18b1c88b7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e4a7c2162854cd2dc07bf4e560cbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581eb64fefc5dcac0f24c0d1d64bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fceee458a5f0fad16dffab1fb3972407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd773d6ab2d2ded960b13493d8b56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c172e626850e9b672153172a6cffc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49bc4b26df0624a5d11fd133684ad4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292503b442832ffb81276e82e7dcad6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef50ac31a6c54f27bfc8238c3a583f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4571acf3b3f5e7c1eb30fb609337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365cb4289c45476c3df78878a7b0f85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c83a6833565c5385bb1bc65c09526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ebafd8069334fe7e1881ecfea1b6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b162661665cdf659eb446096a938894417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1521e0dcb7614f07d4fce90fb72ed23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c7a2559167eea26df2030f0a6e16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714444a36e13a2b66b7c17bb3201692420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a979778bd4f883d7ee0ecfec119d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72193b75304bfd4b6bbfbea0b68182422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e2d0733d59dcb00e7c8fee8db477423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79566faa914b8a2d7d47a0ec7db92119424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9488943b63867858934e3a5fd1e81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302205c860f25a73d22bc08b796638426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd1ad05c5212b45b40bf4381278e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df07264178aa8f1f4258a4bf01e32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0636c935902f90150111e0ea0ef6f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05325708b26cbf5789703db8b888a4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58c87843ac66eeebee675df83134f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70658e6a6153782edd4b964c523094c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e33d8042fce09df796557597618c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddfec3f1343eaaffb1d6a535ac07cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27052232d52ee1716b0bb8c8258fe2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45f7c94a8d5547303ce2a323a7709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1ff50076e2915b45e4f485f08f54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97babe190882f2ea44293b2e6517aa1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f58509c13cd14b19a759a363d7c68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387ba2479776f9bf99c5c5954c4738440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5141b49ef91c0ab6b2abab419e98b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6126eb8d2b36a5f4149b6a44ace6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb6ae69255255c4ecd34e107572de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc784530522b5ee9382d356b5e2abdc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63b86e391ffa00a9439ca019fbf62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f1bd3e68e5493f714d64f393779b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374229ac4984f90eae9a9a4857849b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf159f1a65817f82d0754a2bed1c2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b3bf5257ca97ff603e27c57cd86a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b3b6bac95275539e7c03e108bb07a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1231d6b9e8b43a3495a7654f8af0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d468c46c7ceff837b5aff936574cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a958f49169d83ad858afb6131e0bb76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518fc5d6edbbd45471064d0d745d0d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4d59f2e6924f3809f48b37700e359455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5fb5a68ac8ae776f02e1a55cc639456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302c764c76f0000f2f432aefe7e927457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777bc44588077b9392b9afb877e9f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131cb34a63af79a1d4cd21d793068d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b60d7529780ca9eb1e6116a5bfd4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c89b3691a491500079a9b1767c04d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bb1860136cb49cd9cec03aac5e37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c60aaf02980ed302300bfaccb6e8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132849c22c06810b77442f3410622ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98224583067eb3bb85bea6585bfc3e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e3771176c322bf01a126452da634466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d326b5c25c709d4c68f618c48f2d34d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01445de071cf27db8a88dba572095468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f459495412fdb05acf448f80d4bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49499bf792ae3de5ef81ca9266ae412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e63d5cdff40b7e5bbcef5ea720f217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af0ec5992974110afa6cba17b9265472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed9786f1ec61156b069df0fe9cb834473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059773c26786c6be909df9e67f1f2d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c109bb549037daf51ba199e1c6c48f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a908bcfc4e2ade77578b120c7f81a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d05ffe20d3271df4a1206c54882aa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc657c7441baf991516d0f0ad926a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571659bb3a71d22946b290b37f8c87a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af8d251e19b6615b9bdaf05431e71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc003d625cbfd0fa772b287008805a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461815defe7b804edf5a7117213f54c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11006d41efbd9186af57aec892bbb2b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e385dbddc678e0b5941529286de5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7b5556aeb0078a5c86ba427993fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe5d383e6d4a89554551f76e4c2c67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9940f98ffacea38fe453a7fbcab7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f331009386f1cc1c88c6d0d511b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b270c61d2bfbb2a467a3a8eb29380489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642715721829d190ddca2b275d31e6f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c8ca285a053039aab67ec3840683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182954b43a6b9cfe39b71153e70f3426492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdaceac1e58640f514a907ed2c93ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56119fae21d49a26b3e87de162460a38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2ac015cbe196e4abed0f33711648495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf048b9dbce20a4978056c21dce7246496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f1da7a966006327ffa32e5e33e30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a6d31c064cebdaee9379e89e6fa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f956ecfc2a0a7be4275275663775499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304032e1cb80db36ba32fb853843342c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3051082faf75c1e5c01fd0a7ce7b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87943a3845f6399ef150c4b92435ee90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee295c43b372fc212aebfc03226f2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3163fe84e54e9e9661d4b0d7af1ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378d66be9785aa7b8aeac2c180c56fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe389471673c4e8b7e70c84b560485506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a64854656f0c5dc74f2e10f3671c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515677004c680c207d775c85d472da9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675127663265016a097a672c98464a4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f14e3ed14995c97e6f5d9bf59f6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c7295c9d65e1901cc46d35b6b2e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209433c3969f09d6f10f27551a738082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820119b435e765f050e9546c4947dc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7415c3bf044598980fd2d6688929a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab359d5d3aa1ed903b218c4c1a3643a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fa59c9afd610044cfd0ca5ac6bf12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73747607549e3f83e1a647cf85d44f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08cc09489dd0ad1ea9c568024b06e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c883bf0df9b4b038920874fb0f186fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad900658940dfd670053666d24861520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3332b4ec92e7c8f59d179a9c5b86f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4cecc4f4e95482644ea87703337e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0d6cb2c7dda83fa509e21749cebe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c81db743e947b0e19d2b681517a29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a303c4785576d97a99425e38a7b712525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd198b440fd9464b325dc61deddea1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921bfe19a360fcce4352fbdbb6b4b00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d9683c83d02b2d40dab6be5b688af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef1cb782f412687c5e30f513bf918529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa0db48b27ba4c5fdab460d2a1aa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8dcacf862bd4450d5fbf80a61ae31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eda5fd01326f8558b77771aa0d7ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acfb4fe23610ebcdc2b174b329086a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600cde49e99f2592573646f67d7d1df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde5298b687bd2c9cb5370f309dae5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc1e21034c01e90c2e42ad0466094f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e555cb3ba34ea2342f84c56a560f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e8b08c8e91b4c424efe5f61ba308538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242bddcfffa31cd93a0e2930819956b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f1b5bc8e8d68c61a0bdaf6f86fa73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01a4b9bb4fb2b4daa3f53b33e77255541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0fa9520f273f7e9c3d7bdf4e7cc90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca55f0923d28bf8eb93dc3411c981543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd157229e4740f11a7c5db6aedb551d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6cfcd49a4729e63d59ea91de386c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbf2293dfb10d6399ca2198184205546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ef6091dffb56064e04f495adc927547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9725920796b4ea3298c0a95dc7d06f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465412958de841b1e134af77b9dcc534549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8307627564b23f63be7a25b4bda4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a180216de04f0536b77d17131dfdd64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19e3516fc49234d93947b5f021f38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba125edd63147ffe2afe0c81ebf75a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047dc7576ba356f963857aa7123fa59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff900be5a6ea2d603d3bf6a2f0b7ea41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1af001e72a0b2444e8494e677e9c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cb95cb8841c8985edfed6c145ee95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983f49bcf963332dcbb2c33832bd3d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d9542c9b910c38b9cdf262a97529559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d258950ad18f3c0eb625d4aabf445560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384afc7539493b45ada2ca03cc99109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a06470fe9f836d9e610008f1a3d56f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e045c8ca34ce40b594caa76a8462563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e19096ec9e5d78601fc5d79a68a654564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0feaccc3a4c7d5fbd2446864e576565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c0854539fd6f95da04ce99cbb2d5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac0b9bb25bdaaebcd7dba4d0f764f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694be89a8a76557827fa3c4f0b0f14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c196f3f6746c7fb3924405042258c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc768e3d0e8ccf5899a5a0467fd7b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4e56ca6fd08d34c67f95e36862e01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21930fb5531b2c28916fac2c6c50a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8a3fc63030cdd73ac237c7b2d6f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947add716c46a5172b8f4392aff4f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e8f80cdbd9ce7ea072464eca5b1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8c8afce0d52d09818ae1eaa4ae8f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890ef93a3c7b9b71105b2be80522ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e583a4ff85645c703d7e4d9dd0214e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a2788e9167ff0ca484872839f01f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2e90a050acb0d7233a508f635f837580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d64ec6e421a37ad8def991f7a1a80b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8854ac671ca9687c7ce1c181a1bde88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962390ccdc47fe1bbf449b321ec155583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc0b4b677ed2d29cb5d8f56153054e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9e4dd97659c9f126e3891e190eafc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f863ab020220df2f63d4119b7252c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c546d6c40ff307deccb70e759d0821587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c779bffd1c0b777be16527af4f6662588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99bb3c07fd1b0528d559f02af84a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6799c194c79e40ad95b4bc4b858e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33ed6074f0a508581eb075374efa07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f815fb229cbc5b5977022d912438e57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd5e886ca51bca894accfa9eeac659593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912bdaf210fbe5f7da1a1b1decd3f80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ffcab4fd3f01619a8c0cf803c392595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fcb61efaeadea7687da7a7a0ec753596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85a941b7d1097b437ff3fc3e5385e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cd7c558556452c1cdac938018b82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f6e3058af6c8ea8c443c99b9c8d8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb664470704d5a5d2301c9290f5a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71ea5cb97fd157a53d30947399c12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73c877c377531d730aebf8460f058f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742850897c02a427e9d236247f06e6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4b15fd7650849628bebf303d48726604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed757a92866b314855edf5e8f0a64a4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7649b1df9369a7f622e56067746b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1beefe2d06969ac4c0aab797f9b0f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f0c751d5f6689e87a8f55e6dd155608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b1679729a4f7f6f41ffd281fbb53d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244d928b1bf956fc5ad547ab24c2fe4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9919493ed09bac2cb27201285aec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87c91b33973e9c3470f14588272b83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d3c6cb0ff316f4f36209424650a0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b64e76344a7d9f8b002046b4a2d22c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733286b4afcc0c1308ea2e779e8a8262615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea53e80847bfc5263abc8fde5093f32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbad09b738d6dc23a0345a2f6cc112617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb09eb1a57f6a72895e4e08050830a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ee44ebcacd87f890ef57c5a2a3ad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac7eddfde559c9fd19b4b95593047620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17bc85aff9496de42084d4edf6b1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e18a832bd564094a5c745f18b5ff2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fcdff682a818e9ceebc7bac694fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec62c8f9ba563a831528e7c16f7dca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1d9d5f8c679b53dfabefdc00fde8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe1842dbffce22b94485c92a15b01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64953c37c880fb9749d9115deed015627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209772ea190eb43bcb6e08c4b6395af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0166404fd4a2b49b8a00f845309938a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd3eb188fb600836b259d5cc0c8c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5fcd9487e1e3f0e5a3fbf7e8ba24d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf330c909af2e79e80056c24c2a0d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d3ba076d440cedbddaf72ad2c1ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122aa6b0a3ca29560290718700ea8c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4416b41bfef273adf43a9f3cf851635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b50fd3da5847ac5fdef8cd65537e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d3149474dd4c80cfb21da553aabb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b442f9c7446b7ea3881a9911dbc2ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f795b3065e728fdf478bd41364092b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf18c9b8ecdf754199abff6f8b6965640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a7e4fdd8a2fbe814fd12a5f2272ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca862955f7b9a10f243790924eca60cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81fb7184b86b42d3350c50ef320606643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264fad47609f966efa7b61a42c697ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c84ca972eeff8c8ac3e36a1fafb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102223fbb3653b33ae7def5c4561de5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeccc2bcdfea8471a124c8656d60d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53dd070f739fc6d3b830feb3fa572b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c49f005caf2adb939e5e20fb34497c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8a6436264127c059b8f9319df868650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b8a5f60a23860c09a9318faa98721651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc308b8dd02540fe3612ccd0d608fd5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef0a5e3561794bc2691319a3baeef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df74c4d8212dd106a77142a0702903654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3564bf7adaa2dc1491691efe9add5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa5c88e28d6d5c24a3d395591c5ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d13707963de143002fee49a23417d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b8799e242dc08b9fae4ac0d16813658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5653f13f9c63925225a79b6da3bcae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61cb0b02cd96959222b383122b203660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30611a29b0a8f91ed266c97ae4f121661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286c3f939b2bc4cddefcaef0c80c46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ce19789eb95d27fe3c23fc39946d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df034b3864634152d59b9d04939ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6cfd5ad4e5a42383bc2622ded1f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9e1eb4401aae9b22693244388a696666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66b26ccdbdbadbbf95b0414c6c61a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5937b266f46a37a975a5a40b1527b59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a729a72bd5891468cf84633d3ce052669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a1ce3253c8ac7e9921dcc5e0ebeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9f47d72277b737058d62a8b2a83ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838dbad0956cd51170b51cf91fb14b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41752b875343ae746092fd63b09f3ef8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f10be0e7446a832439ee227da937a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6e13e15ee89fd82f98b68d7a4d974675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f7496cefab6a715f6efdff3de18f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331955ef880bffaeb60ce887065e2cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02945a9952bc27ea3999707ca2a53f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce572ef110e06c70d026ecbc5844977679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df9c42aafeeeb0578090793f006a89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed723f98cb37bfe998f379b75e550f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d812d8200a3b44e9e10285f69c1dc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3bdfd0055ca8b6cdccce66f1f1f72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43102df60bf9dc3da62bbd5ce9bec74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3eda3a92ef5c262f80dc2611c4d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb7a63ee09fb2515a11997cf8e5ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb513a88bc40b9ed439f269016c66ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee927235b166931e334199d0449325a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921555076938c77e243e7cdd9657f388689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7565ec3e7898bb846c348c466eea751690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033c064ffd4d2f017fc70af123c905e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf5da46b1ad6920041c9b9245eb806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6244e514b85c68b2268f205c4766693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb1c9fbcb4e0a1870e0613079a3d3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe06a9d30026aa629cfb0904489c95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a673a84b17d2977089187f23731e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988de6c7bf88fddf9b13850f5ae3bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a9858743e1e4621d34709b1a6ed1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae75a2b8a489e33fa66a4827c94195699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab88d701727971867fe888dc51beb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c628225807395ff5ca6854938dc68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de584e509cbd05ba721d8ae4ac8c86d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6ba5676e8000d951b3a34dc4fefd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27072e167e030c026c13d4789d28b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d0e82ffa0b639cceb6cdff1332bab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0deb04879678a128eed3dbc50fd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31149aa68df1f9370150dce40b41be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0394b66bd16568f522c0264171aba4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b27afc4b840175b94cc2e39d6b574709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3cbbcb0d1acdadddd0207e965113c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36dc3882102766127812cff4f4654711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84a8eb2e10bd07f5fdf05eb979d2c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1cc73feb7e0a54283ac135bc0a948713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a5328ab07ac6dc3c1d8a4a431b37f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329c7c9f8b237f083cd93acf8cfa60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6d9b40a4159cd5febbc680f9d2c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224910eaf3ec474afa28ac6d4ebcfc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c56491421e9492cd1e99faf8e5554718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f008863c3b543506f1bf80b3fa487719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ad6fafee7bbb3094c2a8d4e6ac5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f039c7605b2e5013c4a3aa14773ab7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ebfd3bf5c1d529ecaeb99dfae3097722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507216cbe33b45b9f441303974cc810723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849312f125e59d3efde0a07310a9e05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e177d3574c2202f57c29967635c8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a103587f8c5f9576b077cc8911a57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f626618c2b35b358506ab2d42b6b808727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5cdf847093cc243d496941758b62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b971f99f9bafad1832b21766d1d083729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891387b437e906b78879c4ee60239a1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811261222c492505ee504e979a1c965731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d41c780219a4d28b1a25a199a1fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78fa5a5f00abf33d6922afbe27697733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684ac53cc26f5fee0aa3cbd4a9ba375734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73270cf71e4658c037efbbf29b9fb223735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3d2faa782492da6e474dd7f0ad842736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74698ee2f48fe3c4b6f7316896e35aaa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b247596211d11f0d150bc6bef6129738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fcad093a42443781066da2ec8de3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da584156f7138fb7238ad1657da727740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b225cba7cde7f754a53fddff96cf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2809623b627ebaae979afe22a10711742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe60354327e038f94cb816710b971d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9b855db67a7d82095392664688e88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c22a8f759565cd018cfa1a74026f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed930bcf83147e9e4a544e366766198746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f80d1c52821e0876283ce2e282cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2869627c3fd6cf1de68be7d3ed6950f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a66b26aa85bc3b8004c4df0895581749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9c17bb3805ec91c8844ac9ee9cc36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505065a6d0074e19432d53ecd8a29c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e1cb12031acdb845f5da84f5e643752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718f628d62324d1a89820d5e37c5cb5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e522322e290b415d3edc9874c0e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38f72d5dc230bc1ec98bd6b3dbb47755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329bbd73b7e24e2bcac21697e45352b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f36156f699ab055e91dc0a9f9440757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5112214aac2a2b9e61fb20efb44d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5706051edaa59d46439eb3cbde10bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b8f3767de17f5305ba8c7e6eab8071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1cb62af081d7c4e2b34f46f7352cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29bf8c942656c29150e9a649992b6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c831b75011600584b6ac8ac2f8c93a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89a8fa8109dbc83c1a5c5d4dab6d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d878eeccb75ce5397be6c0a88ca46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c4fe6a095e15335bea479b6501ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff46376a5aa0c60cb75ccf6dfebf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2e4e51cedcff49e69cba0498871db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c18ec6b0289d0ac8492ed285a575f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f6ffcc0ce416baf7601a59780571911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac11a97af8a891847b2cb782c7a8ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe06fc813c1726e5fa0ec198bebe8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30884095290798f65f50848ae73b81f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a340a9dcc9543d31f01c4587faa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4cb43c75b2fb20ed657329bcda9bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b27657bfddb485ba43e84b3a7418817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0503c297e6ea788f652338fd0d24f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0c8541dc5d52eaaec3d37439b45b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfad68678d23ec778640aec97963820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85ca58fbb1c38cfa8d2ba5be97895f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e475b591c9c01dfbeb6fe7bb78949122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e3a0b17dae7cfde96f1a83816097223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149734136defa8493f41746fa2b59a2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da289600864c0d25087ae7070eb8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54be0cd63db95f736c1d3f5254b6f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215809e32a0759f54dbf33884090e52727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44391be6f016186f1e439bb1a954d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4ceff48c38e58ecbafa1f283928829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c1a51d2b2caa5782a4dbb0dcdf8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c38841b7e09335c51f3adc8a0c366831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a270c8d5458540c98755b670bcf801932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ff2c0d967c45b7e3a17fb388a9d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf75bd03bd4f405961f362f4e57b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c731b7a2ac55ca0587308f47588e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f0a042af4217882f371057aade6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4aefebc2178735bd41cf0a27e8e2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bda2638ca214ad047765a434ccd6d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093265993a8bebba44b0dd60eb4184839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909a70f280b15de997abb3875cd38c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b166cc6289a18a19aeef8a40a505d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626acdf3247c4275b2f4bd123bdcb2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8261cd365d52412fedc406e47d15f0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729220488a78ecb18632ca552281200444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65478ea5e98f101f81dd5bc7fec275345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d7779c815aec6420f45358f32fed846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a67724f2377a305ae8e5fe1a640647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39403e9831c0363650b585cbef4bfad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965eea90f310dece403249cc94d8ea649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01efae432e4b35795dd2222e34979de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1f2b8254fc7511b782542f4a990551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675501a464e5864cfe5956f49cc64f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422238ea1f7622897e387f84c1962ef253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b954c70c3509f10766e7a91a406f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16035d7a8d128b825d8fe1348c71e5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fc0f4389faa71958a9d6d4a7105bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a939346c4b163b99778a987777b8f0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931361bd45a62abb82f32a07b9ca5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cb9381de663dcdcb35c4787fe778359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c5c79bd0264334539b04807fc3f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb3649040e948725f83092094422bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6190ede6dbe8519b6146b6c1feb17e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d718aa764d7b35bac879122de1e101263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c15d24b1db652dd2e3825718e2b2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e202862166a61f1ed99ae3d3f06c6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a7f9c17b50caa228b039a9688ed866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb83a98a6bf5cfdce11d405e86d5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f99df82693ea5f9169858a65ccdf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db9fbfcd09eb598f97342fca9641769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476456e9b468205b558ab8a2d6d04670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a81a00bc200c67d1bfd240d5ecc9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a9e2dffa5f1802cb30925a13afa7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf59dc6fe382b33e2ffd15a9583fda073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d6af3318abfab430c1e9ff7d578d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26607402bf9b859c834ed4748f1a769175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3263503fcb4ce32526301f5a149d5ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879fd833d6ac94e7748cf5d629463f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780307e794b262fb6095c13f6a1f8d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b657b002073290e13589a42d276e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01bae6b9945ba776be01eb4456814c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e9ab0faa1df0e68814afe2fb104781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75bd049583070a02e4a98d324a20b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30893113eb3e5a53d6a52817b328ea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b4c67a772d4fadb3bb3a580c3c8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8b1fd2b3860da791e856fb49b9d4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61ea0307661e385dbafcb52b6e246986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d64d69f7330d6d04e8fa669e6db3dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1221f9e02f164345f11842b48f9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1648cd81b04a34fc3b95834a754b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaaf39d3bdacb05e3cd9cfff75f88e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98063cd8e4245d71fce2bef8150397b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d71b284d1e6f29a1a90a582451aa2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295c9b9763be4e83ff77cfade99fd5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd3382e30df425cb8aa5fa7d79abf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33afd3648b559fdd5c8c4cd9cc7ba8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f7d0add25f1cbc7685d21632e56a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e23b4325432d2d8aec29babb0678d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36984459619fc9dd6a5be524a5d9600298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434dd1eb2ea16ea2a85b32be0a7167099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548e981fa6c5bd26c7bd05fd8b2d87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6159cb4a975420b6d1e8c6e6c4521c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e337fefb872d297a10898098e62e83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130527fc60ed0119f7880a09c082a637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11eb6eb51a539bc58aeeabadcd654f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d06ad6da07208351691701841c305105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93646c45944f93672a030690fdd291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b86b9c23c754beccf4847b0d7f491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218850d19df53246ef25e5c5bfa943e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b24d79bdf143af8bab05f31a664d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089fb7661c4056193361c4fced696a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7505892730e7bad50ad6758abd446111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e116b91a107a2721f2ff0ea4bd23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef966eae4abc5ec0324e2df3cac2995113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37e908eb1721456a3a2fc2cf07f2e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f92a1dbcab1211dc43c59bbdeb628115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b818f89493bc04ca72793f85163aa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899da4f919d92436921fbbfd54e917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d79bba7da48a16957b4d0735dd48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32819fa2a6441bbce6b2a8cbe6bd45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc55abf2a7df4ef0cb038d172e875120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc545a332e96e2a6f1d72b701fb41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f16a8c1b89194634f95f584203d52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fb78d8f138eb01c17c3b142e35968123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a905fce4d923e70b390974c385c755124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc9b90f59d35a907ba75e69c9bd53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45056a56f257a30e2d9eecb4e3aeb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13c9ad4762e8551f508a534240687127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2d0bae36bbd5edb5eb8e988988b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7360df815600860df10fb5badec62e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16629af470703eeb3483ff871e918c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38efdaa6e90d1555bf4db0de5d1e77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477d00701f6c6baa4af726f5f8d235132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958bd5157963450507e2aac54297794133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f4b394c8aa05f7c4aa5aca11ca4ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488584e45054627e8be0474c5edee2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2056a8bc9055465bfe7e087b59b76f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d4ac65aaa61fac7cfdab092fa8b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95346093b8f6dca0ef213caef4faac4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34d2ec7628be6f805b706f7bbe6a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b45e3a560141c1d6214919f32564f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cfc770252353a2f6bd83315600111141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3880e12c2edabaa8d6cd2a4f13faac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b8d49150795c15441a976765823e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd99a8ee02bf036390ee61d8c9f19f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fdcce3da090b29f02d7af62b06a44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95888b3faffc99aa2201a40b8d84d85c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b722962f7f8e141d7d2a79d39108147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e63f85ac4138b5f965cd5b5dbec3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3815a1584848f42718a3d8b8a160c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dfdd741057bde88f9aadfeb74e97c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc277ec40f93da2c845ee30c38c8d02a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae1dc9c65f73656c6697ce4f68a392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544e2933da25b0996dd28db6f3e603153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb47b6a9fd076110774bc76cdb424b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b50b828fd708b1f44f116113b997e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae67194ed9a9f715a523230ce0ff5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b954962ad2cc8ecf337763ba33be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc260bb9091a55d9e4c162d6ff35f06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442151a44dad6f4465052cb77a63a298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e7e75e5b64aacfb7e977e6f08d30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda04c191fb61ccd198e38ca9461e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cbe8bee7bd4dbb6e39f3a4b75fc26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc6aa7736f1aeeae55a235b7570877163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db921fb50e707df7aa065c411714af4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c266ec422ddedf88d2710494751250165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4d66e9fb5cfdfd93093b55843567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963b8935af904a6825476856653782167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d108f6fe064bf4f450e210dd6976392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9419197a744745ede7df5a8e372e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b97d9153944168d624e54787193b97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d119fdd619e3429c670021a76a1b3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319586f9c19f30ba1fae03e60ce3d16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef0f0a6c07a828c8af7e8dca4649b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0de54428007b5a86eda46623dc493174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832d1ce1b13c75864a1fa41afe57ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d8945698f9caa3ee9a9b49422977f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b5d0fb6fb6d511e207e0e621c2a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe122210d87220d066d6af9a0976439178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314465bc2882e6e8dfa5e55130737861179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fa6b753ceb38ee87187b8d7e403a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49941d76f7658fd3aba0210df4f3a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc80ffa50cbafd35ae9c71f2439c939182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d0724d8e63e5dc99094addded969183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb8e26bf16b5f51de926984169f5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a66e3585abf868b0d592c1a4e1658185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590d3f329d0f1b7a7bff5430d8d46b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558574f0da41a98a07d9f879a5fb7f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6ca5d264e9e95b333a93e348999f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debf4e118e92c0e7eb37bbd711407e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e30555a9da1b4a6beaadff99c4ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ca737ccc8bb83890f00e8e6e5c36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eefe1b2aea72f7c7f1480dc15d9e98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f8dcabd3df4e38e56377abfa961e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22e41510b5a5b799e88f75392f341b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528373d3f09cc05a9632f9f5153748a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04189bd078b826066358e22a0c40c8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19e2f0275af2156be8b90b6ab5e4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3bacff6c1ddd7afd27eb70e890c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa150c4b807d8f39d7c707279dfd08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb979ca3aa248c7f9984f73f34dda3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3144dfdc13766fb88c45027e103d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612bf1a7871116215998f4322e3d41e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e919b3001256e358b0ed83af7a59e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0349e0655618abd8d4d8619b6bb45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e83de57326d9aea6d0d4b9e5d0c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397230d61854f181980eb2a34daa203b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db5a07aa29f11cb3cac5acabfad698207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ec312173de2fcaebf3787e2d09e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a8c59a287a6c26f12b64e107422fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca07a67a041a50f3fbde756c836f13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4ba2aa8a54c8e3e91fd774e059030211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17175b0e80f7892e4b74e46010827212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455cb716e5211c88c1d70dc8729bcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00171a289a7ad84ee386bfdb6c004214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d190e3d650c56721566effec9187f08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f13af5ce5cfe03849fe80635cf51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1a77ac22a8880009231150daaddf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f45c40eceeb7d6e4df62fb950263f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af01bfc8ac9a46aa53e230e691974219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc931d8ee6379ec9c025a68a8b62433220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f20aab1389d52a082b189779c3359221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790494c9031f5816f7ee1f4dbf5cc16c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519b81137a697d9495b8ff5889802aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521adf6299d637a37b3355b1ae0103d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b63e99452291fe3a6ad0de4227319225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f02e1527bc15e4533b06430cba0c10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933611c3ab547c60369cf61dab10e7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f4ae1bca580833270e1592ae7e63e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea90c5085b005cf43700b814b113a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4c562537f0099e394c644a768439f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10017b1fabfb3dc851d38fadcf376dcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d884cf97a29dd6a68a73edb890155e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db84546bce177b67519859b21c39f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269adfe08eff142b201726388b67d1a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37ad9217f01bfb5dc25d4b183efdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098a516c2b1581346058d1095e2f151236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283fb11869b50ff0f7481aa2037f8a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976842e124bb7daf0d2252b4d5deaea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f509e81720abf7867a29e76e547110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c93fae758c63ad39e661412ce8ba74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39564be9b3bbdeb79a2e5883f2eac3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50528b61099e171f07069f259afba1b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a643ae1331acb58e693d2ade65e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a7aee67fa7a184cdfd7b7eee0c300244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822d3e460a5d984a0c0e36a8ba6ca27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42a60ce7fc57d0f4b763169303686e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9cc4cd08843ca2ca4473b71570ab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddeede8c48b49bb03999590e513fa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6b249dfaa5c47df440db6170670b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003381b7a8e5819c6965f6956579c354250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20456436374e4df969c0aff5dcc58651251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306d287807f9c34c73729372aeb2d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54984bf542a8fb2602c65f73eb8622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc56762b1ca438aa973752371c4ba8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b027cb709a771b5c2fed60c61bb5bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be607f55f50a87bc81d7a5d08b003eae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd64dd99a964ce63e9bad340b2185a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef3d668cc1db5d1fb2e8b455515794258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f8f277327fcdcdc075535f2e1dc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1955f495c5aecedaccf24fd6c45c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1252464dc0551b2a7684623b98df1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e6e682557d856e8cea8b73c29c37a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f989fc1c5632a06b239a4e55c007cba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1442a32c96f95bf1d980c08f4bb4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cdf357afff345ca8bb9a57f917f44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bcb560bedfbda0e395a65063d990b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d4446fbb8b729436c1bfdd07cc86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f521d64ab66b13953f15cc5d7d122268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1085f9c258a323b47ecd9422e36e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77883732e5ae6268582f403fe77d7ecc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a41352fa8d0ab59e74e20e21e725271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f49bf8274aa0f3d1e9b82d2771e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de83b0f94c80bebceaeb1e2e1cc7a54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14aadc150c39c7cad5cb796bfdf71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199aad8d3bdc4533c924206962fb620275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474fa9a3ca28280b40cf7c1c61de1e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b630fd02f410bb8a06e9f160321dbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc244061b8fa952a1979919252054d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b63b9bebb898c433cebc08a096ad71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246760614cc1cb2100b72cfa95bc039d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d5b8655f996f4b41422ee2bac859b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa38e4f4cdc6c6dd1c7a9fcc060e303282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad9cc95809037e3f485eb8c765cdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991926ee66799e2e4216547b339fc9b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b099f9956102a53c331aa47e74be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa09a9b686d21c4993b2c157a9d78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffd003f58ca941bbbbc5b9c5c0532287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b408a3c8abfe554886ddd56109196288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b43d30d777b58d5084e82f81ef1d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8606f1d9b0709646fdbd2ff0ed939290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178b459a5e1c478c990a1c6dd1481e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ee6d7b15a6720a1878c2c22a3bcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b53ecbcbcf1110dc84331166308e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120a19448a710c0945067777359d160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd8cc160367cbc888da779b3c46cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67f0668154f645c2143649548fb293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21940ae595c9b5fd4617b09e90d2476297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8fe332f81beb701db77e754a7eca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ce9aef1969f75874a1fdaffa5dc77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10e8d525e78fca8d211e2068e796e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae848a7d62158573960285100f8264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625e681b29b8b57989bcdd51a9c7417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb666556c638afc1f4e53c4d65cfb2dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4406470fd2df847c152fb17c3f159e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f9d34bd8163eb87e9509ba897f8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff30fd2063f7ff68718e49403e35272306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f57e0537ae129ddf944c4ec2f49f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d2f8b740e51073d508f1a67b0b56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefa697a59420670f4f2a0994a50b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb119fe117e1b983e4dd6fd72463e2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe06ba2f72db17d03f8917fea731f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b3b226c3009120b69ebb39014318e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845c91497cc04e094f54bbafd893c1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528016aaf67e276ed2aa315d55249259314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5b4f8bbc87abd68a9c42511d12b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531e8ac6e994de03bb644026d1778d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56757b76701ee3f5c2754fae9386a1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ea33743d52bce3aaa211081885d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db2f0abef5db247b028d5de407d72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd26ce9827b3da65bdc2c7b9b577ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ef4e813d0c769ea1a3494519cc62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24957e76e087c068185cb42906a6f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b53618aee604f8b84c08419472c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8c7ff9656c8a5febf2b2089ad412324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedc29e615847df22e1f6d6330d2fc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aade84124645da8b0769b4bc308abb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe06c4a0fb87daebc89d64ba7cbfc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdee504d6579035468dacaba2f091b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5749a59d7916f1d6fb1c25283306384329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211753d1bbb72f2054eb9830ee543c28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8b55b16255d7bf93b618a8af92945331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36fa5d3869038dc348ba17c854b28b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae305e415caf279eab9252c07445322f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98bf54246b6c7e47e831fdba4e4d1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a1d8dcefb84b0f0eebea00475771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b976cac23ad12eed6f5caed80032a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782f8e1cdd23480f5d35ac19dcfc8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d55c3a90a9b6eddf1433e2d319e395338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa44e4b859f4db479654d414e29716a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2054e58f7e2f824c639b2a685578a5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b70e9db0cc5ec24d800db477394ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6d0f1a6f04dd8a87ec18e6e2430b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a898df915f9dcd2dfb5cbdb32f49eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab827d46f5e43c0ade002e3294d1ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4022702967db47f66883577e8642345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60353fc5a33ab1e4b5fb7ebbc920da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936957b2d920a5f604436115ae47c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e2ab22cfa545e26a8f81a1e7080a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543900512d2954c5e1562111f2827ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971facb6bfa92c053193c146eee4f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57456501573dad97a586045d780d34e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e420e722e927f327f366c97c18599ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320940208881b9f7f6443d3f37a8d97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df445b75b12f5e89905f06172559ccee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ea41bb4bcfe2a9aeb14f92345053355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd0405ba5d65e5e02008fd90e3b2c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c98ea508a62be0fb598b69bb0079e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f23d8925135610f963535699309a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849bbc70349a3037eca57f2225a01c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dd3d9291d1fddb3581c99343ed22e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39709ab9b4a6570874b034689da0043f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce79d66231cd0c54aa5106616ea09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968beb5c26d6b89c4156de9e326aecf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b54272152db5d79622b53741bcfed7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f6a746f886c8d5c9ac89bfce15f82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a54c689e226450fd159002a4a4add366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6fb4a86da14803622da3f96d53743367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89855c6deec01e24e05d4429dc07d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238b25ec8642892e8710552e414bfc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201fc7911d475b8f2d139bb2d744370370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a2a1234b12350e69e32d432856f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce413b2ccd92d8c6ae1e5d5b241b495372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67e37bbe099b5cf84fbccf4efda2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b418c2f198b68ebd413830fc20f01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58fc1a00f0bd75f25db580be19de10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79cc96ff733d3ce195af75a1ee5d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb1f062fd4984eece8194f8d17457377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd546ef1b81138a027a62ef25438b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad801d8888bc080b63ee62e0b757e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516c0d403267f212843b8ae806f970380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874242c2c4560fa9686279269e0feba6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e3780695818b4d2330ff535810da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0dc8c9d9a6386d7f3f4f0599cdea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6416ec81ca8da22d4816bb5b0e1f99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05672dc647fcaca9076b14e098bf869c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ce2ff718c14ec6b4000436692b0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5098fe5cf2aa24f47574399783be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd33f805aef70d7385008c8141e890388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bbb2a64c5cd769abd79c53e2ba7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7e53fafaa2209cde5f7748acaa4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3838a7d9a5a4d19142c80bb8fdeaa9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6af8f5ddce906731fc50c864c922a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ad7a45c5e53c4822ab1d15b8e90c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddbe0d3a5d512643321ec96506b649394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247d6533729f929f7a2b5673e77514a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ada06655f8e1a7a2e4bdb813be91d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c01d88e34a9cfd7916a453347e8396397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c14a656638002ec70b1044b4bc494398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a953c1858f6616e6a55364f6841312399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d76d5cb8f769cc31d03c405ca68d6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ef7d1b5a820bbdec56198755e1295401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301e3b2b5bdca992829dedd4f556d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0afffe0a4be64f7d19808e16e7a14c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42610eac235077ef5e28e9be7ae25980404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a97c7e90da6c0aee906711fe7d9084405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41700f19c1e1b2a1964e0f51a228ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0527989fdac3ca3d30ada74f89822f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25fd24f86047593da76064adcdf04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727cec198ce3b2b22396b208fbaef83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8e342fe03567ce8e329762bdaa6f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea96e5b352b0d4548f4c0041d1472b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2bb1be483b6c41f29352f69e6d96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879b320168d6c7ce89e3e1cf193e76f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a251e04e23029d9c8a75090aec4e02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc2e192956473d330eeac58e4487dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7660c1f99c3f01cb2083f6578f59a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff656215f17423e27896a70492212417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013bbdec4e30700b919015c786ca1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef0fee4722e508d6a245585b2deead419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18841f498d10ce114b60a4624b5887420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e5a33f33cc6b6faee95367813e7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279faa1ab17b5cf567b2e1b1d89f534a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc72c07dab1e2892eea968b869e783423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfb71f644ce1564197e70e0de0d46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1eada6921f8bb8c53ed7884be5b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785c8326a5d13129b4dfc9461eac229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d979b63d6a34158841f8ea25118d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc228c6efa8d5da06bbd38052ff4e67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544752b2a2fc0df237077a93ac975272429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c01f6a30f14c44fa2cbdbf01f7d4d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ad1a89d5a2e9887f4e9660139f65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408596325069fb3fc666431a3c1968cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548638117d53e18544d8a10a1d8dab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07cd9a8944a178aa90b4ee0546b567434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8096749ba8aaf238e4f3141af7c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa88adcdd1dff047006158308fe70ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09fbb1791ec7d576f337623cb5f98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc2cecb40cc9b8820b0933bd901f35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59feb79f975e98beed14559f29c9d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c8f17b340c40840cde9ead5c10ef5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfe105463305bfbc3ca1717a8a00a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcddf292d269900edc98cfc1669aef5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190f82c5baab0d038450fe40e46cd8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50822a4b7e0976bfab2dabe79d88d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0ceee1072098ff535c36e7e35b34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251badb0fc5f82c9fc2e7f4caa56a16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f255c31b427a99e797454227ac6bcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4deb9a3dc11690c2488e8ece6ddbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffdb82d83e250b2796be91ff4924eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8545db271544eeff5f6406a60d104450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbffa9e21d30ad2842379e2611c4d92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fa94130e2b6f9b056246770568f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63bfdf5e4e0a0bf244fd923318a312453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7242d93edc17e86072947a4c8d1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124cc5aff79f800489f05d2804a7d38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665ddb44255902a84c5c96bfac73be4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c887234113496d8cb930b8563ef42f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017f533d52fb1065c80999424a7cc23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624813578238a1b46887ec0ddb428b80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343340468b8620dad9ab5f44cb35ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257fa1e8b6d695479043df5e5e38bc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbd96fc3f5f399286271bf78dc2eb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c05c3973332d22c506628289f6f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a9a705a83458b8a608513e6c100b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261e2f9a9cc7fc7c372ad19f7bc6e1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d63a2f88212082e6567e7933eae21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3a3112ab5f12cc410f3eb7e4bd22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a4b1220ad43c7b2d209447e64c6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d20e03fe2a73a6a6fcec6c39153e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf674ef6b3698bf2c94e5e529b58a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4d2f01442aa9f97bd3ea4b24d02d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f89eb2eb94d9f7e4b68ef2d8bb6f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d60771e0852a7299e440ab7fdec8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b018d9720caf4c0f17abbad7acf3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fdc5d2508377c543f85598d0ed0f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679fe7f3e698063b1134292d748de0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280ea8fca18c10163a912d9b946b9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950290fefa78c6bc2f2f25453eb4fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e038ded3def8b28173e8d9c7c131fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef233a70c9b5d04bc2051861106f9a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484103c2d0ec6d0008552958ecb9c88f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0cf6dbdfea8ddcd2a139bfba4c6e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29400d1db80c5c0717e4a2e324e5762c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561bf83d53c7f5d196273eed6fcce2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72cf27a4685164e3e9e20645f6184b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35b1224c8319c035b83f3ae892f10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550637b327d4ef86cbb339b770f83a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ea25e43d0085c2c1bd9e7bf1b40c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c800609a1716c9a8debcf72bb45d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbfcb9fb4332bd30f4ffa8e4beca6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97323610a780c7fbc49e9a9b4444f071491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36555bf3eed5364721e52b11add4e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ab508ecbff52052e0977fbd4f8027493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277349093a18dcc32e25cda25cb81596494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18943b22c9ec875b3be21aceefcdc91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d01511ea35c22b770716d3749de99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfa7e1137592c282c5ca24ddd562df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710bd499afd0adeb5c5d20d9fdbc1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830ea5b4c113dc7514b0096a4822f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d4d03db830bf8d7c8fcbbb2402cd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c95ef3c6c26c3019236fdc480aa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aefe7b7cef7da40e48704d5715b00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601591882a5326f32a8bb6fbc14f57d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6140d711827e5d119c749f006c607504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297323e310e9f414e2f338ef1498f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b041f6316ad5d6207fa306ced2853fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ce9af0de5654820cb761fdda4bb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6361bb96767573ba6dfdd46128985e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deaf10ebb430bd0baecb8f3069b8b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a28a734c2b7bd416e6d9111e11e49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0334c2677ed9401c0bbe707afc1bd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc8fd614a8629a17e209eeb07ab36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bccec3c85fc55e9e746c6fb523a90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8f2327d112329c3abf75e757b5e8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8866d11aca13b44c4a6cf33a178596515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04820222f0b4efcfca54de7f8ac76796516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4051f39e0656b9b2442d73126300ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e98a6c03f05788443dd6528ad8ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4accfc9ee2f1cd61a7926854fb04104519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23026dd2c4867d75cdb251e64f674520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3505d54b5f84b86cd4073053963ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640502cad7cc5f80aef7aacfc471703522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32e59ec23961f8b2cf88cc7698f5cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c16e65ad28c1de83b3fa7fbd9f7b50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fb50229b393e07ae1e4773af337a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc827168e553a761ec6933157e4c839526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355c82e901ff0e12edd4647a9a0c09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd63591c5e11ca36cdc73276662d9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ea6f035f27228cfbc02b69ee2f2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45f0f6a81bf4202e4ae96a83ab234530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72328b7367b3fa1712fd19f957abb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd3cf75028054f47934e488a03e35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceae0c55ccaf6820183e811e6b83d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a652f543ab215ea983ef7b0b029e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc768d5088e4af080a6483876fe3f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ced620470cd3bfefae0a3d7f600d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd8f43dcf0dc51a2ec4cf851b4660537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bfa63dbf03968e51b3d06befa9148538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619d0179af2ff5a20e53057eda4776e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384fd352bf98c9a44d82d06d5e18c56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce502ad1c5540f767d1ae7358e6397d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa923e03a9b00f81681a12d60e688ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d31f7078c29f777ebbd3ef650e157543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e2ea46f3620877d04efd61d5dfb2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ad5813f122ebd5353f2922596290545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1db0b63ae7dfa31fe20562c9b1a17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78895b335bbe2637999f54be87edf5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588c5db1e2179c5752f724082c7c03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ed5b51e4e5dfad301726503dbda6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf38a796bd4025cf8b04613f301b2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fa5a6e258cf10209b2be651e90b66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba3845fbe15d4000e5aaf29f0e606552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bcaeea99c9edc03531d383a1056ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fc0161932d8e8155baf39b12b079554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8b6be393214638837e520b44f0c94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680e69ccffa0b67c477b77e7194410b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848987971535442ce1969f0b61b18c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117fed5cf98dc328a94b0e4e294ecb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ed3919fd3d4fdf3f14701c017e42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d9de68c540a17c421550fffe2f3ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d340c8796541cb3fc6762a23819c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa870e0cd153d0952b2c5b88c5e4cb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d763850430798cbf659a14df4cadecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b671cd697761352bb5092cd9db2166c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be60500e2b8cce21631fcbaa5d8c08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9cdd6ab64dac016b5afffffdbc4ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c75d52680c32229e5361bd4de80e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064975c6f2743267830dfac39094c99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611cec1192dfe8b870235527d0a2e1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cb7f34f5383fb3d5be3ff642e9819570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a16b8bfe680c48294d5e9d48cc35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f8b18301e89a9b8cd746c60a93285572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c124c45df2e070f37976c99dab62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfb92c7a6b26228fc059423f10c19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f7349d11f7dc0ee645a5e73cc836b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b1d47a2c8f67c8df60c6e1ee23a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b888a39979504f3ebdde695b2d366577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcaf11d429d2c10fb376cb61271121578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac3bc9997adbb5a67260c85e4f975f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806733dbe8065d6f2fc78a645ed1ff05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f58f3bbed88a315bd8262715b0f6a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70e570a1cf54c0dcccda7e101bc007582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84761429b6803fbf1881d2dafd16009583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c5a2aec219ea6516a83ec386be3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c54e8640f63b7a8dca366d5ab3779f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19cab2cc476d557dd25319c87e3f5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b721528e866e6b966046d7d33705b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fcc048b710c575ee9cf0173a6959e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a2f9a07b58eee2066e459d656b26d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe5681f9ed3b362ceaa666aefdfd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf21d3feda0a0a5f99f3d8c8986ca5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817acb093d1b2ef20d30eb64413b6056592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130637d4db44af44a769935e3aedca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d1ee19235b9a95c11454948d114a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c007b91fe6bccc9329451b6f8118add595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed6179b3e48cc0a074c1f71f100058596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ecfac38a42ddea420833d6dc52699597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4ab8696db447de0a437ee0a2434c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5cfe45f4285d70f0bb06df57680ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903884791d544246ffa4dc5b3b37de63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec2ed82953dc774143a1f234b05f47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d137ee6f6baa98e096161e2ef9e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eba2d34163ec5600867af160209a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f4b28f8fdc52baa7c064092bd2f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ae294381027d34eda25133171b428605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99909def377f40386a7872e539c96543606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc14e2d1a52c9478cdbffb1aad4e595607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3fa690843ae41da58a2596f72c45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923daeba5e804adf57e59e424fd81f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7766c7f9ab0edf6373a311003068f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba649a2f5f0a5297f99ee5039297be7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd91ab78a61faac601fa366e792cc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e4db3e0325b1cd3349ddd02f202f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02483c5ba20438b953d243c7244142614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f475d390cecb4341bb04c021e0f301615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1888e306ff1b510fb5ae6d32787a914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a52da411cb7398d21d8d5ba0058e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25537b5ae76894f3fd6453236fbaf8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c8e17e26beb515bf5dcf65566c658619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e819c271c4f9dea7495e92b21b3d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676771bdfd9c3cb2e964b4e247e842a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c61d7e500f1894d573462f8bf2001622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf830330db49392919b83180d05460623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e771afd6dd575da9670ba20bc95c85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e7ca535f59d058bed9fefc220284625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694583e851fbc7c15c30141627cf46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2af5a27f44fa8e0e0e3b0b2031cdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e853c7216ca473269fe0afd947ff87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c67b31a23237f81483f647fab0e91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983190c18c67aa002073aed7c18795630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd8297008bd0aa806136da1b9e9e9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee7cbc48c823a0dd8cbb6c79765c6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe58b52efaed5c963bc5d3c30e27e6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def96a1338ec1bfefae5a20c21f9b27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798060fdc755f268c7e0f21709415d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830816ffa251dad0989d04420b717fc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a4b3c89f941103e8d7f9e1010ef74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8798828a59797ebf9914ea89d7ed7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4047ff168842f2e5b2b3ea11a92d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f383694a777ff17f54cb57fc09756640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa65f327dcadcedb4bd434aab121e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ed0d63da7e0a1b5d95c561fb4352642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be59c7163f4e35b873404a8287bb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84996ffcebee5af6cceb9840ca321d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00abae7327d527e3cedfb2f3daacac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c27dabd0c66e962a77165f93170b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96942e55a9b033f02ee865242e52bc30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df35fd3b00eb43ae1e4abfeaffa98f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424185e6c8b7f1c490aa78f7356b2964649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dde790ecc1bebd2a62a91783d5c28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405691585456d302ac859034521ddea6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6188a73a600df252482ebaa3371b74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744fd047ae8ba521e610bb0afcdad62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb3d09979a1c2d444372ee79759cfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b64c571317cf3368d57555caa2adf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77da596f992dfd257613187a2831ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17b2070c84dc5e102af898b5ac77e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07114b3d6134962af0e1a4f702c4c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d17cfbf3a0cc893bea9d56b77b05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676018a81040bdee25be26dbb37ddb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd9cf94c5283ec6a0ab4ffc9eac67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b587d0d13feda044a20e9660f5efb3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2631577f4520656b6b1a32a34285e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe7ad42a8506a8d17aefdbed09e71f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9116cb6c573003ca9b6e8b51234fa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745ba9782de956ac4f068f14fcaea0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c5d0c70c1d65fa3f581db8772bd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af614687f143b43a10783d6c33a5990668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14bbf43187f43431d63961676c8ff1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe69967d829392772a982f9a76875f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7859a40edfc07112a7d4367a65af45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4083dc5987fd78dd86c1f396151782b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8650b0624305b74bfaea327c547e450673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f57a52e51a4c6bdbc78ac9678b2876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92005c7a45e5b3af5ed020b256e3c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bed53412fee9a7c2af5602d8504c9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecf49bc664e8b1a2bae6d25b19f057677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6c1f8cb020b5d9170fb69e6d53a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71f6f7000dcc8fd2083fc8bb995ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c76eabfb4d80d67440cee65456fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5e5b75ee9e71b2c83e3fe2f0a0c84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc7d3fe747ba47db81d7a01540bc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13935b1ac9c58a423575440fa0412caf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c295486d252a0dc644e92fdde99ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1121d27f17ae4b23dde7eebcef44fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6dba0c4dbe49207087e709354194f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac6bbdbcad6fbdd38a624cbcb5aaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284e2969614075825a934293e15104b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df8cec856ece67c1236d4275f99b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2587e43c8ce5eed3037ffc3af9687f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efd63f7fd0aa0dac4594f17c3e23d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e30acbf241400defaec8eeb39459d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692f998ed6dff770a95fd3cde03188693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0cef40a5882c273281a983389636694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba5f578d0c5dd12e638d0a8ba0989695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a0e2fba7ce051e964e4035ec1b3ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e64bf71090ebbf0ea288098208fa1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a9475b3915f0fcff3f419cf6fa648698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44de3d0a898272bcf2db03a3b2f393699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c93ff47c0d843a4ea8f1074a41fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894be346a5cd98bd9f9d710e1b327d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38689254c3334bb32fcfef0df0e99b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc5afb12a11aa62203a14b8de1bda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da206d79b50b71c554f0e9488d056b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817699046cdefd22d661f3e77f492c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ac479249982b4bf8f48c8cf225fbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbce8daac1a2e0e0765f08144a66a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2662d1078849c07f3416f279db113f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f018cef6ca299517f17981b6b310709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b4ce9d84b7f1d3011cc145e588bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841790587b420f5dbb3583d7e29f5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe935be32b3db46af03851a68d7c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e3e1fe7a29fa2f37be7784704b6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355006080220ccd62ecaef1f7ee608714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640ffdd89c8c06c6384841c2b2ee85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbaab73e19dbb7b294bb620243579d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154789bc27c4b2b0edf850f5e08e595717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8bd93af0bf6b14b6e40d95c7c06d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767896c99baf8d3c4a05f593fc9e844719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a810e1b0829e3d0b843813260edbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82921448927bd667732ad3b5b7d955b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e803832f477cbce874c90a7fd9a4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d663c78e19b4a061a988a4bca1c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3414bf26ed4e52c882d055b2d7619724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a8b8c7ceeaa24881cc229e3ea9cda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8ddbab13889e648dfd8e7b91fe4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80afc5465e136cb43197b17c0e3355727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d66fa269451ad4c9e89605fb9ba58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77390e0093cd3d0a784c3984e578d86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff9c9a81cab2221ed0475499869acb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef8c2e40b1c98ae04a1b0cfcc2968731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caabd4f65cfbe0be1d8f491d81c97ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a2d3e1c4d3e4b520790f0f01e383733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464263365b4500836b04b073c887cb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e1664acf9892460f583a17cd8ca0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fde3a4b3aca56a83b7a2596a00284736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658752bbf38c5887eda732d5170d68d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940d07b402b9d4a1e1a627019fd7c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb225c1c78024feffdce9cd0558871f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a547477aad337e7930463be4a8301740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c09d7381af0edadaf47d796dee7b3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd5c7b72129534d3848a7c127a8efc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e2ad93e03a53d7f104c7b24d637e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876ef43fa0cc959f70ea2034faf066c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575fbf9313c0b3083b26e9ec2123b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64e9e6d6b8f2c0edf9827c6b71c4e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf765b9567ed944d099ce75f4e7f7ceb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e6f57b70b190be293b9b6aacce44d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c1051f75145097c82757a31383980749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9eb078a3cad4b21ab0d26bebfa34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573dcdb126d714affe5f8875f0a8245751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857aeffb61817260faf0cea5e8ad30b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0c8b46a40e780882ce85dfaf4c03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656f42aa4509f9d0c9711d09fcf019754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d83149398e9d1455890c5bbc75f713755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d5d565359cb4716d3cc78b53950d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31f11839d8fb160fd6cacb99504108757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cfaec2e5ba76073cf475e527c1d59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc3b0349f3fd4ccdf61e81969936e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>