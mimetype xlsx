--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e583413710f536325629488b8ba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb084a9a6131f6a8118d4b667649722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54ab0d371cbe61ac2bdbfcd8cbac053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff449af5390fc27cc39ac3339bbe214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864c8997e7e24a8d52215b5b9c5d3515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292eba8b3c8dc0f44cbf3eecd0f2ec36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def29c85b8968c12d0a920e96a5f307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be0747595fe670842a77be0b29ccc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e7344f9bd40e88d7aebb6df8a4ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef675b7d94ac690b1bb320bbbcf34a9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5089b0d34060ef22151d02517c453611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb4ca73d64ca030747b75d14cfc9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd676311fa7192b84ea7da110c762e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b78d3bb11b84bf39d0c2cbe592cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c5ab9e7c9523ecd0986d5dec8b6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df709db7fe8c1469adf319f59ae768216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aad2e66ce8fdfc05abb6f16d4b10517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4926392cc334a03e209f21cd8e9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7681c420fefaedc7ba9c332af1a7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbde9aeac34f5bdc832401f37f408e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e8bf06d8d6badb03a8423612ee3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7ecf598536ee06e159491e49e01d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c077a20e1c626d708191af09eea2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0e4801c2701694031381074a002f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce59d08d52aefed02b0b3af8a6bb3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dca121d977224a8b99e5c12796ac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9011032861d195d6c5c9c7827cbd6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783f8490067f6d60613b75a7709646928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437081663fad3ab27d8aefc8a23fb7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317f37a35aa226536deda97efe55b5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770ed60f1070e228b6db9b02c9b2c1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33331e401676f3cbcf968746cb262e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93697475c02f6f90eff4c276de2cca6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d3c2afc378f32a217ca943b9718a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1dfa3191575635b9394a4689c5fab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da33f3504184068efdf7af94efbd8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d787e33f7151607104e1bc0c1453e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5951794d64059145432a53e59b18c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7558b044e9471af451a6fb951f6c6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060ea047319843b574f65c74b667f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a0f869ba44b08b3870368735cd31a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c728a48ea48d2aef83347ce27ec9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d11fc623bd96724c88d6e39dfe7df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5183022ea187a9451ff1081a31309a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd76ccfb92db91065ce80239e45d1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a3d0e83060cb879d3f2288bb4af346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909704cd1624ad35b35aa200671e54247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f04332c48ad00a77ebee532dacd3e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179706f574b15eb62620f9b8415a3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473109cc6553801c071da58862f0ea2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59d08e994d6fb605047912e7a3c7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aed9d9abe383ce40acccf73ee81eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661532e09323feff539c5b8bffed64553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31896268f8a215fd5601faf2da98f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca23133756debdc1182d9c5dc8ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d375b3d0965587a13a2ef5182c1f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39c6ba1c0a500ace8061a2a8c4086b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1d9773f793377611780dab9ad4ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c6da461c4c9221c66000c6bef0afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf62134078cbf4ec1f4a36906d39060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed6fe3f047cef8a32763667ddb71061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22351ecd9e5f438d338084e77560227862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ce84c540b95c7dae515517153aa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfd5db21e32d64c9bbd560282cce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e02c36e8ac720676d0956b674863365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25e1d7aa54dfe8e09623915a3201866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc938da13c51028947a7c12771cd6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba4d2248553bdc59c23993725baaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6d8e48d4b52ebc40aae0b1ee835c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0110f3d4986e3ae03bd1f687fe4f2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307cca116ace51eac0952d0700ab2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c18a42f1e947dfbff22f5b09b9fd9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a9efc9f6e7a703f7391d51fb99db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5b71c765209ceb8a57b3b1202b27f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae4e9cea23fcc24fcf235554605cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e2a1a8a685cfabe6bdba38bed3b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef133e41ebb9e1bceba5c6bd77fe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886983b6030e7ba735d6bd7b680fa22a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698128383844ed12bb41ead9938a60fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e750c9e5e9604c8dc558591311e013d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81f18dc177d748350475eaf8ab5b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d8fc3b8f70b850a41a33f0d028d2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47b30432b3aa3f4df38ca8bae7c57983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050531a6259a523f52b1e2c9c10588c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9541249a8fa0bbe83e940d68a9b6c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587a4ef726603e1686ed688f004bf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435590c40f9a6c7f73776d8d52b81dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df3a981454e8ee471b0c81601596d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c2d3a74a25554ce1268d39ec45ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa96647c2bdd4a7fef28f8b40230b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d82acab913e263e52750deabc115b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5337533ae24c5aba2223b1d68e8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa50013c238a41316dde021f35a6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc668370bd4f5878592841fe95258a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1e6703d42aa039996bdaca436828f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d9e18c5920e81a218a1f0237afba496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442ccf7c86a042ac7856cde84bed1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449337ef354a334fa9b2c83bb0a34098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd25131e0d67cbd105fee388f86cb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525047fb898225cce7cb74424989bc2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5529de860e9210d6420b893c3da0d30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b069d337dd6eb1387161e40c4d85fe1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5c23de3fb779a686ae61358aaed70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75ec1f7429a694c834c4bc12a29d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86bc08b86c47d518f70ef889ab23aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659fe6f1a9fb8d4ff1da85bc569065106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98012ef41aef2105f25dacadc778a645107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd56846486beca1ff0789ae4464e346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654edd09969959c6ca694ddf3f8dc7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279ef14645edc40c5624bc321c43ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fc98e6bc02d7a0439fcf80016e1b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ada0424af806e7d7bf5e610d95f54b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d31bc3c69d9521f7a39d599eff6b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbed6d87fedc2391a1f4add9d695600114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d3b6b503b919519f050d711a51c73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9d79bab10be0c798ac48da4580061116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95d40dd000b6b971f8e98dc79d2ab9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf86db774e1cb837391444f5fc5942118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153746282cb5e65dac629a87682ec8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e527cfc02a393e0a6cc24ec6affd6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381860d4cd4cd3682063333bd2d329121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46b1fcb04912e7db3493cb17c32e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff7ebb9b44c23fd590591c5282b23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8409f46882f53a011d1bd1ce1f3038a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0f918adcbe5d2970cc7e1738263da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8f9ecdb952299e31000f8d14df6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412743309ebb2c646045753f1ad06c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45fa04bbbd5e58f2e729f432a7dd8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eae44df6896ae8ed2a91c9bc629cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673ca3d7ba7774e3a09007e2319a08d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7157ad2e691af2b48b9a75343f665c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e97afecd34ebcb2e4fb7b451dc50a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfd50fead7221d2ea54d23409d72aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a527eed8058aad503e82432cd020c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7466d7594a4fe8807bac676ebff9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee9d3400efcb3a9581585be25cb13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aae75c395e3f53d23e663d4131ff3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e6da361484f676798db388316cf57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319ce1f01567cb7faf6ba7772e1dadf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c069b56f8b545804bd78b4af8c745df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365dac6e399a4440bbe248ca1007a25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7073c7b3c523c36650966139e0eaa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15b85fcc7d3c5ea331235a01320f59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c05d78109f6ec071b911a777d097b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08d7b0e33ed3e85ff5887b98d0e7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533cd61144612ff9c3b830b6629833e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c016da2def67311299a5c5badfa27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edd50d1bdb2ba82ad8b53050c996d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7ba9d5c0e92a695c2f67df4ee25af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ffd99471e374c585e12e67829c0be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ab10c277c5dc2a15165f7b2d347c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f753c2ca9134aa5b90568506451023152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01a8db595d490333d90bc0ac5e80c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21e2cbe8886402e17c355e0dd06e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83afc2c412ae941e1f6dde6dcfe4e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315e392db8630034d4ee01e80868b7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232b9ba799278af57c6d8186c79bf48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26480806173fc95426d0d4b1e78c4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4438a0e2e95cf0a62e8c7ff138e53b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059485966280b0580af3d38b8dcef698160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7697c98552878394dd766ffd93e728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1896c0086fc662e11dc06f7d506c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade529086b067750056bc1271e5e64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99d3e76929a3648784a58dcff1c9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892489381e31e78bbc7d05f5c8b75c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e71c2eb6dce77740abab78eef4a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082365ff23b71bf9cfbde01ce6026ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda0e2dd5b9946f93b9bc3a9bc1b8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe23f0ae8d5ced42c949e08921d9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1f41dc46b3da1be2584f3195e8cbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a86ca38d63da999572cd300979322171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9805e5f0f80b5920482fc55e2309172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e35040c907465c350e4705967fe997173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717da251251ca55e8b064f7b83c9a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6dac052927c2532210e60bd546e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937546ff77ffd935f0fccb37c7dcb124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5169cac162813534a0c46d5f859cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b698908971b5a7cf1d28845a6824e3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b83074208906912e0580f444e9eabe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d13e873e8c97d81fa70154af7583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d193a73e4025cf7e8338a258f17753181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07f0546d1e2d4e4a3bd0973249850182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d781f0768250227c524ce61fd77746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbec67f0c6c38914add5e592ee0eb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788e284f36771edbd491cb98a74cc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0a0584515354e093edb8d930af92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e436cd4281dcd3e78ce8b26ddf1e26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d787f164c78a9faa4a14b2d5302decb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d210755a123c21a2144761250e08f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd462925183e4cb2aa6ac8e9f6aac7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd85fd8f63eb4c9adecf88c914e66a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645af24c5a81c166ee20174fa3788d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618b27c9a47fb7b00681ad433257dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989da336e739bfc63a85f4aa0bf7e4de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288faff63b898b4d5c6c5bcee20b97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2802e91d2d9b55c4d8da59e993eaf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1ea9530900867525f20e269b7ca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570c84059f085522c0cb7dcaefa84d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0ebbff78c603a2c6f31e610f009b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc3551ddbf93a8c9717f22fbf884d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6465e321535e962b7e351cf600c59a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4d36aa0fcbf19f169d56913b49cdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef3a1cbac0b98e06a2a80d029d2d9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83a6c4fb374de84e42a1a30f855ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98430c788dbae28e9974e2f27f3f5104205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba98adcf207ac0db611196c9f473958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790367af01986bc13611eab3be0692e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ac59305907371a9a77a20c662718208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a221d249c986efda7429fd339d9202209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac812a2736a3e149d86939f639485538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0f261e19cae0a356b6f3c63e9405211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a6b38882bb0748b1e67efa2f27cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0e8ea5be896d1d02357b5a3574b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfd85075a67badf150407c36bf20ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c9d5df3c2f73c57600bf534675f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110d1cccfbb57175205c4e91a4e437216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ce273c2aca6331b2bc32aba12ef8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab5e32402178990dc50be19dc116d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8689a5d7dd8732a48b68897c6824ae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13fdbe3b57779e675c434a5d150d6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166515cc543bf9e806b58a2308373135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16d74b3aa492e955b877eac20dcbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f093e9bc7d9512b7fdce17a21dfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea72320a7dff0e96e9e96ddceba79b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61eb829eeae4c64317d90f6c2ded6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043832cde85c1304c1a427ffeefd343d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2d10d4a64b3e01d9cb7d299990e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898095f6fff27583e3d972ebb9664c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cbbcd25b3a28ad581ad95e8bf7ce7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ef3f5083401aaef3a7d13279275db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7a5bee6aaa319878298e26302f1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673416757a5b337099a6e00b0dcac3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb703de3a6986a178d42d7164f177135233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ac9e566bbd042d53378ec7bf2952234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061750e619386d25c82f1efa0d7ef4d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4063f3660e3e19972142bbcd983c10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd364a04e5e3b08624a8e71a7b6285c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861e1c87c41058c566b8a3ca714e19d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86775beb87a6d025863ee5fdae1de8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f265470cb41206ead9a83e9b42bf61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4a25c7bec9ebf5d14f756941571e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69180885b1bd59c149b7ceac1563ec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc241673d269630da66137ac857322a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49614424de29e70c79b9565e2ec0a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf12f5da2492b4327552b7bea3f3843245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d0831df3b8c1215a23fe7128f4658246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bbfbcefa634d00eb392b9a419af5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a65b09b5c3ea658ad7f0a47d09a919248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889aedb8c5f1c3ff5b34268dedc3fdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99e4f508a6abc70b8eee0b8d5fbdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e461d24b02d771fcdf8a4c03fcdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f79d2adcdaf50550e51846e2ac2a5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80bda6a000cb4acf70b29da0d8c390253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9f72f2a9e5f3b9d25259343e253d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d034f435cd2cd371e2bebc1ffb06b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b5caff8605dc3784f34d355aa0b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8436b63371edaf8eafc34af71b2219c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c4394faac42e8461f3262cf39cbef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263befaaa0e1571f201d60bbe1fc838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc747d019d69b64ebaf7773258278260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2552dbe9ae1cf18e6feff472574701261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf88ef18e00554b163785f8ab0504262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af516b92b5d8484bdd22d5a535071eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edd097e66e136ddfc3332c3d4eeac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17826bdbf391aa1a9652e01f513ed5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e1ad2d539cbb147775111d8c9841266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727670bb42b1a62676493e68ab46bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eafcf43cf5773e9ec155318f15515a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f2c5c7a6daec70a123d1421f30c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab76839f1e34e0d69e1c4bf37c16de6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759bceef3652fdaf00060291ac94a41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ad74f9e34fa7855bf2bb4e1be3b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d8969f76ad50db6a251a8d5b05f55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceffe2616d9bf593f464bb2997effbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e04002845fb051bafd0bbdec1d97a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a45251ce7af074078529a161af39b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7448f7a2c67c7c6569ddbb9e766a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb3be382c32d1cbefc18ace405b6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714e48a601ffb46186856c5ffe81de4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc64648ac535b20973deb6634c703280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3e9a5c35b3d79510ea863342b707281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff43605989e05bc905e3de0851437282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5eedfb1a3e8c434258f4fd4fccf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9db96515c6a303cb7965ce2fb9d49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e4739f5657d7e955845368c02c28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bb833f195110c6bf4ec0aa74bc23d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3bf75e7741ef0ca34464a9f2dd96e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07315b2156bff6deee109abe7e201514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3da9d83725de3c59fbd526e7cdbad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec7bfc6ecbca94d3b7fd2dcccf969290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7e39bef5a47608e9d15ba047847f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84004734d3fa5d2a9cd060cc98dfccc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ba3e47e8226c1a67aa94ccd4710f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de952a6b59d71d5afe939a46c0bc49a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db190b4415a8f848fae4d19333814f2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ffae96c0551afabc45746178fbf40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15bf367f2b7413b64d3e234b43bb38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926afe69829f5c790a285d2913fa83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c0e351d9f732f45a160973b6cc47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e46cbc5174ccb7a61ef24349274d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f342354b4f825536cc8caf2f946c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a096baf3656c879461e904dc4d8e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe903f29a29525cb8c7c5b9e01165303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05dfd7e32991d7b32ff59086758ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb44d07e3082dd23f7de9cb41af5f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce970ae2875b21bfcbd812013e63f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c68eb95e24046f4db184091521cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a292eb2178e31028ddcdb1886373308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2492b8f6a87e239873137a24463b0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43018c8d6d447a74660c9315fcdd4e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd96127421a6924454e5b42a1b8af7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a670845b8934755e6e7e0630d496d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3acfed5ae3b09c537089967189933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4750bf44f741c633f33100a2526cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a203d57732bf3f3ff2fcdd2b6617315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac7e5d259bb4c30b2f886954c6c2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0046969a44d89b32504dc8cff3399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4139ed08c8e7972bfa797a67efb6ac1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a017ea5d6112db6b05f599808c46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d9ca35270a30571a34591a06a175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25940dc4239a56a3d5a215857e13f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21627f23afade8d2965fc1c633a2612a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b80d80ea351222458581ec3444bdce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced06d7c45d138d30433ada9089074e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d027ba3cf583c017685041b89feb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bd27880c495d1851e63820a20664a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dad042df2c9957013f572f78d0c5c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b847b123d530955d3000b54fa448328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9311a36ade7e8a66d16325334ea07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7c9e4378fdfa79b0219761db91e96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f20ebcce4f5a3e1cec716ed711f4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7eed5a21e6a79f8f89c6ffdf24823332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe07290b3e6c1f5eba4642b2e9973333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953696dbba2aa5bd03f569a09bd1141334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a209933e9f6c5050974d3c20b205208335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be44945dff6c46a92792711da61869d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f585942c7aaa01afc36b71efce35a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dcff772f1457ddc4c59a2cb8c982e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4444cf8f08c9b47f744b1543b21b3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f70041f6e4073623a02bfcc3545e1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c40f52c2cd2c7adf2948f99e4f36ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e6a855bcc99f02764734b1d2803a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803fcf0adf8f0a7fe10f97bc984e2f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e46a8bcc628a7a63aa8d3aeac18867344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589805fba321586654b644f417cc4dc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d352f054ea5516485972d372d6803346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd003062a05ca43853f376f9cb0f61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13659c9f68711d0aa3a934944fc18940348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a898f99959f3de4b329fa24d12b545349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c973a417c1896020a839e2cc3057c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b89ae02aad52ae5e39ef1a0ec1a9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b6d84ff22098954c4a30c8c03382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074875b25e570b9994a35c627551d61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a27e59eaab076ad019f9e709a392354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16591887e8b0452a3471c6d1a7e75a7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cac1ca77e288faf49a6c7ea94ed3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee593f7ee252fa5bb15fddc2797c560357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa991a8c0b8e969a7c5b566dfde07e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88364fd526f2cd5c355146a8afc0d09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de989f29cba6718e8cb6a67d395e914d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0eac89d775d0067860d65b3a1a4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474047cd963fc7975413577b594237f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2842dcb0aeb310608995ae53a803c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12df7235754520fe47a6f95933b312364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cef52a131948704076aebd1e22798f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264e844d1b9cb794843344c628b401366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab2454ef6eadf2126f766b850f9de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3dc43c332077be2969a47fc288c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5cb828d1b0733840f9603a104178369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31678d310dbb343b927a7316d3fcf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889880ef74bfeb5478ad886c7e40c4df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bbf1fb61d833c2708f03ce124a14e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15fbdeeceec888735bba360247c13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072814f86a1c74dbc652de0fda74b04e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4163f6600b8e6348455877a83ac14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110408c22447c8c00f1d199e6beac7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588677889d52b05c4ac668465d1ebc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa15cf08942406445d8f41d738668378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46867af8be8150ff2a1009f3dc3cc66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c77d1089f600caa68bc354519448c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b99feebc3e1590abeea930862717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778786e2130fb1ec860274c5f35b2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d57ab0bd0f79b497995a2ceef2e9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae0a7d5bcac80b243d29aa05a4d04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a51cd6713f7592db100f5da868e702385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b13a8666ec4183031c58d2954f7a90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb329bb5cdeb741573fe5374b41957d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06823fd470c7af6f94f877b6ac587d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0093927837f063b5c50078e0914ee7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d583d5044171b62b79bbb86af6993390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7f023543402fe04040d0b144f256e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46899eaa86fa6776608b90a083e35746392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364d5b503023bef78257d7d76b52aea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd71faf3acbb513a55bb0039a4eb0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c623d7ced3fadb054c6a43c602125d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94781c0f2b392a70bf1bcd9f4403556396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409506df6a7a37e4247160b97f93fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1fc1787c4fcec8e20febf1eb8f9bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371699a851120c65c79b1c61d86da4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf7f47c75d9344e26360a9df90e721400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2e2bd357ebe3ef2e66f88213e4b4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bb7a8adc46b99f1bd2ea23475fe73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c30f117cf011229fc731b3588d508a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f977fee1486cdaca17391b57be8494404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca942cb0443f85b785f62047ccfdbae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e09bff7435033cad24eae789c924c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ba15a1aecfa2f020827bb60a0a63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0a7f05c3c6fae76267cab45e641c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059df1b6d459fbba3e3b6c8f5e1a533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7dcc73b94ca4ec9fa525daa13bb42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb1c13ccda403305e07863feeb291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a0682eba5078bf627b217b810dd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe15892643c7036340a284ee349079e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26bd24dbd275e72c2a50ba5f5edd5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dcf40420276971baed7bb203d2e6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29aab0632886a2cf63a1b2015ffaf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d67ffcf253225b3811124f0900960417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8edb4258a2533e72970e1521255a01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c2cb77160e48ae66953c909145373419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123030fc23a9e599e2be339e859e15bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ebd55137f5bed28ce8232d4222ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b1768d439e9ff8468b73e6765acbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067680d683305cc2b1317aefdecc16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc412c4cbc0d84b75846eaa7b15abf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b6d612fef5ba818029c3c45a03835425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04606d40baa06e04c3c34bde4a5a27d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d44dc5e026cdde7698d0ff6d71476427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7551bd78ca4ae6fdafac7d1bb96f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e012d56f55b618f7a8cbd4c8c7fd2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93692ae75bd92dc148426043519d00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64214e290be656949ac93f0cbd4f82ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb432e9050274c6724b9ba03522201432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b8311753dc49bc97bf3643e4316d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2161251961057d731480e654fab0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05f7e9d38d5d162f08ac8c54a775f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde51690e16a576de3519f9e52ed3a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d04db19d36b07ac53732ff3b5563e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4aa76208c5a5cb895bd02ca485a10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f40702b65e4a42fa698fc73149a0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01e5fa22d937dee07768a302c1f47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1279623c3ae9c005cc4b9ef54ead0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbba868b1a0872c2a760822b16adc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eccaf7fcd59f880db0361ca7af8b20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f56a19ed5f116c0cbe7bcd0b0c84b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4aa4aae553504808da7c7c803702e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6021590ea2f4dd15be6f95b71bcd57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4ac02f5aeb2d5a6001a0fd624c6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1eaae767a6a51be892d4bfdd801f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a52508c7b413acef7d74840dd690f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc48f65dcc7da51640473dfee3604f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044f1dfe328a424f984a9766ce41903451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ac2b84f80f6b7972930541f5a49a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08f96d0bb496c81b78c99926e15a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb64aca798c65f0d581e5bac47f6f4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638a623af1b1339fa12f30f1fc677c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b6c0082b33781407b1bd5cd47f6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccbd6c22d49869d458672276e91de8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663662baabebd928a7ae6f7c995a99f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239056578a6773f43ce7c8db8e0fc1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba976cd8b52d315b165456f96d340460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2656b776a45ca65db8d43149b4af8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ac0958c6d4187e9c32fe7e297ed5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998cbd9cbd7118c667ea049ce37de02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2842935271064fbc543baeb578d1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43993042e220542303193da177dcf53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b316016980cab6def047553f395b79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbcc3ad9371b7e75037cde92cf5cb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea7934d664a629208e8c6533d6846468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072982deb7a1cdab8664bc292559845469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7bd48077bb91fc1945bdac57f18d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195826bdfbc78233b9dccec4d487a43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce31cb6828312a9c9965f8f6757e998472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d66e2bf69f9f9c1d6b886f2e819dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f4bce669b1b9a24c95871a022963474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae62d509ca037e6b5a9ddfdbced0aee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a952453a6b7184b6b878ac5cc97e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db3bc3dc6a6b5d797dbc262b542483477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9adaa22239a07152f262f4f7349757478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef1256f6f80b9807dbe3678ab91e69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30aa94b08b214ebd63ae1976f8ea7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e3ba1fd19e691e791d5b1e4c02c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6a2d813bb02c688bcb89a714aa031482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a37d838b33462355f3aeee1d0f9f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037878487c3179501d39665f58fd2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fe31e7b463a66582647d060ca8b13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec50ccfd932c2984a95738a4247655a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c67be2f953a7dbfe49e2f0f544df36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c4fd3ce18681e388cc24a44eea318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459559fbab74b1a2791585a87e264a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f630791f4e938f8c3f5e23625cf772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf0d7e1d9f2f89ceb13757806666fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ceb629e71092122a9e7e3fe3d601492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855493b0bc159d6e0177b4545c1a935493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a300ca932564fa3f35d3cc8546653d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392d5286a1c1bfe67b369eba9ded19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508088bd06b98468285a98bbda35ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce96db00b7a2adc1f0bf52d0386c26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382bf374def3a3209fb01e7f97c1e72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a320f18d8e86023bfa79a23f597f3dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48199db2e024da48418b12829b62c71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794225738c0c63e9ca727f01e59fd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010632e5ee555b5aa4e4900f4728b87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd722324c1000af49e00a19ecd1fe6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428386c7ea6f166007c6639deaa666b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ee1327653f19da6c1d2f4130b9c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faab6ee1ca8f706718c85f0ad2203c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b654b1a1b1c05e65f9ce4ab38ba01ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af92b268c270acb34e6e26aefb2cdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5214ea23cafe02fab2f12c565dbc84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79145e71aa9da11d8c800ed6590fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580085630592289618d263fa48eca8e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48e94455fa99699ad5e6ae6c14dfd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f55bf35accd54e9edc9bf55353169513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb7b331cd6058e131c5117a1bef6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ed4d02829f50ea570e42e2a72608e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9748f6d371ef332c5cd6ef2a5265db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e4c7fc86bcd0dad18a07d22b5d90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24f70281fa291712a6b9009bbbe25b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93996f3b7eb4061daffba2e59e66d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c8ad7c822b45137765eee50699e5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e8d9c06d277415acd8b9dfac6aab8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483296faee9ccc17236b27accc265a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77f9332a8ffcddb40305d24205f81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e6cbc121e43ad6cbf41c91661a2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ee4c80aa5718b9710afd13a4ca78b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dce7156579d2417aa99e253de8755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff5f15a54b923205a45f14c17ccfe2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cd21032902a68e57b14f50bca0742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258fdd6c3d1c673b7f0368480609283529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12287b6d4f3b5475daca48ee14053a59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324019d37d8c2d1970a4add590cac88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f806824d95dd812acb209fd55703f64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462660b83a67099a92284278174c08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4736d2643f5c48998c1371e690ecbe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21b950cb44d10ff781b903cbd6152535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14d1b19a68b6959da7372812782ae7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85858b31801818cc49aa5fe09769aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35916e691b8673615e71e28f3185b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e604915bef4583ec89315b6b4e7d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91272fca8e11592028b016a48b92a64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a19d766989d396e1f0a1794bcd58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31279f4412308852b370b791ecb76625542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb94e93c62a4e1cee491748e0dc931543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f0312c3092755f2f8f62dbb5cde44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd239669993e85c768e71fd2119bcc14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac58bde6cb7bdd23a86e4e4fb865728546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e435ac1d3afc5e2511893a2d9b8379547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474748e2aa13bfae44a8de75935d4bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3373a32743deb4a817bec8fb63c0fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5950dcdd8b484af096b5fd4c9373490550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f770e6f6fd9c7ad9277479783568c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90e45155544ea30e827d16b0e8010552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f83ef8e564db6458d8dacf80b64b72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae8a12047796f6d2bfdc32efa83783554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bdb8fde4cfb651d61dc2c1be2287555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8a1f4a71dbeee989ef0eaed47c26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa9a92057816a33f1d5ef291ecee7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334803589d2ce83629f1fd845bc9120558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8c6285324e91766d2f537bfc7c31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8748949a51ff087829d7475a429ab50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ccec556950b652db8d89ee4a1d03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea71ce381b5990ae8936d8f3be2f412562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5163455af6ccf371d82d3847d583ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf681beb11edeb9172273cddceafab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a03e9aa8ffb50329b0c8a50f54b2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce23283f536dec7776cbf5452d9155566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18364703523d288f263f1af79ebcf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce504b7f561a9d3f7444d776827c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6e35ea9a8b757f9b4b6ace66a24b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648b598e626f2e3ab48807ac4465064570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dbc427be7a74df513bdc6b5541883571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480b4e339df1ba73cdf0af60d1383e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530366d817ae9d34cf15d31545acc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c42eeb4bacf4e12431057b79554be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f4f9ffb0547e24e4d0a740805473575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace8d926dc4aa84f8faaec8840855bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d12b32b767e2d99292610c05b01c80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522b56b583b9caad2df145d3bb9f185578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a375719ee853b0f4fe3355cd148ebed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9714c20065e65a96e962fd132b021a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71457142ce9951ceda8244e159ba6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184b7e22a1e5a46f00cdd74e712122d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdee6baef1dd83c0b3ec31a663dece8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6cdbacb98cb354ead2464947c8833584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e0fe10fbf6cc604b3b21f38383660585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba2912f32086d2902e13490cf87dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782db29db3602d280608a7930aa20708587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2fddf00c4015236e6dd4ececb9d1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0955fa7c63de4ef929c130308f30eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c254ef421503e93704e64c6bb03a90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a67ff653b947e3e86056625f0f42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf996239401f02dbeb9abf5710a04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df009651447e5a37f7971133950bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7546156b21a672dde51aae4180532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee856ab7ef60f102fff1d25a204da0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6e51df9fea5b9d1b136944189fd28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a39ad04994336eef4d05aeafe18f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdd4addee46fa221e315a89ea27f21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7a15029bcf17b36f149be80f538b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5df4726389ecc741cfc9ffee7983600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16964a544daa51694dfaf01906572d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972267fc2163172e7254dfabd756386602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d6045535d997d86dbfe0c78b80cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9fcdd930678c8eed417f9f498fadf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ac7ef0ca1ee4f3178bb937d660ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad150d467ef8a9ae1425aa7f05fec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc5dc8d78df4dba121137d613c18c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af6e48466d37b88c4be52440da1953608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df61191a493d722fac17c56d23e2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb97d2f0456abcc3a4b9b935a6d49d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99433e28c5bd19627706615924e80b5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1a3b706ca6a499a0507be1384b92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334924a362b012a5b75837e6104b146613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4b3e5292f590e2f9c6dcb89f431dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d6404f59d9fbc12b0371c8b97b8d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f79bead29a9d53eeb50adf9c2925b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078db906994cee809bc443b48f4419d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36759804b723abbb5178ced576e31f77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29d362434336909f88647074544a0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85190475438599fdf7733e926bb2008620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b0ac0a25549295db9366065c716c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4c14dee876505e6322457a7373fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c140c0e4ae0410506b2d262e8168c41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d63ed353a4192041561537b24f6f0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f2429b384ca6096916ebd43791a66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c4342e4effa9c3fb12ecd10f0a53a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b0e2668bfb9a2eaa6d954d5d44a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc33a58b2c28653f3360f84d9864215628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610608e9b3173dafc61577b78b4050629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd000f61b9db6a82e5a1f0a412a0665630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf22f1cc8f1d43af7c1bfe3fa6c278f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778efefe8da2bde0e757e35c67fa036e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8862dfc1fc1b24bd53d2b13f7c5688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78aa17fd064b41948b79aa72bbb678634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5371db94409f1c40f38e3c9613c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a4fa15a6bb31bdaf68eb8cfd76b7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60cd52f15307b7d24cee0ebf0fbef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0d29a21a18d474e6f3ec6bc231bbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa7c25c580641c870a457716cdabb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b14bb550c55fec60829ac853253be6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6f5fa48856d511bc1694ac41b7bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75822e9d62f926153b12255cd5f14324642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de3f24c073f8ee4b882089e97243a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9883ffb45d81d5b237c8be688b6818a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f367a213c4217d62f296e5b20cd0f57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b92cfea4a019e5fe3192e31909eb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b982973efacfc0c7b2fa6f5a93c8225647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707f861dff740564c662f6fc877abb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806e9f4dccd6cf56457b7d945264fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeef1c0fbba17567b7bd5054071e5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f5057a65e2a85d8c9a18652a498b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d9e9916780d704cf6b9291718ec0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f72e5a65d67bad2237e9443e6ca9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8df4a7b6a5c0d1a039eb0f90808a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701bde624112cf4fece7e01b70b63e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df446b76abb28a61319d981d07ed483656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d74bf3f6d38c727abc58a9af8603f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f88c9f9dec1bbe698807f322c32cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d7f9cabf10d18842fb66a476d580659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829b1a5273b8d689d4504c6fbe2a03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e414421bfeaed4771b50380e5809af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef743ce12d6a1b4e5ab5c90d0aaf9d88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262bfcf5d4bc6b45e35ccd6d0c5157e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20184892c0c848a8eca0b7fc542671664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740d6d616f8f013f6aaebd1c1bce04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1457d8f04df9eaeebd145fd76b88c00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8807b62afb037dd5bcbab2b0b0c43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f0c2e269d45f7f1b72abc6930cdd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7e4a85d52da055ff28ef7524eb2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e0e20357dd579758fce621027f343670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd98f21afe0d4c983b06195a63ee40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa23b3ec23bdb42766534c89a4b7ba5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d3a66a26f8ec4fc1969cc3af9d330673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed21b3c94e1b61af3b94997db9dd397674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe610909d55415535dff7a88b483723f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeadcf0c1e8b54a5afba84a559cae07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a5e631b3161ba11f6bfc2b39f069677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488cfd40a71f6b794b3d434da23fcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c2aff47f18d731470759814359c30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069783a7a9ec4fc8c234a416b86cc8da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64b7ffd5aed2595f8b295b65f281d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd125f044499d956e12caebe9d834a04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5b707a606f3ddba7102ffaec548ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b9ac4b74191ce2d51aafaaf17e11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59885662b67b0d595fe49c69244af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a27874ed4f94a2f403f17d680ff021686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6fe213eedfe9966d0c47c019406b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4dec66c3a386f675dd64e883cedad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c082f6dcfb361d222da84af26ab6ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458765ffe8152c8366600e0e42ec84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a186cdd08b10e20b4fe765b1334da3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321e2450bd73a94870ceb7eae371e8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92747e835c3c906d70a2751ed5ebc67d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e217d05d8478e2c79e7bac5e28c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d273b1c0fce7e33cf051743b3ac6ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8e53cae24ccb4b023a23eabf9548e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f11ae5020fb7d0834df71fd336efa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2115d1398bd663a8049dd908306d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c58fae7163258fa5d9c49d853bdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b114eec0d20956016a29b58e6bdf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741470b8b9de8546683afedbc6992eae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc95eac49e1d7420a334f1a812b2e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc2c7f7182270e724cd5fdc8c4f2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ca92a82fb8e4f220c74a0852fcff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e927e5964aa5b31dcff34c70b465bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c98a36ad72eef6dc85a6e23098a42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cca8af29d8672a3efb65911aa61b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6699391c41f04e9671e4c73da21819708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e49bba3d762ddb24b4be72e8880e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b317e1e50cdf48ca6ef494a35ab37a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd78f76fd837ca14fb35fb832a696c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019ee39816c757adf6ae2137f5c9ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865448622bae4f3036e873063f60c7ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279c2f7ae63dffea0b2ac585352fe44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783dcbf2361f43974b9143a59fe5f9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741639cd92f76cc9b5dbeb4c2ff9cd5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073c9f34dec37dd0b88ba0fcbf2cc7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce877cf26e6b38bdafce7dc26ffcfa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc388af71f29084d39dfb1e1584c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78065b76482ed26b6eb38724032b199720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b65883584d47ede5f445b6d8520169721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f40b44970deab049cbc01c21d5d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d86654cb4eb313923a76c961c19f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b77540cdf38b5c667a6bc492988e66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927add5e4e6a1e68e3e58464e109cf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ca4a2da885e0303333884580728c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33509b5db646eeb4d869902aeabbdef2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384e975010f4b93e24d3ea9cf2cc8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d8b47a8bd36e8b62c8db0dba758a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad16d6b2f7b3b16ee727d5733525d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a2e9c212a9bd93a06f2eccafa79e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af788664f4c0f99833a4acc9dd17f562732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab069ac5aa515a85ef632f97cceebd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327000e9e2bd1c4a9576f911482f4cb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b4ad8325557d64476d81698a2a3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045d9f0f9abd62ae9ba098eddd87e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5fa1b70f9c811cf60e936ead309e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e24a21955f6725c20b465488482b72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f4a99e92f336bfc666f21d5a563f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460290e8544964d85fae25917211f48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a0e28a58952b483252d84c3d2b29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f07200bc1e448ec4e32d611b9a810742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f157a80e2236a67d6b43f91f54b27f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8630051068f8e811dd878bcb6f25260744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1624cfc7c8a90e910a9b8c97893ce39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9845e018a9465eaf85f42278368ac4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd2c78fbfbfdf781a51221c4037e87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8adc8748bc1d4f2bdf92816829c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e83a0794d7bb58d74d0d10e04635749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858628be502f7d9bec4ec240ac0e17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e3c8961dd04ff1062919b93be088e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a25e26c6cbbea82c373d91dd07cb8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb499901b8875272a0e2852275955c5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d2e96e36c1eb3af20f75f017b7631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f4a0666baf39f7df7c4b8f813cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431938e611a508fe34c9e6a3a6e9a3b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525ec39968358fdc9def614c4c7fdcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb8a512254445d917d1c373af490f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8116568801e489f839c074b21a123c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f3cd78de7c3b47d700e203a3681357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2322c993aed58ca09a6638816221b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894ec865fa60cbb0773ff718e10f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2adaa283cdd5a7813fc229689103b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da8f4b771bee19273fa09bcd6f66811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26a627725af6fd704a545b1d0bb00712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae71accc9ba9da6bea999df40758d6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16448f483fd85569591d6bae084218a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8e365454d0881b55ee8f655ad2c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33174152e31eb20ac9ecc99ac6ca641016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc16d0e52cc40e803c8a87d17ea9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd4d8549efdc63655ce76ecf7fe46018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91d0e16538ef81fd8078b7f08025b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85eaa783a7af3d2e4ee3c3d329541420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d5f2540d6fb4b53f8708f312bf9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde18ee771b605792e9a891b7ec537a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929724f79111176357780dec5490fff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9d97fa188552392768cf5b8be8bc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af9fd7515d164a6d8fa2b19c2bf59725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8a7ded5697425fa4c9b16c260e8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca916e41c1d642ae6f0212e5d32c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca69a470fb87a5a1cc148c93f13460628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b6f936ae9dd080d40b3b5a47ab64929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be74b7590dc305899ee8848a586d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32b0804f5b5825f8a1251d58ee04f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba44ae2dd12d0de7a4ea9c5ab4dfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a335413768a72247d5be6f4ea1ac2d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06884a9aeffa95d3690f66c883d7de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b1163ecf1964b8cacca8455cf040c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d46d8c82f18817faf5d3d50b3166836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa14075785565b48b7c59cd52f8eed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c572b578e743e6bdd3fb7882ae21538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21f6f7fdab7d7de4ca8d4abf28a47939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1b2ff5a34e501ff81b4392c2ab1e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b5681752f3f0fb8d1bb05bd02048841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5cd4c7c31541a586fad69b9e0e9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2af53604a9582ad419b7bbc7f50faf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a891db042839b9d31aa2ea5a309d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363d1b690e62323802e15d01cd5b8f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a47f33f7ae00c2b8ae7f4a8377dff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b53e635dda11509e6e9e8b47b76547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6752eb7fb1b4650838c5b219811a7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba3faeb426928314958535611363f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6fd85d22ccdd5ca97c9f8a2a106e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f6b530a80f4a6d3522e8d006034551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a58c7a0b49420258133fe1d5f0d4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe03495d313a3184ed6fa0994f3b3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8ef5f04b1629e3dbcb767d64a2ed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974562c695ff162144c35056c69168d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e925485f6ab6f13f527dee91e022556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275fbe398e81eb033c34c2b29773db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35137726a55bab6bf11557e7673804858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c258f88107d76af6aebcd2c327335a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3402307a47b726d1f02a2b6ef39860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c8a54c769d8be7ca54d576998e0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26af11df23532459c114fa4152a94f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f681b0094178bdcb2ab40371d338f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b064a0627f5a1f297efe5f142b74c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08382f9030bc878e144eec0c8c6ef3fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7ba00883bf12d496e2944d266765c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0b37dff4ab6332e1053905d6441267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347aafc6b45e0dfe2eb5eeec99d49d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a18b61adcebf780e492f27d01013569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293900b40ea4a3c5c323a1c19b2cf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22a7ad44525379161c62f2d5845c9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a29bc255fe082d1e546be3d012ebb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45041f35d8310dddad746ba38ed36a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f597ee575f5dccd0b0c454656b4b53474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809efdf4982f872f831f0a8d37439775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619bfd38080a0873e4f8cb320762c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fef3c66c4fbf67068f8ada7e1798e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e55c1ff409655e7340522f71e3e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7e38a4494a783201bc38f8f554b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c511794048f1334989c59d4665cfbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80dc7c3e2d095b0fdfca14e62efb4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a0180ac5aaab6d4ed2c6af20fd19082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff210c960199a2b72cb9fb9a730a6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51761593cce1a9d92e0b6ce6d1f8370484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38698223f9d41dfdf8c392ddbbedd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574929afce738495832d96f5d419e63386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c032561808e8f01fce9250f6ee7e5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6c87108fef3ad885b27229f171ee788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fbaf6e1928df45c0e27a84d56d8bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeae8612e94d575495cfab6938a47290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef866836096b6c279e537cc274186d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c777566ce43777ce6aed6752afb7ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db29dec6899d5271976f45dea09bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b8e5f06b33ff9a88be9c90f9dcb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8760c2bf5f0402955c55f40640c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011f1966171b845ef1b6827e68fdb4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3211e3aab36c0e91ac64782a1842497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f887ea98b41482d16003e2de25847098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5980563f70d07613b2f993d08bb7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f2a381a5f9d8a719613ef2f5e6455100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aee0b90117a5e12e1a19c5e8034d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca3544c66bd3f1c256e9df72326dfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e66bd1068fe8a62e39d37ecf7609d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec51ae08efea6cf1f7dc8760880b0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db07d98fe60ee6107b31af43d1828a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4ef14887a6c2499d78a04307e7687106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d0e19911163ee7ace88e8ec10265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16664fd2f95a7ffff92bf61c8a5d604f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4ba53536f9cdc2147fa24086ba41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8743ab635f0f647422cae07272bea3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3cc020c2410aa95e6921b41ab18da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca32a15ce5f737d4fc6d28114b3ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b42e2f2e8221d1783e28e1c86bbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cadc5c4628a0e6cb88b2be57d27982114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac797182805c9944f14f13145b9ba92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363eb5068bb79a67e97559f723ec4d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcfa8751de4bc032c0021b1ae2c74b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc92c3bf1e2065f03ed17efcd61875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ea4a4dc93c35c8032e29e1e9971f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5c3c8631514781f13500ecbfee9ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972184281ff9f14889c9c136d05990a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5c8b45e6092eaa89206a86356d7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d7037b6dae23aebb0ca803ded597123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d7522489f27fff57199f0031683af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477691bf3425be0e5e620f6c4ab725a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187de34c5a5a52b1a590c365e2a5a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eacb50771fe387650adedcf8ebb2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55712b466343d124b036dd05c8d9d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ed4812c9dbb858085d23569f1af1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a266a25b465fd8f3a3136d94f79d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185108db2ef791d1426945d98070fe23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe064f12cbfb9e1b66921de8e9805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf539491118fd59bc6f273039966d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fb61419a172b557a9a67c422c7569134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8e4a88de13dc17927c28c4cc026c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0901c61e524bc48bd7717a6dc358136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7f4c7802ceb315d0b56ec3978a45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eecef308c47f8516f5f7548529694138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ed9ebcce5158f7240096628ef8156139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a31b455edaac4ed7a1b395b143a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805fe463c379dd5c876a485a73d8bcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcded0af5bdd2fe5299ae84732dd36a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f6ccdf9bda9f3d4986b2629dddfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7cc61312380ff7d9ca2245b1ca26d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d039a2af4be2d41d103a1d97245eb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc7dc0b57478abb890b2b343e1938146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d09fba47239eb7a75479788c1c9a5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075646078c91fccd23106960edc33a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a01bd067aedeef3c937be3e335eb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7814a8eeff6811261a9b1c52ed98f33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acecfb274137bed62f2342190f7d598151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5199318424f9ed6244772d4fbf38d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308999913252c8e2c6f1ed3b8802b3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dbd2bf9a1d245854c6bec72114497154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341b1b21b90a501f37e29378aedd437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda421175545e3a417b1370ef6d9d67b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7823d4195754e8079e983ce84114157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45959049703449a39172500ba907f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770392d6f72478744bc6b060e612f302159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7173127cb16e34e4a0bf7cc521dd55e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9f63fc419d0da0e7f9cb0000d36c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c652f52a47b712116e710dd9fb788fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1bbfaca8c7d28e4a71c965680d07f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0471b364273d115b84775fc709a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d60ff3b183c937ae0cea535dd82b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb9aae3c76ce7102f99d954f5cab27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d217d1ab7c8476318c8c0d6ac48f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52613e22f15cc6f73d0fff9841d18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5adb1b37d5cc3125138d7bcd6b8440169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4028c004b32b9bc89d431ecf71d0c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089265925cddd2bbf9680f76bd0e04c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0acd42f6fb5e6d749512571dc92c10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ee0a434fe77bb43d683222e44e97d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c91c5ac003a51e24adaac6bec80bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590d9154366f4a1cf140dfc38424667175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a154dc4b1693d535eae0ffe2b64202176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce668442e9080dfb20d9f32322d9a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0f7038fe3988c9edd51508421dbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad93da3845fcca51fc8438c2058fce0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f13fe4d31fc955046a05e6d5542b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78300eaf727bc18f1f8630df439694f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3f91599aa8dd7fcc9befdc7b630c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313242500b892644621f97563e9fd322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eb034c88b024e7fa3186e5cbff324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbd60f651d0aba112cfd443ae67f4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfc08d7c1a4fef6a75869db06b58a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235b4e46c1a8fa762d058ebca5678f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da90986747c0c27d7ade75666ea3940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137ca006217403b7fcf8ccd503a81a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee404542de6872ec016fb947fbd7713190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a00d832776a099eb7b90c37408ac9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd77dac15d5bbf48ac285c716cb24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af37707577121f242fa02b13786cc85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8971267c48995ef510098fdf56a9a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0dba72cba9524a93a5f5384de4ea2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2358fd84c6eed7c05a160424a76461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97a2e90b6b02a3f19beac6a2a3fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e90acce74505486602924e18d1dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d3ef8a99c6d7f4f2a47bc77a49229199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d407dd81406dfd3683fd1ac1bc89d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04409dd788b303dd65ca6fad05c8dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5c8a36a621c40d7de491fc99af21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3f2a67aa8a28de404a0ba9c051f11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e99e314c9bcbc8a1f6844fa6f7cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ef3a429bfa241342d24d1df5bae42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1482944ba96792b7b3b6db8c225ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7339b98f07a4548bffec6d5123c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b3809e5ab40189136ac1f7a185cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b64bbc3df9362fc53cff4ba4f60da7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f9a53d38f90c516d95a388047857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718922febf6e4bf988427ed467f060bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c703c981db42068593d3d7a96a3a75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba74b4f55c36a7ed4abd8e8f3c23a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be80e3905852649f8731b69f6dc672214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1138f25cfeb72ade6f110b2be37bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a3f0723b4459020eba82eb1afbd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2969ac7badf8777356f59e8e3ec39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1973cc259ad5fc43b4b43f917350b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381f70016843d179e4005298726bbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5881a6e401f26d94a3da98bab5dbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578531a8428e87b0e2e550b5cb55eac7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf114b507c852107fa5a0a83d22ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76afa1019a918ccb4d102b0af1b38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962361e55d8904186c674c303d949ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034f1a92afebc2b2ce055ccaf68c2fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7739f8530a5caaca7db8c741aa908f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b4af2416b4887f5d2f54458070c29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5721e5cc81cd01da2154d4053ef0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954063aad5002fee9fa32805cf19fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e0b2600fc433e9dddb67400f9810b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734e405be3b920e7d421b1afbc238fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdecb433a453148ae7633da6049993232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0a58855b860e1ac6166c34be4874233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bdb136958db64dbb470c095d3a855234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb076716d7b261e6940de66464d7f095235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f270b18926e64e336b88000ac9f351236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba8fb0cab17ebc7166bd50b65aa170237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d8cfb592c679347e651e5366b2ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b6aa218043d3861f29ee47b109964239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba9da38743e70656c73aed354bf1b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf544f9b621b5f56f2c3b33cb0b9f7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed539dc94cb38bfac5d57ef244e70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8fce94bfd58403d9172176c41bd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254464a3d219b4217abc32685e474d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664d69a58414907a0d8a1b8a518d68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891183e1bd1270e719a927d4b2a25f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1a1a43c3e4cd25ccbbd982c02a32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ea25d028a268bf6691bd5359f0e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326e12d57d35c4f11afde6a92c0776249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637c1136fd1950ca166d13f66053c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b44229d319554b5120b9dd071123251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2efac65e8983c8a8c150bb3dfbfdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e4783f1410a40adf236e6b32d028253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b96ba5cb7e85e1334b7bb52c73f7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11f104e980689524a5c638236e70a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c2faf0428a7aa12c30fcd7d28c524256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65396595f86e7bdf568661930bb9a4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc2823bff326b6e6e66c450437432258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c32cdddb67be07945e5ee8e6dde9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5780956eeba19e1460b1c2d5f775260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b24a0c0a1408bf7cadba96fc00b4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b0a1665330f0cfd8b2eebb7469dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99036cc22a983468a498a01f38ca2fd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d29409f03c6d57339af01d70fc5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45e698e070c69a080f5f4447a6d27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b118759460b23a24876c029a7ac00a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009abbcd0a50a1259968bda73d432be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64516045eaee72fa41527dce01b989c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e8bfa8f55d91fc83583f1d2035796269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78daa923e75e0128f4714fb48335c33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac7b61cd1b5ce3a9f4cb4819027d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11b471858abd2d06abc84d30da1cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1e9191ad61bf03adbc9e1d75f241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb0ab860214ac88167204e1ac648c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e82f93ba01a362e25f67947a343da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1891d879657ad84f493354b62f08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ce923248631707a6d345e74856bae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952412be272ce0076126f505773515278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11894a2ac513c07650f1678b6795c2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132392f952f36b52655764cb196a94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b00dad259efffcb8d8cef38654b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c16ee199e07c99c2b6074ea74914282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25070e11ce3188ae046f4fc55536b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec39061d627ab2f7fd1c8dba23b3eaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea3f286810027ba9686369f15d5fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d9b6291aa596d5e887386021d7be5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45cca585fcf4c90d51677697851e11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427939afc53a932052e5ea009cf71d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f715813aec3096d7aace56beb77e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c63d3814710f3bb8981ccc0e1b3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824938b12f4248670a2ed54442e4ebed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2eba96dabd39b9355209df922a801292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d39684e00f964348b52423272a99d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92751aa3472d38e031c9f4b1892ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748431596cceac0e780f2857d5cce89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb76136e3d18110ad47b1bacfcdf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19507116852958e3d33cce0fb4d6cdb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3199e2813329984bca12360de22014b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0986f6f76d75ba750e253cb166131c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f39cf5f88825b80b0726c2cc9d96f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bebbc0e3a3e35916c65de98c93ac90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a0dd952c70f414d2fec28db6ecc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f10783a04d897ac8cc7689ee940ba0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676f3e601816c4b9c4708a3e3d26ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd248b1ab10c2257d49dd65bc3dce1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ca24fc0608ff1d0c32e63f2719d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5978587d7b6509748bbf77f7a79a0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62259ba9768e2d856da6e960a3c9cdea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab99c14e53e7a6f8289d3d1f08c10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe5426199918ab5ab28686df34d2b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740db4d67e87a5664fa27fe4481fe0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d7440a5454173424017bdb5edb39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b775a6a3e34c53087a1d286e3a602313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a31f7fc2c8a6e3cd699c59a25436b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b816b3be40972f4e5a7888fdf9ff2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edf3045a18e374660417d501b291b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c29440eef69919f14ce40ccc3731d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf447aa018a097ab35dd5ce934032b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d9ddb5feae2b8e8833f9524744795319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9314c0dee2ed97f65d3740e05c4ac0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588644741781e504331a28da7e804d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900961cd56c35c115fc88f83315559322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925f2d7a9beaee91085bd7a733c970323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770a5625219f618dc3f2cd5050c78e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c4876455079da6954f6108f2b4397325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ccd1faf2e6858e1353358e868447326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5d091753c08d83e34d25c5cec379327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3656b346ad894bc42f3a04fe7f312328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab9ae812f85eb3c8303c869960c556329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c8ef46ea1581b9c4f7185856d5cef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd3e693d0d536b0d2b2fe22bdbe17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf514e07144bcdbcc345a183fb22306332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9bad60036b59c2397472fa1ef9ce6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d2481bb8dcd6cc370f3ffc906a64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c051d1125bdeb65e8552d9b7b2c838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323279295e4e0a4a22fcd71acf9fd5b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1d0766d1d57df439f52ce79ab1e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3acd7e50c0772de059e0955fe60ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1b0a03c162ad66c219c2b54637f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47c2466aee6745ee9e032f6724249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800aaa94b97e777b84a6edd0a5d5bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c1e4f6f65c7fa7543d0f5acb7c91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f3cc8f8e1044466e796332c83ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e7cc7382a17f9ec4a2c7ebd8b34b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f11edbe077e18e6bc0724190588b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1fa01a096c31beba6505e33fe662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c89092025ccbeac6f27da64f2d5f8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206251a3947c3fd7b0898a3376d152348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8450f9ae1dba698b2d52aab1387e95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363a74e132f18b415b9d7249dbfe83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c12e29093e2e0f85edcb6fd4f04e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a98b31137dfdaa9665a923e32e45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83b9f0ab1f2841cee7708b9911112353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a50b57dc0d0a65ac560115d26c45e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd8f98984f8b603c85552be19d6a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058baf9a9835d860e2189b4878a319d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c4f0e739d351d177f4a595ec3826357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed90f3e4ebc2878ce2634cc3feabe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d949aa6b6006d4dc08146deffaee43f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c11ebe65247dbe1cdee81911822ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1169d43850fad8d8fd48bc81dd77511361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2123a021701f56f6ef8bfd16613d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cbf423c41badeee8ea1a1527c1f57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525989490463afe64f54cc9616bdeec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ccc838d5a75fdf0545c4a46e81c18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97446202cd61612e50443a527c64db2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b69b600a57a9bcb530b2591936cea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f66d0d1a40510f010b12dfc80d887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ca88a386eadcb884b6983274d24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fc56126208c854de5c2210aa0f973370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529abbf934f61101fe108b3b8f68d8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300ce0ca98a4ca0ce514109dd131c56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb30d97e36ace9f8cd94534ffedf63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7960e154c17d6ed135a8c4a1b27de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0925f55ea260c8fd1af2fe52ee3f72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a7dfd53ee7434a132de120f79e18a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32cd27be929249bba7dab999791f63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c30dda005fbe7eaded38ab2e04e212378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f0875beec76b24a0fdd8955f2e79b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6713af4d93c4df81559b84c1bcfc1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9469a2684492d49305dc57ec5b333c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ebc3eb2634a30c786e11276a70f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd24827890028850cf7981298e00282383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b579cd20de1fa356185291ae3c93b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07e7c197b03fc4cc39a0a5341da88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ccee302d55920e2640d743ec6869386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec3d6f10e13735a65c1dbf70dceb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8501ee4388332505a37bf12ea0816388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771134872ead0e2e7874bb7d59b0cec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9e3ade48eee90a15f93b866f9d42e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7723f63ca7fd7d850eb272ee1124b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6fe68a9a508ee697e12409b5f8d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be3e65c6c21477539bc2d9df83ea0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0355a36cd3294219751dfedf06c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74e809eef69096fec32b97287a810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de65d167fbf89535315e6417429f132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95baa55fe26d5806c63fc71b279896397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898504175651ef61986d1365361697398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f62f5bee57b0596a01bc39125885d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba16c99270404fc44b8a4e060eb17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3a58f475b0bc25c9e75d164067d16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb09e0c2bae3fbb2ba1e2c2f5e30eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ff10b9d8f5f5dda21aefc6bf1047403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcd029455d6e898eccb08dfa92af48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d22d909a85cc37a293740dc21cda7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e51cb5b82c0b72fc8f6a6ef3233d52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05713089b669a95ed214ff7d07725407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d33e433b3c130a32a991908eb99f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731de92d82438a9d283ebd3246d91cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f1992077f08cdf271d2bec31bac1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eaf7cfa58ef403375b157f7c7a1de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef87124933fb58e96181941f9acb13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1e3e7cd2f589d4984c6d48384d81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342fafe92bedc774effb877e7c2204e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049016d018c2e5220113372c60f7de5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a46fa0674430e255481d609ef0f67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fa7105ee4624beae07b3740f5d0bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7210656659cb6f91e2a932e53a808418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d266183d4399375b80b346fc4a94e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b642f9dfee6e9156293c01effbaa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765315065304b2fc7f41ad0e118f2f7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7986f215416fe2f3bac463cdcce8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4512e7a26350ed5323ae9807f173a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038840dd19fc2969107de8354ff82c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d2f4268051b630e36a7d419fe863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394aa60519730cc4569ff097b4fd7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38fe4595c271f4dcc39f29e63c933d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ba39c10a6abde3b9b43baec975e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54dfd2782f0620d07d570db6f8011e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b67c4030a723c00b832f8076845bff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5464cf6536bb38df39b08c4ac81bd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba0da70061328d350fd8dde76f4b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108de3882c2b5d132621749eab0924f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a09060d0ed5defbaf895554bee4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca70f58bb63245b71747b892105457435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3637aab36d384169eb912499b75412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a2412bf6d8787a6a7a2e00d061e49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72a4ba9909de27831c1f174d8a2b94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79831ee72f51864cf074e624a1a4866f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f46d7d80e73d2a3ab229564eb3d9db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0a6d3bdb26615976b7a3b4af8985441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9641a25b7bcbfca8b7727e4be2c7509442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ef41f84e7a7b772ecb5a728ecea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8bf8640c57c5da6a06c6b47df86f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c559a68cc87490be4e3d3d9ed81c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39759ce5045b8a47c409be9b749cc3e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526531954429fa85c5098538af7e7ebd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75033903996ac321d89beba7aea5203448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb773f09d3dcfc05fb8b579291f7e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157eadad45fe2b79b245b34b639e4d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7262de019a153665ed513de269558451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66e77fc6236c04d4af51bbdda73b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259d8ea381e8a5e5c738f8b2995580d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84df9c18703164940a068db17fd5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217fecd1a4e1c8b9f22db644f434992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43119da4e1a37774ef096698f81f4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18af423446c083f32ba6a4f4689350457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ab29024a10f95f744bcce06c40d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb5eb9196c0143f59bfbdea8944a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf89456e1c5b0be586e29181e9c293460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38c8b5a540cd39027053391ef77ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe45c030fa08498047300ba46ac0e43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943a9f4ee5f6e4a57f6a65bafec72e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1f87e6577a6954c5994c38efd656464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffcd9325d47fa85c50b0c42feb8079465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869f215daab573a12dac442c679452466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f55c0c1a4910a08f00573a5e77beb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3483c3f0ab706fbeaf7a7f2f66cbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11558e27cfa6586add0a38d521132b21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1afed96b11287a5c04bd1945b0e976470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d3236b546214f5a1acccdbe5463b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc467055dc5430bb2e8579ce4858d79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20075da8c60b63979034806fc46b898473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b9ce441b4995b90d35b67c9841a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd46f277d18bf0feda8ccb6d16c56c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159b3e6e157bf27065fa6812e86023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94691f727f3d85a1cc31c689ffac6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b60ad8a363266c7695ce6b47387e37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6965fb6ef2a4b455942200511f14d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979661cd629b0ec81b21b2520f8002480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515c0619c7e6c17a16d7a61e1b129b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d6802397bb6be7b0161e4a7bc381482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a85178b4843707697dd25f0d1f20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e1747b7b7e834930620c3439d713484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c42e71f4f437d46be3624b96c827485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ea11ef2e36d35992ad91edda6406486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115a92f4ba9fd9eaa4318c3f3e017c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6d90b54c982355be98ae73a702f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de74d22077f4f630906aea0cceabd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b3a6d92b34fdb87575e5bd800a36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ebd690aa313f591b7c7955924c5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9905172691cb476650b9f21d5902ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306dd0621f609ee9a5900b5ce04341493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a99d3f8c8d8b58a82276c57dd323494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c725f1dc973538fc2b26fcc3003d8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9bedaaed7650a774bccc287c1df30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1e9023a36269a837f206cce7b6a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c4ce34e081103a1eae653103b72d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef30780306c633f4f5eb026f69c93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980792dcefba80aab61be3c0b00f7dd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d25abd4c26fe1718e105fc4f68689501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f476731c1382ce0f9a38992fe4f30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b16a39c13e0b6c9d7e1c2b9b29dba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff105553651a3cc21526314299f5444b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949afd1ac5e71e9fffc4414ea2df59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b59df58d49fc958d28fc1db253546506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461645ea54208d477f9713ebfa817bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b45beab34c5ec62c87406821b6fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8d203398d8dc40a3896055b1b4a41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c97694e6a1f1c2c41fc35b14144b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1323796ab5ec5788e518756754c5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee28d7cd863f1a229770e11dddca6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280eedff1b6b0a0a7d4f285835516b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d761674527ff635ee66dfbb0191a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e0238d282326acdd204e85a861af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72006694a57a119ec8283b0a52b06d84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9928d01cd57a0ce2c7275879228a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105495dc1dfce1fdb39f33d8ce7e89e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7125b22a63cfba2c5fb83a5cb86f76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb289c033a73325efd712eb62ed19f6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a993d97fb344e841ee8bc74a7aee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf851b5481b1aaffdf5956a9725c8c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0fe7636b9d1b0ac0d1e7453aebb7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a688dcff4cdcc9e3d3e7dfa8e511c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7167bbbffd8cf7806b23a35fc2b02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73545325dd388112055f76c80aa3eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8d7935e888315d841b4c83377275b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6b46ee1bf347133bbfd713e1b4ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26353fe45d444897f4d03828e5afd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad8ab69507afbe2333525c26b1ca32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e58274bd3b507e00430745f81921a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b061a46e3b00d8751c531c352e53e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed2853abab57bb2f146c495b806b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f714f6778080048d671beb40436d3d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db2af54af118379d2061859c0f2f99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a8e2ffe869677228e0c790ac9f344536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc979a9ab9f837adc65803e51bd72f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd804b48f2f81aeeb51d9844e793ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3d82fd619e0b06beabd420f64c24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d6a41c5ed3d88a8e02c90e333adc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682972211c48439e07fbb5520e65f78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a13cd46bf47e091871ecc86ae6cd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d098fa5b76cf3d7e649ab4326db9c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b034c224c5d69f662da8e8d6ecb79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870b6305ab96a3a0aa2a7c625fc60c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a4806290648dd224467e4e6efd5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7723e099c7bfd2e6359db4cb55213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09749558523361530e3f499d2fdd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcabd70d8f49403382162fbd4bf5df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f565c73f88788864d26749b7f71f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988c81bc35ced12e3be770b2afce981551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b890a246776e4ea339bd99702534552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c764389c96f14c31c7dba97a40d418553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05dfdbff24c3d7840320fadb214834554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864ef9a0f403df2be78031338d624f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1edf39a8bac7417b8bbf531abe4ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eec73be755af8497da06a3d2c4da1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7fdc979f26d4f8a1ca0ba49ea3730558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f39479edec7b9621fe2acede8bd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7472e8235a76dc961eefbe55c3f671560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018007bec5b32aa4bd88c084758fb97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2ec0a89e2d9866d8fd3d4e6aa4fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa18f797064762aa1baa93dcb3dd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279b2405aa485a4d9d41149875c631f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba24576bc077cb8d83e4635ebea227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aafb163113c0b83a196f1f390808b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee4af7c666e68c53a05bf6f1bd13c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a502416252003fe8ddf499d8ec54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6eeef2f86c461781333c0b4a2de1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad696a48a8ff8586a76faa21c178832570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ed1881a4454c632ab89259e0c4e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb87781b051cdee5964f5de003ef3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005925076f51c24f429e5a535b4cb7cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2956da7489e882ccf3492651d63cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe1f7296eb4412e98c078ec314f1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3261a91d7c5abfc51431652b17f3d97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b858a79977383d7d6838b12daa9dcae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690fd64da222e3b5208621bb29bbb7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a16d1e455baf60aeb866e067412c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267d9422e66f813519d116ffb21024580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3346c73b43fa2013ff1f58ec3e814581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e51123a9d47a85145deffc862994582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba737d6d546c51ed3e672b380c029af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351aedd65306f812fa771ee5c749d1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040568fbc9d613ad480a171aea43733d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a982f18682e2094f8128883202e4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a2c237ae73b8d1444e66588104e30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c4f1af3e1aae4dff60f1030e2708588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19d233fae69c0477b3258e3b92acd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564cb1eb8f134fc7f0e14c3336872ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e8b735428c558778c54aa16f1da4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1315984841f39e493959491c2f41b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7485dfdbee460e570d0405bae81bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff01489c0b8ab94e3bd137bdb4728594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a19af4507b273f0f4f56b30387ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f780219ed91f928d486d746cd022596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188660b226181679a9dea61bceef95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca47a12935ef4a38377ea74de38e85d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425bf6eb8a214d46e279a6241f0306599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c817acfd303279fd761f78a3cf9a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af59716f0ac4d40713600e14c9062601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd2d72e0df6523785c1996a4e90b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3d9688841e1263195059fd9a97a90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c2f51f093f2256fe9d1358c8ae46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beecbd843e741ee6eddb743c7c0239605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6c3524137e661b26bd0f8feb73c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc14217941ce2d25313c10ef261960607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2f86202e3ce9dff6c4558ca48766d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06156ceb6a8e360dbb7921bfb3912609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac93db64797537ad596685e1dc085610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993d0aa578942706b379f9cedeeed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc6c733de4d8e904c337f2f70146a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc1800a7b89373d6e264d24a55abfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeac0ca6bde7627a66a077cf41d2e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b4f85c454010898d118e7c835c78a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494a1ccffcb6342b8e12983acc518d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230bb2e08c29dc8b7e99274c7826751617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47296c1635dd0e70ca2bcdaae5163765618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e8d267a2f390dc69f13a141edd50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21152a1a8a74e3b3b3e3101e3314ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9ca41f17525faad0abc30a93ccde2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ebb9c13a5eb51abb6c9b623f4471a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dba6aecaf987d9e44406365298c8d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16eabac445cc7d7b0311cec5de5ddd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc65791d4487b15f039855dbb2a8e1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5330b415b939bffad6b1cbb3125a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5285f0f80abca8ffb070e985df1a96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dbd6a0e5c7e396ceb20389a59c196628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddab47561604fe371d3c3f60d66bbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaa848786e48930b41260275254fb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160a10c886e65f1d630de8b5c058e83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f613b8487d0972a8d0e0bb8bb1ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f67b830acbbfe4899c5453c2b2228633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c9a4674813b8706393437015cff87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a63b9702d60167ce818bef89f916b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34719011cd65cd0c9cc51cc0b3e695636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f674e34376681db4d10d8912941a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce36d36ab97d2ae25159cbc6c4db16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b4238f2cdad97239b4016924a8787639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08720360e3b2ef47692592057dcc66e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f8b020bddf748489f672662a734d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca36cea8f511756767f61d10803488642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b04426c012b025e692b813344b4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8328217fdbf4c501e9280224030f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760354f3e9c35ffd4f2e7661ba51e019645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa198f2ae1e7e903f5aa632ad72f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff755f2188254fa9545a66d089c1edbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a19a7e1f1fc55bdef7b70184b12ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606353e7bce8e2f6112725ff84b718649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9585ec0701fa36972fc1d6447b7b689650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e05c8fe0967038dbe6cb1da1c273651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037095c69b4d1ad310c1dbb4475bdc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d15c04c5a3fb9c3061c0ed0e85f83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d789c7019e0ef8115740080d7a46c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74b230a1504d582e1dd1c42c199f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471852a151c43a8903185414c12f422f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21473bab6865f26c95216108282de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634530400b4e58782f2ddcef46f6130658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9abfa9ee9aa5b4af6c8b4de75873a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc23a878d2d6f42b6c92f03b1bb22f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c53066ac3e1b5a267f085f4d77a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0892c626d2da809d6716f1c6bcf58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc814601537d9b669594b37dbfac197663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41190755dbccbf7d5d4c3f47362db20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb891e4f561f2a901690a9493068d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44df8557ea6d49266e745fac0b892e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6545feddbed31830f84b81e99863e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc526b1b6af76258ada1dbc7873ab6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3d8104bb63a771b925bb03481106669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa1f81dc7f2f48c151abd8f7846ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a771479a560f0d86254bed5b9f8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477deb4a5f0fac8aad7430f68105168c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808af8cc665477250b689eae330a81d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b680066b66abb7261c7dad5b27d81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d798c29302155e7d42b5ef23e956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a79a2f112718d4fe6a8e35faf31d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41402e068df60b8f4a7ef984396a7cf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f8b33195fa16492ba999810b96c8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e325751754eadd2ddf5f0c788791c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a94d365788dd296e8407b3862a46d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d0aed76c7a1ea795d87e25e75742681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c5c82d633d9967830a1c3a1d74e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be249ad11031ad7067edb4785e01c700683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ab7264826f0d2d012ff2041caf1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842aa47504d1b690386e98e07a3ec74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860723ffb8891fd745d29787eb9392ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e092020185463c666b6d244a10d677687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb532d37dd26711c2f915d80973d06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac338099766be416d787da627698b88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bdb93d5fe1b52379edb7de0763f2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721e8724dc6c5bafa3d4ee4d53a0d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726af05275cfdb3fcdc7ab2be801c0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe537790482174933d6ab6f3d87dd3c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b4678061a6ed9841515cd50613392694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff99f4dca392201365c8e7c6ac145695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14718b349ca8a821fdd7012ef3603a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f98816bbae9063ca57778826da810697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eae674fedd188bba6737413c21ad7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0378921288dd5d63e239ea9463557c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745c2c891753d21a1b103b426d361f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61833404e164969a8e35113b334e30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f68e3b15ba6c4a3f7abb10746eae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8593e5c833c8efb687781402f51ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1b855a185cb74bdbca2598962742c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d6971d756c7e5df89ffc562df5b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314989b39998bacaacfeabb0cd1e37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c236fe74998bcaa979fd2946795e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02181a4ba226a620c5f4281e2032c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4fee36090bc5d810e38d3372a38e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443fd578e09994e5495575acc96e4d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64902111bba17070a98633460cfe847711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073077d64390997073993a8067c3b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d24efa09c8adca372852d207e50ee8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42004a42b178362d4086ae137d7045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22df6569e730ea30101a7bd6322cda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273c30965e800119b8e33aa6973c08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a286d469b66f2736c73c547e6f1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6edade83414b53a607379e4edb8955718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a2ebe6fe90b2b6b356ef461aff9c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d339da06b1498bc1f2ba0b0c9dd7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cedbee02a5d9192c8b6cec934f0512721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669126fecd5f6c79524eaef2607a3d2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda3e15a1a6f307f9abadcf76bd585723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9407815e3d488ec3a09b689ab543724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d65973f412070f4fbc0ab05f6e8e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550bef12f10c80d1a08ab340ef1f1fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb8967b94cb639e8dad233e2775c2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54261a573414b4606f7934d2ddbfef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aa5e635c3b76eeafb43f6b0e26edc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9c452dced97d1213c18f14a8a217730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c576b20d296b0df3a49f299db08ad3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a2dc02f84095857e148ca36bce6a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09da18f3d04034dc5fd1c00d50ad8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e656941227f15bd75410cbe2c1cea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161fb1371aab88618b638f0d9a9703735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16767e159e9228440c2c25c5f0ba69bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1091da20d684f826c5bf5a255bbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8197017bb16484e98e79e0b9d41e35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254abb3c6d2421667861cd0b53143375739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2463962958ba984eddeaef3c1149e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1e13a9c0fd8172b851a22bfcbb5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4449f7a7a804f2f4854b4c30260c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ad9f0b7b1786649962441c0b449fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562893b26a9d238edabbe2eb08ffd42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d7ef68c0cdc39ae9c10f854835edd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f30324e489289f832e669406d2eb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e7f29af7b2c47990b5f7e4758104747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f19fe459baa58e51c2415487b2b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a8e839347bfa97750b3946e5fafb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3253a8071ae5637fb762e4120456b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe07372f43c922f638b43db8228681751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78547ed7e944f20463fa32fda45b6cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969fbf2cdd6205b5def5e40a1ceac69753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>