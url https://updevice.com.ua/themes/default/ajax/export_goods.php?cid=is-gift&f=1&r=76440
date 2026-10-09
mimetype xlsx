--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdabb5f8f211c4719cc468e0ef62711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce52362c19aef5af96926d1cc75d23d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a3426f56a09d9a1ae66c926d12bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422daf72a56a6d8bb620362846a6e09d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889395ce544fff2b41d9f57690b211e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4f6e68bfe9c6d8ecd358b4212eba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858850221ecd5c8c4dff76f1d9b2a7a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cc59f411576856e07e2825f6b51748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a764f04b1130cd933861cb19f6ba299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad30152a066336272a75370f61a5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51999262453b41b8d36e5817a4ff99d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7a384c68488a571c0d1e9bcf108d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd48256095268b943dc1f48427653d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b6a45788d9575cc6b42ee6a45910f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637261fcd602aae51f7e63182bdba6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340d7551b6ca9534f9d937a6cb63af816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c844ee6975266ee40c3219efa37b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1453b0c868f08937690879b443307518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a8173704265fe668d84a1aa1c96019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb1d9c90bf7749f65337d3671f02720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c20bf45d376dfe357e69c6e1ea1df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06c363571a3b37778ddbb0b32702f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24105fc44eb380fe70c61037c0625e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e625b59910b003cae12744ae0519d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914ca66169dfa2ebee51c8058533e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa44d70fc96c9d22368060028d4f0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663c74c3276b2ca33fc131e94e7c4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a26c59a5b579dd140213f0e2be6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659987e02d20e71978ae58b87ee75e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d56e3d2700ccd39568f38dec19f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487d4fe81d1e80de6060c65d05b28c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16644aacf7862d4f5d5bbdc0423dbe0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bca91969c198f41e7275b07acf63c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1e8e42aa17a398a9ffbd7970028934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbff3e927c8dae6f158f48e0cf563835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dfff0967e8f3d3172f415cce8a6f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f8167c7873aa023c7ef4dd6ac951437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab42c765ef81e3314a8db4775ef9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef790fd1db2e6e68a3cfeb8cb6d0d40739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0803c549335d151137646ea771c8b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf085ddaa30b3d13885eb93e603d63e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a42a879ab75e38a840ef7813e55f0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0fedf1ef4053df8b5b35fe6f3694743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56374e463dfe2145a7f0a8797b48844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696796f193675bde948d5889381a502745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1604ff27416e07ee9efd77e725e3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead6ba9d08d8b317f1c14033db028a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe2206642b603ebf17e3d087029d8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcdf7ffd9c07e4a8904e7281491ccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479a97256436aed332e0754d58c257150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60e04853b332e1120ac12ce2a8ce551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9953714dad9e2c055942a52c6b67e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f56ddc8ee5880359036075554ab7cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfdb00882e8bfaf60fdf7f33cf901154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833922a52ccf9b9668c3c1729f8aefdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fc9a86bd6a5a0b0fed335e6e89e8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec0681f0bdcb8479924498636554057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4155317f535a64527221275ca94d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defe5488630e4d90047f5739e2e9a5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4fb7a59f466f869158823e949df9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511397a521f7279504dcc54ec642c3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3776bb811ade1a62967ed280ce7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b9c5929ae81306241592950d9a4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0a93ccbae00e99a916c2c68199ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de825f4b4f8b0c2bd696b2bd1c6983865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711ae20e0c578c1354120fe9087da7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe51bd5e11c8cfa8ebaa0c5ad82502167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35447ded540b4ff1a1a8f7f59a92c6b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fa302b0d3afb361cfa302fbdc66769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b42db3803ea4258e971d6313ac51970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ae9130656a81380ba60efc17bd7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef87c8d333c84cd5c3219fbc384060272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc72dec9914907bd4714952a29079d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280867b9e84f249d83f07643b10b53d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff4a74baab7aba52e28d7c3920ffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814205d611041c4c4e3e184ff2152e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d99e6d7172518d8bcd7427545d0e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fe50e99651e63c05aca887cadcfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240da1947a2509c94b15a244afd379f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be2237479049d0331d4cfd49a10b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa699d3f93f2718bc61b1c2dcca18df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992adaac0f859d38806bc2dfeb7a1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d65b49a3d7ab974ac14b19b5ffc0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54821cfc2d519f85521df6e4870ae984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bb9ee2f44845957403863873147f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419872fbde09445f5918a50ec856c7d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42f122cc20d56ed8c26c64bbe09d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c109a8e8131b0767fd750423413888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa908112d38180e661cf4ab9ebf7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a93559f40a6dccf66bf07643412090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147883eaf1aaa54d0aec86ffd36ac2d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af153f972b5deba5da3d1099b84713692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a1dbf7818241d3a7d15868f52f98393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76820afd1aebedef077041e4b54a14a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364a85c3f94f7fa649d73b3720a8d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa5b452952fe719793552b152abd0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d2543a5ac10251ca6e9ba8d270f1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e88ab2986fcb06a46fdd1efb30ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0e4ede77abf5c59042c69c5a08b5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457980b3bda9469df91b01bb1f45a1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083fcd19891f61f9b468efbed5ee9e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6f9840fc9d3b9ff0770117d944e13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7052cc7908b4ad19b77ae1f9069c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b62e06a2b5d027fb3b26fac061ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986e4209e301d00b65363cd46e0f21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb579797bcb3e9ffb13497b9eb4c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c315648f3604caa4a4574077bbf304107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12e2ff9a9abccf4dd31031741514f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bb92c329984298ae1471f7d17b037109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e47618031569dc6972f63ad46e99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aad7efa520274d35ebee4a3ba346d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d782d215ed45747bc137f4e7ddf8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd690369fd9357fa8f9390926f7d873f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ff7e60dbe428082f08fe2c9f6698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce1bf878a59b8f23d2f36c19a1d06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0aec6ad4fa6d9a774208c026d7b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc7742f28e69fa1824af9bc5fd35f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f28fcfce880923ec3d023b2fb87bdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184179cf66f8b13fc5c8b27245722a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6766956315485d6b6da37f72bbe76be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133341adee28e31386d0ca8a26c8d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f135568e3c73f15bd1138205600ab4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1cf2101220d04375128b5bcaad85e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca4ad78fce5c69323777f9bf51cd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b5f50192f29541427250ff299a90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235ab41ee60a4173499ee8bcda02f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9fe549884fe8fb71670d81a19ccfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b8ca017993b4b89a9c6d21a44e09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8c2af0ca1aa86d0f9360b98a853e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc3a1c1ddbc678399bd1eaab3db44a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f03f29ae8a908fee0c089f74d500a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da49e4cd6e81a07b55e469d912d51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ace9c0890b22d840057771c65b0bb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d6985f8e2f43533827cc9eea07cdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d83fba7b2fd11daa2bf9c2b633f97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ef03d2ac5f12197dae9db0298cb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c86b6eec423fa6bdc96617d080ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343e8157ae24f905b2bb1a60f5d9460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156c6b5f455b8e4297c49386751a74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954d654e910cbf1465d51fca2ed1f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcd1230207b2f8dc71c62945122d85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3417d42558d5961f547e8d5670d5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bab7d4ad6d8f1a330bdfd5719ab892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd3fa0594bb3f179400d57a5160e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e5d45437b5439d26fc2b451b1830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9b735562e6092550f6183c046af74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6e12f9e5158ac5768ed0f11d4bae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433baf9f903d742613e4e44e5a38462148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393069e5c225367a7e923f8de3e349149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb58b71c5452343c1d0b071cdbc68d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312760c5b1105fbd1f9a7a1b6e66597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb1833739c144ab3f4dac1991b488b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837e9dd2d1819719e8f0d4ba0cee02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f7d24750fb4ac5dec447f991b844154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0639cceca8d4f900d01b5dea75941b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69603e7e4861f8ccd393063e03dd5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c938328281582ef369e43dcb5453b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f39c26540601611639fbdeb480b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf541f52b5738b9284f5a2f5091edd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38de21a75cd772d09a270703dacbd2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504137eb73644ddf2bec3bd63f8f502161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a7ea0cd157d157814275ef4c938e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37493217dffca41bf49662cae68b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307df808cbe761d7874fee5134a4af7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49624440ba542e08e9f0bcf31072c5db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70f0dd0d6ec4c5cd29621032861238166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd69a714b1acf0204248ec8c6ad5d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3e47628ff125d765f8a39acef6e46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeef61fe189aa3766a5a2560b20425169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc006bec9abc05ce33d0a4656f16ee3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcffd528429ef7f3db2c74bb896e494171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3258231a12fa15574fcd58159d8afc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0bef25e2f57958460e517912b336b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c305c2168c7b3cf196d3ac14789b2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64030d3f4375e6d82060217ba238cd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55248555daff643323de5caeb247f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f33517a92943b9999d6b6f891f8628177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa4d32e954a69b888ca1cd8b6df6e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73961d38eeceeb4b1ddf0d4573d399179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1845b11baac5c8e587689963bac7a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f52c00a72ad8b4b33c38425c0685e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ce51afc2c8a3067afa577f5c1f961182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7cdd8027d32e5d27b46292684743183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4597b741fb65b1503494b325a98dfb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae2500150ced06bb0b680bfa40663185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07abb5738e66b777d615c8fc98a1275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71d6be5acaf584d8f832d782f33af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c23046e3236f849cd7135d3b6b67f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a765f5d0267bcade9869ac62b3385189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8e8d16ab32d341cd15d9aa7cfe2bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582641c5d40049066731076fe9b462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40ac1a06df56d3948a9d70a18d06a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05840b00424df7e1dc677581fc5c9750193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f990248334fa99ed0c28518418c770194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c163d458e565acb71ab3276b6052195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18b74b0514055f79e489c83edf35c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583532982374e221a11bfae0753339e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53758d6835dd83eb481085a95bb94c5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec0705fb650ebafb5ae8b3fc448ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af86dfbba0bfd27517583608c2a3ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e6ff5c89ca6db99d6220e2b6d06c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e301122a4a8bf918efa152b80432202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170966efe1ac52a381491b27bdf7cbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9dcd1600688c59b3301bcb0018e94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3392c12b08cb715bf65a799a97cc17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ff84340d2667154f3b210d4f88fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22124bdc0ff4b407012ffde3f9aba1da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93343bbba6d6c16c03b547d26abe2fbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac35fc393b0c8b1ab3d93863eaff8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9595708adee746b7f192b63f722da02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963e44133a3fea582bc319312480c70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5822e9f820d5ecc3c353267d0029821212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb5c12ee3a0a49e1c4100ab66e05a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490519090af7c87fdc772cb12193739214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b002cb6a193b9090f24a262a938078215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36273f0de16a138fef3621253c8e55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1330b9b9337c43be5eab1d7256d19d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c59fbe210ad326ecead04ab064473218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c393c73497f6e1ab75be1fcd04c68a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6708a495c0347565e94f77dfed84c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7befaad2be59212814833b0cf9225f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ba44a1e9783b030fb362b289103e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7393ad2c5ffc902a5c3c786e63720f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e633b43f68a19c423551a49aedb95c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe6b5c0613c6365123f5bf7b85050225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783c7ecda3054f142fdfd538d21dba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac603529c6d0b905ab8ecef8d9ca3b1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9cf68a99b6090768cf95365748cc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869c80c063bff5c1fc33f2dd76d242229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1cc9c5e97d22854b39f985e676aa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a883fd95307c285c6ad823ea4303231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7cff36864e9ed45dfbccecdbf8db9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c73ce9d999e68671e3194ed0be6d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c3b6c46780bb1544624066e1ba7d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed959ba7aee42a5aff23e9585241e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cbab2aa35210ce00e0552dee7bbfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789aca40d7f614eed3b9a543a81f184237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9d70e0fb82b56191618dd71354a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ced32614f70a9435149763a1dc9c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6de8414abdf3bd92479fa8603b671d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9d738b8ae4f48132652e53c4640f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6463094808f2d9f36b24c57a07440c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de2c39ae9e74ac340946e5f34f9a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fca934f1f124484771b3d515b4a4f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a2d904453964e5c8818a74c7e2b4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7c1622195fd0ad72ed69b67823df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34d9fe67f2ced7ef461c586f3ea277247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e3092a1a57a279da0ee9ed31a488b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfc7ef95dd8cde2a449f134a138be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ac9ee3e5fcdd88b81b1a02fa0539250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fdf95f83776959d812b44fbd2688f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1fb31de9842ea17a139fdb13beeb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc015096fd2070a37223f22547545f3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317d278e89c8ff861867253a2898ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b89d86986ee944db368e0f74684dd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534a5e34983a6b4f41ac7a6eb9c688256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93e21b05d78868002fc2ca29db80b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514992d0e4a4b7e879d2eccf02f9d1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e4e1f128d97284b1c04323095818259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee3ee412595ff7ff2cf6e04b78662260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8434c1f3a5e24a9b4c0dfb39580c2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416da6c802aacdabc73c3336ca2780262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74833aa87cafd912ff00db397c6814263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c22c0c29055685e658edaa9fd0e8c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ad045cd84e5c55a2055fbf4bb613265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb975ec53671071bae9333084f94a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca984fc43c2ac23b3b1ee7e4e3c3de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c0484a617c0d84d843f76bb907bf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a7f301fea848ae768034d1f92ba3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a9227633cb95beab3f36147e8f20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fc28461f9dd70d94c57368e2bb25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4054582132cf2d9d530602b3c69070272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f745cb2638c8d8ebe98d96b321ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206761236cd42a51522462e53b9c433274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c5e97288db3e0a2945c2aab67cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5d3dfcb6524f67eb49d574dfe3a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374af9a898647da805d29590422a2a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff01d1ae2b562966147c5661f687b04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bc085a3c367af94877ba2ad2a7f18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ac7d4e5408eb9da3c8376078d825280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c20808965a54d0d3c7042b12a57a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893cf3531c77797898e56031c11af54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f060216970bab64c4a4fbb311cbfe6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e097eefc28d4f86290108c11f89aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a4765a10d0e656804e91442e823ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf86a95aa59409ad2b03310d82263b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf34538acad3604961793f93813f2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6977e1761b18cf3515bb853e07c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42d85d2ce23a93716f1d65bb5e5d58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0453d1422e8729d75ac21e03704d94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f9a8da63f554881f1bd4a9b83e00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8121337f6f3e3c4db41c2f271722292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42867d4c76be54c9d1a11a11fa561293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc180faf73a5c6141ec40f2aaa7bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc6ae5f5b2d9e979d9aed6f51aa61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6ea043fb347a65714e8bf2140cc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882dc603b4e58d50756679221307cd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30093add000a3e8b9b59a1afb4d238298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095499bd0084e738cc789f5157ce90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af67e3a23a533cf4daf8800589919ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9dfd9a8275d2d2719eb93cbc4bcaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72674db5de56b8a924c2bcf3243b01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33cbabad3fdd16bd085f1b1d2aac0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65148082d3430dff8a55e9da8b368f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc626f2fe9e324901c91d894356719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15b67ec0e8b78c1e5afe450a67198306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec54deb71f96fa308687525905027a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28be5b66b05c711679d6258f9fb614308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58881fcb2db50f50925c94c7247c41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2834d98097c717f0f985c1ee4d73b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0b2ea2a9caac379a3c8aa6cee123311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de9b46616ed45c2868cc513157b1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7f27a8035df25290b084f7d7e21a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6698e990d1f88067dcf7d11838d50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fae431b78b098ff9c3117a309d2cd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e76efef4001778962fe71808ad4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50285ef8bd699cab3ff859ac4ade912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06c72bec0c0a961f6643d75d62be4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44762b9e2e8f94ca06fff570a9921c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2c324e1dce88d9df4ad1ab0cbd733320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a183d0d4c6ac53385ac7d75067993e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde432af58165e8295b3014ce12b19a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9a1baefba042e832329b4f7d0c42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831d86d7439b0c8767d5b8ee2ef4e27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c2d8ec05154904b05d54e4a8fd31c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77c29a17259cb0d9db1fccf873352326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a02eb395d0c8deca5b97fb35ede8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685699559e42bc2f9497d5984f0d073328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15942fae7f0b80f501d1e0a3abc2ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc01e50d6e2cfe9c0676ed46d23514330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26188c0053914e1ce71b009679949f3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff6f3aad1be7a019abe4981a3205a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a1eed20b63e374402eda9248019f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b1fb597502467696f3a9ac21508fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddee888e244853ede5cb8cf1b2f9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2574925cb946153ceb247f3d4718d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca038ec218746cddcd5fb9ca21e3b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73eedefb4b34d835a93281da29e76b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff031b1e7d8f545dc19894350715f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e2aa874b10246c3099b461446fb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9c4a5c7895bae8e68e051788c283c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99fb40d5197b062a15213c5ff9d8d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d036370b3b3890dc3a07d0bff55c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ed859e62998909c440454b7432d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ec2896f2a91482497598dbb00ea1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc4c27416627dba84d2a1b8bcc1160346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2724301efd6e0a643a9579ad9cf443347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94c7a4ce7705043cf759b3f2d5a26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f0e801464ed7d470c3e6a7cafa67e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b5d52fb108876219cfc2d942837f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d40ca45ad8a58265fb7adc86fe89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa857c7e18ef48434177a36cdf2e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf2174088abec64bc373fd2f04910353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebacf09328c31d6a84358346a7c0c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c56ece6438505482f111957b36fdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336c9ac8f98dd6890b1d412cfd99ef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3327fc0aa142fb9900715fff7239a8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460025668eed87390bf5877e9580025358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c803f28994bd11016e7d40a8061ff1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee614dc1aded7cc6990d1ae4685bc8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c84b6b308b66336dfbed6d724e64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d46e7df115ee74101cbdd2f0ee6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bff672996ae75424567c6f05441d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f608c6663f6a0d32e646b9cfb1ca4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657eedeb04df0f552f509ff04c5864365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacef9f9f747de000c06ebb3c0d96dae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f09f7129131b2937430866baf42b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957f7ddaf0311ad8786e21776e7e738368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87180a5f5812d6064b46509fc54ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a88e5880e8334349eaeba2a184f9d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb33dca652f9493ba41236f0cc8b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b41803fb7e6b735d2c4d4e7602b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343262918a6eb601943f8875fc5751e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14a5969c124cef64a0155cd4d90ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70866aab64b676791f4afc14659c852b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f797827da8e12344722ad059ba5db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd1b67e4116025e7cec231bada8a04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4efdd5996c4990cb4a6a1eef448b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd646ba8a50f6571c430317e360036379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b2aceebe948b7b42bc7e9dc68b5e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a816a78eb8846774fe9a8a3a7adc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5743ae8dcbb908863a58c7228842fdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92cf0a59590d6de1205b558e76bb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7084fcd513c36768de338903ccfe5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a52694a603f5bdab60844e0b2021385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1aaab81258b70d205d5b23d37b641386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff235a6084f06cba8df802c7ae8b1e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c31647fdb723f89d2465db2679df9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aaa2bdfeb14bf7a20b6ada633a46c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc435255cd3c06e39eea5a8cc000a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c30d3bbad267bc679b39c1c7d083c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370b2586582061fc1b3ae68fe3086a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da487494667153cffc752bbe8c51e77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459518b28d7f5dba54b9695c9ca539f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a59cf33a7e270f514cceb64eecc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834ab1e1f22172a619c2b7ad2e2e40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b316fa648d7ccc03346edd776b9ba2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b8a286b08d4e4c03578a92b70057398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1d4bfaf27589d3801d6620de5d9d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319345b743a9ce85b6260774ad9fd6fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25729f122f8c63d2ed0569c6d7297cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249974a5552d7cdc60138ff6fa012f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7b37b04124034c0a06d93ca47879403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c4e5faec0707e659b2a3bb9fee8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685048ecf26318956efc5f4c16626d37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ea9300866c89b804d13261613ad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048337341ed5ec2fed8d3b218ed3d60b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ccbfe3c6a5f1257d68486c956414408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd668ec8711d1ad086ab45520b2a7558409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd80017d3886f9b4904e2ac50932ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e111d1223a1c08904bd1cde84201d5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b174b1e8100a7f9b2a2165b47c9f06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f017893877cafc88305ae015893a3d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a413d444eadf0c367bd59caa08f9fcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ab44a8b0e57d481885e15b10e5533415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46044301f2c7e953abe2804fa1de230416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5445fcb6b9455c462ab7e9455674e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6bc34c96585ad07afd8ad6774d73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ccecbe3e3fcc9ff74ad523fea939419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd3f0bf9184efaf8a360f57346664420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5cdb5f263c8440cc1187f48609625421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da01540f73f44465cb65aad25f033422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6782bb4af3bf04b0e39d217c1a83a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30377a07ca70a4bdd713e3442d4c4d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff4a5ed4b242c5ba2e18186e404d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5380b32ef2fa1c1b4ecbabb9b772c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa16b81b7040f0c0bb8634120ab9ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4513043689978982b0a1ab9ffad81b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339286dee27e1bc80d8541f69a7dbfb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de31bf5e8fbc9a69f89cf5d1bbc35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c5cee90a5bcba2bc2e4cd030339c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307e521f825d452912754a2fe044d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c268e285338cad0da6b8d8100d272433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cfeb6ac0ac65bb6642b6a7abfaf94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a08abced4daab47135dba6639d06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2991653aaa61736120c6e6b0785939436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271a9c1662fad062a053a1664ce7367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802f12651ccf1934b2c202df47ba26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe287ab848170ed7c60be2e625d015439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77554e40c64d87f1b2884dd64ce8dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63469098fd9338365a5e6bb0602f07d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689bd17ba16f5729947afda5215d376442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc4b6390112672e6057d91dbf304c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab9ebce774e14062e9882495d1b3bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f768f0e9dc7061728ba3552daecba5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d13f2a18450a8a2e15cc47085a807446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb44a686c9586e71ece3911d60ae231447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a0dcdc8d05fc64c6946d1242802a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58771a2e2b446e7bccc2907210ded256449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd069453874a1b9950aa755eede27b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743331b9280e3f2ceaeb504eb71baf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79d52cf0f20dd1cdca55a252ef854e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e718b7d9364f36b1046eb94020e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4b4927d4c2007d54c80010e01d94e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4999aa9310b2171a235ba06a12cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2b6e64fb9a4846ca63d86c1b29f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de6443c1a485acdab12abac38ab60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9736dc6baa64420a048779256be35c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ab9686c4b125ad95f1f24eda5007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da5df28c553679a053e1789cdd6d26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695186db0727fb50ddf52a12975a662461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71915e255bedb7499889154fefd0e597462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c0f313619eb492b6bd2a7e12af25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56b1312a0811b3564c13f6752c7b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce001a2ae013fa894f5a5bd26d7f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b9d62193bc455c96e0f6cf0f9a96e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4e3b2b782e0fbddbbd2cee94d6217467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324d9617292b55f3f349ca7ed36921468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32a4225454b47e5c1605b3dbdefe96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ebaf6b10db7aba40669c51dc73ebc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8191a29564b06c2add1e81698fb78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76750d3c17e93d793f0973f7653ea1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236f1541fb8b7ef1696513bcd078315473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde3c807412ad5b4a97b78b49a733c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece75e93b95bc0b5cadbf0c740b8e84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd810b4084c9eba43a337152411cc7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03872073ce041d47740c83ebb80503477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212448b80a88776261fd099a8ea000478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65cb739ef79441d0d8a4d54f99061a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2aa89328236dc1df15fab41777f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9b3a3d110d8b4ad283a1d3214f850481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b518439fd5a1c60b61f5c7821264a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a85a593e72e557a12a35c9cbc375f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf043362f4bf8743cd7c8193278287484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130ea036c2e44156b717761eaebf3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039ba01b5dc2e017f426859941394d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd40e69ada1f2b5fc11b361e96e6215487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f0aa62fb1d8f9db4dc2b774f03f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934bd6c5eef1578a71f353efb3e8857489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6954c705fc9fce8597b272ae020961490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57565e9a93636589953ebc96b67387ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca1d6aa7284c1b378ffd04c2df3d55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0481af5c68268bf6eb669cc5aea2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909cfed412b38902016363e573846d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d468d89f39455387055fd7abfa98a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe4e62cb95354d51f074d9619589e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69581d842df436878c46d92d24a101497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4df0312f80ca1e32f2fb16a75b37b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907aa1c6d08701d03c7db8585e79ea6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17425c0276538fd76054f8b1e742ba7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6512a95513c07daf805d82e1662a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da32a4a75c290f5d30fe64f7b702e39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219e5d535b152d7b9bc13fd48c5c25f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a16a53de5095dc82f5a1db76d4a99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76faf25b74dd0d33ae8b7557164000505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d4a7a0c947c07ece31f07e2f2deb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab50081e2f9b2effd9429077d2bbe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89970d3e0335170f47bb217392c830508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088bdf075834992e77e2594f69163a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601988ef003ff76bdb8ab36c2dbc4735510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28747bf772c871a5d408dda25d7014511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ca8b87b766871e9d3cbc46ae49dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f28771c65ed111113f5221feb1b17d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903b167dee12d32619eb0e6064cc08e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad6df7730a0caa76c7a2b0bb7b4fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6498de7c11493a0c2b5f5e82c1ba9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f888ee958b05637cc16aca52d8c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1326c266ac0288529d6e4c484ca86d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010f41e751539972e990ad035f001f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa246918b4ff2e4f93b8e94e26da417520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7cc7ad9ea6cdcb8f44b758714e35b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bfc63f0bebf88245b5d7c59cbb78f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5951534a5b07cc5325637d3dec21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba39e788ef326511fe8affe6f3d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120c11cba0e95982a86fc0f577eaa4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdbc1a4d38e54351a944127bf9ab4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d54933f81c2b101ce455c8b7bbf41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877ddaa0b911658aff6e32e301f6463528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394824cd9f9385d429b45fa6d78933a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde96c5f6ea59f50c28409f948677bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131be7df22167e1d4990034781b1fc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674500b5467e6a6495c35f3cbee4b9ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e56075c6735df5c9cc383fba5dff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2506b8559058006314b14785a7ba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c841f4e2e38dda962f873e6c37c43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa786c3fae1b9280dcc4c8fc19dd403536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92859201f7dfed22925c77fe130ab5ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fffadf3c8aaa0aeba9dccfe108b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb6694aa4d125baa304cd8d03f6b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312631e331f15bd6130cf0c571b0213540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0469d53d930b14144631373e797f65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c421c74e540ec810015fb6df353f6b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabaea2904ca4b1dc75073703cc1ad6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a97f374dc2ff5250be827bd0c4c0db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f3abc4e7d30bb8d00b734d0196b78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e73fada904423718d1aa89c08a78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ea03bcfbc89301eaca289bc0172f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4912c6abe088d563e5b178422c338548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d084d5bd00d790ec4c0ee393ca0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ee34970c56ad6195f0e1cee1cba45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bc81782ba974e451dd0b4a1b39984551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3b22b0eea015a7167622005da450552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0069248fdbeb92cdc1179fa56d1ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02182f7dd93cb3e5b84e0ef24325eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca83c4f264e5f57d8b907310efc621555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc85c99b4f73b07fc2395930def22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10f572eb5ddf58734163f6e248ce8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9a81e5fb01ad13318e9d67bc62c1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772818e1fad9d928164950fc3b3b68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23523385cf158aeb164e45f2b63535a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85723e0690352edd8138363c2a2ff34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e56818e273857582625fcb734ad70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55b5e59d222efcb9f320f0f7a37aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe34a8dccdf8b36b6d803a52d127e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfa9994eb891ba1afa0b18c86432b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3e7ba78347cbcc673f344da994311566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052707d89c72bd503eb0942a0c13fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88004400ff8ea91965b854b709cb91c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0dc2e2d9af4a8a771cfbf92219f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6ba0b0a5f457190359f6c1418d5f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84376b3dc443145baf4ec1e6047271571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa1bd82f3849b5a5997b9849386b25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f7952910dad2281f06d148c4bc23d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33a4f06d70d673c36dc0819776aa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6448695d2368853453cc3e0f9c34ab4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4afc9c4289e0b6caeca1b3e94e66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d9c85a70fc38e87334bc6cd30f543577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b3899568452064b065f4cefde06b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00350533ed67c0b2ef25657fa8f71514579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76725fb3c32aa91c885f386af1baac6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb20f9e9d635965cfd7727007745957581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414033880c7763fec8c1b8fea001f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f0e85af7a40f5def410ce2dfedd24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e081586f9de8da9af8f067278192ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e37a0d9bcf8be86fccf8ff144bc34a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4642bbd3945a78722fb39788225bd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4213a2e9a1a302719d1054d1f5190587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b5eb4c9b3f8315157542c991ed5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ba20e65b5edbc2ac4801e6f569e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc112cfbb4b868759fc340084ad184c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd83669f9bfad5a54190d7ad30b4fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee5bb714b28333a22b5622a054301e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c3655b3e2af56371e86cbaffd848593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b56f223db99ffb29298330ac53190f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b611a477531215dfc6446bf0e489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd343bc8245b5b200b89f2f1f8bbee9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c5ab07b3bd395589e5ce9828e3dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d111fd529b36a6613c41d997c0b8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f60d8cc49afef027b11c65b8ce337599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe064a62b0a1eb623e169bddc3c34a36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7016885678f2af81e89d6d5b30b77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d28ce78f9da8974629e776372af19c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931abf8ee9843cc904d3fe6c3137a1fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145b1c312d176f393e8042aec2a5bd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc4ec577b932ee19955ff425813a5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ced8b46f65b13bc98406d3551f4334606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf4bf662d6eb4893351a110a827d16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28088e888c19813c2da31349f1efcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732204153560b52db3451c0619a41c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd6aa1f918dbd44fca138972cb631610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef42fc4967a348814b43440354c8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae123ca3dca4bcac947a9a3b2a298612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0e1e8e10ad27bca249998575594b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717581ae8dd08066780479b3a7aeb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf6abf0e139ee324d8a47af1324b4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19511c5a8da97aab4dcc1aa1db7cb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d11ce0dab84c92794539a3bf5ec7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039683f66d0875ffc22fda21df350873618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b7045cef16cb3d4e617df5815c68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953464d07b2d1808e8d6ca8a6896ecd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37d081c8e816a09f81599b45676def621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4e98c41678aedb2698a418bdc20de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbef35963804717f334d41e40147fc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f890667f8a55c807a2894f82c6d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd3fa2f8f6ae301a9f55aa17495fde625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183010dbbcc85b3ccd91f32887a086626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fd34116945ce1a326a8c290ebd9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5fb3d9b30feac79686614f07eba84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66bb4f9a7ba87157a88ae256ccfbdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9135e11258c551af5e3d4302ecb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b730f15c1b8b85945ccd27ddf013631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd8a389798c81f48a5064ae13e759632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad6f63cc676d15be8b7496bc33fa7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ddf86975f7bf41b7cb843200e2f2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f21b8a4949d3c41e50d517fd7a43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16f88f1a75ba8da2ac2dc07cf379b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2d8aad8f3bad9323d2b65c1353e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39168e927f858884b2ba90f87c3d23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3450d639756f93a9b681b35ea925a7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e5d67bc7d4da2d8306c78862c97e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c852897aac00a128a6d2714b43b6d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f00872a3440041b545b8cb8572a96b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bfe80eedc93cc346abdb80591e416643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01faccd0a46ad020baf52dc80e62d5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06699318a5f269d305018fa0828cb0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c3072806c1ecceaa60c5e1b7a126646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5904c468569759d9c718664b26907c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0420445970bf45bcf75b075a6f35a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ec7bb3398842435c1c57c30911561649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7249631fbfa0fecee8c674975bd31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a963474aaf01b3119cccf14979a635651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941766344621a4926622d4443367988652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e55327124cc17790cffe062e6e728653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050d0c04d86815374d6d816d1365f20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67cc1dc847e29f134d0e039ff7cd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c03dbc1fa64fdce5dd4e668ecdb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d29f8e4b40e4ece15ec40adba695657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f91651cf841fd187a24c13d17f7c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a96e09d3a778a406abceb1b4c62f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c94b9579cda5a9cfff42c1c68c2569660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51acab44b218d8bda1b1e6745165ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b881fa2381d29a320a3d237dd42b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df19ce9cf5e7a8a853c4be8bf47cc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eb8e532001d4d5ba7dc9773234382664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a2d249f3d5e99f7e49e1fc4ec1d31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab89a87265e15f51353e96c279f28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39665a1b9bd4ed5a1d7ea4acd5d37d81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c4bb946ed3cddce8e91158941559668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31675d07cc3f29a204c3acc55033828669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd875955c1f48a6d4947f1fd6a4a48b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb66ec387d0e77a87465abfbd706cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf39cc9c90c76322862f38b29dc05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846622c6811acf787deec78f093253673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744f502330ff3b62296ebade2a6278674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c052ccff91890fd14f800adf8a3505675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db745a43b29bd3edf54ca1d6225b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbae7e6daf842e1bb20c98dc910abe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292c16e668c6b86655a6410172011a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2b80f8e902eea8f3720278a69edc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883200cf24258c26ee6558cc9b3242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ee8d2133e3f4496bff0e07e64c07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a061dd50b9fd2bb1994036ada188682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d8782fae0d116bf3643fa8d6a25b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3416c98b2a1769ea7f48e8f3e80d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330713365216f262419d8dbdd140593e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad485da27f21a2231e84d509204f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92110db753701a8eb2bfa578e43f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6021925b5398c82367b63f38b834688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4e78ece3cd4c1b1cbd45d12ef8c80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a6d88f9c7bf704c9e69a7ff2083c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1ed1f8f918d7dfd8b2d1e2151efe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03b06b03873d2715da86f9a082767692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff6f30f9a6dc34b328c3c169cbb86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869a7661565f35f8d3b164cfd2581f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ab84f3e88d844b0297b078ff8c57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72177fa1e4f2319c1bd987e46c05b088696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99323d413a722d2fd8457f53964ff331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf488f14ddb0dc3a3dcbd9713f83d07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b010a4e1c14c4ae8bcc9e68f7e002e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a649d7dd8e64b3908a0c3353f1b453700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b20a982d9a607b3efd78838278b9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ca9b7252cfa6fc93f8bb64b64ac6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55171e4027e5db58cbc8310dced3137703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca17aca2c0e0faf681abace14711a98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c227dc35e9a7183d76b2046ffb106705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463b50b9510eee15fd7193761c4c07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831403a3e89cf3a7ab84b1f61603c4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63b1b0d6e0ae05ef73b1ccad6e4c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05977148b46ee28346e5e3ddb3bbbf2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b8479ae4f117258cb6f7b51f42e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69509ee2572011e28921a124bc44f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f1dc50cd7eb1a8f9af8ea3a3cd21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920e583760b11dffb759db2995682d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd9e89343744bd9b4b8f0ec2142eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f3aed22b14807f1260a97875d9a1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18587b0f172c5abed079c60699d3918716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374158e3210c5bd9ee0904e47b0e5233717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acabcf4dccbe2a4b1115c84fe44154718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342c780c0969d0b6e65786c5814ad3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cbdea72c01a394f0d74b01c07f503720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13301c2d4c463931647140b58e049721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5851e603b2611bb6ef6414f64083d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b417bc32f9782cfbbe48e4666d15599723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c3dc642c656068c0dcc14c1409bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b17d14c5169007215377769757f20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee34e90243909e929584fcc00849f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005f352d36053613145cf2f34e5ed94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11dabb1b82f2570b1bc478a6a4ec3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c454fc0b301724514aa60abc6c2201729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c5170c106b7d6e9218609421ded9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5258dcfb699d475a774f3860a556b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11c05a225965ac1a10d1529135d4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19cb252917bb91a6982d035a04057e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33552e2675cee94e0c70f5e70e033f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c346a68be01f1f3eea798778dc161ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2541839abac7e96e4792b595446cdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa8d2b189522a24534c684c223761737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ba3d6736ca786b97540085965cfd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7f3ae28c53c420e3bc67ac4cff50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c031bb53f87da42545cac53ef6968740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79291b69c5d1606db45f3d1296d8bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4be3c8613abb77299d58522c68026742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5eef697d93c2040589f877c3eb035743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed35fbf3a333db312584834cc1fd23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e95cf29f96753f9b2fa96b33f145e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687988df1c8fed43efab9490466bd69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f251156fc0e7e79673fbcb856b663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6999b273b8aafc82e97ce93487f8a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559eb51d0edc8c632c19f4ed1957727749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e5ccff16498f4cb2e66d72b97d5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32643dc8cdbf2a27315d31dc3d8ca3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ebd6f186355b1c472e0b68952cf0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd88f0379198a0f5341cf880491fd4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47067efba3e96b11b4f4a90838073d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d383e87b7a660e03bedd93e92fb17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5436d6490c884cb43deba22f9e4a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a302cd732406e2e5abf739de579a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e68dbc0b716a1a1786728a291d3c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3051eba213c79458015d5833cc649759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3849dd8f2e3596e523c23fae9e821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737429271cb8d770acc49fa073ed9942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f2c24d732ab9bd190b2db38451cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434adfbe80305d07b18ea328f82ebfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a98a650529d53398c17b1fe7f5185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8372d5a3036e0ab9f9e8e613ff6fd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f68f71cfbf53bb386a6d93b9ce3397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470a041522dfa7a6f9e204f2825edd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508a4140a2c2f14a11c2ce4345ebd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7cdf9b32e1c822540c909552553c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa330748493517af35f133ec809f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2be293249e4a037c34570da3cd4be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abcaf641a7a3a5e0177f6d462e876a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034dada2f8521dbd224c65e88ba274214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc51f930e0ab3de8c2910eb1ede907a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898bf1e7012d8b9f3a6c986c1d08a3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b58203fbb0ea654e3c1d43885541f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a6243588f72fdada2b4c00922bad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783532ce3d844561ccbe300c75db6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2db1557f168022b599f589dc9df0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14530b6997a86139f80b109fdf403f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64e2c01b2a1ef6d2246d1c1401e6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7ee2b1378fe896c7d6c1a8adc8a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c224aae66248ebd751cf4cc7f1dccc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadb211cdc0b60803bcc2834ebe79c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8981f30be2aae426da7c66a0e4847026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae6571e86d3e085238d24089ed5db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99394ce4ea532cf1255f7e4f986a5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f3bf839061e8713ba4171949c9ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47e6d688605f2c17e281cf745d1cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2441e2e05dd60460ff7b22be63b9b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e7fb50b08ce8682f99c2e0499fa432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afac2230ec576c55fd8c94fcdde67433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d45e1032cc34e5ae291b6b6774de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195699edf2e65b72705b1beb4fd7f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e0e651f0f2b52c350c4afa92f09436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8337f096a58c41fb1c6bfbd32c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be06e77a160c5f4ce321c4725cde1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ace09bafa13081dba83039e6cb8be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04db7cc62bfdd042bc25327ba8154a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7e37b8cec03e937ec607b5c13f6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e6a1c9f5cbcbf5a010a72cf4371d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1c44ab3fd479d522b58e07e05d0a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef809818a40aed7e40079e02f134584744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5fc069c702fc92b9c814ae588bb0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61059f19cb336cef8788ea4c24d1d9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf142bf3627997d24151d3e926b3e1fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd58243a8fd7e41b1698f0212ced6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03db1e073ea4cbf2e98ce6d7ce22049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125beb06f5cd7fad625abe064764b73750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dc9ebeec0e0f76f5c639b4abc29c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedd06a9c2de9ac800e8ec59afbf8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd1502ee1438ee51088e8caa525ebf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82969074ad975fd42ffea7f782d71354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6a4f9190d4e9f002d3bcaaefaaf5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c414f7e6b4d10775c4e38bdc06fa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221369becc6a3f74d15239ecf2af47f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13f0d7d97d46e6d5ea0ff28afd428858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2adad5da652606e4df1f6ef34b2a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18eadbdb0233065782df2ef33fb54660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92be86f51647359a37363198e2e5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9bee48eef597e7d9049ec68f240e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a02aca817e3765560bb1092463e6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368d1ece8437d179fdd298bdaa2aa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d008b07bdaca1b0a664cf327917365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb05da5edf0e36e103bc72551bafb3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dbf84f05e2ccbd44241404156d0bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cbbbd2c5a9d6374c4411af555582468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed49cc8ecde695dada9f19744dae8db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a889e27a579263131be342687452a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591441978be26f6c569a34638cf865871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f38f40c0fa48ad76c58d695e225e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4677abc8174f93865cf79db40a12273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577e90866768e9089ad7bfa9c4ee6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bda2f15e681d2fd4ae76aed839b8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c339e18b16290bccc79096cb5fc5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1217227556e92e29e9daac4bd2896a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37d70cd41fb924ca1167a8be4f224d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dfc845a4fd4a497dfd72d91d849b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a40dc481e1e8d8c96de1110e499380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5bd41e75a4ad7ffdef63d6457d58a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd056bbbacc3ddf4e320b9c4ddd8d2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11f6596ee633de93102fb0d51aba4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59752a783e3b4b5ade829f178180ec2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d4236130217007343bd95ee6d8f9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85b4326f630939a7eedd2006da2f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fc02a193e297c3feb2c1f0b3f75687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b77463627a6f489fb00c81bc005088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f6bc7f0bc66180a39d2589a4d780189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3ba0008bef33912b175f8d80727890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94243d4147a842caa334497dd95581a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7db970ca62ebe8394c480ba5472b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f678161401c482ac5fc7121480ebf2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a338707115d74f1d80a027a9ce9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a5c4d6a72155767311c191d3eb2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313783d15483c065ee00589af40bd94d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb8cd7d90509ac8081c66f8c4eeee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a099fef26902b9c72a8d9189533f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f523c5e068b2e8c99bd81dc052160c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06f20a07a827743061c9edd766b65b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac4c6dc9138b7b570de8a492aced5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1437cc5fed24832deae217c755c217102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a3f02c40587e92eaf5f8ce3f3fc4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac9680b7f4bade7ed11c163eb43b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd683f2a849d9accf4f274812591c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b155f2f57e10a2d04e992f40ca066106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d43963a3332abf0cf79e1ba39ae8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879333dbd095957da699250bd8d3775a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1454b4b607ba8e261d45a26b55fdf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0150a01dca94da562ac5437f2e0803110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac4cfa0d72549568534b47a766e98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada211581ffef0afb007e38ce3631b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a671e07e41c5c2f479a1e148196a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a8c8bcd32c30620f63a3400ea1fe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100404fd6b4fee77fe131833a8cb83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1361784c34d152578800d05d26f3e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9c041b65bd31be8f90c5a26068e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4441ffff6c25b6989d943f65f90759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0bfe8f17305f5a74fe2f31bab4c81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25d6e56de67c746a78d33e1bb10fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197ca72da00533b864c8174a0926dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec83b2bd6f94e066308d81b46380c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c111fa91a300dccd426b1767487c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2d37613fd4711c89c3456906a9c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752106ded7c1e45fbfb1e0045d08cbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a1fb8830a3917ad8a9f35108a379b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b5e4a7b1f2873b8584b30d1840a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e9766c5b314176c70f92fe0f451ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db124b762ed45833148f532796008129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999987a1d77bca3985d5694eb6291168130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904a43c30d75aa50a8838403a75bb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887760c7519cfa743c934f8fb989732b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017973058b3c816aa370dcfdd8b8607d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266477bc6dc0ab0ef6f9f0baf27624d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320de23d100d751e6251ce46afd31d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717583db861a1a9f98daaf07835b69b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb4a9a50f4ad3d8e289e155b397b25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a62de378bd1df370f6944a320adf04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3b6277811ca2d915b17e90796fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f11ea4ff3d860dd02f043dc096491140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9404f76d3efc69eb233b01bfbb87e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5099215a40c7392be15973c63e46b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f38008d2b52a10b36ce6fc6cd0a70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf3bf0d45133e4ce8c89c866e05cae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcad1374a983ffadab718a9e60c3a86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289e46c327800a3f318ed66a1e356b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a13a5243afe88a3366b5e16c44361147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96532d50340c297dc1094859d41f61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be16fb892abf08aa083500808a418b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af788d2839d6a04edc40de5ce4c4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319bd0662ef31da2ceee6aa1879d756151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f803b85598c602d0bc29fb196cdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dbdb9cca006473b0c10aceff8a02a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3c37c8190d4f6cda329a5f605225b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b3c2e7513a66ad7306d1d97818ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b51c8f2597b5e60b48ade1efb14e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3cf5bb5ea0431a71e262a23227fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2259a9c53ef76a86eaa22757c294158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f63a0d0174404cef9557a0aaf3ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d2c667bc3de764e3f07bd051040e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a5b902866b3aad141dc2913230e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7359614be0b9768ec1eaef4cd562fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82318cf94b8b598f1a37e9b3c45c48d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c769fc10633905df94533051782674164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a37b74c9617fff6b483b43944fbcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430718e77c67e1a7ad50b9965752681166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465469d9fc21b4b36cc65dc4f9140c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315fefdbca5fe722a5d4dcaacf3e9d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcd2115c0cd6175dfa24f3591f7bcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b7a1656a4f7110aa016be2a61dd40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548e139bfe9a54b0ee55f5dab708a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94377f69c886edc5f0b9b29aa555fe76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea72f95187f8631b6d360cedae6f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2cc080091bf192a54aa3fb5c83e93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad6b9e4ee5433898d3a2612958330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647db3bfa095a21a1f29a87ba616cad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ff89fefe1ffbec67b1b530eff72a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f1e8f3f7310c80a0d97ef27dea8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241bab5dab0cafb568d1a59a92a828c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aae4f297e0a383298b0ad714fd4dc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa996f82b4441f657b4577c5b47f3a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc85298bd17901da67ea2f176d7519182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a853964c9954763fddcd07fb593fc9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c651127beadac07de844b32ade3c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140b6265a4a1e74da124eefd46eb4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70edac2487f0106caf8ba292cce27e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b796033cedea11602150227e4911187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7ff3a2e11d9bf7e6e35153095ac0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5f30119edbf49c600b9540e26dd2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c1cdedcdf3eefae5796574a8f7d21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8af9e5d9b4859061c83cbb5e2da31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820af611756d37239c5cbf6a89bca03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759edd5bbe20838b9531b2ff1830a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771206c37f3049e0a6afd1eede519aa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174e2241c04ee544feaa404b02c6106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a71b588327b28c4ba87fed9dc5369196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f83f9fc720c47721ce5f54669321b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bd5ef04b79cd3ba2cf119465fcd43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf37ca74b44f47a72ee6d2befd3b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfb20d5894f1bfaf44eca941affb58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d00e61863bed0e1e6a8f8c59ebf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ef0c3e0d7109cca6ad83731320dbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d20ce5d96a3218d3551bffa25e34f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aca7e5951dcaade18d94244592f9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a2055d9744a23f278ed75ea74c62c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26916ac0d099266eb59d40eade3c77c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b717b2ae1ba112c217e83719b61697c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6239008f53fbbd6b446513269bc67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac62e5f2c9e75fd6298f8e58ee9f95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b67438e83ef2fdf55803280148baf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc3b471055dc5d1f4ba82537ae52fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e21f6588db096f1f58047f52b70b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f116526fdc58bbb66b61c074377ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a2b2b5af81bb39603404ebe3667c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c48095be97d922f56fb3088b2047b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44031574a5ba8b0326a24c92dd47d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1232c385a4e81747ce02130c42ab1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae8d44b424c271eecf3691165bed78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37127fa040f185b87934244ff2ca246a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c289d6bd0dd28e90af3f88145427b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195baf05c5c367e03dd10f75c66ac9e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2a594a53d553ba01e4a66059dffad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1acad95781701ea750a36a734a88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2fa38fb1eecd2c1375104b8f0895224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23144f3a9b7095300a13747e4b7178a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9387b6c9cdebe4c6dc26dacdf3dc20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127783dadf0c7372966f13cd80f8816227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110003c1b91b6ea758a1ce4b6c75470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118c9a24cb4625719db0885b804792229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56db78f1c47ce4d58debf5c162a7fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec1a8ffd0619ab1463834e19f644a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9d6e7dd2f8d656191ea7e459dccc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446a30eb2c23c10425eead9744f563233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300e2ab6502d2b1524603dc3b5e969f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8858651d0defdbe77a5004024cbd4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3429a6101ef5fb596c5e86fe444e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9d91c3f5f3536c75da8693642675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e591d810ec5e7188deeeba4e62d6dbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ca8f289a18a5c98d62af2c193bfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2900726d60ea34c48317cb1df4d46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d61521f2fe5c84fa45b3cb48329fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f51a68819a15354864a87837adfee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d0a4c91da4541b950c6afccc726b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023c7d7387c6fc3b09ce3bfd3366b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700340d70b8663fb1fb7a2bdb6610629245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4d907c70788ff3516b486af1dad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c74e37cd9c11ed9bdc31094656f74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d390f586c300713054442bde401a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b47e3cdce7ff08ee49392fd6eb6c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d94d2b609d86d72ec89dcb9100b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce88f57ed2a979d79276ad4ab5e91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996d7e9d62f9c2a42d3b9661f8450f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373eaacb6dd8cd2b499575dee32c7ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54df029a8c5073dbc3cd6d886442a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b02ad3107885c1730d1735a2bf8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548a829f6f1da5ef67256678f32333256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e33d1ef75cb399643f7d31f32b2b6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d4420c2ea454efc01718252c29e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b54796934c48587a26c098e922004259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed5a7f84d07f89bd6bcf31f5fa1910260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca66680110e848247f251d25fff09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafefe9e8da2f845d237a9686bc42d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f4f2e601b1354c1e009b511985346263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003c1ca486da545274763f4cde57e1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9d57fa894ab646ff1889f69a2423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423045649c1b0a0fd53f86c11a5f60cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7698a4efe967bd18bc8a68e3f77aa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889b6800cf3b44f6b936c221533c7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85b92b1f0c50ad22a6b827bc03de4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9469e72843b6c6ac010e1cd55c24d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0f111feb67627ac6e21fe6ee94064271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf18cfde3bee3d5ee39e3eea7a5a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79cc871cefdbb725a426d4cb747f88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d697b403f754fcd320532ee0d378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a63efffb4e6d04b66760c743611b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13755b0abec1499fe4136930014bc53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653dbc48a3444700ce13987ec072903277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d16f3a9bdc68b342c996eaad59b58a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374416214b14a4172f642d975a8f20b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3314c04b430717f40d7356d513cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd190507dfc7db9ac6623c13a342803281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384976a87dfc846574c56997dae45a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59afbe32d79c7b1d53bd27d497f59d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb28df8bc0970087f52b82c474070ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b3360dee5b8c4c8e5d14d4c1aaf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b82e0b11768511faa67b71f1a484d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d22aeb37e5c903b98326f70370234287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d337cdec49da4b58ad80bf3e7bacda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805d41e629447c184f9e1ddca18d995289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61699a6fc1f66955f0233b11b63e6f65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa4a36edec67d9d25c6376713b1c45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963fa1cfe69b4a5b8c956d47b68761d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a17e05e1480ff288aae186fdfb1e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d234b07cca25afc4a13840be5248294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d823acc8f0aaba633e197d3f0592e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f42d3be51c623165d77baa47bd81ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290072f1f699efe986450f7598a8ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd569095894a01c1704527421b810a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd2057d696fe90095d49b234a0c0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c40d549231452e1d97c61eda5e7a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e3d694330fb0b340b15abb3776a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e2ef24db05d0e6e961a2f8e4cea3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5120d11ced7f7079d29f2d92b35d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083973f526d2d51ae39967ed02379372304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb8250898d52e7e29daee1351c3a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c15c0335d935984d4cff73ed644f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666964f0e003119074e946374c4a05ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86a5b5a2810ced4bc57cbf22b1ded308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02136990bbff2ba3955814e443dfc36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42ea3b6a9a1a64386a99b30443814e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ec5dd94819f5e0f8ed41a542ce2ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7206c9dbeea5400b5a8838f1a5482312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06de3ae6951a52a9e081065f812ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6702cf8bb6e121dcec32990c239720314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07dcce0b1aa247406a310e08f0430315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee4915aa4dacea3e02d1ff974f96a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b408ee31f3df8733afd1f9d065f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ca98c7d18cde1e61ca793e096287318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733573f88f796e712ee80a95cbf2f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c74b99c92692a7febafdd2b23291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74c15064cb0197f3958f30a026004321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed12b321589e5e5f8636ff25b590bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114cb82ef1a48ea806673d1e31e652b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef46daff5a06b3dd7753cbfa18049324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30b7332ed226be2ba08462e118eabd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ad63b2b08ab10bbd6894ce7689ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd81948ade1f995b8a8b0a88a67bfbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609ae4b9319476b4ee8ac6be8c27ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa1fcf56cebbb64c2196008cbbbf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64f3169bb3ae1834376335f6a25e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66ef32ea37ece253153503bbf5c7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57981e7436b35521f4c8d8e370effc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f37105156798e088606e1ed08a11f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed279027c85b6a6c5fcb0f63ab0d61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468288de02d483296a1146be4b49a682335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ef35f342a505c533bf92aaa060019336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe34fc616f1c5b899168959e99224337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe3e91223b8645e98a5a4a9acdbeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f60b78ba40054280870aa72c3b548339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b34317d4d9ae4dffa1fa1f52e081a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa60f6e1905c5f92d4a68e218d60307341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098f06e5ab2f3d542724dfec36f9c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e013efaa291be78a6ad68685847348343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc34d87105d869d73b332e73c0062344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404363d983e27377594c01c371d4f53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244dbe04f232d9aa70b89300933d220346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521531086de0ba79738fdfd7b3ed843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ec7fcb049a48d5817a2fd4b9abc81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21188c2713bad15a1f72769396a4edc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2359414ce77b04d711d369851a379e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444317fb33e0bcf47a3107b6204212351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0570df82b1539673b65bc334e56ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9835a8ac1f1fd98795624d7c7b64b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30621aef28a000f95d1187a30e38c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cb55468110aa3183b2cf6471127be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b6f703c6d3a567ef0ed0d1ef1273356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce395a21b2f623591a5b2fe2f4e703357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39fbeee17e8bd983ce75cc5d89c9f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6e821e7c2f7a3a216e9b7d09bac1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84089f0f47303b76c03715205c8543360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589d39a61d98cacc5abf359508cf738361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef61f9baf929db90c95a74aee9898362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0753447b14d9aa004309967069707363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966cfad7ab0e713c0006f40f486ba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef47608b7ad1bc7464dfa1e0c33f6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca11d46f29441d65192fc603fdf320366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f72880b15ec60e6b0d7061a44708a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e45ce4d35c7d65a4f6a1a24055e0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d33d2d818ead5e39c51489a91c8ab5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c2c4d5aff378ea323fb6f39ee32f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb00e139798b2e6ca86d0d44d56fc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca3aac3eb1979829bda8412b07520372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e7aa0ff86ba11267a8732e7166e2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d8be7c596453593afb6478f249f11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cbc40c49f90c2f0cbcc7fac3f7512375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3161a428cd91a7f11fd6fbdcd03a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bca181cd8c7428665d7beff5ea545377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab98a5fa18c3ffc6a42424c5f5dc80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c04bd9dd5aace34b9dff1dbccd30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a462dd7dac2ebf0e191a1def1be1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c440fb2000bce40ddc165245526ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c88afb41a3a008b6e6f70cc85580382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716821fadaf5d0652eae8cd2c46d903b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331bd69673066c6887d3dbd4d5594f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dd8fb086c2e815b872a076ae29a62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd82eb3764feeb9444af7f3ec941f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a6ed62b5c603ee9ffc701d16f091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0012da730858735b15c7cff44ed95b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa137cbbfba611e03a0119d2ef52aed4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382cc9858e86c5b35dd3812099d2fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085463c08f44575648f1d6997f445f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6fd1c22eed94b8efc4cca4dc1be2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af430c16aaaf52aafb19684f98487393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc7e85cbd23a15681b29a923d31d7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67289ec3b59a17d274550e3fcee1b60f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf48c385324b42a9060eeddec49e79d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0047a44d38a539382e5c9e0276d77c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9b44d4a1ed0e640f7d8a03e822a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413efaacafaa9c1973d53336eac7cf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff035472caf122845335bf92f5fc31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dd015a12bfe4634c8b7b1126ac0ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666dfb707f33901df8682e83fdf1ed0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea668d6db7d138b5b73cbdbbc10eac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b299c9fd874048a7fa8b7a0804e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62404bb89e99ec7085e16970ece384a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360107fa094ea9942172cfde408856406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774ed6b0b4791f956c4a1944f1eefd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220110c2ce7698ef14683491cea720b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36063ec82135c4089841ba8fd7045ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c876ca6f439da3bd30b14dec831abd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5904c59974ab64e294fafbdc62ef26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d5d83c2ad1b1ad73c61c4b2a7e68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5203da2bdc3c95f4d645f3b26bdc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f2cdeb8ccb925d9cde4cd3eeaf062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4881eae9991662ed71311d046f22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204084e5381fe4577ec54f83687a06cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e36f5d7cb055a4c5135ef61ab61520417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e8fee02b3bae72c021080f9ec349f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66a88a0e69fe045dec7455e0175da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b99159e481304c10f3d0d79a08bbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8fe32f25a4fd6d0d482c9475cc20a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a3efc5ae15f7e5004e7f690f5430422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46832cf4bddacf18d1ab53bcd3848797423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e082492b30da3856e6a08ba3d3a1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb45b92c815907c92314ebe9d9eaa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659d76318a6291b09408a920b2e021426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c58e8248974d1f2822ce3789b9687e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d18628c01fee5e421da2974ba83b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c675c86a01a77a2b3d15afaf5ee4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8481ede67f6df112da3263526883215430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f16139cab717016e235e1c81dd7af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081263c2a4e7433dc9ca578486c309b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6ba115b8d6b0f902e9130a181454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a7399ce8559d0cbcc6a435ef3a0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b1d6ce5fa6f21099a56fca479013435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95e8e26069077f1eb6a4916dd99be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18675a277a1c9712ceaa9e84d5359737437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4446d7279fc5b640409e0547e6b610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0728e2e267dd53051e58dbd794836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21771c7e97038ad480684f8f462f0503440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b6222c03c1f9a04679e0b685ec331441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11ab482f47780d0c99aef877a962e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411df57f5efc9581826b850a11cf9edb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a263a9951c8d80bc947514e33098a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48444d9742b4fdc3315037c946969d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae524147ac36c74c668ff5add9020b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f58d1b6f4eb7e1a83a70471987f76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980cdf345446f5d7879610fab432cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507bb37ed6068f6b9ef1cbf6383930449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f91495b7717cdfd6267de7619ad72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417377f36c3babc4b261ca4639aa8eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dfeca96dbf12735555060241de820452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96e8236a75b5cc25436adec556d592453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af56333fe3469a6d31da99cd7f3535454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a73336370fe80d71eed205399938455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167def5a9d54d1417fa6b4bd0a1d39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca26c4ee57d649ee30e03c89e8411457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf51d890d3eb8e9d3a35e4106f1da1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe02f5d55f1eb4e825d18c9302ad89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f5275adafb57476dbe944a9f999a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa654c031e4d8d469c44b0e247d2d22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bedca1190194f31d2b4e495317e3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f1cfd9d19b65ef235d2f28e16c3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb04b8026a9723c5548d4c8a898a60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a821b45719cb6e2fdecb936cbed90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac4561b3ab755ded4648622a0a4c3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502ec6e7e8c50467a3c8058da876aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c96a8e55c8eb1f669a81be2d7f57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7033d785e4e090a329f12c2351da3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986799dd62809bd4330f273e3f876a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22bacd64b93601f743eaf363eedccc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3162bf6f290a4b5507c580dedefd78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e52cc736472aade614034374fd30f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3776a65d86760be43a6dce1b6b587474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c031538bc8146a5acfc906b0e831475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3008913f857e178dd695beb81671f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93de4d556c99071180ee27520ed407477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239ff5ba6d62cb1d473a0f66c1b10c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8d205d4f6a69f73664145488212a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1479de99d3d89a884412eb87c9e4db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6c249dd1cea2def86aca709fa8982481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150718bb3d72bb570888b5611cc67b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff5c4743c879c6cb4b7ab536e11b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b106b10c1a91348a21269ec504fb81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ad3c59e92b2787a4097db69724106485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c47172297ab265d8a9ce3240c22b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45e80d7edb1ff91415ac4cd3f62d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146573962a89163bad6a8f729793fca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272366584331d3247ac7a9ec038620b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ac1ec3e28761ea747a02f89ecac5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bf34d75b0bf1739a28f3c5f7b1242491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31ee3c8f650ace2a30399c4ff4097492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b396de8609d354bfabebf091b20d7e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4170ddfad12eceb71240f975f8e25a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86568023dbb2161ef3f695920e149db1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec37e1b7afa3740104d20809f2cf67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910ef48164c61584b3617eea94da80c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774949f056e816da845446b3633b9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda7ea54a77349ad3ae82101405f65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1e0e10392f0cb287580b4433a0d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed8abbae78dd658234be6caac786e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de75990c200492572d541b3f33895c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416409e7316ec0fdebaed17b907a3bbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bfcf7690599c0d864d97330c7639d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573ce5ffc95fde179edb58ddefd353505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303445b1801f0a5979a945e10c0400b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801a865d30fba19aecd1b2b87212b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7c99b94bbc6dcbc8014544c3cf25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972bfe58dad7c7324c87b56d53acdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa93bc18dce667631035e9a4e5a85b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ffe455e0b131da336010d9a08fd13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd9ded2a56a01393aec227f3192da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a56d916fba16d7298c0633892954513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e9d32afb8175415de54005e2dee1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e5cffbd390cb0821e9c82a2ebb3c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71606cc1448b03232222f29cf60d091516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b666175a1ebe4ac6a3de4bdb084e21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1360e71c51e6b036165541e17e0c6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3c2ca80c56f9c54c656478373eef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96039cbbe73302364177bf8efed31c39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236b25a1756a34896de083271c3b45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ff4f870d335b947c898c04a4e9d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f920e10737bbed6724c3880e79d0c18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2e91639463c21232be8a77196c85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef15158c35c84f19d7a3a89b901be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f80fff82a713ce2999768e69c7303f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d5d3a47fadeac951fdcc85df25d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f806b8ff433666ecf7552d0a85210528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2623a81f2ae0bb6e119e016d96b72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da29f94b306c65afa45465d7a5208d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c1ef60e1591b72336040736152d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ca2188a6638e8a9b95b38df48ffa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475482c52935fcf18b565759b8c10042533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca89f3b46b8f73c34541bbcdfb5cc70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f16f3d765c30966941be755151e153535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90c34d00ab520d38d78bd49941c4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e272dd37ada94230045b8cfad5d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e264bd2de6cbb587397b4609737a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f32919f21e5ee1cd910e1122c4777f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e9856704a026a51db7e054cf21fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889daede02deae2a9c6595c80448b11b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d9bc991416d7091a6e4bb7d6b945c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d9f41a46038d4e6917bc9c657dcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97040bb8fb4f85c8d9efc13fbe9edf6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b035b0382857db288925cd67d6ba7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c825ffcedf42369bc3cd22dcf065546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c920061b60b953b849b7e03860e12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e69c77622943440879efcfdfa546d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37badae15d08643095be8ef2114c7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e2117b12eaaade8641702b60bb0b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace94c638b6297c77b87c99786cc03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dead1a387682ca28242d5d927cb47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff002e6abddd7638fcaba8883ffa86f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc4b2a369ea46e4260ce67f99bc343554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918a2e8444cfceff57aadb8d8b8d9ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98390a40aefae7c4c0ab1973892e84a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85598b639521abe4bdf63c7b4735f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1422d32236b7c062d6075d753c763558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21abcd5ebdeda7688dd4468176c0db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad00d78df3b6ea34850147e1232f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2af66dfa17ec721609f7e97ba0aaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e87ef40869488cb34fad623bfe62a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30192bfadc468e3f70cd87ee55929d62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef8a7f2277c8c192406bb863262504564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d3496a328c79d7466481fb0b1047565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cadfcfda294de363152ed482b9d8b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9974e964308a0aae1c9018e41572e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e176a4670669f5cac005d7a94acd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7fbb621bae294e86996253a3627c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928ffc4d4f16e28a1b6c166815be5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa061636f5e459ee305e0532d7a49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de0a32b746d6d2a56080b11905d9f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8cfabb67db4cf0c7f9d777496943f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfde59012ea92a592e7d08a82e80c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e8aecd1921a3e1a7077e9a99e47d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2edf6f4b957b511bbd5cfd9ce503c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8b97cbbd53a0baedf53f634ea9910577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc993eb8d985402e1ea73ccb4958fd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fb8ff035331405a0b78172d817d53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc483a5dc137391c445d28721ed653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f60c6dc789169b69c6bc444120236581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b9abf0ede02c33b2aeb5a6709a1d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821335d66e62491d50605bb352cae8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad885aa5f79558d79930d0cb29bf324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299436274cf7f4ae5e99bc59c18a77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3386edbf9ebd2a9daff86afd8fb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c426803a5e73161c95b051d4132e6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6541b37067eef5ee09585e274dd7d25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30202d1031b8726199fd8ff259c707589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e990562b9128318a3db6e0b4f31e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775522e990868f41c3ef9ed549a37c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad642ceefc0ca136b433a3162db8f54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb7e033e5f8eb78e1461688b1ebb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e717fbf95d688fda2ac53dbeb4a27a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825ee5a7427a3fc64fa9a9e3598ead595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9878109e8e9cab46beb1cb1af315596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d963a43becd77aa86fa0a8fb8267ccc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bc0c19d0e0b16b1ae1f5b7cdc43ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff965237c5d30cae6d23b0e81755b6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ebb7d43147355216de01a34f084b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe01348e81085ed39cce951baf266601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4fde56cadf6fc132038f8fb15fcf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667e8d0f454a8779feeb818de3a1f42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82b17e1e7b2a1d9be45c62b0814ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570de8ac849e5d94fcaef7502f90a0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f45dc3b1d74644cf8222697a8d976606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821370670aee08361e0b029ef2af586c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd304b41b82a811bf2086fc7acc32654608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da4754cc034791085fc8eb8457e452609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c342680e152d52c796442dbd574f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e0beb716b2eef9f80610d96a1904611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879479fda0fdc63667508b8ce298e9f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d9b8fb9395bafc5082e7b93c6793613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e206ea1615e5b239185a46a46f53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a741e0714009f502b4a4832eee7a72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730e34b6224d0e3f4fd26ea65da05d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307dc71ea1dc24a88ec3feb66a5a82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1af382eb4a32fa44cf7bfe7a0d74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda453d6716098e0315941cd3aed8034619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c34a4c488bf67158544744541c25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c9b286b45de706b87cd036d926b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac38e4a9711fa3a876f1265796d529622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5e5ae8fa1f166512bdb680c29404a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177378278a3c32d32dfd5409c4b40e5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4cc34e8cc3a1aa0dbc81fa5d657da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37284a83dd376629c6126528b831596626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3b8d702ccd9c4217e239c9754bf7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1932b1b60bce33f1987099de56f02e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea02395602f1c066460b23ffd5b9731629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61481628519cde484a4aea937a27a7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad391809949d8e5bbb3f2821741646d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b7ac3c036d941d23ee6ea2cfe331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a78402c807b9830400fa9d255129d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d0a2f6734365dd8927848a468d5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d5351addd9454efffbab03d9e07b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8002b57a21afff8f57ab535c0a299636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4293ca3f78efaa33b5f228b7cfd7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdef0dc4f35239f9b21cec420c8fc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43b1b6f2cb802a0992732373bf011639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe04a6c7f2d65d7f70ad1fe06eec7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397700289c2588f79ebfe10c3f0611c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e33ce25e96b5c992b2eebe6d62cee2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af996b569537cbd0a2cad8425c1173643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f7ddc42231422565d46b938e7bf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759b45150f6029d5ae6e3b72d013c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec067be33f49cec44f2f7978576d8bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139efc2d0284e587fa51111ce1270de7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d7d18132fe2f090fe25217b0262f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb385be4f035d5b8b75d9df8ec9916649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c73a289890c43a3bd983eef40d0e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31422772276c656b09fe0536c70e8ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764533ea61a26d40e16e859846435d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22ef02486766f21807e1f5bcc9400c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5d30f392520fab201d44a709db2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882b1fc71e57ac25db81aa9cdf30b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a548af7d142866292ecbeba1d86919e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47e1c35c69c1e1dadc1461f884be5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3f938aeb2cbd3caca5affd6cffdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746799635d6c52830b9ad9f4cc6dd4c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec09145f556816bedc81d4d98d73d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cab5c470e10eff0cde1120675e716661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd4de16a024c648cbee7202521462e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd224f8a79af97e5dc76b1a55d2ede2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77fa3a29064c798fa03cce3d7772c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057820ef3d51ef7c209b43e929bfdad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb43b9ccba785c0c3289d0cfc86f5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f04b0b13cbab20367cdaeddc22449a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952554123e5e60c771f8e2af97bc3d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4bb821d4010e6f1ac200b999e48e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35157b544958100a7a452a6e778860e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73694cedd2959dcd5c74c0182e9d8d47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44021ae14a4c19b9a4e26935392bd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e585b156a814a04ab8fc4c2ac1b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d0f2e0a043c3ed03ff918bad97f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae142eabf21a3995900c10cbe5f53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ed7ec7c520d469699437a2cc41246676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da91b0511615f8d0c64741d8f382e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0043f7e4f8969604327b7b834a413678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddf0fedef4675faad4bc463874e601679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a03c98771d791ba4f27ee3753852680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf44dcd825940b833ff7075581f187681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f62a68e143009249a8557da39019d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064bd562d9c29a7727b0ad854da37a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5548d75e2a403d61bb61a9811e0fe9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dbf7b06ec94983da383e8f65c1b7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3be5327cd6eda38d56d60c10d8cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b8527e387ca95a1577cc8f3f3bf1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31fa45756d729a4435fb4a0a2d32ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb43a7ffa0fd864131fa326025b20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca26c50e84fe8a5f76a8530656c3c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a48155c95413faf79e8960842db9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f60d20e64cc298e1fb841f3d458939692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274290aa22fbad56369199f603aa63c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29914c749a80024e6bf58d1a8cb74a80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451004f931bb63d3129dcbab387f968e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e980123e1b4ffb410630bd44cc67b2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e155f19704ca5b89b0cdf7e8d2d5f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee4c2afd257a7213232d834fdff744698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e710e9487727d8a35162caf8828fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e03a4b831eb0631696c65655ebc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316bc8c789397497516f08a6c3039c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5adad68a3fb8dd6e66c6c4c4527629702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c7741f4080ee690074101f660e28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d779c342939c1b9d24b844344c678704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775691a8d76934866f4b99bb50d3191705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ad5f4240f4cc24f2192523eb2068706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff3aefda204674af0344e487c20660707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c990efd1ca42e187d6fac96244464708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf1b5633f210f9ae20f13df2ffef48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335625854dde75a24c398895adcad1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10acf83b0b41dbff2fdb9e386308a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bdc069ac9bba2bf3e6c1c2d2e2f6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbd57f47d1f89d63302c75ca19513e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a9a85be93227d4dc152414270b32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61a33ae40dd8e7678fb3d85ef4bc0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92221a0e206bd8947c8db5df1d67c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09872b216b69941e50f019bc198430e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af003dd5fc4508801a9aaf62473fae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c046353c59a28b1ee5bd6f1d0bd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf431162a03eb9e546ac285a090a356720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adfb42c6fa58532adb0e581b8859aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee860525fdd219fa6b6b37c36a9cf00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9c3ae14309776965ebd2a4c94675723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7134d2c7db8baef50fdda17d03566724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278dfef76ff3716b67c0b0386c58c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0e32ad9b6e9abcfca72c7bf13c18b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de0c37043c74bd026a9c8d5da6d19d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ed3ab19ef5aa5525406a5c0f920e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c9a30ac347184db67a12b8a2609b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c48431a5e245afbbf72f2a769a6f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba929d2d50ac26001aa67622438f60f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec17a84f7b42b5e8907f0ae96d7171732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cc9a7fb1a633ee1aff2617a321712733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270375a5d1c989bfe244777a3e84f32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aec4625b844398c8b9f07f689c3c07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f9ebf5a42d93e7313781beca4835736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba03d4edcd4376aaddb42706d9d2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3868e3c044e472221e536a9181edb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e4c36b126afa216666657835ec3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0076852f41560bdbd98dffba893460740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12423b10ecaf44482bf11c58348d817e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f35d1dff38774c05ec2b4745b7be6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccf9339ba34513ad61fe4139bd517743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ac98e5f45c4028f07540ae3e8a9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fda606127dc5ee73f1b57616d896ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e150dc47699394fc5be23a10e1b539746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7a976945b70da7937bffff8a44f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710096b0b8259808600e6d258c4bac6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6a33f319c30a121ad9da1a586a20a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a725e42660477d07ce781684e4b4f1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813e54e6377837143e3bc27ff9e8093751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed6c26bd43c9ad73650bcbbfd46d66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d898f3da06383bb6c0b240ca26013b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941989ed09997cd0e4e5dfc0d48dff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea31a0804607b43120cff76f3269f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48b5cbc579bad567f97ca5b4a1f5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf33660506c850bcbd60361fe19ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0fd6201122aec1e4afe49150c5457758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2fac139b985a380b4c6e1e961beb7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>