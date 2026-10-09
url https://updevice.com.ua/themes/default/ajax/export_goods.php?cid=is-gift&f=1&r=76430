--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad276ddbd58e3667620c3887429c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4396f61783755b6360ef732025c1d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc28f0db21c523967d58eac4e325eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41214d22ebb839d8b6f0db8b31cc37164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fe0a7f57cbe0851e26980a218c805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c20c29ad9ac44115a085243944956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023772aa2a202b7ce99ff97771b4da5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d9b703f6bdef70045e2755a88888d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9b36f9d652821251af4fec3bf41f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238657cbedb007ba10933476af71b9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b2a2b8662ee9b3d1d9ba0c97c147a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c0702f032ccef5ed1326f6fd0eed712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf1e53369813162fe0a669b95034613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed42ebfb23477949821436a568c2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeff6b649d0c0a40c529f0d1023df315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba444b8bc1b78dbfa6c9901f4483216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3271fce6dda685bbfed132c5cb7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791738eaa0ebeea0ce18ec856cc9647f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc507f22ed82b6b756b869459094a3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54303b3b8227f47fdc24615a1e6d36e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187e581eb3bc7212f93752d2d245d6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eba0560dc9ce14b62180b41f71d6ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91023f0286920294764505f5c21c7abc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe7f8774248c74c8bdfca66099e9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b076a49cf3eae9db93c237fd7ab51dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c3772e32416f99c3bb4775533389226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ec5296625f060e845ae5a9e8cfc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28affb79528efcc36808b135fd9a7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04cf4cc85d5d1c12fb59afc31553da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f886f118aad916df479e6028aafff9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef517ec8572b6d654f65ac3f611325631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb080c23419191d38953a2c918027132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61d5f4ffa187dc052b50b39985b3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919abf3b0196225cff6206703a1c2a1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e4f4cdaf9c54dd1ef0b36ce5363135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9edd4065b515a9e1d6b45bc016c7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7817b84aa1bf631c9298308241e9d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc121cb0e0abc1cabea07c755ffc4ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac53c088b10986774a446b23cc7db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572032db4cca5e51860e3757bc57b50140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e97e85c487e7e33a54ff2a3bd57941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342328faa43decb4a7081fd005859e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa1efa4f9c61026c5f67086da9c4bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251031cd8981ef30c35cc02c4006a77244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093982ede13b6af581e664c39e3f5bc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184b09166ff56d251af5849b2a867346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd609e56b5a4959818828fb3807d0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee1a03c89a19385e00f8087d463a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b7750c3b675938a6cf568caf61ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4038c343638f3d36716c54497b5c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f081eda53119ea193961b80742b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7186907e40092a500a1a910db2fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200190792026057a218f8ef17fcd9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1352a6962d1fb2148b74b2c2a4782d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1d978b1313e364cd049645f5f06a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d3207283a4e04695db48f1a713ee956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a43ceb3fa088003fa2e1ada3fcfd7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf8d91ee2c9062822256ee866e83758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655163bce8b08ec57d8cb6746b204459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6ac26436b968b93e9737c62f67c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487647b71c623ba0c67a43b560bd9d8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66330b840e393d7bed74592f3898c1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e659dcfa0a73734f721b3d59c5d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498770ac399e87e8105294158b700b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3ff6c0373d6d87ea36a1037243ba165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89825d68a4f3bcef23eee90d530ccd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183ab40c0486addd86b864b7547429a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8dba60333abc7d145c3f7d58d313968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331631ad3a602ce3c4cadde19023bfbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015037493d462fd9edbf22587c470c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45f7870450bdc35be719495b0165771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7099dc6a4629d62e26ffe6e44e64272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd54a31e753681aef1fcc5d9df5695b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbdf6ef0943292097acfba18885d8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162774e50b6402e6699555c6eba9d55475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64af2de6685ccd23f8b817ddb30a4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4202c22edb9ae0836974e1c4b70c5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f5358695fc5e2753a4de1a94d71378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e308c44bb53e5b54bf9885dcdf958b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddae3a2f8c14717eb83bba54ccb37380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf99ecd65c94b825d6b57f3bae29a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aab3d5d3b64ac8a131546e362e88d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ae13add4b1f0d6f9ed71c21445d7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c62d4bde370af412ff4fd0b07ae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525884068f4fc6c710c25d97122bd1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd894f032b91223f0882c7d2ff184bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657382a1373863c6ac38274b5160fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794f73bb413ef7e6350ffbd4bcd67088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52251030e6a4bb566562abadf46570d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c14a48b0a66f4d8f2494b9dc3969e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03434f570eb0ff7046f464b52efdcba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fa8bb12e07b914f8b96f441b7287f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934704bdaffb7ada3f3c6ac8233511293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf68e2fa881b0f29bfbbfaf84f3c2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2698cf84cd3a906873a58e8734036595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1668b3125a47d058aa7c79a4122fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e3aecb94f7c2348c3d2785bdf8df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010dca13844cc399239fdb5c286bae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3e89e72b902ebd8d64b027c6cdfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee02da3af3e1db9f22c2e6f184886100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e7495813c19af51c6ab2aa8db444101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3619dc0c422af05da2ee2127103ed7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0008ffe960682b49149840633edd43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0269b778f75d65ece26dccdf69a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547830dfb32448e82810d7aa2551e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e91708b38fc9698b7c307bbef042106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ed8bb79435abafc46cafa7ee0b1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f2811b3b253b15ab295793087702108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a3e8b3edea7439ce864c3d5d26579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58373b59f93789fe47f2946e809a3771110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e500e2c6d7e95a1bc82cbbbbd70e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6ba8bdb16b667b9a27c0340b5a2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a03354ea2fa3613c0c614c22063224113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6622d1b5897706f0c1d7cdd8f3b1d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88682cd373957c21ef3cc3afa17f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201098290b51afa8bdae2908ab8f6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743108dd088c6281b4da58325a99595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dab4f2a97e59e6092f3a72e2e2770118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56a40a885e342862018f185423f14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae4cdbfc702c47791ca840ae20e99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f6da6a98c5ac2ae140dc702ad4b98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41145a311eb80873bcbaee2a7bacf24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780991c217a2586c61c65ec45d84ee7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb507db5628f156cbda532a502b8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e9dbf295ecbc5adea5240a4afa8e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb78a7b6c9245076baad5f9665b9d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057585644de2292f43ee4b687ce4a995127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbda7886f777d656b4221fab78cee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff317673563930f71b4d6ea7c53176129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818410925d8bf3ac1f7b2da3938389130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f341af4ae16702a64335482e48e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c3e955192a73f57e03e807effb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd55fadf985b852a496124d929a6e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d71a8e21c0f604e573053e7ed53f3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68184595561fc05a9e1dd71062aeb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc714ee48263cd6229c4b8239fba54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb3c6dd76caffe7d8906dd4e03214137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca183d927cba079a1b9e9ae254f68a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a095264a27d8a5cbf4a682e3f222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68827ad613d073077200f39d66f97f6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73103b44b743cccf717c24da512e9ba2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c68140fd655911ee95100b016fba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5db4f70477f0f8d3a4dba7a43331c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae67e02370857b4abda3103fa4417144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ffd9f0816c4ac5312c4bf79153896145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd0d2e65fa4d7877c1988ff066c884146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad055b259cffd33a8e6d8f7bd34216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e8dc0dcf571bbfee8ca58ccf6fee9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51995a2d4dad30650f95da5a6dba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bddeddeccabb905da4a759c2ddf91f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e1846b067ac45fbdca396d5a1337151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c7d0e89f8789a6dfe3910a0b0f5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff247032cc21eb0d181e1c65fff3391153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf9f80a50e45177a402026acad3d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337278c6d9dbd5c0327829d024483b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4578afe926dd50f3fb4fcedf0d24e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b9d533b0ebc9f2de4b6928fea0faf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d54f4619d1c70caa74fbfa40a6f006158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2a301e00465810e227372dd377cdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250048eb51b4b7c6d1abaca51c27cba3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48bca21260be802f87f60dead6e665161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e3ae8100be9f514b19f06221b50d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a6bbb3d27150520ac70c0ebeebb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166d96a47142079c36ac64a1b8c7de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2557c27a6ce23bdc06625f2ca1157f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d677e67b965a0b51fc61126179742d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068131bc6870011f2e6ee5d259f68ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139668ffb2e1cf37b183c888b6e36c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04e38c27d440ebc3c4186d9969f153169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d226a9b0296340a7d14873f86a4d64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a44f0e1b47bf8eeb32c062e7a922a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe585cad659c109b01889535a3797ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bdd86acb4f7cbebc0d14ef92f1e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca842b8413410a80a91544a5e6ac82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf835629db61f53ed2b0b73820f859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0be7c4e1d3f2fcdc72f116b4aa3ad1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9135c88c9b81da071a06621388187177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1b4bcb86e7f5c95ef7562589f963178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e787d00cd0840740824e1eaffb11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8667e650225975b7883b25421573aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26849a5a5c6d4aa42b7bba5192632b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9206bfbda3d5b063bd292c769bfcf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845099bbc7d4eccd5be27b1c41fe8041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164804d621d7d7ffb82fe61ca5636a5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a84c0aa9d1a3fd18625cf6a82e93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd51b997f80d9c09d524598c155bde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3194789c8f50c2335a79b74ce88c5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d531fe6978b8e31fc6a35a4270905188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98755e4fbb1d866ff23a507cf4fd1167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82636191e27b79919aea828b565dcc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b0e8b943cb8c8817a9e87a6481fe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76438bcbdb8853b011f4335631a5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad3dcceeb8285f0b4c45fc8475e5fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9e5c9b5c30f4ca0858ccf4e189661194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedfb573a298b511d74d297a8d95fc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823e3c98077657f97d53be89b72911a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dfadb8e2ea9554aa4b63cf29c5738197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bad5ed589f41f0ad79f636a22dbdf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389fed328c90d597614e3b049060616199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0102515cef052d36d4ad07a5900c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad32d863cabc5a6b50db842b0d80b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f8b6ce26d2d3857085e32c60e19e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9d3e291f49684d0788c77100ad2f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d22eb19109e298312af52951ad941204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8d469c7ac9c1ebb0f51692857f58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08cb86db80c91b749c5518d887e189206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d271fb07a8fc7177d68f5be21f0d4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35adf17fbf02e8d17d8eb91e6f7b4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739bfddcdedbe8d5faf67cc949cbb05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b4657056293b0be71b19fb6e77612210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2e5394a11c05a23276b42ff31dd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de0f8f686edaa919dbec3fe7b89e51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eeaf5c11fa6196d9e10bc58c8c5aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c4a24601d42f826d01ee5e9c5ae2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4922fc6943e6a35fe7e6a415b6e00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2aecf596b26cd9c2bf5912cc1d87c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1226c6380983cc71c0d4a211056251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abfbdafada310507e275213c5eb6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a28e2d1a4797e665b6d8535fcf329219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee40f2d74932ddab630d5bb72f77042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311848fe1b3de1bcd7be1caefac183f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552b4b378d1a1bac1c0062067c126b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddff5dd05c374ac501962291393885223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734bd4620be4075e6a2c9615e824f6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501b71ec989ef3b7e7f0f1d92e3836225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75908c208bfeb136c548f695f7ffcec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e10ad027d58b1e05de2d05182a80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8fc3122f7a7e836191bb40300bf12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbaf65e3b7259e305d266c915f23da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cef14426be7fdac7c1dee711c0130230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe599721cf901748e0704251e11fb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfff71818ff791258a8c03d40f239b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b29110baec0fb493ac7ce6f6846d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087bb679499bdf30f7e32837fd5bc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2bbc95a16b5fdacff61e24f24f480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ebc977bf8280c7846e32de50b281b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71647b02da9f22f910d979e282ce4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18675b3a4261cbd8ee1ffa01289990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af93127ab77609b7ef39e2dd1907e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03691f91d440bfdc1cc476dd8f18120240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868ed0f2d2e65f9a7acb493b6b8cd7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96262bdae01c6696c211dbb84b32a71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d20f5048679f6be9ca530a7873ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f5a2dd81a06c978ecae1768bf9a13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931f4df97b1323b471c3c3bc96a12a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e7d2013a09bbce3cc4466a9c91a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3599c3417fe389506e3ee289585b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3332a51ad83e4dbe287a6403339db39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b364f84f96f7670043b889cc8b42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64ad9e92bbc05b4dafafd7f2e9cb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecc28efa8ef4ea827bbb02ba99bfc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc1f867f2c0ede1fa76c071ede50e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e58028b3af1173c3ed4112719335b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07480e86b1809e35c6149d080a33b17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206928c43e9b2fa9f98860a606a0a82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ff07a647e618738e4c196b2b3204256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d89e1d1195369a5ad63c05878926257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fe696521c32b2c0364cb6fa13e0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38def10eaee553b44f36e574b0bef263259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff31116f1c5f1300a03276e36e7355b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd82357edb67e54323f2f922a5221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ad3331268130d78f022442bbcdca8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1edd09363f2b432bfe32fe24c00e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbc4d3e8995da41ab7babd2afcb43a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd80a9d9edcb9d6fbb2f15037f1c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01478499696b64fa2bf4decefdfe89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83196b53904063e3230e8035a382ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88e4edd6e4ef3132253b14fd54109c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc9f4399948f4b35029195454cedc6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d454792a2aeadc38ac6662e2e862f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f5d9ed6341586c03d981150af29a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35ea0a22919665a1ef7e914ae2e29e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080182d597318e3eac5369af0ab0c31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc975930294d9a33aedc690a63828274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a8f3c40b404c860f5c3fb7ad8c06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21b3deac8a72d9c9b521bf767df88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b35566c384ebda34d92ba44e421548277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742821936292b0d871b1cbe6274a882278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6ea5e65da83707680b57be5eda39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d72ed6fada0ebdde7e71cfb3dfb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cbab70454a5a62c082f2002bd50dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166fc200bac7f3958027131df7c907e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597309dff285b42672a8da73e81b057e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd49ab1be9c181acddaca1fe5a3849284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400907e7c51d10944d05c3031965a648285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64928fa455b151c06f28bf446a31afe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e06857113a57e5bf5251f36964d8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a58dc2323b24f26d40ca3066d85d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da39e401faffb661fb122af692bcecc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e4d35b15bccc0a6b1b6676c138ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2eb8204759ce1f9e7efc905f639d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc33d0f6b84a593482bf0e2a4362f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae6f9e61971f26aa8abb2378ef9e02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb89398f99d9a05c949e3213d93e417294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587ea8969e7778a6e3f8c5b9b2c395295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33eba251f932fe307e139106144d54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e8b73357fe955832a960cce35dd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340ceff43e95fa5656ed4056b6ae4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a20ca48665503b30c3a2e82e1c05a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b20ef82604c8c21a6e87a1b913d954300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab1a8158aefde5c90505401f0743b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b684e6c1d3fa44574c839a06e2b16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730fdc5e78a89229c3418b6d4cceab0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c302d556ecc33a1be89504c54902f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239cfbc2ac2f3b115f75ac3e4c3f47d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367e99ce5198eb35a7e249f4450ed0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3cffc034151b55ee79af882ea9c22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d59b73a342c5e0820ef48fe0f2379308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df7e8e7d732fd4505d259e5c049ba2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfceff499b84b6026c47acbdd6ab31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7e0ac3a250a5a763cd89b51c562c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae381d4d9aa0a818cb52849c637fecd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29d29a2c87094eda17e2eb148006c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b65d7f2990384aa78f58bc474dd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d43a666037bbd20381c4968fe810315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e274f46178b92f0f18a89c66de81b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a740a0d4ba3baecd51dfe345b9b87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e84048c3b17763e496ca9ea959da6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765dd3bf89adf5d2f6a635720cbb49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e09f2944e26c0c1e2ac78abe47bf41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e7d746f68814bfefa23ff61b628e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8dc41986da308a8a9a88e1ca2bb7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b88ee61addb2c463bb8fc721e10d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966ff23adbd2337d84620b9e7be2a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ddb6e5798017adc386a7a096def4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ea914ff8b7d665a4d3f5283898087326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2deb361d728b2d932303b1c79e8310327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8177aafeed7dbafe53c7a66e6a9573328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ac68ca6d29291de572b46e221878329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded755729d04f0445ca84bf62e02fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1cfe841739c9ef3e504fa6ec7f04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e036b1cbea97cd8f795b288135ac822332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafbe5b6ff1aac8e221c4204f1d3d2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a862e4f05a2bb3b1616007d2afc031334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd753f73affb1adc6e21f071a05148335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a5384d8a69b4cbddc0cf14b049097336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9f15c4daa4f37e20008e0b17f57de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7b204251c575e92ec1d4baa7a792f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05b44e1e0aa1ec1063f3699f2f0feb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51c3c052dfe5f82b994af168e063b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319511f19c8ce987143e5496372f927341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c734ca79c668815374ded359a7005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8733a46c0bb64518d914a5de4542fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb25cb89d9b58c638132434ce47fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e324a772c11d0c4d7730fc3fa3c2d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657eb9d6f0482382512be866d7b11fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824c41f21035fd724a08347e33680b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d3d441a6be72db935076496c82a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc53a2f661ca87d80dd1c2c6d4b6552349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fceb5411700f3ba0092cfc51267e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d8fbfa11bff5a5371f44a4845c5fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e424ccbe1cdacca4c439a8c219a6ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c9ba17b35612c28250efa2bc2fa3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d821475109b8f02c2a13ffaa7d1af0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178136855866a96b6d5bdc173a3233355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c1da1e45fa75c1fb351e0cbd4745356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c7469f68aa469615b1197de1a7af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc4048f46826b5f2569178d66475c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d68ec3334dbc20ecb39cd18165670359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349e129725867259f238d6f54e79731360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175a35a49a1934f438131b48ad901f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28823db05801396d8720e18b67d4b463362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6d6dcaed2585339f691ce9f8a4d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f858be0945f8468f020655f7b09d28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04686a47294c9dbff1491a314bb521aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f8edefd17154e4d560ff021641d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408fff53ad756e81f5a70c34c1d274367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717b5b4e60e8f542f44ebd1dbb7a71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e707bc1eb2a695779bdaa50e389bee2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659db597bf29689ede30967d990f7af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0104c1ec6e1a66410c47270dd425df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472f109c178be9c6cc644860b2d5cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b544c1257aa3713d73958b4ec1be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c34b554e43488bb569babf42dd319374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736926f4deeb47274e131fd211048a7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad92a9dee42653c7ec6f948b97d12b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2961e826b434ae6e1d578886ba3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019d2e43c4a347449b9220883cbd02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e726d82a5be242b3e6dba501b141a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8fa7562af553a205b5bdf00d80e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606adeca28c75e6ef740a2d74c75b868381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa57c20e6585d38ca2ed929c69a962a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd90eb3772713030850b59bea93d72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a8cd460a66ac6d0766586b7deeb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318388afc5c1f2da51659371f744fdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e6bc677c82089efe04c1610da72d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917814fac6e9a7b2e725155eb7d74c48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bef871b833d7a42e0371ebcf7bd68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc596926d150ea9ce69245acbb607422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b344cc9db9266b914d51e0d0b2b30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb15cd1173a08f851645256e445434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08524c1424221f0ef3a2bbee868ef7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ed0380689cc7948917be1b03e6ccc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c459f667f751cec91179862bcd4be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f93fff40e0094853a61037d5bf4ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a461b948834845e27026d3ea362e58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a77a4bd76290ec65483e7f2a3dd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77263bddd596e74ed45f4f37db4dc8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa751e076e0f2e9db12875306b891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9393da0bba7039839e531262f318c26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a51982e561c5c186f5381d5bacebf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcaa384665308873b00962046a7528402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281fac4f1d93efacf692849e5528ee8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a329b81d84b4d7936c2a5fc8620d76a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262c11dae8fd824c03847ee8f01a627405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2482ef6d53c9483285f3920088ae7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa075778a37e19d57ed7cf7c8ae080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be9069b8d00c54900f73d18a04766c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4778017b48ef7495b92683f7d243c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6445a3c03795b1a38bf1dc33a406410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be65df83c5aa69c26b31d35c37fbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0eec8323ead55682aebe4e38a498412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da5e89c87bb83c8752d0782835b0a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8aae3723d6b61ebdaa307d911245f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded9f8a0a5eab1674bdfa83323aaa9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692acafcaf7bc463f812e3d44e1ec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace76660ae354bb63e53c0f9cd43f9df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13ea8c0e09e3bf5437e33f6aa317e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf965be35260610a0345e71c171b8e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd8d123678c4dfac2b4d8c10964fd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855426780cb80e9a3c980d4a98618872421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7b485c6911ff6c8c816b9936b1f09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0537c65960c4398ddaad896f0c4d17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb867a6d94f95d1879bc2624dcedc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf8289fc1ae53a7ef05d0ce4ce9beb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62c1beb30128bbda1403c30c2a8d7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5461ea42b030180db9afe5f1549fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826710fb957d1b925245ff2b0ed52a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebaa85261768664e2050aa5a6b476429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cd88808414d172234f146a8718ba8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb7083339ed40e013a6434123ac4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c3f01d2dffc13d2614b74e0c9b02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2deee89dd94daf2b1e60ea339568e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1fe2414c743d6291caf675867ed5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f1f41c549f13f53be350fd1f9f038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8b7664f80fd4a0163c8659e294607436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677568f24c78275b82004242448d3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44bda146545d467eec1b0d23d4c72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a59c5dbe44524b96586f639b4a84fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e580408e77cbc37f8ea0e10cb491440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9894b96410cfec396569d2d99973c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c244d6b6e2d5db50bc3a8b31a24a96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d1971b7cfb05493e55ff2ec8c26c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ce554c287411f2b1c33dfe27f9b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5699b64181ff498d6de2ebd8c72f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777bfe6705f253f68b46d54ed72ce4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c57b3c1cb9b4108a211d25e4e09ace447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc8a966cdf65398b3482c47942d527448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b43fa1c3c0e448ff7673887268e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551711f20b993fa3a6d6c88e876b23c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a304da7d0145392b66a96228d2c857451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117cde81061f40c104f956c1af2fb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc56418e2f5b5f2fa5e0e910b056e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a4b15c3217d25f382c7955b176bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40714cbf5a06b4ca1804d61065ef21f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117267ac50c9ff90c3170175107c32f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6b03bf9f9a856e5ba09763bbc47f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706120d76c0760a6cb7c3767ede36ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a48343a69ac5d3fcd14610ac38ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1fef549fdc8ed719d63e0f4b64594460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688d392bd26ab2f8fd8f87b48c8060d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b26ccf4d8092eaecd45b17e9866ce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f97f119a0f0b9359c3ee2e19ce84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111e38378ab83c40405b0dc5d393c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5e914ceddf6e88bddeee0e9f24760465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a7c2169db6f80c01833ceff63b3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf441e345206cd07041a246fa5e8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea88e01f46c8959e9309f3b6a8b9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31817f4307872b13e2d9cc9d15187c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54542bfb83e34839448319bafd2525a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebb5771e1569bc0e38db3522d6ab0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b1ebf16c781ef3ac47905013d0fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d24472507765c9aeca2d2940f281473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15847f19b009146eadd79e3fb9fcef6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8577231c4f1c440743698b99ab618475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fbd4bd1016f894137c7897e04f679476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d6b82fac12423bb012cab50d3c56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892bade3a36922a356dd4874cf3306478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08652b5163026edeeec4e23f851d60bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30e5e250affbf19813e27e8f3ac35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa0ab5fe1348acdb784af12f2cd292481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e5032b888484025559442cdfd6eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b809afbdf724e28c5d73d5123acbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c235cf9a9919217efcd2f658ed496a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e751e569bd9d0292060856e627f33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903490a2e383c618f25ef0d84f976aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634434d135629b00b987d6219404a23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88065837119959d3417a06dfae270df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cced62fb2804e0f8d17720742f620e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4963298b0087e118be2aa439dce5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b230b1245e7ff7663ae4dff32eb24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46374d7becf24c0e12675fddc82e8d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a000831cb25cefff6929590ce20de1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748d654f97698efe12e50ef54dd2284494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b4ef3e2f7a9721043c4629b5f038a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc51841b1204eaa6ef20a3226d0e14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb7b564119884aec04721d3473d640497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd256f70549e5c8ebc96306041d1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298552968f53072105305bf391d9646499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a3b44fbdf05124dcf28156990c72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18aed028daef5f8a2201bbf4e5bcd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2abb2df71993b6ab4357839a15da4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e97d95e462f1859fffa55ebe66f3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336aedd5b998831dd19f421c3572d75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bca3ac4c46ee050df9f72a2dd4f2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457c4bc85ff773a0f602ac5cbd0f01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dcd46af2454e66a4cef8d1c7845bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac360e8099f410df82d639fe1012445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee3c6a41d0afbf7a61ed2507560279509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1f7f085f9963a457794b2b7fa0223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa1c1b8ae833eec661690f1a94b3f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c1ae3b2afe9d894b3aa048d2c75d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90fafbe9770d8d90180c1e1729aa94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b8cb0ead3452c5c9df1eee1d21ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e00e18b18f8f34dc86caafda8d0c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8fd764dae217067e9e313533e5a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e90b22e08d549c9b32969ed33c681517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac00cde61123543131cc6a1a4dce8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7740fbce04e5f992d5eabb285e20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8bc53a2fd50a2028fc47ecd57c2bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957d87e3ae9354b3a0356306189a7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247080aa617b8d6d83ac8ea69c70e64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347df0e7ee16146754b0198056f5f93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59c83c7006a2dc45af5525d0e67e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66f3d39eb79bc2666d53e83d2d0ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac93af260c8dd824e90ad86d7c0d24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238adff9be92ce5c697774145bc0cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128340282a88dd147d47463130a8be61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad23664cd0bbb059c4408391a2d7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23e5b39918c1a1e7d807c15f0d0c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7cd74d3e8cf9f5211d158ee74a073531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168692acbcc2b7f5d48e0b9473170daa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439117bfdd14bae5c81971e3b1c6b5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fda551324c5eb6e28339daa5e855b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164dd7bfe3210503d753a2d310ad45c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165e2acc5899535de48f370bc238c7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d687167bbf65c446b28101650e73d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00641bffa92ed6d0dfcc647d6a220d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a973891cf8ac36f5d4086bc6c146539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046edaf6dedef1cdf8c9eed91dcd1f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3af7c3c7e76edeb9b2048b7bcd3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2648b4446a53622975197904f0474b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307cba5c867593c448efe87a1355baa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae440dc0c7827d6d20a7cf2502f4e46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b78acb6a295c9ebf52a7474896b88d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f5a41d11de9211f2dfc2a775016ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce931912cc26863b7941d766e9568547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c6ce85678457e9910bb99ab45c12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd986d06b03fe85842857d2467f41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c2cf4fb660bf487d0e606a5005af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8a90460493da39f688b758f08caf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab4c90bda9275bd348a704df245d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdacc310767b0617f81ba6935112cf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b51fc60e83458b578b274b1ac9190554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d915f696da39d9793b5810353a6d282555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158067a436af374e60906cd5c9e85d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ec02d79b44a2726baae5d054341d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b859c6c19d8dc84e823614c54e8bbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beffe9a5ef01de8d5d1f66a1546f2a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd83ee5ba25d7f4cc00f7f47e2e04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac33cc09abc9ea50f24a4fb789289561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a96cedec7e0b0d4032b50097e22b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6907000b56865ebd2b96a0ba8e2c46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14128e77756a835022d75fddf145e95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c405cb48e00eaa20206222b9e2462565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef19927fce493dd06d5fe37aa04d07a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681566fc6aff9d6691ba18a641487d60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af2b902a048a6a107b0bbb0211a93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b67acb611db46194dbdfaf15fed59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f6fa40ee31d4fb7ff05c80f14abb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8586f511c4f67904901372f6f702571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4fca6a3e84ea2c394b9f1b14dc04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d849544a7abd23e463f8ca121fb4da8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e9dd93772b9357eb8bcb2c47f779c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd389c578c79680e71692b93a6aef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0920a557926200795b327248d6144576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610ffee19c4114ee97a0650ee63146577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d2237f10963cf712abcee2438500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982da88dd62b5a0414e8e3065199b25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07438ea8016d95b89fe1db805ec30aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d37f108bc30e8b03f42f36766a613581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c463875f1f1f54d6900974b24a66b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78edaaa32d558ea9517b42918b65c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f7a58cfd4fa319cf317b2d3d112c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb049c09598e66dc5b072cc9ba7f66c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe18d912b5cd136da65a912ddaee25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d76bcda85b179c5e7a146c32f2c6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dedf2d7ad4be1a791002725df9fb66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf31825bc81b1f95ae995335d0156589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7c5fed0c347a16b001398f0aef6d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5b07abc44b150596ca071996d68b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf04026410f3f0930641b62696e45f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f0f741e5ccafccfb6adf23d4630a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab53f7beb429622dd7064bd6447517c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9adbe6f83b005fe6417a4125b2b97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e1980042402cd672d942828f6cd93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694290c55bc5122ac156ed35ea54c97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a67df03a42690d26e953eab67627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dca38127fa88157130d28fe2e1c8f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2382afa7f952e9fd181e48b831f5d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e488238209d079c4e885f1da9aed41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aca7aba89c5dc22252a02cabf15a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7cea97d4c3b86c543fbf5b399c8fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f9d17d4c1177f7879d0e5af5ac56e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363269f9460bb5e8a16d795ad37edca8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383b45751b93be0dad985f7037ea25e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef0ad986b79ba0bc8f3ca9b59faa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d80773efb8b64136ef177bed0ca9e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f014ed81d2e4a6b9bf28f10fea6641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de829eef060d3479005523d08075f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfea238ce785304c60deae1efafe7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cccce50c19ebe6c254c3a22d994c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312f4eec30ea91c3dd51dee13c0734613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac1addd3ebe2a6597d3271ca5173f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed19d62bf4cc7d79d883fe7d0cb8a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca1b6184854182ba8e2b1cf2a94533616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb31b13367d9cb7ce53cfb23e7342617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098883cb6374ba3f4d31c2cee3601a93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95627b5e0f9b046473701fc84559265619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf42eeba11233ca5e642ef52767e8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cee7a040bd2209806b6f2439f2c9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de92ee33eb7a7be47a93407846ca14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10fcb510c65c609d2b47d5af8abd02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d765b64f44c34d138c5c21e3a3ed76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf3237f8e4ef9b598e630ac25ad0de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b4470becd512bee7ed0dff5e8ed3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503281976429e1b4e05e4b07e3347274627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd038f9a9332868cc7883b23601a03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5228431b5cf73a4b8c34ba0705b2d3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e544ac8f47abe708ba865cc37d21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf044e5b45ad964c58cf3844d9248d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e257dd7e03a1ede7a803288f1ebe1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47fa872dccafd390e77095a8b2b9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8f68747c3b6c505edf445f271b01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53599654677ca75fb3d7e72d88f693f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ed01e5f2f935e1d87593a28ad3bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72baee352a9589b3e2a4c3f8d83bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d717b7d324cd9957d16c4939b46e30a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042edbd814f15ac7b9d3ff29ef57e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0327e2524fdfcbea03de6c1d1e84f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b92f9c48967fe49d138d31a70cbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f5713d239066b1abf348e1b1ae7f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e13102a1a06325f2d8fdcb54bede643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e0827cf589145d7613efd77d282de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c971d97baa676c2d15e4380b174987645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f8e8016a9f0722330cdb08a6548b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aea2cae8b2e7452e7dcce4abd4d2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9a79c473f4d63c291e5a3f085644648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1050a811ad2eef8ddc817f93e2c60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b26aeadb71dfd952e73a4f881d5daf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1944ec6ec683ebcdc1fae887e39b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77bc1c0b99ac88f3bac7ecbcd926e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06ece3485b8fa523d4398301b675f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e93ae1370f5cbe546bc7dc36b249654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4cb63f7b10b140dcaac0b62049e7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d16f19765f747d42cbd14fee89de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22554e87548a7605a4afb26678866f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549017aa47a22d5cf321a604adcb66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b16b664073757462c612449dcfe6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690142ee38ab6e6f2c744498914273fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76f0977d204e46f1e9df5a1dc141e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2ac4e8a2bc0b676fdb56e97638bd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dc6ccf00a9212bd6ab72a4721eee5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a4dd32158f7f44dee619aa21e4a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35022106f4c2f940701750e1441fbb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2360b27f900b119b1541ea57cc78800666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ffb8dc43d8390d4d993a10cce0ca8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4297865b009415995e1ff917bb2f3f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893370b464d20e83833010e7616e5792669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76104c2f00a4d1c7863f9b4c46e2698670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf64458b4203f02f636d8c75900e39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21536ccddd830e9eca32a7b481e18442672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c8616daf2c0d723703b272a81c726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa92fb448b22d6d2a02b149500706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd103e5ab8cf577fd1f7c335123aa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d42c0d846cc755659061048e6fe56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926e0e530083d7383ab0f994417fcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8fefe5d44cea3565673f157e5cd44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117a5238ab7072f343779c0fe854c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16486dcb4d0e3ea47396af677a083680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3b669290d2a2c0a52a6044d145e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3229b9b3ca30c1533dc6dc0327b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf64fbce28562de5c2647ed1eb300d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fb76a65d9ad3eb91dbe7e85b684a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799516f8bd87be6b9c09bf63c95bee5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860133141ed29064165cbbf15a20615b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb971e4578acc3b8a0143e157152412687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f82a71c0cefed6bf59dcf7767cc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d367edc8d3e10b4f402f54c210d868689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15ad309739608014ac61670b158d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107c778473bac20504345c878f2da9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecd926974158cd7f52d8720cae15a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf3993143d0f08185843ce8588c47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c22a1ffc5fe5bfdb88fbd5e4ab1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6ac82cc602fbdb946ccbd9820dd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa19fc2158777e828a48632531a54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df9ae4690883a37116f36ddca5b083697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa11a4786c11e0b5f1c021bfe8805698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15aace0219778a471126a8ebbd0c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e2052c490f087b8b8d730488b52c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aae59af7c37809082ecb909fc76fcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c796cc6dd1ecab001690b66f95ba1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c7d688c3802a22fd5847d07f788a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aad9643e9a18d2e2e3da05a94d1f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c7567f30c339b0a1292dab4d649db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108a1cbf30c2f496efd610a94d9776706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7bdbbc4c8727f6e20aab3b858c60f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b5aaa62b00a920118c56f72fb1b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7adeec346c8216a2a46ef59c36cdcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f638e78a14e3b1ad656fcc61a1970710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5d5a037c182750928afa8ea403dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb41c85943a2fb80b61b1b0cc534ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5055459f8962cfc1d151dc31a6bae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85339c239135ecc4db0c7dafb43dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d580395708a36a20eb418be133906b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a7e1256238628319fcdb6efebe21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1fd794cc55dcbaacea7a1148770a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeb3244aa4280b9ac25cd3293bc726718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f04161b3aa2638d2b25dfdee1af433719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7bba575786f4da5632ab3e31b3a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7789ba162b46fd86e988cfa62e2c9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61eb2affd752af70ad33a6c724912722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327f16c358d36ce9e84d0c55f32e486723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4391139009dbaebcb3292962206e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f772ea1ca2eb005617598cf52362b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd06323952a51943e4eb80146d169726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d81bb0972059e81881bbb6218882fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752081f681a38079696f6353f4e8c471728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0d17d87434ed87a6985f65bd7f74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae939236e91595c0824ce9d7deb097b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e74c3d760b38ce0756a0ef25ad33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464c03dc273f7dc8bc60b59606b1392732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd175a80d8a131a60aeb1d9f0179d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d49356d66c1d4b66e0d1b44d6e7fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab66f2dde24e6fc46f2c948c66604f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae761498348c94952fd64536c151238736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a27da4b6b1d1ea07058aa4002b3a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4039f3862d55e4c6d002d72ff52745738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf119d9e05674cf7d7821da136f53d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5eafd212e8834e0fc18398e30990f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d8b81a307fba16de81877daa4643e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548581bf414fe73e2d1140ae2017f6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5b7753b764e77439b465f67d6c41a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e928432ced27a3adcd97a7f76a904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4f38176b5fdb6b2a4b3c8239294c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e68050ee5dcff0181851b5bf04e4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804cd6e313515801b39758ca7283fc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77287ba46ceca494bbc8eedfcd47ac31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb50985df0ee0a4d2b23c8f6e72b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f75ea7a8a3d9e5e8b10026052d3e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0a36b120a3083cb596e66897d784751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d060142595f3ca31b2483d92f11aea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cf2320cc00e49b3ee9576d3b14fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231c5d3ade5fc35bcd30603fb8719a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0d2ed3eac8d0698a564d9e87a5bd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4f7267f39436c5907cb76ddabfbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a1d6b12ec21a41e422db6b667499757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90e45612cdfe16ffe7536f9df9044758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505725a5f8b4918f8fdc0c51bd5bd12759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd835a075b77dc8dd4fe95fb213c4921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742d6d95117e491d3bebcc64889e1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5e1d935732df54d60de0f858bf62d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981675261b981f84ec86da3847169a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043d9f7f12c5f89840eccca28046185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab33cf8531ae5b579686670da6d466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f4903f5046fd18da65f54012ea73b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae1b19ab4617f11163fc3c1ddc7ec08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d71825d27fa7425de53ead16ab9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f85ce37dd5a92ab2e5469146b90910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6871bc287e406b2abe0633b91a684cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01fd85ec19734be93ff67d7c3cb87812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3462cb44a2c9fdfe86d59ed58b8790813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def69df68659593fe1fe0e0433f69a1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665084be0d27b447d14985d9ef4e8b6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03392f7afcc9052747df648673d7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0908bd76ba8a16619674e5d2398517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18eac5ae8476e66036f682c467407b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb78dcbc7f70931166d4b94bdd89c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bbfcef948520aad51dd54ad4f93d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19701cf1b7b225a871365a769e31ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b3bec06cd7c35d16900f0d61e8fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8696b5c889f53f11003435386aca1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061e35cda6cebcb1e1390cafd49d92624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81bf709a648a4c895f68e0ca7bd97125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0215f7d1dc3a0652fac499c458b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e599e9f83005b38750d11fc1bd8ec2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f785029aecfd50c3e9660432edc3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6c67017babdd77b4e7f784f195da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e255e3085fce0e72e3e4aa204b3a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cad674f9f641a0e25184ffb38207131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74efedf1b574fa49b466f40a239c5e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992859a1fe4aaa1c117534f6671938333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff26adfedebefeff7bbaff22b9acce534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14798810eb0b142b59596a63604521dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70cc322405ad02aefb202635468c1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fa2e59b15832b418993800fdbc41937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9c670960d36bf86bfa732d56370638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009e3bee34147fca5df9fe6dfab66439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62882373d3e9c655187a625a7763ffd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208dec82e1521585ecdfd652f37301041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea990c46c8b7a3a81685721a56885d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b002cc3651babb46b73746c56b97543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b1a4dc078edeb7b2fa41220ded5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d22f5456d68ae23d70fefd6379e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c40a0e05ebaba0cda97bd972942f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b75e0b8a5af7157e14aefcddf307247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609104f397ed914cecf014ed00e5ed4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd111be5555f61a0435239ea00a3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72887088d59a0bbcef02fc3e8e1638a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639140828b17e4b0a2ac16931f39f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559fbb11a961f3015d0d59a29db66ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a229d89327ee5e08b59a1427aed153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4995e2d784553cb000112546546de5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ab6ce048261423243aefa901e79955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02416042c32815eba47b11a50c27be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887a795096986b033e0d00f8480bcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c651b3df029a5c1072a2bb79422c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe23ce52fb64e30e20e0f33edf59dce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd145497fb398aa1c8f46b5e2c02f1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603480eb1157c822af434af3a42ce1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b14e9f39ea316c508c8a3e9f63d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760686cdfe28ec5e1442aa7ba487717063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd58ec1b183bef069ba2bc7bb384564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af779f2d874bf19e5229e4625e786665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab110f79a1a90691ca1bf6d2eccfb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48f3fdce560af118b041d9c86931167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011abfe2e5f3be6ab2de065d24b49ad268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704ef69709e6c33aae7c605171554a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17455533dd01742f907145c378fe45f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6263c7d15fa0c10630c304d06082d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50298c0deda89b3d35751961fd1036772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438814f449041981e582bdf07b7f7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a07a8afe28bf4e86f13356758f75e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468fdfd9cbafee136816404e5174e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e8b57d274dcb855f03abd60536cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9902b406ea3b1045cb180492f9b64c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dec869b91b289dc6025f1aec85abc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d065c7bb4abdc4e76b25dd9c08ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9909928f19f9393fb92e4f3e3da8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ce01fdb1bba57aa774bcb0cbea8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011901583cb406f54b36a733921ba80d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58144d4346a89af691c03b6af3fa391783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d50dca39e1b147d1f875d2cd3c12c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342005399a5fbc880b7add68b8eca9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad67904d4794f261ef680c6fa06c46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b972be00fba84a3ebb960b3b1bbbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3f0c87aecdbc362b378ff2168c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d5402239670341a5e1b3ee524b0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b85ead706a2b1ffb2b836a7f808c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e9ffd97845df42df366ac4e18660d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9137cb406848ddf9efd4fdc2254af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366569a1e787e7369fa04af82c1b76493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e72e8f5cd84e3cb9f8f61b88e5906794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c6423ffdfb2c09a42a41b1cfc97b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c8c7ea85b11c46104f6ea8e26324e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1686f40a6c1c6ca4c9f3f988b2a36b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6621206caf0a25c8a8dec904caf5fe598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec35b561413b4a9e26e52c62c43722d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57738436933c94040faee17de00fcdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057b2a40134b4e80deea9f68484688101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a42839ab9cca09e18fc5dfe9fb072102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0509addcc8e9be79a059dfd6a118a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0143659e226701c3d6b3c9720cad4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd020eda5a0ebc9e8c86c547b7231105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afeb3d8bfc1bdc7ce5765757e40628106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a81f3aaebd3860793126e7aebea67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc91ffc64f74d53936c30d7100f388108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f39b28a9a4822950fa9d05cb607e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afbee6b02a0667e5dd84abf19bd902110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8f366d5d5cc36b661c9eb3a5b40b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268190a9066db8e7e2880c49ba640c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795b0a923b168beb45bf6042503ad14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749160e82d6d8120b8eead338130ee1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439fee1010459b1b257690ff7e2b9d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba7d90904d2870e54e14cd9c2b47f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a091653c78f78f3ac637b5ac7354aa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0725501d507b906d25af767d89cf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d982b9708315d399126d16d797f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b4c2c956c8a19e76fbfbd9fdac35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b68e9b2dc6b7f5a037fdfcf4d7ab30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fffbed4452d64a33d5bfe819cafd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa80636a24d3cf58d2d2f346e5a1451123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec96fabc710901f1ae2ae3bab0c637e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14b75cf472569f84d4fa033b59efa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa6badc830df1aa1fcc74bb3a5f282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032640e0f899f3cfa79ad84e925c7f03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c677a8b5beed822e8674f3ef8cbc16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b48efaf48ae24237f1733f0ba169e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112eb03121192d3548d10bd6b3d159c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977f5f9bfc38f3c2d8d104a4ce8962131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9e61339fbe70e11a85e476c12ab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef1e6681a8d8ae4fa79c669b386bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2169a6c0ef7d095bcc2014880ec78e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce21c7088c80a6ae37a2ee00bcb44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb36e70bbb74f54272f68d1c38aafd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520788d836b99038790dd91f0a3f3650137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55733a151bcdc34a577f1fefa1d1371138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758b27250e2c7b949d3ab5a26aa900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0239c85a7dc65bf9c954b1505a30c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05d9a459933c64754b146b403a60d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1492b538b08588b8644e4d878cc380c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beeba4259a01e4de59910d802b119d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ae2f5e5acaa69446fb5fc1502ff3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e528cb47de56772297445c0af5cd3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ca41d7ad54fb587ee34249756670146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0941670c88ba0b0a0de2e5a9f40488147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbd4bec0f00e2a0e8334f12a97d634148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36f19de77a2cb74159b65143b252e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5940bb170943f3213cdf36e64b80b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd929038e0c5b66a9724376e717f89d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1e951ddf0b3bce5a410daf97059d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0988105eeb19c5ad2d2de3fe4ca616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a00b7bcef173723f0e938396d96f33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d75d03c1910a03143a2d36556f70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79562c02df7c572dda34af730ce4c38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df21bad805ff80fe8e84f49c2e98e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf0ad989950f86cade9bea8dbd68d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aafda7221592bd3af5c738a5d713e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7277adb1dcd9a512b92e3169e862160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea302428533b6bb892b4c76e8f589c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7fa1408a94bc6c05a21d3f1c3e675162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a75b4cf8c29281bebad40268d6a08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a81f85ab2d20583ca936d9b2f56522164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b13c794b2c71b89a46527a9ad076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78391d5620b9e54fe55aaa746bb4d86e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f906aea330aac1bb6151bd5cfa04e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d19ee6537a30603531494a85c905168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5452156e469c5d7010bd730de7dce85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543456f7b1e20592cf30b7c4f9d10d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7539046bdf0319d1de9f54bf1794cae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a8e772958e8ca04144b1a6b4b7e20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb987a2791e0800e0c9d1e6d6d8b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fcf6e300ec0541ea74b38b96b78c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9ff4cca53579e1a60266834e7204175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c167190690110335e3b09364c06a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf336559ea350c0ed0ed42e1ac84d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af935d6ee6defccbb95b2a6fec11623178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a95f4331dbf99236a17de6c7be016179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0b49b6a94464cdae6d4ce183f2859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc873ff1dd8287bbd1ad807e838895181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef11c222e459656676e23f9c1ba1f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ace3ff808a0d05607b47ff573a2c83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f79a0d2b1ba47a306c96f5a8fdc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4de0d0b070f4cf80f88101eef9e9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95456eabf2563772afb68744563b992186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde7b441a81acb2563327cf826bc096187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa5bd82d52a7efab19a1af940f2dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319aa860e1042c6e3bc663802288a18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a1adbce593858c9156af48326e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c292309891a043d0b9791aa85b9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372335f80ad323a8370cf4dac0db2a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a69f83aa53128cccada7240077923193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc1d59d3abb8365c89e984cb73cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68196e632cc62c446f8265c3930087e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935800ba0e29ee9fa8163b82086125196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc35c2c65cd1a1924edcc9687dc9b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6533018df6574aea9984c74e3cae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3bb316f1b4861a7bcf9f421396b93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecacc28aef9ac5f779d961f153eb2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd4e81eebd068f7bd598c7161b1c04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48c92104edac91aaf81d60d2cbf46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325760419be104edabff0008cabd92f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b01f2ec9ec7e8bb9b265a9f36d2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc7f5cf7d302c1b49cc839b1aab3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa7bff2b7013d7fdd65f90aaa4c882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66f00f8ee1d4f6110be0bbe8ba094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101670c39279e5b96acc390b84f50a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d6cc3918b403ee86463f2fc162709209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026db66dd8600c6acc972718aa476b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df53ec6b714d7b976fd635b29dda75d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd3d0460a1fb1b09b2aafc3c0dd297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc563f55c66d04a5fabb7d3af2d9534213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f1497573f364849ad4506a0cb729214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d51f910e209f70e7a52cd80a607b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa5700e036b3f4d0f76b81e20e422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083840915e28cd5147ca80a3d042bee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da53a6d9525b7081a61e23a527a4ad3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98734f3dceeb7879e006138e890a42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc37f88acafcdd83b1c17465fb9d7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1027331d1dfa377f46dcf36e462286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af495f3a502050787cae8b1b9aca5c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab67453ff62fdb91f2bed6b218adf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a0be669f9a5e89a0aaca15b4026eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a65e2685a4683531dfcb3373a034d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb659006334e974c6a46abd159ae2ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b2258b093377a200d894c7ae7530a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d39928247bb5d07f791194ff16f7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506a1daf5d7023c097807316fe8180229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c58e18350f60dcf97dbaa23d7db7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12293cf7656802d420380b41d95f7d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9affbbf702187b17c158a75f89d4d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc1e3a6a1b72f09bfef03e7aa799f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac80e757da6e248d7cb57972a88e666234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc294fed99cab52dd9f434ac95b9d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799ea73a2e36631ba3644a30d6a539236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc1a84c19b25ebc8fdb3b11f3822d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3192ed88966e714efbb9fdbb1f8685238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d09e2d6203bbab8943702923c47dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5a4e11796907b1bd031ee255fda7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c9fbc92edf2cb4eb0254e6cf416dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1f725625666d21cb83484e5ce047242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a0232ecf9198ae4322d372dd9a54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1ae2d88151d95f11015b2b169b4b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2203e49ba4bde62ae5410e0be463811245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f13ec7cbf04146b1f1dc9b9b1719e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221fbeb07537d5625c5e17694ca39d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48331b449810767382a2854bf22b4985248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef50f678a546aee743be1f6af7dc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef27afda009cf396f123237dbf55c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0090fd8a1fb4d48405c7a6686deaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31cf3cf0d97ec091cb8af6a5269a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a900426edf7f577726e152dfd065253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a09749b515855bf3a91a1e9b3237254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134acdf23abf3e6e4ad3ed8e6d7a5cfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa396afd50932a199f82db96fcf0a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bba3778109b46adfb31b7ec92180f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e7ecbdbd87bb2186df8fe26eb0ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e11383507cf8a189fc8ba94f2ad7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae92f0a7b3ba70d3c2e6dc2117d361260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3caa2b4a5cdaed60b90f073d6d1f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d837dd99148c0d349ab8a793a2a66f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326cec1f87bec0fc69f692a20f386c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561005223256ba289968d9cf957db3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a083b907a4575ddb79316a2f943082265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ef45f752ed87309897c2c1633d33c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40758b0809cc02dd74dfb3923a4b6242267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac34eeb6436042fa9e8565d866069e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ca336ec4f76f21e17c9ec3e67295269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7703368733d118fb1d78f4ab60844d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fc6aec122bc0e2dc1d6c490d37be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f9f29a5c1b127b0d936b29bff7847272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c140e3dac544a4f354d3bd28bf0ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2eac0748f96620f70ab59a280a39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26ac4775227d1c94090912b252b197275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcafb6a78c98823ba2bec7d86ca5f57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e5431fe5759b65cdfe44cd10bcfe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30caaa78d36a247120a02b0c6827064278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba25c5bec6437a5123ee34335c963e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aae3cc32d6bbcb933104cdfd91075280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339087f22a6f235e65cff6b3c734f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be231d6c62f31aa0c774a2b9e06221e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7c246b13950bad1d683ea26f43025283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a5bd2ca76d8d02b0972082a84e4c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7740c9aaf37824dd41fbc3ff7c50781285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458074db776609d7fe26b097bfbdef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde1f16c467428654b82fd2fa689c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938090f846889e3974f1239d5d745d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c34dd0d20c3c9bcdbc60446856f304289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06596c731fc1cd14d0ac5324a9a4a3c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e4573b3188688ade321f88db12b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a593d816c2cf34a88e4639734bb385292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b58a28d7feb237a873cc9bccd8d48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ca6544349f8bddb00b856a2bdafe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428ae095e512b140005a4e6a4f85e8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5cb8012d301d006e703a5d8b620b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc7eb6eb56ace54592fd2869f7ff4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e440e320bcf21cd14f45abf6c767d65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6546169c0dcb22a13c84cce251a517299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92a1aa09037c6c4d641692b745c850300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd0d43ec1b8da0c1594f3e74817a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee526a691bbf40cb1b43a55ee38f9711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd89093ae9ae9bf6d09b48e3f9940303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869caa4836d1438cd10fbaa50937af2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0825fca3051f9a8dd48b2ef65f5eae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef768c2acfe2659d72c2e92ba7a2c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc153f7d1f4a18c26cac041d1b8f5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffe40a85b284d78185e4c597fe541f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683d889b873d187a80ae93418fa377309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c95ea4612d010ba154fcba5377b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3563794407a80bbc9cdab47b55b7f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3328a3a41edf33c2fdca878e71329312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ada8d347ef0c3d1499163382bab8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d171bc5e27614308f3aa159c7586314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7f8a8202a490d34e27f6d3f8b8a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d26fcfb04e4bfeafdd40e46c83e23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b2b5186598c16acd4be37b9e132b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a62b1bdb5ce2cb3a24366ff0b3f985318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086aeb9425a3e26137b72c29cbbaf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaefbef71198d21e9cdeb9d4193d37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e27c2e6c1d0415e8eaa0f510f1d114321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340ce0b9331f4aecfc5eaae6c85892322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb955241e219d57669c2bec65b512323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72025d9692ef3b7f1357efcf0704cba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8939f7764882f44e875a5dbc5fc5ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e774adfc79675d3b1ee31cd33f5085326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88d7cd09494528149573bdf37a000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e779d273a6adbc93f95f86ce00c00d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd1a634691bc19efa5dede3d55090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206b0cb38f17fca8f1e46bb62b05bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679921cfc72fd0f58f4858411da7553331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b61f9fb0a95e2b1fe4b603543d54b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570b2900ede570052dd01d10c979c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b7babc1bc89e7c6cb24fb5056eea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485d9a332e3ab92b878ab2ef43536d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460d568abb625be0572249c89bf349336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742370018cd1052bcf1bd5ce35256f36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b0963a1ff14d2912f1a12759f679338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c6d08583fe5732e4b8ea3dfc1801339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1f1781a090da44308eea8fbf9248340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615d0a42c23327e92cd599d8434cf0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1ca1fa6ee5c3dc0b72682e3ed186342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030c503e76faca6fc13ac2f17db77e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4b9f3016c31e6233a5d4ce7001f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db61c55b4d7dc94902d905a90d24c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb2952789918f6d86c2232882adaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abcf2cf07a446616ad7433f8a4c8f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2def722465373a0f6dbc9dced9eeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421553d1603637c57e51c946eadabaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27e51cea2242aa44523ae6c811725350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2560d3988ab7c15ad29c438689a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc6fd2cb98315fd56161957379893d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6ee24de65f2788e58a0b4f8d68ba1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2853c853d3d4f53d22e4198f6318a49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839edb43fd12c1bb51d4f8b43a24910355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128687069a8a54dc069e8ee17877956356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b4e17d75c8dde7c2044ed79a5be5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff1ea6ac66e4961e34995b29916daf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe68fa0dd41712b88dadb6597cdb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7369085c9cd0ebfc8f6ca075d66d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff05adba836ed88a5014f5e46fdfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd6752db43e50ee17c55e70769df9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499e68b8c94da487dbc766ddcf27eb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e374144195f1cc62b54bd5a7fd023364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a319b4a9d2c4fc066ef7372f3c70095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e72a918715d7e909939409a946f8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bcd39091bf96916d9956436e7d287367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110bdde3856f9c884c980cbb6fa61a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ba4ea8e2314d80fde6c0beae3545369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6515f2b91f09cb3fe2af615871dd122370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d635dcc9787095319776624efa586a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eaa067c6266179721fc7f6ab6f2f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c64a89cc74a5caf3d827a051f7a87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ee7c05722ab195420065a570ceb15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623f04eeb05c754c30ad85d54e4b000375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba35c045f1332568254b2cdc8d5c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e185b51089dea4fb503a8ad7219e84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac319b455a8bad0db3301928a1e5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c4aa6d5db140d6d6f343f78243559379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f45d6fa1f6239d13fcb62bac618bb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f68d565f0462a5a6303f01d7c69f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f388f3366bf0db700b3e443f15031382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d27af4b0eb4fd635f384b3f11f02f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a373639fbbb26eccdfe573121123384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcf688039884ad872fa692e52f5c4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532a81ebf5a1e1016759d22d6e49297386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d04fd1d3709db372b9940d776e43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a7814d529ac2842a789fc598bd7f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534c18c3b8226b1f4fae5ac5f68479b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad5856ffa03dc3c1b2a04b302f19b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619698652230693c07880c2b9233a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e595ce15a1c7ff532d9bde90853b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094074cc76f218ccb3bbdc96222ee616393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c11b6691a51d6b57a3f9dab41d29a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492986a38922a46c521623b88ddb2210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5dd3f1467bcf3b60048e934541ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f7a9561339e23e2f2e73520271f22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42043012785a88d41b114dd95191c0b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932d07eeb945aeee83c3e87a254ff0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675cd2e7ed776762628c6530395ca3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c148ee4d0c09280e1fdf772a86181f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8193036700d38219a0b82b25c9cb7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c6808823e6944d0a112122803bcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a691dc65cf7582badcf3803c8fa3c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddda9b7d53e43acbbab8c6db932e4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aea68e9643458a832d582335c69be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf5cd5b6c957651228fc424096a6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2ea7ecd41425f680b5fe25a98474408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9314efeaf6f46dd982a23a83b5a1b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5963febd8460182895beb4ef444457410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a678f7446858cc2fd03a3727175fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49d7566e249fff1ac0dfd485bba3bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aafea6cfd97617cb03077752439561413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc69a5d927590a933d780598ddbbc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c40583ce8e579c6a6fdf4f907fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccacfe27a370b8e88cac9cf3ae0d2ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e08c8a8ee562bfd49687dd061dcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e91136bc78b0feabdd56e3da3132c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a0d71905dfc03c11c6f4fa425078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fbb240a5bd6a3ba96c46db03e213e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd3f8586bf42e5655c43f26ebbc2f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de6b3bbe8290e9020214c03c627ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1692d7f5bfe28dae2ab59a863cd700423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb1a9431ff4d52632c91970f6ae637424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c42a8985854ed0d5558d561e5cda9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41ef50be87338023cccd880e146b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a4b16afef03b2964fe928790a5975427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173f292431f49cc97082a54403fc8f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25338e34c478565c8e865001fc5f8a3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648d07ea2987a359507731b5655c977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54f0463fe661ab57f5fa11b31b1fcb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c433e5516cc1f36c6b3a3b13b401e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a551e260b1bd0b6fa8d251965c0be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217ce0bb31745988c30281b988e2859434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadfdc801ceb695f433a07d64b99ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f98866460ac82c79fab9f92106fc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b318fd1338ac5acd4a88263f3298437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a30d4f8ce0ef5346a46d71c780ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7f108d694aa367d39305ea7f6167439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f0b0afbff7d93f55bc6181c6530b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6133025d28c3ac97c53a650bab7eaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec59919bda4d99aaf1f34537f47a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4222d3a29e8142fe0f82ade84dd30c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5773d8b1aa28cdd2cfa33811296e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2afb76522c43f82fbbd40b988a5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c6f18e0600495304769bac9c22f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd61b7c33301c0159d4757ea26d779447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbd68ebdbe8092fabe514adb0b90b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66488c4ca6804be71b5674e93997de6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55256636702e816f7e93a7d375cd9e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2685aedc1fe1f3bfd40c244911cdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1591b102f41af52c8a295265c3ab77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68830a86235286fcbc062601f136ac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd75c57bacab6a3aaeac689d94dc25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856469badfdeac8e964356c9120b0ddb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabfd6fb0c0f3e4f78cb8192aa65f57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c87694a453b362e18e3e239df362e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c399ef2464c3d1086a4b9b06a1dad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc98a641b50492aa8c9c1d21e3d385e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e60796b537e96db75a1bf8ae8cc1bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec8bd7bce31a14ecd3e1c655024a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1518870e5bea9ab7d7cdbbc3a573a79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967fbac125a9d6d6bbc956e514d537b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2180bca0b44c77e58f5b140b9b00c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2b847286b711ea25d371da3563d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791988507e97c6cfaacf14db2c92c72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e46afb198f6c28b95969b731f4c5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9358e6bd489e5bfee0bf9b2e17ef9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48c66888e2c8976be989cb2b910ca5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d289953030e9d52fd97ff465391d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7efaf7baaa4e8e00041d24674f8414471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d8c833749b359f12bdaef0a60590472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8899b7a76a4ac635d8d1064c92978473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe69f7a7a138acc155ff071b0445e65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b588210099c57b8160cf910bdcd18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40b529b62387549a0051be07de09f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620896ee15ffd92dd21d510444eaef3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4d3466451d7dfb97810b28044729478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4637e38045ab43c6bf8f8c27332873479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa65ffeef49d375bb908514ac214b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140d7f9c52d2282e1c6c658dc827df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b737d37ab728eacf8a279cae5e2dd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1ffa2a079d4bc16ef8a7eae38d9b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdf167e8c31ede1e89ddd5ff31579484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545d75759dc4bb2f0f784fd6cc4b48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408286c07083bb48bcce7fefaa25feaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b40a5ad5e9c528ca799e7109eebe6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e160ecc374c66d5d976be5d940777d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278b2ec833138096f97a1fbc6db7bc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a3f1fad90747ba1cb4523e2015b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857e60490b252900f74e0e362ef2a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb592480b3e0afa3691300de33c9dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa97faa70895b180658be10f5f032493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a5928070a719853db30b31b420b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488b203372c31708a5c0035bea6d7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d8731578a16d6f117cb0e6de5ef4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb32cf6494916fcd60deed8567e78f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f8ec8e966bf89e10b5e250d15bd9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d942924a4d0f1db4de2975646541f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c6a5ef89a6ce3cb322cbdf547bf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1367df47ff3db91308489a5f333997501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124075d7c3a4f3665c5f5091be979e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa17b2338761aec76e2bd5e0668839503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8393215224338822c3f1060b3e0d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50847b7b949313437010ecf8007cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7b4a49cacd25719a75bea3471b4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a0259e881d7060f95f037403cb4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c038d1ae349929937bdac5d4168ab0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1441bd7f5f0dd76986fbf2c18381e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623737c883259663c0ec0e0094a5676510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce11b22d078d36109eb3ef299f256e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be34b32b05ec645cb563292d0737dcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc093ee277ca5d4f2acf86393d5adc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea679d756884a488ff8e304636972514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255b703aa852d9ee24684affd9a207515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c3cf1ece5b30a4dcd82a7b438721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b701a82fe590a73f18c340defbc9eb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbf7e1a18b268754527a2d26c6c6e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dea3c625d376a47508fa56d6dcbaa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6169766ac3f072555682e6d5ea77e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694301e6df0d5b4e1c556a628e25172c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c563556579f7e30e29a5ba5aa557522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137545879122b9eccbab24c17deb7be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1606905c253657e4c7428cd7dcf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a20c8ebf37caaf25ba899b968f836525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827148323e81f27ad9bbb82248dbad84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca0f3ae9433849a2bce45bacc016aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418755d549fb7f7fc3903e0c6b1176528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd512fa8d8d9e90ad377731afe5aad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e69c6492fc17d482448e902ba225f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59129937db3fb5791b837b5eeba6e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe23440da9750dd783c5e200b413f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecf3ddb62003afda08dca32ece181c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b4976c5cb4e9c9069ab2b7ff21fe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681dc48ae40997bacc06a54361c69b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac1f158218816239851a1ced10597536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c523c75728d075096458601f995f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3734ed7c4f3fecd0a307d2f6cca23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e5ec5b20fe659909a7d35764ab44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44119eb22de75bfcca73832476899488540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ce476769eca517dd78cf8bfa1222541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6983dd908a154b1f988bf50e401ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd91cd53e1c7d13b4a4afc79d33c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f139f0d550ed2695acab293827d41d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53674d573853e43e514ff998892700545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad836bb77e91e19d799f6911e0b526f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ea3c87adefff902481b425728559547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee978b170a928ccc6f7becb209912a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73f4e839f0582f6788e8595571557549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6510ad2d86f63d66b2d04eb6c137b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54f19d3010ef1d8c2f1d127e1117a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737bd568ae05e7f58908861fd1f3ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5005012cd6e00c9cb2bb21f2df8060553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af1584f2a99357b6014e57783383a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502c33d9ffe2500fcc71ec84cc70e93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605d40e8a7ee1a92114f974f5ce504556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ec88fc71073553e3044ab6b10eab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52578cb2476ad31e095b8cf6306df92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c34949ff705fd2c3951063e2723fd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea3ddad8cf5504299d3667efb0621560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef15c265c9d3ab7bf3d5a2af21720561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005219d6ea000ee2b2302189b147e7ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a04a3c26880d20c0cae2d43d46b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959932ba7f7f5725e753aeee7d60861564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686f37d0f36e1e0088015d532eea7ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e4054e7afa729651410383b568da1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db6c481d4be693754b123a08591675567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7054f7f3f665a8156b48923ccf24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a4c9384aa5819918eb79832eeb114569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89988bbde75437abecd6853f601188570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f99975bd95ded64db2970a75992c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4d3d1e603413b95d8bb0db7aa1ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738e1e1cf57341b36739dbe4f32f46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04a5ad6eae8ec8b544e1fd7ee936a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3775da47d4247bc586b21f7126699d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c548d395669b36053abb3a12149479a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5700cb9b4163cf83910817290477c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cd13ffb9aec26af14dd6e2aa9030a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704647e73045ee941c98e74cac1b7600579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09516e865199b4d846b0a91a9f91cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809dad3fcf12714ad69b97d1ca93d44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc5e20a4a1416dd5a3d0281a34c2a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39553024187e2da06a19ba6c50ef71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4a775f142021dbb956e5002680d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46403e26bb00abc367af4edc339624b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a157a33df253abba73edff7353634a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010043246d6d18ffd799863fed464f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ccfd28e87b98a066c7f21c4d46a18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08c9cf33e6246cf6659e6d0e4e0db9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510259357084d6b5c78189f79db9810590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7542e00c91c13aa9b3fc583f04dff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b337a2636e9f9b74998ffa28f5957b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e338eff4928f31af8a9f1a0e504c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd70c0ef35eb7208a33f192923c940594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36634d0bfca78983013438d6a484ca6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980feb166f62e4ffb36b6af01e25676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d483d20cd20da8b0f075c200ba8e62e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699290cdbb33021a97053a08bb38887598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0abf2f2c971350c06db7b0a8c48335599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a734548a2b042a71713e1c4775426600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4fa9b8adf1a04eba316210ad5568601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe08a31464927a8cacc3da9a247b5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dec7088c529d936b399c10741900f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478740bd664ffefe6f9d6dc53b957e8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8ae9ef0536d030ece758f2f0ac2d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a777d115ca0814bcf26233c1c5055ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254c69d2b859a7e0f0795d0bd3c9f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5663dadb6f345ce9c931a2d46221b21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dabdf4f2f0293b92a257ba64921547609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940606added2c02fce4fcb47f0bb674d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aabe9ef55323cad1ef008cbcc130db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c597d57564c3bd18ca12f2e3ca231612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615b1b262b860233d48a2371264079b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c07bf705748de146eba83b97cc099614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc485647e6756bdfab358ef1fc90ec4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b189817820572782a27c955bb554616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c3b11c705277703953c1be1e38d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d612063d17ecbd14010d8673d2182b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04240b70d1eb1e8cbd4389ff00a6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc65dbba47ab5832a0fafb7c3ca73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562dacd55b4d80533ec9e26bde47c22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472931d75bd5747e3567cb97b536d86f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812c237c2886d2d76efb7f16106a42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f54f34d404f2b968d56b934193cc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2399a54325ba98407441a7778b219a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14e93ed55d0306784e32c40d43789626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f44b192807942f8c1bcde214f0f27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d3c9f1e4975bd8fcc0625e37ccb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61420506c93d95f1d6a0dcf988c72b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c79fcaeddba7d26f389309438769630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3bb9392b9a381d9f0c4ebbf25669a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b3478714d1f0fcf12bba6b81d583632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117246905d6cd5f6d865257321af18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d7d86759cda25bbdb7962fe348230634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde364668c3fb8182f3ee214520fd7ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a638ffd15a64716e3f0e4e9364165636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5089503f636de75c1ae6ea5c272946637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb07f14b65f4d87ef5c671e89174d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fde56df11daa6572ab15dba4393a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa2458434ffd8741bd5099abb738dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585407696db04b82c64734abdc404d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8521afcda7ee7f692ffcd2ae75de393642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2f61dbba27c5d56d03520f358a18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad66f477ceaa7b43ed192344059345644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795491af1a93ad0de63d5b08f94af96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca8f288073fa99cb1450818f61d1d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607e62a2874272939729efcd6bc05f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45207cdebcee752e0bf9cf888c6c1f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389df238e12abbfd3b6c5da256aed0c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb846a08729b49dcef6a13c8e1ccaca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d057ca3e8638f8c6cc80b6acf67acb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef07bf675db86a0de1c0e0426d544b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474bbe25541393ba74c060f7415506d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d065c9ec221e10131d63c13a77cad4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3fde81b77b229b7d286ba97bbe92a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca974df84d5f6872e4a9228c063900656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5329e9007b38a83696d455f77cdd38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029191cab3cfc0969498816f7500511658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023760bc8f3affd085cc2fbd57cbf1bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a70345691b8154d6d8835f3e3b9a13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe35cec8652705d7a9a3ed78bafa0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb05c16c6fe7ae9aabf9f4ac09136662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ed51cb15cbb8a0323b2217778cd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b386a162a64eec411663fb4529cb455664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9be5b67c4b740aab7b33b9107e93a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84493c9e7f923cd7db9e614b85a2b7e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01940872c80ed8bd79ab5338e33df385667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35bfa7726141aae9b60bae7b51a609668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed599beab914473b8e2eaea4cb345669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61954573dea8aceb0a27c293df2dfc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714428c05db2deab251c4c6eb50e47d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b92287d60ea8cbe1b96c5c78f1f142672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d304c947dc4800f321c888c9431722673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca62446b5dcc266ba82ada7ddfe50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed05511cf4d2c9b279c500efab27fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17087535f517f68957392908e0460ffd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b60e913a23b2e570dcbfa98f5c5a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da857d799a0049689e0e9a46308c26d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7466f35874b8723f5d977b40e775d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863c324f82702738714a49ec46d9df5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d24bcfeca5b2c51bd61a581e7b330681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec963afe517ce9204b518874fb7691c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76054e9a92f305990d02edb218dd16ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6fcfe8dbe8323ff19101b7e72d97e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204954305820c339cb1a337484342bca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac189101ded9f54b5aa0872928be66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8693db72787deb19e3c96ad2475778a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d4b8ccfda2a4ca8dcaa9f0543519688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af9a0b8793a9068f329fca5ac19b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d1a01bb4edb35b0689eff2986f03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620ad5b8205a6baba61f1d323276fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dee9f9ba3126c5080fee996774afd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2347a7bc1ed0b47b5c54c54a8ac8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84104598098d969a9780c274bed42ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeabb0554dadd404568f6c81159aa9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dd6c52f662b38eed60f1312dbb292696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaef1d69c6408aefd0b031d7d0b3e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e8dc20997c5c6911a6bfcff84b0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146e89149b1070c30d52c0b0c1b690699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459b517145213e48b14e9907e4ab67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fc05da795add99a981852e8c052b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a8a5ddebe829f2cede83ed902a337702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475267acf834e304eae28b497ccf4b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2539ff1f7c41d245c616e4a1b26ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20296bcc55ce89526c8b01eac3bee4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a8e5fd53482b8475c86b0ff41ae0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251c1a2af4ed7096135986c61b5597707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096aed7e64e8ca75625b5a777474f6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9aa75507807f0912896703cee27c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af3198d3f402bf48f1f20bb80445c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3ecc61f39ee8d71bb75743874d8d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f682d1eaaeafcf518b48906ba41e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3fd709a4b6a8c0cc910b62db24d5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae293867404443e99be1964c6b22f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e4ec2ad9b9a27306d617f779b558715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf61c37f6717d6c4ac25e01052f279716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d794d10d48a256b2c4111fc73514717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b94134e4573a14934ccb1a1178aa2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230dbb2f6134bd248fede1192805fe2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ad92867567a23c7452b868612736720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1258c3d50ab7d95f1f95f1d03564f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b39d6ba6eb6e8050db6b33563986722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe46845f8f52b9de8224a16bc016a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a8aba8572b99c92ae5e72a534110724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888021120b4164919467f04ff5f273ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4959c871c9cbc9bf419541d3094dd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212605658a2039b506d176273c1d0ecb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea223b23f90191ed95e8f4dfad72fa4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc1e1d3224da4f7816fc80acaa267729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c3fa8716b23fb5d2987271d5409f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949b2a9cdf1681a4f20a19222c7989731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17df8e3866d20655d787143387fe21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3fcc2f18b6f67067cfce59009a36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d5aac56c10d96f7125e9ecbad34f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369845ef0d546caa31c2087cbe4727e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209b36e6f3cfdf40bd91ea3ba6d4a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c71120b855668cd6da80df8a072e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69048adc863fc5520d0ca44dbf27a69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7487cf89cdffa66079036acc4d5d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2404ab3b82c43b102e899b340c5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ce848b3f0e36740d2879505b5910741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdca618ea6b92ac82fcc95bcb065eb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5a07bdad681d92d17084bedc339a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224a08c7f74e451f42e242a0c22c0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f99c22debfdcd64f1336d2bcc7844745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f762a75b4b62e79fe9030fbef0d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ab3e8ab876ea365f7063f4c46ca5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65886595076086f99bf25978225426b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ee802cdf070f29d45d05e68d9f56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7ae095ca90f1bab1da5ae9a4d23f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5598880792154b3682bf0b9a44143751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a83507fd3ea7464e88b92a21b8ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df164badd1b289c818e79312f2b36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c43b983e5fd9c141d9e7e63381f42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff687c0beeb89f4d4ea95c1cc5f1f69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f64ba84cbe838f333b9f94fbc8376756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb621bd1ff6c9ed25e93f09833f3d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9809d9bb2fcd4604a2dbafca5cce44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fba7577d8fbcd993197bb0d4951dad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>