--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f16e914b1075686a45ad29706be8421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148804cce29a8c7d0976155c6b9c08a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e0a91ead31941b1c749ccc1133783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57747327a467bc7c06a4355a9611f4fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b67c39f60afdeeea2a175b8379655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745bf99eb5a71f0452148e18e2ec6616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a748087f9a080dd55db87ec5bf4dea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4a3ee9f07975e5d85bc8be003dc808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ebbc0bbd05e8b5d61cbc06d31cd3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41fd652fbb87d1acea0e716f95499a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad7070816e1f23e803d6ba136e6e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefaad4c659e63d0136ead59c5204db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289975452074b647b54cbd9b529660d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981860e008a3bf31c1448ac303c27eef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222f75e7e895f280bc4eebe68f31c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ef663b25903f421ee9ba7a3ecf6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3daa388547336ab5835867bb6be9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c4c341667fdf5ab3c6047362801618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78728b6c13c9297b415c3222a11ee819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b98d54d5872beeaecf1f6a7939a51020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700a47f8dc6a593a30e4fb351676d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5f6687931cbdc56ea1643b6d4d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09e9a6b8afbabd4cd6cabf88e85b5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1363ee7ae79c69f730d3ef8d6b9429f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c2730c0b9794217c57e1925b5a7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34496673ec80b0b70a83118c92931f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d236f1786aac74d323855c615fbdbdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb18762deaaaf2264b92d5b3d43d6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087730c8d20b2eb8d754c22682dcb7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63475ee3e732785a619ed368cc310d2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026c6b1df787f4df09b2471149f2de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f89dd06ae9f993f55bb1263909c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491ba2bb6d955a0660d011cb92f3a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f725030b6ecd7a4a5040725eb65734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c797286b2d9703bbb9b7d0ab65de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ac5021b2b96bdc044bec5b1d9a0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6916d76e06edb6e24f84f4f63f9f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82d008b22437b1ba49ea5fde4497838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319f39307d9568d26e352cda51446139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d429c568a86156827cfe9c6568afe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53f51935657760870c67cd8075f6c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c235738ffc0e41e75efe296ca83fea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341d3593e88a66251077e15b49821ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44ee7068bdecec251e1192023699b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc7ed923ce5adc74fba089f7905aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63e9fc2ab5360460baa8878a1579c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b96ea7d39eab0e80a2a97999c89947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895229593ebade699784a4335a4cc9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc56f84f00127fac5ab53c6d5090a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ae0836683071c3bc00a89cc1cf7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e749918ecab3fefd90fa25e437c2da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98fd44e6ae964a3b366072cae15ba652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59886ea6279450fb0748ceab6caef1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e08e831206a8f0aec051d36ae687a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190f9aa8493f5de1abfd1b02da667d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78578ab96b9a56896ce5cd5f4bdee02656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c2a14042c9ac1e620aff5b2e4b5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc55e431859d547e0c3f6a3d2d937d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e845fb75e1461e0f8747b69cfcda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7085d8c1d91a903f06edb5b82ab0a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66567c5e8583537acc3e96509725afea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788c0165bf6b94a4c79c516ff75b8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b1585865d009acaaa3639c2efd83563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95aebca5f8652483c8183d0956e2a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd61795a065c39cb3a6c17fe822c4da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3fc93ca238b7ac474ec752db213a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305f7def58aace46779c8b2eb6843a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc44dcfb6bc76d85ac390c10dabae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930de2526125dfc2130e409874fbbba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01efe5f0a039961a5624c0aa03836f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deaccc6ec76d3f0d4db3a91d7315f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508861c56f1ac41afeba6c5d03c439fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba432409c85762cfc7dffa60e298c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95398b324705c764e13fa1a9f6f82b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa45932477c4b1d6661c743b4535d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c7eaa526f3d76433dcb7cb74c935576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ff53ed66eabaceebb8bb8058247f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2907abbe42519f0c096c1db2616778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522da900b77ed891e29a15f4d5b12179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f59b4973072153117c63df4b109a0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56337cd1c1046d0c862a7557f7cae9e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f1311bce59045e8cace302d380b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc10a5a5bf7b427e8fea0a9c4b229383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e2f97c3756baad3717600588660584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a168c78a48d9a514efd400c2398481785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6a17e3f4f17780b229de5c880b06586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb0d4ead0d26619242eedca2fee12287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ddb83ffb474de1c3aaba509f39e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61daeed14161e3fe24b1d2a947ab489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a6be279c885fc9121b41bce02a6fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55931434443e81d508a2008396a37491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5cd523c0d00d859b33ecdaeb54e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbb29d7d16e680a27da85738a724b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f3a182a014489da3672c53484bfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6ad9a445b671babb9a3c87436f19d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793f61c43aed032b8fd295a7bf521496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e2447529e9d52467190f42b1694e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8a329a684806a8f5d3e9a00ae92c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9347e3cb3190b42a9c96d770cad9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318c4a46d22df6aeb31235caa4f238100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502514e943debfddb578a3052c1b250101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762c600bf8e8ee06409c8a577355004102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dfbddb171e7614fb9a00d0eba9b56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265ca145c5aa2e353ba0f1e190794ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93374a155bade732e7d32baa9b285105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d84577976ea48479dae6cfef920f0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b35d3b223cf3d03a5ae0a127c0db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98b15274723860d88df22fe971486e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b573f7c3d6bc48a5f780ef2d6467109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6a02b7903d3569a7ecc2347f73b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89b3071585f8627b2c27c1dc0925d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a075e2d47cc029becc99edeb5d604c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e342de3a4613160775d4e5c1dc03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df7cba0e5c80e3f2600218e2f6d106114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad15e17821867cd4aa4bd2d7ce817f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7da01defcc7a5a16b0e04595548fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb200884f276312a60cc36f334c9b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db163259367c9aced5b0f811095926118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2478bafad42b3bd10830e4707a07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098d005964d2286e6866efc5a9d5f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d3fa274e3a414be30c09088f6713121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe3e235d0e0ec576c6ee2c22d6c68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8379cab3ada1726ddc429568b982e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8caf503c173fbd217990fca6333961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaab978c44e7012e5595e5596105bf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c762cdd668f40f9f79416e8f214c4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5c2adb5a4d922c3eeb8be9b46c21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f7dd5d8d79bc71230a654f1cc9b83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d1cc98b83575faaf0de88fd5ee84a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74e01949926e996ca0944a81313dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65448d7a711319b6ece25970ca278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649f6bcbc1368f6d38b59521bb9399132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d212dd1cd1bd9d6c217c975df3aaea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb6d16da5e72ea6a3f6aee4c9728bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf141ec65e369e61c49d3ea54f2433135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ca86e19bb8517ede0345b819aacab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353914d61550533c69b5179d4f263c1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92392e37828ed90adef5de82194f50c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd02495d8bc5ab46251aa14bb6b134139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea59c3bead164573096e8fd0f6d700a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a9eaf4da193860acd1c8600bd5048141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d68cd15ead78f5259c3b08d1734ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b522f9858d230474f2c0a1f09739338143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ee703c5fdc4b04dd2b2e670e82a76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e7c341e91fd9259b465f774c9091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d14b7d4486c18d6a52caec46b70e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1749ef75ac37f76c41ff055b7b2c229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e917f2bd84c183e6e3bd4b222d42f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e953b51b5611b95253d1dedfa0d9a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815d9dec50f657f1001581a1e3c49f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4806fbd70d29fde1e5637b1eec9a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e76bace037e0d90648161b472ab12d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d98b0a1bc069f38b20f283915926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aac55b3c36efff4e50eb8e6021ce7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626fb12660b2c2bdf3137f22aef30f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857944000a1039d53a96a0ccb2d93627156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d04c275918fba083e6aa3020d8c87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954682a4fc7084f35c92ab30567c8f40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566e2d7872ed4c8a8be600119e3d71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd7c57f7dded752b2627c8788b944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520ff24d60019c6a6bbc6777abd806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763373a669c4e1b189433731b7839d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007c7c3e30cf6e1f64f17cba0ae770163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1f14503ec27ee1d0635887780b09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d56bb8ceb4d70739b489b048d2340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbac6ef571d08334fc933116231097166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c07c60078e79f2e545f391cb4c8349167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a68a4e4300633d6a0b0070c72649b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ceff84c01663c957248d18d24117c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44fe060a83927bd4dffb25588ab08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4b0279a902eabde81947601ab8c2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0034157548aa394fa92b774ecc436e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762928ddc171c76dbc92da90fa2fe3fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66f2f4777a736cbafbd039197cd64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ebd4d7beef4068eeb7ad3ceafff3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43d7ff716820a6ee611d01e29333e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cbbe9209c1b9900dbf88edeb10c62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ea8d76515dccc5b3358b3b6c197b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a23c9dc929b0db0f9acd978fbccd32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900713a5845b1009fd8112ed08ab484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b88157839a5939f14cd951b7f06e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb56c43916da9ce4cfcc48f1cbc31f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0b23c8aa09f4ff87a2f80857b020183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88c2affcef0aa992a096b2fd6438e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220f34f3eee779f2cb2c2807f219d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e1253a1466d655d87e44680e2796186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa023dcb0461172c0408dc55921ea7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560ab5f58ee350df5d6e4ffb235500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a37bf11f56683ef680e554ed6e12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b412ae7f94bf911a7c40cf983a96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f82649d3262551ec3c395a12ac91b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfca03aa2ef8efd5fe731368b4b09f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f6d4e235a87d5790e29a1c1d9f304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15ab3221c526736104ad1f96ebcb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78312e3f0736184b77c0c0ae083db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a86285b471e89ee8f2d6174b2a11f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d28a0b74346b270aa9793a505d3fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f4b0e7b2dfc3c6456921295c6682198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d02d46ca1a5e51e44148ec10bd8af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152448d9bb555a4b3cf4ff91d10a056200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be7c12f798ea8f25c03fb5d730cb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4050b7c6573aae804866271a892bb00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb8820761f4ecc71f7179733d0d6b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3d17981c4de7cf4df20167a81c86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b7d573e0975d6bd1502bb6cd64316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee55c2ee6b690eff6097725b53212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194450d2c6e0f2c93bc7b20de7a2e1f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19588f99f5b3f6a8224fcab905c59e1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fce522c0fc76b8adeeff4d25e3d58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bb69fda1272aa325b34225611fee1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994145e6ff016e3673ee63b323edc16c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e97dbee1fd58a7e919941a6c3d3eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd368acd289db1a96768426e2d2be5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599a2bad95b613828b134b1376003d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c90f4c12efbd4e58399f194a13dad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab32d764ec7d485b0b7f653640912e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e990e1f15ec33fcd17574b001deb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ba553d4af4dea15f9c4c82ba8b38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d11947e3bf741e0f4ab2abad246b77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ee1e0718eca4decab59aff280e10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f5f4c624b986422401f6c41dc512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f56791889161a5ca158024d68e75e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3698c38c4e1c001bd647af2788b6c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7121266107a7d050f433257d27910a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d5a13edeb0038ec6512c9a6be652225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472b4076257bea07cd134b37a62bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea986c875671908a88f0c809c2a70d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287641ef1cf01663b0fd4b8c957a2934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12437202f1670e0572349e3c94b950229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf4a3fe5146f1a31831d2370399ceb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf2d711f94bc9dba5a7989b0595f1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab985ed1ba06baa757d9df10e96338a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846ba3b019a96dee8d78671669cc11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647c79b4c9dc55504114e12620ab75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50470cc7ec209dfd79613384d9f0891235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d7d45cb863972b5c16ed66e0a0ebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9a5ae2d0fc534292c4c8cfeb44ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ae227e792e4893ffa9f9d7b6a536238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43999a8b1c60f0a843e56b5b5df1e05f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2801156c29855973a94ea4ed1ad1a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f9f99d65aa1edf470d45cf47be9e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369061d818c5d9047301cee005cb352f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d76369b7bc0e3837419db03ac23b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e8402f442b6bdf76817b70e015b6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0b9a181ab034df8648ddc0123d24d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596f2d99339a80a80d14954ad470ea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd85757ebed837601846c5d76029fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bdda75de15420483d76b56f5afe63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44100754532663139d7505386f5276c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88699fa13c8c0af469bc38f3606ff3ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce336952287732315c2b1b41d363fc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a1fc3a4652e25d82ce5460cc3dd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5de962199e1be55352b3cbd77f02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36283fff02075b9bf67ef2f0dbfb7d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a431b694cce683425caad0a10b77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973239d099079a59d8b7d63e95a350c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31dcfca5523048776b55fad15a4e60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a773b5f01cccf23d41891ad75874920258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f906f7db9edbdaa176cbdde72942259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae762b03344719145e9d7aaac8bb9523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e58c2d965f6147f18492b39cacf225261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f2a8236f9108ecd5f0213f6771de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803645cb3665f0e4ebf4e7ae2e25cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca498032acee0cd8ec709c7be7fdd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605ccb801130333643dd30705b7bb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42efa8abb6ae4bd15a28ca78c5e6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be70e5078f1d6ddcb55648631021140267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a4b1e39c9ee15858ea1868addac26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c847c1e49f288ba4d4aba7aa8bee89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577ee4d9bb2f16652f20398800079fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe832d07d4b7f84860b3ad2b4a5fccfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882daa33e83b9a89577cabc57457bb60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570c4d9526463f26b8e63ef88ddbae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a229a0909b18abdb50c01c526e29a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a148199629418f5a317a21bd08df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ad6834b6cb9c14ac1f16bf405ab4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c5e86980ba1236ecdaa7cd13fded277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfde100e1467acd07e30be88819fa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2fa302a175c22b71a5701519b3f2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e241593b39e885332a6e6f19908eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7b1b907614da328a4d96e06facd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe056fdacdfc9ddfe16a3db1f69cb53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde5d16bc5beb6a6fb223c1da856b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39656e01f359000e8fecf9b1cba9f68a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd57e5daa09a6ed8fdb87170801d8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a8bc6fa4f979f75dde2ae00c2f612286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e57bd049ae29a204dea3f14923325287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9e421f9d8752ba79c056dc7a5c2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133c86e414564d0c3102c5ff4982aa7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5595edd13f14c941bb35a8784dafb01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ddef09ba2be04299a414a42b14b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a6692736a20a91fec6bc8ecbc305292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce04e7924ec6fab4d3cb11556e463c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718d17becf281021fa6c208c66beb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac54c6cb2938525bf9a6d5d9bd5ed27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ff999dd9f846d76c87200753e0c64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db925ac9ad1327b53c3319269f4561f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0087a27dbbee4836121b8edbb0fe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f400b51aeccb10a10e73a2a2ee39ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22179abbe2d1e180f3d83f0f9f40eca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019701fe79958879377d23c562f43ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5889b54f7212036f45747542bf646302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e401ba0919e7078ac07321abd4fd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484e9fab5c9c4c467acc28057fddfdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299814119e13d0b6e284414b2a4138305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6306be9a197e74b8a80596a01cb645306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89d5dcd7b1d5752201a2c8886235cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774588243ae57d42450f83f55b69640308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537495d1c498ff08269bf9d25e808b94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b66d7d134d3fefe82ceef01125605310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b663787c508d9ecb1b45dcc25cb22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f813365e101864942eaa002a00479e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf9b6030b3395e5f02ff98ca1e431313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4530902e4e31fcbed384ddc00567dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0816ac8c32094e77a90e014b98254315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70666e3a35b2fc989f877ba24e9b32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ec95bae545f6ed3b9b5cf1d90b6e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363dcb0e0655ae675f84b4fb686b5a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5a5d268e6d290e064bf0e34e6378319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191fd192c16f589655fb15777228119320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bc81dad9ccd4dc7b79174a3c946a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f5f284d9faf67aa5aa545ffd7d094322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13475a95efd49fc6cced150a723f436323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c8cc29bb3ed8e28e68be9c9eac7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758541747c616cb15e036adac5615ea0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cacecf61abd623cbe8de53f7d7260326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e8db2dab60a705a17cb996cc64bf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bed5740ea36c08da5e7da08bdc4db5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11d69391c013aec6c7f610ddd6425d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66304fafda94417415099e59be10592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7a64f92c9271d2ab0a97d260e7be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835fe128dbb5af77316e999e086877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2fe5d18349f1253baa9ca9a41ba1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2e4735095d95fe9d82bb4683697e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88697e2684243c630ba69641a11593b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f6b3f875e607e39d1ea8252c79004336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2f1755158f58a9ceb451f62c6f5e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11bd51654368f71aba484d732fb7da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f73c3dfa73b0b6df0e5f3e8a996be9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2636cb0bb88830af2b902c0d2e3115340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e87e5fd1c1251f2d24375281243f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f62dbdae15bf23e476fe2c087e402342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3da8cab7ac667a68a27526766c479343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a5d6c5a94532e87aef682da3585d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b694d8e1dd5b1c58d0ca5b78836fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa172448c302f426f1e3e3eb1cabf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d17adbccccd615756fa3a87a4444e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6e5525f48e3acf40d376a47814dfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2653d27c07e090770c0a1913f1eaaca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06afd12fc0f6ddd9fd92be92df39b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bce67d2a479535183366a5c83c3803351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144d691c404a3de5939e70ad23d3d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93942b98274a934a020c1eb96b13bb66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ba483b31f134a225ebe8d9759a91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec98f22d14f80d6bf2104ee43a00c7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a50788d1be8a91a817e779ea5711ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ad43bbf86cc1338624cab4e14ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086e0d96ff27ed640d22ba201705c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981b30abf50ed2c49d75c193e671c86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530acdb3d6bde27efe54814df3f3ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa719cc64120ae13874a66a16a39975361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab9331e3cd953d848d58d006a2d470362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3cccaacb5100e72129981fddaa40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729df632c3d4f0a01301f352e0de2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80095d4ab68d36aabb708cd0a89b719365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3207777a19bcd4964fa1bb184caa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c83c742ac4ba8513fc6ea124d0459e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537171bce6cd09d083e876a50c88ba7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5ca8ed3871fd5d060e21b726613e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f2ac6ffb39d55066a67b20eb4599370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d7ffd9975cf159783f32d6404ff73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef802a70ad032a1d036714aea5e4614372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f49f4a8e62c5ea60ce1844010f731373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968453f6b30cd04deb73fac6e7d1435374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1ff29b132c39f17cf515f60be265375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85833d0ba42fdcb2d7cb46bc29fb273376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9935b1d8fd7fe65b0debb5b921bc96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebcc542fe1c4e4599320b87b522591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1869e0024767bba00bb3c7c3af2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d47f577b156d8685a968329d0115380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248e79dfab7dba496ec4144fb53e0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8d9366f9c58be394588e1ac43598d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c8e5350d7beb4f7228f0a3cc0d9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2b9caadd5533c5b77360755dedd1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de872a09d810e5be52cdf6f18ec02df2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc2dd0a34e1cb827c686bbe8a1bab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec98700e2f0deaf0e63e8f91158afb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57641e454852f60a24a174035ab9464388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87531f6e32e7cbdb5b9ecb74e15f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820c84538b21dd8ce6c8c1e93e86af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2298bc8a0bc2e74c609391a6e72b48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ee31f9d4cb108ef13ac1f52aab4aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a26059f77b31a1d309268667188db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf35b19062e98af13c140b28870a2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef914129fa09480632b164b0a7bb8ac0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04d5bb9bc1db43ee0857f0893ac4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c399440330e943552b744f5a2ea0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613da1ac8566bf9cab85cae948a21e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb73a50eedcd5d0550c327ddd9786d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9770206e92a0729d8798d9697e9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c33a2f6e3922f99612b2cc713d55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561abb38531f5f00d435e493a3ec257402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b52d4f036fc3df58d4f535b85e51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb81162984a315c8fb7ad3c5f66a7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736e03996b08520c97f88d615e5c4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8c67c4db8d4ac1be04a99ade9f3e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d96e3da26d4d05cf4413c6a96f26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3159401cbc1a7ce5b481941e2c0f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a454aeff19c34bbfa4212a9538cadf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621848a38604de283497187ae81d4538410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80082c45418ede21bec770661ab29200411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcf7cb5a33dd44172eec0f626ce72f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c209c16240c22b2bf03fb27659d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8134f8c117fc7d33f988c015ded548414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d148d5aa5d22b82bc4292ba2341855415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df38c6dc580ce0f18465d88bd7d9656416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14b8d2056bd9219e95f2189458e8a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649440fea6c889943b1b058d25e3e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf495ac1ddb36d508130fdb061251419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92419686d7d98fc764cec6a37079dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695712294f279d33f7863a23148b9018421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfd2c2b1f9731bf6869292b0b1d3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c142803625583f4be30cd5f9f0ea1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415f1bbd1c4ff5a3ae301da317b8b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d228d592f30c40973d28844ecaaf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1bd2f4a87efa414fd4dbbe4b59517426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fa822c286d608010045af71c82f91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdedf7dc3e75331dbaf496334249e7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a318e6d58144df7b3c46bd9c84d07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1975a942539036eefb808ac35f64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fcf1e369fb16d39b0931291735fac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110d63d504c87f4158400c86e8b20a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f76a3ef90ff171f0830bf3447f0e70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e7118da55f80d69392f5b431c19f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa4e47812eada504c11ac023fdeebf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcee16dce1dcc6d0ca6517a860ba9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c642b6197174e38904b96c993ce9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439658bb383d98c72ef65756ae0f511e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6267df46d013b69698bbecb0c3a717439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1197b13c8a1db80d5d4bfc6ddd005a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec34072fdef9822ab3f1cce595c02b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784699ce64c5354b68b8e5589cf1a47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735371e4f098fecac258f1df18e9e018443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55817195c8a83c6d1c7b1507bb218444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb591f49a59ae25dac14f2d6033c5606445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a2e64a0c4152dcf090067944dd5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b95e5e23e54668de4b8590faecacaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1edf41de5c3c80461bb18e15ff8286448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5670b017da27cc9c2c711d84426c954449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9828b29faa69f7f192a683123a043450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802b6e292ef36c4ab92963f215435f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a0e31ac4468b8dc8d8ec0a818f20d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1a942a3d422bb20dd0d88cd0dd763453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b4380a1075836a72f6d996bd29ff5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868e5fb8a2dcaab8b90c276422cecf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca37c8fa2719eeaa6d966fab5f0077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad8cb85c7edbdbad3c1860193ef10c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e9b077efb4e220baef5a111124c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff472b22a61f3c5ee0c0a1d951c1fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a571401206ad01c90e6b3c2ee4d984460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc240c2134c7f948d79d7180b6fcb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863054a4345d573fa17d78f93aec083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97046411f5fe35776fa48439be5ad39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439155b27125492e36530ab80c80ec71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f063b212092d64ffa8b415199445d98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961606bca549313eaa63371797cfe36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72c594153af37dd8d56a5198c93d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee4c507d85bd3b49869aef385bd19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f70e3080d563cec008e730e935d0fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442123de05afbafefeb2ed7d507a963e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32347ea7e9f505fde25fc0165f974471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bcce7a28a0a55971e765534902542472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942fd4841361228103995e0c40cf72d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e940547a5ca9431181a72e637a7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf883d9607e868d1e2d4c0c8186ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204f7b01f56b061632f0313e8260bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49764ac727a8431079a477e6e021447477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214b57e992d7012480c6d586a7d92b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe22bdace71530f8b3f2234880682479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f17bed7c68e58185039d4c222508480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac3de4c18f64a5ae1de853d725f05f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb47797af5cf0b80efe50391f402a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc29e9b7c5c6a2500ef746839fc5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06f8ed8c7a28097e4b1f9b7b56b932484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e58e5087b9de7c742d9552e96ee481485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab0b597dd476c1b72de48d7efb79e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fcbda7fe5c35e9a7909445d19f62d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aa8c3f2c156addc33add716f8f96e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d601a0493aa1bf7d944e2f25e2a26f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f21345df2797f03fa9c8dcf5a65092490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98639d9f6aa7af5a0c49c39368180491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae93b897c0344cfbc3c60a04a7cee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb5c19a116390648717299710c83e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e6ea5c5fd4fbf0bf437382a1f326494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbdf35247313ec83e8b4d5c384465495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8dcf26d0d2b7809872ed80da2bff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636522ff464d099f718e95dbc3a7919497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a535671477f04932df86034557cc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b904e271e652629b4d37bbed55ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380096186e254efcb3b17362be55ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9870e10e34c3f9ab3b43fa4299056501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e818ead2312c854599926e49ec98466502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5c3082f1da4ecc794ead606e9076503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa00013c0bf9acfdc088bfd83b9a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22391ca09c7debba46f73f65dcb68d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef51528068eb790c7d4796a90c3876506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbf2dc31339933ff1b4ce16216e07e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00664e7b1b966a62ba9cf5750ae4bd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3381857fb8c5d6091760bafdaecc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba0f070548251ca99992c0eb33aa5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c041b5e7a964b0921713083819d29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63723c1223f53dea9aab2ee4ac30811c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b731e8cd8d4ca2005b79d79b54ed352513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2885be5729d166b07a0f50691e5430514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86c2891de9d42b6e502d84c5049f81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99d489825c030a053e3dce4eea3a2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4bf7669d0d7de7385d12d10ef24cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8c1f4f5bb78ce5755537b31c113c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a3e7764d752a7c709a90c3128d68a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d7ecb6ddb1d19b6f027517ef5371520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e610db409d5f0fa342a59dcee3ca0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3bd46483831a75037db97db4654a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bce98fe5369a00f62fb157aab6287523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00668fc2360be079a049fbf0eb2a9c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5772c155cdd6ad4d7c0a272b28b4815525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e96cea98194952195c23381581b10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00ad7c7dfe3f71cf1c1ecee93e04ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3b4c63fe74d725736f19a237c3136528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274afd82abac36224598baf2f457baff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca19b848c93dd86ceca011d60392d50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659710a9673ec9576c23dbb4e3bf2e71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0ffbac9997ed86362b4c332d56921532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330b16b9c783caf546205ee5a2c65c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2f75381af2540bd02828726672360534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf24260d3272f73f524dcf7b908ffa7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371a67996bf88a8f57f068efe0c115536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54cb479d3c9f5e4c224dc66c612cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109d0880a283b2f07cf444393bf057f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf2b6c58203b26d064bc958385093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac78e299573c1c956ddb07b38b843540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c57a0bc0f3c29414d25b214bf0a65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad31e38a2fbc7d497a7f6a5521d5a83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bf8abd490f8dd70f3734bd662f3d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1085a3f8019c64ee250467e7b8d303544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d78cdb29030b8fbed9a13950f0500545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0ceecb08c822d954f3d27c0c0c21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708374ffa269c8e80cd82dc5c115759547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ce01380c4e53278293e5fe9c4c79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27674ce44622d11a38ef7507e4d969549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b954455b81a9508cd3d899476decc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea5a8efa61e19f7e3eae270e8bfdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e3aed94d17f75683100c0c3b496f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001969cb6309223378aac98e79e75bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe2ccc8ba9b28530db8cc77593521554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7590b6689658d359130cebf487e55c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89631d2042ba40c1a4bf56494e1b3ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8f4a186893dc806e9e10248ddbc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc98b5a8f3d6e18f26ecfd3fae97a37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e078d89cb70ff7172d11a14afd68bb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c677bcd732e78e448c7c9edfa09207560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef2aa8333ad49b43e884d1a017121561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2acd884465ec129f09c2af90147c34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3f95102708908850fafbae2c58e80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d658dfc92b9b100f403920a67357c68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770a2a283b7633d70659868f0da356565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a8659b1e790fc9a85fa04aa21425566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f35fdbf9de75a27bf7db9b412ddf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f313e4f1799d985b3422d66c97dd2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc5c81a311d29f03c5fe928323acbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc23d147d00b5782fa124293dce1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a45db8c6320d4be1d486f09770ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd659ba7645d8da51288450b9c3ebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b5ca3fdf50058e222a66701467d88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82930fc1bca132c4d787fbb6d3cc30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296ed1cf417a9556e4b8ea1fb48e4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e8a5a38c51d9b2c2be1703bbde50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622bd567933cb7e074ea12f1c8b9a89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451933a4cbd8219c2a94ee1bfdc2c09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67771098103061daf63190d45e05e80e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be4668ff8bdd64b73d5203c2a769f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b89c73c14b1d4c67f0caabbf8a46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b1c85fd0682cd50fecaf9df6bedc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181997e55e9678b8b34b5222bb45daa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bb0c92028db2484f2dda0c3a0a0e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974f613c680da667bc671efd140580585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b404601f03c88ebdb4e1eee2202ce5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b6d225791d4af5df31991278031f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a20c87094724968309d04a0a0248e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ea2b1a1da8d13674dd7e653961c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396696b712ebdf2d81bcf12c5321e84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611371343f4190a089a2119b481bb09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b1cefd649c79ac6cc7f646578b16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e2574703f36466a49db22b89958a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a12699b3b5ab60591d30821540cb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d449e838112d73cbca16c4585325b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78926e3df4c3b04013f7d731c3642596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43012a960c160e81445fadd5ceac0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c8827f8af7fd86aacf46584d40d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98edbc5a5aacd3db0bf9a1e0a993ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db218052fae9845533466cb2cb8c1a6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccacde98716fadec25334bdf0cc81d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f21b83aa418547f9c1163041f415c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b2e3b1f790e91d4e5d10719e2deac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605726f2cd5369ef9030d32c985a025604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d72467a26bbe29017fa75dad6930605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8304106fc7bc72c9cdb7cfc391d5360606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad662f59dd5eb41dfb606f274442f7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2c8fa7b71edc10f67e3fb209f8a59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86082eb18d1087085104f029eed9ad4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64809c77d58f6cf0c6e5108c8bf98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2e0811c3731fe47055d9f3046d20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5ea3e10cd1afb3958fbd49a0ca05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f8ae35780c61c5393e51fbcc4968613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29905f58fad9f3f5489cea0272348bff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f22d57063638f5d5f45c555bee42e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc429a6c6fa2c482150759845259be2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d89493797d90db3f6e402678c9ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df0f8868c7169e1b103cda7ea5fac4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc363d5eab6a0229dabd915b618b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37236bef64ded21ff2db269945cae99d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72099b0f45c05d85c52c1f9db63b8a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d1258ff62edc614ea1bca3ed8630622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b3b11bf56908b1d0daa1fbe259d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84464662d3390c0e524beb16bf18f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d2163d76c2f50e81cb5b92dd8ee9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5394269e2864ef4dab76553025b20ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d9e0b123abf303a05f30dc9ade15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce28473f65a5458337d46e8f0ef273628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad371903a63d840765c2673ddd05b376629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d57c621e5af36f40e3c9aa8c206a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed845379fc6f558d397b3b27d1ca6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9425b2230f457b1945e4a4e3a872b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0de3cc360eeae275e1a0ff572fafd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f467a08418ef4df7e744540a7fa66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70c13eb711f69e01c7d5620f33cdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f873c39d8f61710bf7bad7f5d332fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8a361f3161e3c2a253a2e5a03ba4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37ce4a8c5d90ae5305f6b0bb830c79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537486a6e3bd113221842d4d788b4935639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7820e484073114f19e40c864af2cde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17bde16d59279c522503afa022b3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be7cc5e8b53547ddccdfb59bb5f14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55d4de0c51cb38a2ab801a0547e89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426f99b649579718113d6d42cd78ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2c2effd69e88c47fd13538d8f96e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1197a97eab7cf8bbf0abca7640d709646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d85b3fec25bb5de9f1b77602d2628647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067f933cdfdda4aba093da98cfad5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864d588dd1ce6c0a17d4f9cdb40e00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1317a37aa0b1713bb7f011b0d2689650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b048e5fb772d79d3a9d8c89f3eaccb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b11b01db87634c4efcc3b648ed7e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9a46e005008509044456c14b6442a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50348e85d5dfae5ca1cb2a462cb75aca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a816a77c63d2cfb96f351fe85755655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db1c3565485ba75a213d13c3620582656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2b63f88d8e9b4b17f28b5c5a4580657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee2b1bb3ec4e297325bbbbf1be92d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3066f242e1cfcdff9df5ff823261659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca7bdf2c803583b385d7865c3137d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fb269c4cac66b64f1e6ed75a2b67a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb63d6800015fe85ae8daa8a3c6a9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50405b608fd67e820cc1dc3b5cb56a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80435e17cf3368bec2a7dad8fced0a58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c6652807e55a4bff7589a48ba5352665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95377bb02b441934d55940b7e157464d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5610915446c5a5e976254b5a452a612667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b2fd7ee84c59c85ab7f04b69cc704668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c800d62434d7ae9be4891502168ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6a7092f0479d36210d481f32d192670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b625a29f192597ea67ef6fb3cde72e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc47320bd723b393281405d3057f11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac14678acfb022b6e900c5acd57888a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269ab24348a2a149b331315651179cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08aa67783dd6977839746e52a4bffa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51617310d07c8e41f5af1e5516a6a51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee106bc03c7131644aa437909783cc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81e26306c94f99a81ab83baa86bddf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35485afbe455bbc04665b0e6b0c00862679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983213ae255d093666ffa9fbb8cbb62e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd694f6455f9d4f31b7ee2e4757f306681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efce85317fbb468e6d099909625e1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6d50ab7881de060ba05ed2a9feb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5e2948f36682a89f875775e052882684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9f5747cd3cd5284467265d139320685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c86028f29f66b4746d3d7efd4d550686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504b297b9179bd4793a111cb9d97e4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df238f08239977ab9876b0acea8bb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024cd459ea4a6292fc4a3b7807a71d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e20265d7aefc61bf340e5a926dd0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d61f7be0d6a002727c54f99572a2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627551262462a77fb274744ad30776f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd5d001f17b0fbef7a395000f7364693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febafe27f92e445eec6b231d563ff2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb78f68b867feb1432196a8d6356647695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0143ba71c9d7c19a9b411e71d290696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27881f44700fbe336fd0925ad656133f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce079fec9a30e42610e08ed54fd95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9dd2134a6049d91a0ad95883e619c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846570b209cfc8827a56337d30bd2f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4cea4574c21400f706b46125e2035701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731657d926a0a9d50b499b537400c9b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c625671a7ae289fdfffabfffd5acc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a58b249e2f78c6980a00cfdee82fc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6fe4347113037997d4ddade5c511c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5053ce54b4b37c22c613407c83fe16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f77a8c05a827cda1e6c43c1bc319707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd7fe58cb90fa4443e2dd79aa90128708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7ccffb358620176d7f8c0b0ee7e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73d6931f90d44d87576ca39ab924f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e630cb9609bd5bc4f5934b40c09327c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a98a95ec7cf4ce929d0f4a641753712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce9d157baad5810a923e4d07d22ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d69701e063ccd5b0281d085cf0c61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59923f9cbf691405a02153f23e5a4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82088e11f901fc23cf6f65c9f47c610c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f584ae5b0aa01d7be88b86a76740a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e3336441915b446323ff9778e6c8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930c6aff19c709dd0db3c666e025657719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305995dbff70fca1a05271543d6e243720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68902235eacbf13c47c9d43e2c2e185e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c248013ec5acb0a23b3d882fd9ddad6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b398b6d2710ceee7ac00c836b5ca9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f70caadc569383594a15a2970ccf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6992d29fe8ee27aa8caab8513a054725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238335eb032e18b9f4773e967eaa1371726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca13e823b926072bc28bac3dfe88b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a1830e549eca6e1aa8dbc0bfe57c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898454cb3a93f27924dcc24476aeaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996e22a7ae7802415d20259069681d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf98856c710ed35936981f51067b19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf4155520f20795d903e0d4194afa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332873de79666065953397f93175fbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13efd713d0dd458c3fc5f27789af1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08315f26847495f509cc102e3e46d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c05ccc368d7015d8b81e6c9cfff6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661b41f6a62a054fee4ce10bfeeecca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb8482bc37b75a577d21b2c027666f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d11a34ee044abf8265e4e4615904739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2366ba51666d880eb62ac14f11cb73b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd022f739d5ae9409819c1d629b927741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8c6259d6467a3829545bfc39f830742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f8352e0991eccf71bc7fb69ebe12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c98b0030c9a3d40e70127f8d46bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be33093699a77ba968df16a4ae19ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497292d613db5298c188d3de6220e12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f3bebdf90dc378977dcf708ec1c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e8ff2c74aa9eedf7d6b43c36ff92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d75c2db250ca38b4e1c252460da3ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d5f333799a364c385b5a96a326d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806550608af7c54f5207ccc436f1a44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741905f2f3e5a27473b9dedbd466aca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8913b428c2cf7de7a72f598d3717456753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a43f5a2994b5c84d5f3ae932c326754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aec1695002393f2b61e63fd7ff9cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1c81a7b10ace2810a9d2c2eefe08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6628c8e38ea5d8fc17b97099f2863de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a2f67579ca639b04f2cfcbb3400b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbf12f2f0a94c38c7818d008247650759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5638c72e1083830643528de1e9796c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db497cbb33eb35ca90aba8e4d3de21592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e86657604d9aec1c751d4c81b83803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e18996004acc23f33da3427aff714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ea4b890499561ab24f0dfb5be1135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0c364bd30f2252f8b261411c6e826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2f21d2ad1d6482ae66873b1a283627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2131468fa48f5ae17146f4fecedd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb918741dd726d4afb7836c841355d279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653946101b0821032e34af55936dc1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79b8e323b72854ba7b3fa5bdde49011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb0ae873e4050644e4443d6a295c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff74613a244e12e657849708255f98413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81dc5c2adcb75263ce82f23c7e10fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148cb4bb2aab046df5b6f63cf245d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6723087a7316307225ce6139c3cfea716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691448c0b151e0fb1dfef4e7c4a372b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7e082b21826b3d02f67481d793ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c346fa85e8bfd6fad0a1ad08f9ea7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b7d2f238dbcaf128e9622b5f294320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d465fdb3789adae298dd019968400d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97d7f4ff4907eb052878822cd65d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4056957258ff03223e189c663e565023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff761819df3d72c12a0c5b79e2efca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05bcdf1ffd6d0672a70678112b77325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68fd3866a2717898cd91d1b57be90d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e06a6fb1960fe8a4a22fb5d7058d3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add403ba0e81b79668723980f0deb34d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3af685375c1bb3a0d078c2b68dbda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e239e6523ea83febd8f72ee9684358d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965723845c1ec7d1bfb276bc0c60586b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5acc17f9d5ac61a3a96320061d5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe7ff3fea1636c659f12e8554b0b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10e0ffb440e9f6ca4c7eac2b7852e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55396d7ee92ba1a4df8ef089f6ed8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc210846438022edc63ba95f72b18536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762c9a457f44d8ccd42f53eb9829f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e628fc794c9e0435da9bf0d80a7038138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07875afd2becf303c0e74fdf29a982339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e782a546c56f383947ae0731ecee740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a78f375a0819391c111e73bea6d9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665247e169caa0e06852d940769fb4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a5bb4f72e1274ffe3f8d6e19cdf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f50336372f59e7717a47196f389e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785956dc10dbaa10cf95c2c190855445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05dab0eceef733513ee3d2f12237a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d8fa6b5f9f1b2df9e07c80db4caef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd38c94bb404178856b0f53bfb78c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f457b18742b9c5ce31661546f2478f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe750eabdd598b8afab86d761c2af250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b0737d436a1632f7bd060c68ab69851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d885dfabf5b6bab453fa6a96ccac352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd454ab87ce4411cdbf3ad105f88153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327c4a1f8f459bb2ed901491a2398a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdd87aa49926dcda3174496cfa32d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9bb96213609882d99a552751c7c9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae252be3dcc626ecf33d1a737f5945ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51522d7ff069ca01b2eff1837a03058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b771d8cd6891810042804e95390559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2510a4c39c829b7321453eb9fcc52b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d082740c8be41c132ebf2d51bf18161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c444299c64d9dc8efb2e863d19f56c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd358d5b0ca0ac759e5bae0468d5d42563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08cee5cbe35c209c931182a08d8e0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f304f6cc42102a01f0314947156d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b017681bf4ed98f48a20ddd49e9201d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463293d6ea15ccaeb8c675390fad0e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051756de9e479576d49044cc517c61a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f876330fe226d4dc44ed7163e60119569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446c76d69ac6dc912e9f7accf4c4a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401bfbfc87b62f84f353500b8ae1d9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543da0d614f19cdd08cca35e99a24b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ba1b1c654f51ec6cb8f29db2f7d4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286af2931d06f8819f46539d840b5c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a814f84d5ca6b59086fa5e430bfc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf40fd368f92dba22e536606c7fdea476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b134cfdd19c72e0a1e75e888bcf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d400781935e3d2c7edb73d8a561b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475717af32d9a444a29a36a7b854a9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e4533c2d922bb8ad653b2ec9f563480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682918c9575eb152871f3ecbc678e10d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10e97171307fb0e3863ad159477f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ac6026e7b0eff44a9012482f025c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab45eeb1c4069c586a4615bbb244e7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625a5696db61e9e0550dbe20ba3900785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793c26c61b70e2d877ae120fd990bd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d4a5378b47151dd392ba35615800387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d7d97bacf243e839e52f4d03e4cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7651c0991fdfa3c55762e0d0f3fcec189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c29195778d1bd7d2e8fa49f6803de890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d761ecd9a08831a699e65cf88fa644991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ed1676e113e4904fdab65cade28c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23e724577a0552892ef604f3ad29e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922b93536453e08928676e72c63fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38a58c456c900bbcaafd88a7ab244395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6068810e5543d4a53952e0a8186c9e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a206688cbdf34f9404ae97c08554097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362fd662d72b3cba7faa63ac7a6f1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a19c4aa6a047290cd859b485280199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa64bda7f978ab56376b01dd593b1d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dbef03d5d9cb6942ec1cdcb73da63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfeb5f13bbaa702dd2e116e02080e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef390d0b846ded4915312339eb616103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61933f8b5146e6a163a27fbf3e86c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f96a5e67147e36e3bcb68bb003a64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0fbdf0856ce5da52ea59119a6c354106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863501c34a2fe21fd50ff0c322ca29e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a45300be6155b02ddf17fa18214b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da6ce22bad290dd70ee337e664b4a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7dc52b80228d8fdfc3df5406d1575110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabe1f40f08675114a3cbd95186e7a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc455b97aefec0f1aafc19a6b0655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953d48c200581b55de93b9a7721028113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc037f6343be4d65a4568490734c0cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3344e154961147aa087a933c3d89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8917a9f245dcd47545cafe5d28b7190116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063c957af143bbce1ea5547ac51bac8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bab4d99d54806637f52c171bd3a430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00747c449715f802b81e60c604f03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ba8a2ccd2d292d38d8524c9b96850120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e45682239d521220d473f29d3f25b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e731a1cd4ea54dc6f2a7822c1b372122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b5048bdd33d6341c51988ee70810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d14e5bc6a93d5f6adb994eb15e152124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4d94ea7eec06471705a2c5ad5b5aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e589b02be96d4c39e8c4ffe53fd5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab214ea8140418f48df2bbefbc0a0a53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2b66d2ebfe0aaf35d9fcd594fd9e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e27aeccf6c3ed4edbc95e0e5ad70d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8e45fac2340a23ed8308c7c70a65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80386b0c3aaf4523d517b434fe366653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339e31112a08044fafc6c1314eca45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c0bc0cc2d890715134db39422f56a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d7ef63f4c1e8e5db2ee86c6e4f88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb878e456616687b07d855b9b5ad2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e313e1b28cc040ca0eaa1b6563f55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181e029ef61916fc0f20dfe35ecec3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d6fa984ec2b3fce5fbbf99a58091138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f43e2702d64bd10c371c1ea0a117b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc3d0ca58e3410959a6bc7f9ad3a87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6c0497fe66b436534d292dbb69f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dec186f7e592139ed29dd76105522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1671a47a1f9b57649b83201178cfbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a0725dcac6ae320dec045632182a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befb91792d043800cc92e464b28bf44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ebbbd0b2e2d61ce16bfb8d0e144c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4010b7277f30d3631cfcb584f50f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d832a85d815fba73c39d7ade983d73b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe07a40646bb5211223aa5ea806831149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d192551b627ab255e601457cdc24b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7e18291be024a2513b2634a2f8e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2118ee6c88e4f56b4991c03efe0a3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654328c1fe75592cb3c6d176aeeff15c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc469377cceb7cd9b2369e27ba9e48b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852ed7275e5605f5dc4ee0ddcfe77f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf8c4cde3051cc9468f3d0a3d60bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e5c95ecd7493723eb07cf938e29a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f0f0fd7a94deea79cabc65abecc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4fa5c8b97eb0cb9a97af988dca3d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae2fcb0996f713fe8402a70483dbec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce176565c43926d9f5967350a95b301161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63c393cb21422c2a7f0651948e6ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c5dfa7101c905ffc398bcd3a87df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c82827fa20a71be7e193863c18cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c1094a3f5cf1bb0d49f5d20a1cb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de77110a4c9bd65bf8750e2ab91cf5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b1b48e498546b2a718ffcf709897d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401b29c86cae1c90bfcd157e1796f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed071eb62d9e0982994126b33da2fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa79bd21215d5755214affe23ba62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd4b6e89ae878996d93741335c3f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266ca7c5e404ad234aa8256f9ff038172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a80691b3826a2c38cc7601b763da4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa64b1045329d9c7a505acc87159a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130a2aa04a3fdf9836115c91e29aeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47adb2527e57f201aea7b0314496c67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ec1d6db1de3d5d9f001e50fec2f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64385ef0ceec333d705e854d0c98ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99c86589b2630fa1c671a5dbf6220179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52308bdd6039a6550948f676a11fb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a0605cd309f9d6a3dc2279df57cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273dec90281dc722a2bd98a4cb9610182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2f0199d7a237c13bdd9eb0bc0951183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1195a21aa8727c8819cbb17b0e03d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b51833417743f83f0bef83972de5c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370b6b00f3be756686b019cfb80a296186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7a554c35f6a1a8498c364544ea01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0aac80f96c63d4557e8806605bb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d5f513539eb264b401b46e2b2de30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6334ace1ed3ce163c6171079d0113e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ebccc07a2f7259168169a0a6e9ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb353c0f15529f15083ec022c96352192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424baf503222767a864dadd564fd56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47eda94369fb159b6a2ad15bbfd995194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d3ee37f8c0b2ef07150a2d6cb9da8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db682e601a847cb0011d5ccf3f5b2ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df6fdfd50a599c8f663813852c2d24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69118f212b868ad709dcfe9f4063d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb31da3e777dd54db81bf1f63c6bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb5731119968357ee188429ed5ba5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6b544cc2fdea34def6ede6ffdf9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a90a282e7ce0da5a7872c9c9070061202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e6f3f0a606c8b2bae6141e6a5cc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9b2e6237046d33770cc434a9c313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7551897f5c2511f97477debeed70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703162e49e599d9621563cee4bcd3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb9589460c48bfa766a186634c19a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa4fba5c7a72378f39e5412669bf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af878079c498f2fab99e81fb2f95a5d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54640657d8cc0a92646ab775d6c1e644210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202053ee3b880662416727a42380fb6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6007833d39af5f3a9152b88a8f6f42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf354440b22e5c393126b252fa0835213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d28936ec4c323e64482114e5ec632214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3058567db5b3db7891c58b7c21a4a07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dd718395cbbbfe6226d12d7700e82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9b59fedfb2b37b39be23e93318f0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c517b4ea9934166dc3f6a025bc22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083044b16b6620a04bdbad5446c97d27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb7fed54a54bfb9b1ea45b1ff76c73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03adcc26cdb198b1baf01f4578e2428221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47982c5cb3182bce80ae152ee350b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196361afff804d93683de737e7f39d48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a9855096505574b5d4ce4dc9a1e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664f8edf664085924e2124be5014f83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd6d3c24efc9fde30f90bc36fcedb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c31321c38f92708a33ebd2c06e633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3a0baad0e3bd63c2246dabd95fac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b215545b717e663e749fe8011ad990229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c90636c568bf30879680059a18dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49e5cc69e79ea82fae97953a545ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f69385bff67805de1dd6e55e686d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3dc5388991f2988dede037afd983e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185358f9f7a5c12903bbdbeb272d775234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a9a9b1596b95b72c1a033fc0ed4ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dae1bceb150b58cd40a072a00caad5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467a9ab7fa63b4f1619559a5194b25f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a3fbd96599141cc691532e2cd6696238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212195282e7a050843e0a9e4593a5db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07919b4a013f087337bd3634e754690240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eba6285829f940ee288c87ae38e28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f184bb7ef81e05a6bddc00b70e52b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f096bf99efac57c6a5b56ea00737935243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f24d5f939d64199535a5719284652244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f568af828283cf9ab4ef85418899b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7af4132275d62d3119f919b0391f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f9831147ec8942439f1f6505ee0a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f281302a2434621612775096c88439248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4505d5d43fe7676ecb8fd16aa8219249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e534db8be00264ff1d92f7d41c21bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e10967eff9ef6d34c72b54103d8f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2879d215b830efd625b05a04e0fdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05166631eec9995ba8ff5e43cbbf2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14ed46158cc8df313679bdafa7ddd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d01eb7eef3f85a2910d66ca50672255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1acc939555d38efd2db8afa8e9b14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d73443dbae6e1bf2420c7b8d1b65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04bebf50da4abdab5727d19c0eafb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f2577fc6e33c48f26518393aed02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b20c443c6f2f7ffc171e806c303cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817e2511a616d624486ef244f07ee80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d36d9e49169c9088e5b63b2356a58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a37fe3cb53e6de5dd00449afd09206263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d3583ff5b2f6b957ee71dae01ef5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435381bc06db3a3b04d1e43fc6144ba1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff20a0dd20f10b1794f112947ed7c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e3ae19142b9e52731769ad450450267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2ec3cd8544b9841ca17559aec991268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d7cae3e28e7df4f478eb6207455e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b8ef868493755d667c9e986c47c18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd00a2d0f03215946b8fd6d1518ea4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1a83f5a8e52861b7bd8edfd08face272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af8889bf6b5e6402e5174131bdf4e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86df9bfef6bb186c4872d4e425cb2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ef9633392a67a5d7adf0cee298e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f026158600cec9aa1276ec7dbcaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b269f1940f44c2ae1540858ca2d505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede6f5be90392280fb8a09d5974fa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5ce6ab7bb609c67fbad10bae5f7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c676ae7896760b9c1156924b035dfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a287e642d540e7ed2017583462cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff7da39cade7a3dfb7a5a58e27f3ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c339a01bda4a3b1598099047afde9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e728ffead1269a5574b5172b631c61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918667d0fc0f627bb0a693e8505effcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7347cb5a80d830ab43ce28f62bca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789162022537d18a4751c70b9e111c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c716c07cb6b886ea3efff6a394d508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260144db966f4f2371f5bfca1716028289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aee103aafbedc9551173967190c77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086147c373fc68e3422e14a9d2349c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfef7af0c47539edb5a4d77c21f56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f53005a53bf3fa14409b6ae17116be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d0397b5d879048feb8066f7b2446b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921975bb1f3d3c4600072737aa03a889295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3983d57fc1d487465e04743fe568296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b5eb11ea9033d1e8e0ba9883a59e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb894abb2339c455e7d8c7153e25ae22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db274b809a03ad6a9eb1b22597a98d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930504d2426fe2e99ca1257e4ce22a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12f8c900a170afb91c588243290efc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f72348b916c12e61772f33525770e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46202d41a1bdc5454ce4c3d902e0a510303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36419e854485cd1b17232812216ddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b1e21f42b54d3f112a29b56840894305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6a9d844741340dc144bab6e08e2c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28aa66fc993fe15446f04aac71eb05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2093cb37c1adecd160c1e8c74e4df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af089910b7d4e7ab78a589c0863b51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d09f9089499e152a00bf6afbb41a7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0999b2ce948103dcac62dc2e18512311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4de501cc974fec956551e266e540312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6267573b089e285b3009bab27bf90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32cc6046ee155c629fbdef87272b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acec0a5ac7c0999a802ef2494ffd04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbed2fd36e3b0e5811cb318406733e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c05fbda1c6f947ceeb4c06198d671317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff552accc9bda3f03f16ca0941847c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd3248e8e363eec6a910275314527319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77ec764cc54be4b31d9269af299e6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c583693f04eff24841dc1f0989f72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648c967704737d3bda811621716a511322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38c647f9f134215e2fe285f3688a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f77725d6cd1a09cdcf1544cc9cbcc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3356fb7f95e30d772e5c1ac8c2973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d02b867edddf0a5a158aec7c3e78d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4160777c1dce9e3c8abb4c7170d473327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346780baab8b6d59767b7fb2c449bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfffb835a091085fee85059488c5ff3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f0b95faa589f5fe13c40d21ed34a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e420526765d041756022c815fd90c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650abe49a73f6159e503c1ba56f3d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f565f8fbf38c487d3953e286a1a875333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1ad3ee0f0d4399adeadc7c1b001d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3ace2f677ef0eaf784dc3265cd714335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a4ad0ead6600ade5395a577361de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f4254eb6096859f1d7b033b27f94e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687c4e14adf5ed056ce1d55050aeeee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a3ba6939442762145e7ebaf16f90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9482bbc0595591fdecc24b916a4b856340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f8aa7199ad0c6fb34c4da2aabc610341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9243550b9a0fd3e81559746ccbb01b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be4231477a572c1d2deb5196fee1b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268ff5f856fc4f1d321dae236f49e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec96db7e09d89661d2a2ab0f5ce8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da5d9a027aae33d3c312fc79563bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc36d07883d6cbc58eafed31e29d495347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403b35874e964ddc13840c8c6d6766348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204ca5073656b18174d2360b69afecf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f4316f6d0a53b597194b157597a9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c8f547033a7d5fc21194ddccd0b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4781d6b10b9a75d669f5a1be96edc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe365769ef3bf4112a2c0d2b77257f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31782c2a0835c2c13e40a5ba18adb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c51c5d3193c59ad72251519d9a5ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526476752eb5f7055d58310d175476a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b04f282ee4f9d757dbf5327c713e7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e8b3840b79b56217e6fa99f85e779358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc6b3b82cff5f6b67b7b3206eb975359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc2cc35a3b2e6da868abcb5c52d325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d046e515ed7e31ad7b2f27ce5607e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a76f62d15ebad06a5e0dc857aaf14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a54e12c047a02268409d58dc2f810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5a5392766d6080c9ff03a77d5c87b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f0d7d0477f6b88906176753ae035c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5288593850f510ad4f7b9ff650faa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7fc141930a3912ae95f54af5af34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d303949d73da1f16358c8e603ec749368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c942fa8f36ff23d48937fa4913d5449369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5914feb189f46e59c038d6bdac2b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6ddd718b3e3d0113db8afc9a1d5eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f43a21a97a3b351b3d4c66a1ebd042372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606873ac2353e56f2f682f3ea86b9f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187e64842712ea08ada7efdb02c2f9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97982becacd13890305b359ec6db95e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827519590a5f9716e71c3597f8f691a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb509dceeb425a787c080853b1d08849377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b7efca2b903a8ad6ab329192fee2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab708f0abc99814466566953e672b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138541280351b947bf9e1702c554fe7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5481ceb8b10201985446dac0787d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c165eb57bd4203c14b269589399ecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e441e150d99ac1eeed322457aaf474383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb83ce5680b953599299868ac58bee7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490b5841674dacd9fd70eef3708eca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b211dcd261ad73be79fbf41cbfc96f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1983d5c810fb571479317c3d94c426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2abf65260cb183e1a5259cd50970388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d86f2cb523156fd1a230233da9e43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299c7b1d7f2a129feacacafddf63261390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5d32fdf108bcfc15269d098341dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2cfacb0ecf28e07af35b51ac3db6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343611683eaebfdb7fa0d9684d3b1f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce9b70f1679ce94247174ba1fe5373394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f6447e6dff48e6b410f811cee9afa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a06998fa6953cecbdab829d5a3b060396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd409e011da839e96924e88219ebf21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd702f23f49cb3a935b2304ec067f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea961339d0281ccbcea034ad920ee9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5ae4542564e20bcf97153127d6bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9af87573a3d21d8f54168e567a72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029913d85228eaae105b6c5225f8fd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411f8e4c66315f47386ac0b824b9f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4e6625f723a9d9a180339c979dcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8991fdd792dc7efd85e3b062973018405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d97f6f1bfa2b779f818d3872a2ad1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161009a5b0597a0ffe13a4f641498e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d33968b23fc6c0b7d54ecebf41152408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae579a17ff79ebf743ddd5b5fb2e7e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c706e241aa3b447bd7ce885be5ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da580595842c5926ba812b31eb4914d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b215bea0e1165c5f64ff418745ba7cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa37a9b1519505e560caf4746efe95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e155bf24fea9e7ffd75eb14ad720d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572340887113cb62a00fd1419856c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4565f50d599e32bb76f0e1df78d1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d2464bf899c3454327c13f3b07b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4703d5b6e87c4a81bc2224ea8b5290418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b4b7ac165fca740d7d65a860e65b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545b9ea0f9738405b5c413dfe1adeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e2c2ef859ff79d46b971a87558be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526d6f47c71f30d9d422e49163a276422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b5913e17129db8e01a7625555189423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836850c34acebb5b89df161a8b2f4e8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061af81c3d5ed52f81ee063036091bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c192a259db63bb5e1d5344519b8729426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621889dee0d288029c6b8ffda6375808427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c9004cbbf01d39a487de334813f32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fecd8585dd2d4b2b2549f948ded7b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c94e5710ad6539069664248f48be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018809fefc0165ab7e2569007ee3129431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc60f5276d4c5eeb99da327cf72cb81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165de3d30aeac0497671228ff38722f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978842f3d1f2a64ccfccbd51ab3e6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3abf15c419de9e652e0beb659781f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fb88a8de5d140627b056d1f0eec24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211292d143e65e195bac52c27ac3ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e8353fce0bfc2c052324a3a03871438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad24c79b07f63eb389398993d90aa8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5193e5646b30255d589b03c69a0e22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852379fd7ff0653a324ea62fbdca9c75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762508d34db767e3a2a4f70d2fa93bde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673791f6c655eeb414f9d6de9c62c8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ab1ca4642be09fa6829651f89e24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e5d5a3ed1235b1f16c778be416aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d48cce83e49b3de2ab3ea7f0c63753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26bb75023b9f0272c016ea5501a806447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caf1bda0f468d3cdf15d198969ce0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd4340d46282869dd2e601b58e7717449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed8dc971d68606d9e59badf2b7089450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f01116ec9fb440f037b6ac2ead804451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644595d7715aeecac7bffe38b06dd94e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99475e3033ae449855f400bc8255d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf3eec43c82ecf2e7495da36d9370454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ebd8d2080fcbf8f17ad05bb8de1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64863e0e9e1217b2f527b6735b320c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3af51adf8e3a681ec4370d5fb6889457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c486184c58e607d1ce24d5f8b73dbb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e5b703db26a55e2d4f6ac5934e20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c60e3663e603b312ba5267707b601460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c99a579efa8f1dab0e4af72512ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788bd44eb2d3257831209106bf1cab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d14b1781d6e4923f08615880ffa80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474b4052c2a96c3d5a73b6a2103741464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365465cf4fbe21029327299fc150c71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fe0eb8472bf6921fe331ce6bf30e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9346116f10573a787eb6dd1ab4c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89364663aa09102fe404ae544b1ca8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f871a9f7b40702922c3be164839d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e695f549538b8564bfcd0a81e61202470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168997ec858f64d865fb7ed526c7bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f396b9d238ef8a80cd192fa0b88ab1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ad560c12342307b7031e4095dfec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e38e7a01fc7281a1f9ed64042cab89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44516b475bc30d978ffce883ac44a19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da97baf9d789d2d394cdab99d167a75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91cba1f51e276f69d66828d9b10d4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6752fd58d690546c3333259bfa8fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286696d1cd0bf257670449f0f1c64894479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d7821df169fa56c34c46b5c64d6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252590bd97a935d45ce85bca06054443481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91d16d258a11632653c8ac074913f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c641d39ea9f8db246d31fcbea38d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48d975918e68cc95941d4b67eba10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3155e4033a77eeb44d8ef284aeb74e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf8cdc686b76b1c99dbeef7cc1461b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c241fb6d95da0c4d7b0534a62213d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd433c0f66c4424d8e21e96115fc560d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b6d99c692a988192fb767b1647f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658a5df92317a933ad576c97514f338490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141254bad7e8a3c1450156385b7d39c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5cc073ff09f1e8957421630be6390492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1bbfd8f05e1c8826ce1f19384d1cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e36fe999afa0821e6242b684736a5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c8cce3ec9ac28d8abb81c3b8a32d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81cdc96a69adb7eae0e5a6191171f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4e376f11893bd3785b8957add32ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12e4bb954a4cbede20b6b6c0290e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046a86b6a8bd90d69cc11bdf38407f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d466d4c06c987d531c95a9f420640500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b40221cae2f1f07d579c2af85cc9f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97948e82825de3955dedd27269121bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be2c90d1c385dde046914901a30c3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421649f8ac17c1c53f0378620070911504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a124d6b3df60502fc431831df0e2cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ee672b2415ac8fa0c00b8d0f9060506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c1f09032c5564135d25076eafe660507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401a35ee219ae072d4385ad1d3dcc7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c49ffcba2fbddc4ac168e134d199509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c13deb0c3179883556e84a378a0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc80fa5f316f1ec960f4549ab265491511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d3e963d1ff138ded36830de2287ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c778bdf8cc7a2b7f95d89c33dd42c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5566f8eb1ba90eb3bd5748a9c83c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee343ecf391a387d842b31b73e71bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ac6171472b6ca4f3e19043943bc6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e06af3c8a797a274fb7153a8ecfef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5b7dfcc26bf820f2cf19a8593855518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5d3f058a68c88610f8356f0ed1c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77349a47b5644c9df70abff717ce4772520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c66d778475fbf58cab2d7cd790081521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f819694c5c6eeee67b04b35af67fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc79cd30313d1071016dbeee0b0e717523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312af9380592ad8c67ab3e20f1ca637f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cda9db6a53c4a57584c497f7f698a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d42452bf0ff1f1753d09b016c2d1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122e08e7556cfa61ceabd7aa3c92e5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c95471c1de55b3c89807b5242cdc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482210a10f529ab0605bbc7ef61c3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2244ea2026feff5114c70ce7b17840530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc67a03b32ebb93b2ab56dbe87e3d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45a445056eebc6a9cb874141a80050532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464685b83c36080d5a8424acaf4a7bee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb398bab4ca899823585e5cda411d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960018acf0144a5cfb32baf48d5314535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9a757162a45c2f4b8c0f2f0d737d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88b0e04ae2c9fb8902556b526d9dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29d611588a8fa7abbce56bc26f646b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb4098ebfc9eb32a434be6fd532c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e5976e7ca46e6ecb563beda809e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ccd3aceefb1c780cc446f24f5802541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72662f8f4e69d2671e7103df09b80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d45f0d6a338a818dbfed8e20b906543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b62b8d399fbec1536764c2db9887544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82aa8439898320080de340c6112b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428187e899242078708a199e38f9f0cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8888e1ff5c8730ee8efd18d7e9a168547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16229c95f1be4b847be54db4a0362af1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac544e0ef7f65d619de62f5526d80c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c1c61f2aa2a393b5455c0b4ae806550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872272e596f6eda3b0948c9f984462e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa18d1f0073988e4fe15c299cc27a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123996908b8f1341b22756ec4f40c2a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08303d3140b18513ae1c9363b66c0570554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06244b897fcfb0ca56287a4abd2d7b2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bcdfab1c677db91ead138e917e777556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e4cedd54430158abc0ac71b18427557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fa8c6eab6c84d34c120b28d201a0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57fc67a828c3924a27e253fce20c0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e63ada727cf5b1b2100686f71fd0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e57a8993f119a87d9af4da55dcd56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c381995737814347d2953dee896e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653730d19c7f625983cbb37b696b1250563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3697c7a7567fdec6bb0e776a53c9e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6975b17f938bf84e05de30a00a652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab674a9c2368f87da8432092a3450d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8d3ece879c3ee472785abd5dd13b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f89468f25378db2963a616294675c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4fbe6ade8a993f4035a9674440f4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f57d8db00222827becfd48cd907f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb029d992ba674a65ecdae86c67b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2fad17c8c14c31e2ecbe06759496f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542e038cd6043e50e94a7319ed1b7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328f91f6c2c10c523dedd3f47874e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bfe0d720adbe3c4d2695697dc2912575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8145c14c2c1dfdb29e6bca5c424a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737d96fd0d55d2d9e6409ada1745d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948c1b714766a7c3daadc011d06cd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af0b4b270771b795c77f5b488d5c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d0589055f9299038d67f5463eb6e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b8d9b177f4a76692e7913f472671581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be4c36995cc6e15f10f5fb1e3fe5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64686d832f547c637480fb68a733999583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd8d54dc4481e269f196b6c50b70a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57979d2034639015d3b0a63c9efe6c94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19d7238bff8ea1a810ae391990a23e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bdf2937c5cfdb94665d7c8b56b642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fc7973ab909b11dd4d20de806305588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f4519dce22dafce386c083b8b9a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d069076397ca0dd24df582d0ba1f5ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a6d52588c022eb535e06510790996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccda380f333118588304c034b33d42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceba87abe576390af9c4a284259ba4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3098cd6b27439e2d824227e83f3cb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63488ec3aa727702b37f74acb83eb723595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c36de035fe921bd7864275c53848596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d4a814f0c63aab4dad5948c8765bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b97241a20bafa057447876435fa6a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1ac3fa1541d7709750abc4e41eebc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72976bb23c798652cfa2291b653df085600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a134621cfd6b718abcdd25d1fdc52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558339f286f2f542049643ad7b417733602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc30f4f41bc9753a8b032414ecebbbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ccdae96cbad0fbd09d8011722d8b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa96b8ab7d1fc90650a5a950de0b05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227af310d36e5846e1ca59b2f1768be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f99022113c011179b5c04315cc834b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518f9355b2ed26b5cd024213d7bde0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14465842d64279aeee4dc90904c1f7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc370477c86e8bfc52d11ce228ce62b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f82db3d630cda39ef73bb882669c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b4c3579ebd87d1808dde4331ae31d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd47c61d33b55d0f0378747979ad90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc4b301c922fadfe2867db8c2b61b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14203195b4549b4dec2b23e87b35949f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac01ce130682956b675f7e24710596616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eae70579051ac8240984e1d78c198617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249031172cc89e7729f5393046726753618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20f1242baf48e7064d33bb445e26fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19329b0bf6eb9abe865caa51f42e348620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42bf60d320d1cb737d82fe258aa3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4ae26477d29b4998ba6654f14cf92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b495cccf4545cbc6ffc29ad12a79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24e0cd011f6ff72f0080fc6e6e121624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ddbea3c6840535f3aaf790465b61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76facaa90eb025ced773fa397d9da0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec944324259cff64e6435baa124f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd2f64729b910561bb4b6f845a3a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c874ebcbf3c1aebfedfa528186aba3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9146ff8a18f86c7637c789bc479e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4596470bb1527cc160c7c6c916c777631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c28434d6ba2fbc6ca3b1c3df5169d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c02f51829453d77454d8ca556f90b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded39e414a8043ee15a7cdb2d101f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c3fec00051a965b158b0e95d8b8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918f87638b6962e74ef30f1ae6c147d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7df91932637bbd453168541d86ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad335dda9ad7647405aef5f0d511b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609fcfa8183557939200cfa68e90bd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02bb3a74e3df7e25107eeac40cdf15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc9f9c197d9b3af90ca09f0a1e3d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fe514c05d934506f15b7d5fdc546642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0914cc272a1cf0e833606035d5e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b9e5499e98eabdd3175fad187888644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba36e4235d0efacb7dc8d2024082fe3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030300480fd46941705f42622ce81b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735582eb182acd12e86b9e7f99b6e50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa834031979799457326f5534eb5b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8224ef5c6b9eaae6ca4f20db68273649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b924fe9dbd633be7349122cfee7964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae65bdfe854af8a887012867d226a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad686caaefb19862d3bd5347fda8559652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128480445ac2db328d2af28c28c278d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c850276160f8cfe1add5afd6df9a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394230cb21ef514173142cc6cb427d2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2556ef8cb32045ba667be5c263c609656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460adb74411ecef90f09ba7d0a72f83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dc3a4a4827acf9f578ea8ef2a84a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd2cb04341c3d046f761e0fa467679659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0a748ef245c9253fbcb3cb3fe62d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b37c6a92f748bb43039b66f7a904d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48328c448929bac0ed6aded5e256d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08d16503b153b4ba22aebbc73f1cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919ab516100e436174b3ed0063f99c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064cf9d663d6020b1f8d631082b890665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b770f7c5efec286e2e785044e997508666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242da6850392b7c7fe892f5377667d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4bcbc386a5bddca63f697e336259668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5940b2b0f11943d9e4b4ae55bc5d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22b005009c917e201e712b98276684670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb00fd1d586e46838219a0b16bbc67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fe291a717c7d736f38a15077fe0d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414099ce03c1791e36bf962f6cf007a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2b686616126c1ce06fc12e3d78be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e13dd8cfe2c9ff44170290d8b4c6b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5aff8d6ecb980384fab48122842c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec370c21d126f1125f1be0b7c2897677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfa943c3ef5fdbc44ca75006f4d16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d9f47cfa6e1da7e9b5d17129eefdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa498a9b810e735c0a1a6bf8708543680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd625f9ded3425349144625f3a2bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f8baeb08302dab2ac8f4d8c1a224682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f95acfddb6c553eb04dd0256aae5d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66d83e41213acbfe092abcd41d930684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58c02f56a540900a62ac9d60ebb48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d55f2bafb371f34cad3e0f1273815686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a194130baf41445bd7d4da558e40ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0f04f59c3e3b35081f5067955abe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4490ff7a8c44f7a419ad20f213de6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcfab4e0b833e71501d5f35ff8b7cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0fc9304c7e103d53b65c606aab3d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3aba5eb8f9e142a01268914f4b7c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bba7fafbc6d29cddc6cf7b4a3df2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cce5197152c0e7a2983376bc35b9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b908d813d8a6d025dd44cba78991e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4686e5e83a60a00d24d28df857aa48e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadebfc04c7fa4f76d31f42aca5c7519697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9023e113af8e7ec3de5fc3800cecd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42652e1072af234cbc84bc323876a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4c8ce63191bbab5782e80e443ef2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4ed965c789c74b57cb1d89f6cc6fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce1dcf9128b0c5179908cd7d899a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4af2fd3427a1270f8ffdddf35d541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc4a3c27845b259df1d2bbee313ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e2404bf331016a8101b5b9c14f46e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f17b152678d7c584eb43f62ef929706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4569421c2b16a13faf3f788e7ce2bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfefeb3700727bd08078c4727b22d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a233c6788e487e0cc8a4936d76c327f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa2d6962daf3e4058f13f1c6311000710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb46340afc40d610ac404fe75dd012f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb836cdd38b906d11c4c55c172415712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7990a616b67c7d976b28105128f58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d899aa4e050ed61d2396f1d2a6a06f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f170cbcf6db1a41b5c54afc7af05b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc602cb0c6af76f12bfddc3837d903f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12dc8e3e651b8ed71a056e0c40dd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a0238f0d5430dc6b4f44899e3f91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227365cd0e67ba50e215b2338ec099719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34f8c626ce8b3eab64a03c1264e57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5398735b83373042479f0be8b0265aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17157ac8d005142dd04ed85dbee3e96a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7d58017c2692cca804fa2a715e6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9472136abfa8f2ba12e4cd8e5240f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b8d4cd2df8a0a8ed4568922add6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa39009a0908fa1580fb045ca8c55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22326e0c01ab5ec3911c0269cb1c990f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc9df5cd96b1a8da18f59a77b9e155728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea405954fcc5e068f98ab078857b89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882b901e98e1ab08585068465c45c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed291c595b56660d8db0b82f34abc80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ee77cb7f38068b98582467a2187d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cabd4c2ed93daccbcb080490564e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ecbc0d59a015f58911697b762f13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907221e885c8c6d19645ebba4ce7b74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b3919a4fa1693537c4f7848daeae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c952da8f574716e20a46184f167b59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee284657cd175b5ab4ef20e34f99c9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32482571d840bbf32b7646fe0bc221b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732670b15a4ec4a2298cbf435df8a151740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b186e5c9b5c631de05c0d7a89f90a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65041919497cde197f341b6d5f1a37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f925d57556f0ee55d89ad76ec6bbab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1750cf4e2b8af67e1e55b3a794de3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404835a3e8efc7f3ab3d93ceec2f3e1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef31f8afe319f062e2131a1344c9f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61577011345b1d98a758c36135059944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b475a81f745324d0992d1bb7fc2e70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fc251cc1261c4ca9229fe9740321c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14fd293d5eacf6aa13ce31e43a342750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255bfbc4ac585909e6ee5d46d79249a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3bf590b6e2ecc96190fc88d09ddd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7c3e773a11bda5e89be7b1ee338f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73b50e8403e3de1a38ede4ee45b1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44343edc1e7cb5cc5a14bd79b0a187ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23948960e6bd8b007c57ee2192e5ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042bf221de0ba27044e0a7168d21e60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d41d9067bbb6f11d52acb61c7c865d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b58004fcd85cdfd5e8e58828b1ee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>