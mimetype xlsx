--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc68be808223d08156d761b55c23021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfdae473ec841de8041c00696c5422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b4b93f5a6a67bb85814ce20502693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62e22146f34eb2082c3d461466e274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e771de3aab5e7de2df103505253c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6582274f5c59d2eff77b6aeca6d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df2ac373ee41f0ad160d2597940057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a738b05fc5f0d2e11d53006a8bdf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314fae33a8549c79ec3467f03cd4c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11064836fbabc64532e1322ccfddc24b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bd6e4b3e15f5e6e96cf634d761cc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d050646d41c264f67a70f7cf593b5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60267721bc4793278e98c184ddd7351d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57376a005db20a9963c471c8ed33be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad71f6ef6ed4b66abed292d6b321e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1166d6de86338c6e25ee077297c2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a90b00f4276f9bef6db4f9902b5dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9152d269db90e90b964d03d7e273918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f691d8fcb099c8efead837edfda619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889437f65ae69ea4a7bcc4b8f106a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf3686f3cfc62e6ac6d95bb4c7f3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa841ab0b9c4cbb583e2ac42ab5ef622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b68cbc7c09ff45737fcf3ed974ff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d610e5b342c3a776173a0f17cde2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e7e869f220578c02b33ea96a66de625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df96adbf61db65bfccb9ea2e9225526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60916f50d7b5c24709e3da629151e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a11940ce83d766a755e7477f213428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75c507ab878336e6ceb0121067ace29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0bbc26bf345089eeb89fdd03d72230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c465db9950acdca25bd0446dd5eba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ea3d6b57d1c023c2dff03d80bd9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592badca19340fc389fa439b8ec591b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5274252291bd721fd4505da0cbe06f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804e6ac23f7272d3108f83abc4437e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cff66b0f6f1784b54ae5a9f9cafe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680d546c5f925028b4b81bc440d8dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7be2789d1a509486aaa4ee3ef10f1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8430806df4d0dd10fd9e3c4d65794639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76b09263c7565032d631e65f6370f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2839402b02a6823d8d3c71e4f6dfbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd39194fb5cd20235131ff2b8de6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ac28b6e16018d187c1797c740713d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88bef5a6ec2c6974894e763fe46be744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b07fe6a689551d4694056ae2fc4c1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1859c2418182d0012ce4210a0883046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d270aa43fdbbe718335aa7935af37647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9ef6808febc2c5b346243f2b34b6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c1f8ca6381773af8c28bc6f6581149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005104ef4d72ae541b9e6633a8aeb22e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a100a86e0d35621b99e13a329a84b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0eb1e14583ee2d6c2924a1e79f76152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e1fb751a3b3b7ae17d94c370889b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951eb7632dd79141a283f5f13598d6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fec2f16823380aca010c69a15042155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4d38f94ddb8ed296e050a1f39a92a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aa315202776ea87b1522f79ca846b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d4ed997f17c5e50346f98e06575d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97d7bf80b252e0aafceca4b27e3e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7e93b825c4b184997eb0e0f4553b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfceea7c159c72de112b4c902304b7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da920f8356971ce23b33bb64266dad0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e61ce0bb5cc78c3f647f4e32e46b6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad482f82c0c5ee170539cda0129d393c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72d842c07889043d7534b86803a4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83dda51b6e46ba7c7e7006be3ff56a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9512f69085d26017634d39ba2ae2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bad1d3cbeaf8d5c77ebb2e01647b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd972be7e4674c411c2267136ddfed269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a363bb8098a262cec891f65a536d7e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf6007c46e2d1a55a156785d2edce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13bb1a50d6129c8ffc3299f15053d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7604baeb2b4e9056aafec10f132a6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b1c86ad9e295bf8baa25b4452d8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8b89dcfb5cf0798d510e0b1b8bdb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68fa21c4a64bf1d1ea84049cfee14a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd80377384e729a7a5186e25b395e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b32d279e007660d4c1f3a5aad02a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203dd737d6b9abf46b3e294a16582db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4ecd44e8b3155db8f6a2c290aca580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357bf5e1caf94cf8dfa336e1ca818cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb40a2092d2ca0d509fad4c5e285882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f7c7a003eaa329ad22778962222683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5da308d2f002528db668571470d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4e4896bd0cb796dc252ab68bcf2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee16d5980def71312221503498d1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c4fc02def12783ba583d7e75eef787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd6eaf1c357aa048d17ab8694c1e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682c56dfdd3a36a41367d38c77327089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9ed49c8e3634ada07aa20eb56975790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17105fe4d7aebe87d00d649677176b2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319fabeee33fca4a6e9386441687f1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3c65fa2a4c90f41b116ad5674e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5a4695e294a9867de458743ae643694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8533a76e7329bb0edc1148dc44c9c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a21a8cc8ac87e3e64d3812fa0212496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8939225137df77a2054009e0239c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05edc545ef0465533927754a86fbb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c304ea60157a6c090e0601fdc4171399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f7885464668113d6212a733ed19a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81edcd8dcfa26ad2cd8ea69fb5502c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d3a9a908ee0594b57c9d8b4940c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418239b776a4bbcbd05aa3fba67ed331103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef56322c10a7b9d36a799d48d55290104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143777878090593c9e089f4842f2d6b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbbc8e9933dfc9c81a99574236ab9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140a03891e56acff28d66893d01a69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722db420728a7ff9bddf591664e18f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b72fae19d4803182b6c3deb044a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250f6601fe77c2bac993796fe908ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecfb9228c3e62189b139ad6f2b5957111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65366bf3d62ad6e61d5171a92806828a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf2bb1681395e53cc126ed1c4c6c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408dfabedf75a9641d9d5935ae971a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d4e3eb055d40c50ced356547d83b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb679828169183f8775d6290f712b67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b9df96cb8b0d160ff90d2ce4c9aae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf2f18587c391c6d53857e847d6052118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d2727d9afc56708995b8ab26d8bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e16f975b169db01a3c6d715029fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654a255af2b7cc8c339297f6c704d4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818523d4078dbfead19e25a9df29c12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe728ffa1fdc591d7c9dcf4c0c7ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63fd6877085544f757991248ba6bef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311820c9d1f75dcd475d0f2af371b7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c74067a5199cbe67d0f77a8e6a4e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a04ccf8bf388085a99778239ebe88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c12866ca4fd37c2d56012cb6d290a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c49805f2f3a18894a0fa0cb3f624d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716301914ebcc885d202ea3e29105b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7cdf71e705a24f6afa317afb8c5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb0d975fbe46c31327d7fcbf3be92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c1a3271dd60dd323d9003a9822b47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292220f65f1f4d5f2bd70ecb39dc392134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeacbca736582d363a3bd059a51f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25367292422230180e121186fd8ac1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed0db83344747f82f0c2ae63cd3f35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274487604857fce5eb22be7a0e036ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796b3c225dfe4e4c17d527935847b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a26a3d368526a83d2dd233c2852c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70eae65bcf2275fc492e9a614b913141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee37bf540f0fa508f44b64e08c45f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea12a0f0f490cbf84757f62e5bea8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b63a10405b1a5fa5fab9592a5eeed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e105e2bf9256c59f0fc207f236b80c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbdf2a1ec4a9f8fb2d7eb4593b0a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6cc9f188b49d5c4c24c25294613af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56122493d2dae34054485bccdfd847d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6c42932fa3cee3f3d57e51383c6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413264d29897f4d862cd543190d8f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18773fd174237dd0233f253d1018dd4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6284da78f8a1f6518c4351bfd31a5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d8a3263d3754b89026228cdfc314153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dd11ca98d743bfb098176c62bc3a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7720c9757e120edeea254819522d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec79ebcf0c2acdffd5f4c272924db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeec3b8d3f144ecd4087f407080460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b655517a834c391468760cda50e571158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72123688039ede475a9c754c24e98837159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a327b0d296841a743690b0bbe148c8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18193f376b507a713e30ba17842d43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c68a697a674e9dec3dde128c909f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d3767ee4e77502242fe01c228acd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd84562c87298d5a111205fa409d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee383b38126ad65cd30c53bb411a268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8fdbd132aef2b8da34a28d4404791166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c4bafdc34303e5bae6f571e27eda3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed795ab2e69e87c43eb0d6a99424accd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5b1b0b088a27a503776cc632fbea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5922f56c14b6fd55320af511019a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d52eabf154ee7b7ab3d869987bb90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508841be1df9c7a1e6fc4af82b783a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171de4042cf819ff1f39aae9e59960173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf376c0f25d8b32a05ab8257e2948da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3452a402d48b01d65ddffe91afff8be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1a52e4070c7ac138a2e0e331d3aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac5008d25bb0dbb3389d05444834b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb25659b959f7c40b91f09b4957658178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a986119afef52f5032bb81110d76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5f50c2f4e155d268723f86c59f90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993716cc5a161fc45afa9150671a1e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53291f3fa725bc8cfe3535cb2e5d5eba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3485fef7682cc5f5644d371e89d2ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca7385d395139e088e71c99c2b9bfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b7d7c60d726311f70656d4154dbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c530bb9479959dc8ccd98769c9d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1c9d02a0e15d53f0b8291b223b6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957ad2265793ab6159d32f04fa2b0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559502ccdecb83ea34751a70d019a98a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de6669016076bc92b4bc36ebc3cb65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1950ba2178100abe20b15090b62e3eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dcb2c9ebf3a649ff01e58f589387f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8075806d07e5f15798a125c82bb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edb191b5d66de93a5b378bb215a3c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e7eba886e4c25c866a482f9319e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a6b91c14a63d060bd2247f9b5694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288511f878d09544bf0b4c431640dec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be78bceb4d3d606c886e15780ca694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a048b20406dee2d2a04b3897830c4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01311c0a7d90c4b505ed09fef65c7564200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc4e5b6149501d3664ab01163d4b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee549f4c016e59bc9aa62f1692c80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dcc69f52e499ad5cedda0eb45ab6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd78086479e2c93ab2b01653498202204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3440d61f031e974409d328cf3fa9ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453e97527cc58e86cabd81c7e21bc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4afc92c3b71f2295977d1b4d1f56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e03e1433c2fa5410b9052b6b5082e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847abf6a4342ed5d22a021196d220c7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460622ed3fea772e104a6541eee839b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a5b97f8c5e5c9b8b10d378fcd188211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209c6a8e3f7241604c923fe9f06bdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d99f7b4f7643bc675149cc3f50ffb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7834af7b9d1150d2214e6b452b6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed8c624e0b00d6e532e48203fd365b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea7c32367516e97fa3c3e088190961216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e70a1d4e58e97f693b87dadb211f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46763935908d87f2f5dfdf5d79c191c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce010aa6a7cbeebc5586ab638d99ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c49b24d0858be4c14ea2216c7414ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e665997c7c31580147c2417edb6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731ceb568b34f70783f76e6cd2c1c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a38371418835596f995c0b6707791223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d0b66a687420dd72cf811965acb35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d033f9fa6f2d64b59be9eeba7ea67a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b1ba3a0b145581c165897bd85a142226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34b06d66abc315bda157a3cc5ae7ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdacc35ae1b9faeecd8ceec73c2557228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7687bea1ede464b47273f0f77c8bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669316ac8810cc4c248c7cf2686df1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025374b9b77ed6f8e4966adeded58a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551089ef0235c4fc7e6e7e3b53d2df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e3dc18982015f3fe6f8e1ec58b40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43c0d8b1f3aae8c3d8eaa5e2e3cb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56eb6dedda3404981fc8e49c0b17f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94158c416b288bf8b5fc3d87ca3f9fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfcc0c10d8db8c9ed7dde0af256b49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ee53979c3aa198432e7c939b1e6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da3a85d9be390edfeac61ceed2001239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d491c2d57415044fdb674086635bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb93b48ce9486336b3dacd3264fed7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d534a43f0147aafb4fe067360d746242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cfe6105993bfe2c0d0021f3ce8e14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e8289f27b904ee4e27cd1ff7813f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973499034241d15ec8878b03231737a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f56587416e314ab600642ab4a2032246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84881b361ffdf16b8e92783c7b44755a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e2e3dc5976a6a5029d5788c16b9f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc62a5354a63a10563024f7e1a67a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21df0b496bfb0351b638647fa2558250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab478c975bd98e368635aa0f91645b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf66d2c2f5d2b10abbc086adb0c0c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74ec59095eff69eefe41ecb5ec1d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62c07137856ce5ff629e6712b00331254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c90e5c8fa015852a39aa88fe15587255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d173fc0e032cf639167e8bf9649bcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c46b1019afc332dec5c902cb46504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3084c74b4bc11e0cd73535efecac8ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699780f28310083f560af2aa1945e7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b4f0b433ef8f0b1f1861e6778c23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b29b44d70da6fefa4a29de41b7ce75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc4a8d522584638f0e7f772e59ca3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35162142b2270b353180ec366341eaf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb03927116592e3045b363ebd996496264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3730084a971ec9b335fcabb98b4fdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e56162bb24c959d66406aa224a533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b999ab1f41b153025ffa8c31d355081267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db5d974f6a862009774401eee6c56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc6a2fa119e5f72bb3f4088fc58a33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aabf759f1cceccfd2f75bbe263afd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664777be4f0b63b5f13cdbbf50612297271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88c97a5900848a8de11310508ca38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a3102413d8d76a684d041b09e196273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d06439e0a929df6509ddf9ad5a23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37776da6ab62943f6c5e901240717b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847dcf06908418c267fe14ef0a4ecee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65b34a4430f157905f41939c5f0b24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc601243c360852eb06c947f51f86b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee11e6c16a086d9b0f9c097bac3f38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad44739244e282721ea44606af40f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd955cd56be708414b8cdffa90de5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9a052b39854d02363d8de19d6b91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe01d6b77fd151bb032aa43ee919aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6046d005ace09c768b95751346e15b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290608f3602d4d11be2512c47cfae6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d07d54817da49f5d859b7e3a5404286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b917ae08d0d0f4484cff06447d9563287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073eb207ae4a2f24f3a9c584d5b66b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554cf5c9d354d84a5d7ebf386719fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cd857ceac022068f34292a75f58bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96099569565eb18a9ea1a1aebbc741291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056bce7a03c597599ab7f64a34e5607292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4be9cc29a58e20a19cbb90f80826293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23eab77d58638e0d77bd257297dda2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc243b3f030d9472786198bafedef5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fec67275c8ab14d6ae458963cbe8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ecba4ccb3318c15612c7981421467297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f5cf15dd187d929dab49ccba3349e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6673d47968cbbef40a118e1862dd4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38ced8141aed7cad11ad5652818ae7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf413e3aa707974b113d8c23cfc2ea9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae90c0db1ad460ba7680733254e6ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea4a54f7452d90d2913b765a6237b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708d4407140cf2338e5be5087d9445304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad345adae7abf1cdc264492e1428c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d6cde17c13c034d7de4985fad243d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac52cc5ae41468bfacde76e2ce27807307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361086538d729b3e763e33669cce2153308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6ccf31e35eb07fecb9d8f51f14f7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfea2743a27ecc7922f1cc9be8c52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7473b54d90aac1a1936f35e11946a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad613e9c3518bc0940a92882b76c9e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53b1980fc74d90838f131a08e3f9ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b10c271268822889545e0ec7adfa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fd478831a7dd55bdb0cede944518315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea3b34051f3fb154fef015933f1f0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f292a2891b6024e309124a68b4db3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174162cb55eea003a52a2dcd28d72a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b464567f7cf1009ceadf146ace291319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26ff6b468c39b6a727f4a4d736e6f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8c9b6b7ea78fde1ab1683f60fc19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae867d4a479342fa6c11b1ee6e36c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6c78428e81f65ddbd41677ab2cc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c422b7233d33d1dd6ca0c6b04c933324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc437d8146707e17b57986ed936374325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf08356e6c9315075381ab57769124326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa38ff6b8092f25336052ed351ad9f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258908877914af568d1cddb34613e64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4c18d1d718354863d0c570b6473e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c164746bf375b635c6301190e675330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ac51c68c19511fe916ec35a434764331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8f8bf95c6fb2f6be6898b5796b56e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe3f8ef25e4d5ae8fac30d4f7c924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05d59a25f9c2f84f99171cb5405d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e218c27943a05102786865d25acbae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40b3b2bcd6d507c4cd5b64809b138a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec29b501ba2241224f8cfbe6272de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44cdb31684b1da850eb2c9f7a7b124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b88fb15aab058669a46887a1a8176339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16535910f3112e1db471a3ac85bd1a16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d3bc70ad1f792f89d96b26ed04fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da755128f9cf8efeb3108361f583d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7cf754b13800fbf3c64e821e61169343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e2a872e95daa060897da2b981fa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e5aed2b7ad54e761b01ce098599f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15ff0b1ed54eb34df28cdfcc06d4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3857daea2684c4aaa0c2922943875347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895c8bababf3d5ae93f597646ce9f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99ac3d6a9bc87401a91b95586ce161349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb0b961a85b450c90736260b1b741350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d786b807489c9f042a5a4f386d6f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bf7c4286886d5d190a4ceabfcf6f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e4084fae27d9ec1d8d260b5ef1a45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434df4e0ca3495d0a2460b51456c48c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa9c230a8fe1bbd3a68edab4861d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16eb8c3d374dd9f105fd8a96272ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ea682570f96d5d7bb72340a8308c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0879847bb600b3957a3396b6dbb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21a23306f5b64bd0ac7856e4da7b06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc572d4b0dabaf9eb33c30bd5c46df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17973e51e12b4c81adad19ffc2cd45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec28eaded46255ad67123569b13000362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba821a2910684d1df44b56a3811c9f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bb63747936c1191bf0810acafc464364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219492f679e8e4287132ecd6457ca9e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f7352a252ff330a47a1fed1684f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff8c977e1848e1e9befc8ee0a3324367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c91e806e9a1b16b1eec6bb3d658d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994f2763b6abb7f82510be7a6f9611369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0686ef9c6d4f8413d715e2e9be657ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209d507684ccf60d07510f8ca5c8a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856dc5dfafa6479b15262bdd3f4969372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d00eaa5d37a35f3aa09b07462a046373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca73c906c5591f96b3e406fbd0c34e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8204318499294084f76cc5526e79e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5043c8d54fa155f3fbb7d8d89184a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d9f887a1d4d8b1af73e4d1079c9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b9efc525bf8cc6fe59553e3515ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407a235be9a363afc2eebebf0438b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c870053429503758f852cb5f2613380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280346a40b86e4f2eaf1b2a41202f675381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cad9641cfb9a03e5c27f0a1f390f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe444c5562c4fbe30e68cb567bfbb87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8825bc6485e1bdcd2e1de918c291b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8460b245e20f36a047b56f9d12884385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d3802ccddd4c7ca08f57c3746fb2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860809a0c552b3c72b3b8603d4ac4ebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef45a5287a427114fe18e18f2507c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf2ea0cf39098db04b503a155a29d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa8727b94d676e1f1b61c1ed3a6c5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca05e853c8231d5f25953d0adb3a4ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b56426e5e55c2d7c7d600f6ff941392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb8975cc3780fb8fab0b5c651739a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32fae34ec4702d2d5f7a37a3eea3ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f68674689b9f0b56f5454eb1ce7e73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbdf4cc9462ecfd2dd1414f9fbf472396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ba0a191fd45391d28b8d200d4bd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc59f8c6fc45cf112bed50a8db8c86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93c7ba6e539028ec964ea2a358b56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f8dbb2f570a620373e241eee5da3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef767473cbaa4eb5059581a7bc7a594401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77992fa62d8566a906eaec291efdfe63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27c841591b0d08d8f2c259bac455a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afe60b5dc02ccf2a9612fa1166a5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce38ad048e2bb7cfa7fc1bb20b2963405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77a6aba3c251209e26107657511fca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9590b1101fdb2a8cd6eeb41bf7a306f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9c5599ca7c5d82c5d8ec8d56883d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e64248ccfe173cb6ba63fe6c78e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86900c1bcf662112093fc71cc22ecf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe744a44c6b6cc664ccc3e5f233a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e151bc016db140ff4dc2cd265876d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a1a04177071a6f4e7af5e6d0ece24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a5e23791e94234ed5003ccade6bf0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376968adb1e68d079a6b7555315a4000415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d767e0110993e7ba77f3e61a8e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e5f9a079aec6e861cc6e2fea2ea26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c81b7fed712063396ed7ceea4358418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59209767173987cd3966524a47397419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689577a2875a15f0d4befdceb19212e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438536a46790c2cdd2355e861768732421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a834c1c454f15de204ad8a7745598ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbfecf96ff93d28df575c4ccf9992e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31834eaa6fcaaa29a8baa69842170d91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e479759f294138a13d417a4a00ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9cb4c2c45f8ddb73867b554993bfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fda4654c6a72d1ee44dd751b315a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528321413e64231866bc90631964d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b2369e1402bf4e745f3477b256ce7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80a64cfed48e6c2a3f1cc948979c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebde53110dd3a19bc6a085183c70be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38d77d2db90f7149e70f2f53f4164432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7d10482a43c6605c9099708a1ee6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea5c529fdde0abe7913da183bc792434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e801cd86ea27671ec058a087f2210d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eae86a213b74070ec8495439384c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f759f52c8b29731172f610804be685437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fd5eda3f8d77c90f16c0a727d4128438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f437a9c82f2bb4bbde68abb98b8570439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b7d5fc25ae9d2d5e635cec156c88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531fcc22393b86b8e579360c95aaa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5a0781b662a1bcd934d3f848bec3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722f0570a8366ddaf1e133baaa6249443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771113ce8714a24bd0ee189f77165a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe693d8736ac93500f4dfbc74be354445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d18c2a4951dcf4614dbc378c5e58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee2996279e52b367fb8be50a4047e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ef22ee804b91d8d9556c9f56f781a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833366351083b43f1dc816353c5244c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a10ca8bb07fdd963300e3c967505450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629114052db8bdd77f2ccf372208969451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890c7d066e48e33eb50a8189bf72f29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61690b1b2181d7edcecdca55129e037453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3610afac1ae63e17264d48e9b566f23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b6b8030db49254a15489ae5a2da1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e6a7e6ecbc47e8e9dd4910a811928456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ec6439bc5836b0aedfb2410778fc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245210e2811b7fc5be9b1f464c1f7b00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7599dc97858e8efe42a3d92090afe01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be17ac1a68c93fb5585409b17c89e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070631c56c8534f40ad3e3fbbb61f65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6bf2f2d134a596f77872752d5e1cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6811f06c110b432f6e98be3f9d12249463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d83549286157ff1d2f2c63e8ba392e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b6af0a37093728449f5bc47a91ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12ee48d2620aed61aece7d3708ce83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f23fd542a9002850e89b12f0f7d6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a829c43cef649b218134fdc69a931468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0d436794033ec644ba140fafa195c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd5909c5a00f1d909a151dc9c5ce74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a650b4dfd3b614a6ad77cd6f5cc9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b94ab8587289bd0125c04da5ab6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c04c04da9185c489e62304afa3db8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94cde874befe7c581363a3a9e3ae2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952e05d42f97cf474c1557b01807aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344261bef1baaafa159647870f742b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0a05444b1a1f0cae5692a4a3f554477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d4ebff1ed240f857b9c1e388995a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dffac90bc203b1340a52dba5ab650b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9101c7a340b222634c30485feeff5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439dc09b957b59ce1c88be0e8887d75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e4e909a09b016200e7cfb87f66ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbb6c2e642ec7d091b61a3a76701d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642571b6594ad1a34232f5f53e42d9e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274a8805904fceb614ef87fd3e5e5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6553ca553d995a71499a1cbf1129486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24685b3ac63eea4aeae2a0fd4242c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ccb6db89db66c0fd2bbff0f9144e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884e3f07a2fa47d0a11d0425140703489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec347cd759be3194d63d03c3008188490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960b123a1920424a91509211bdf6058491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d31d386dd2250548a2349e18fc31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d296b75860d8a91279d8f68fda83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818773a0a6bdcc0e1f4fa58873cb51d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ab37786e2a37a7db481ef295d634495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cbae68dcb3c794e55c19457b9c4e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920f7a6c54fe5831ef227c3306dad6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4743109f47ad7c84507d75dde82d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c219910cc6e9eda985885b6a73f32d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76387eeebe3e965458acd7500d4600c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b4e4da5b47afb529d7a732d208ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508bb7be2a9978bc30a80a479a23af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db3ee3dc3540d076275957d73323b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd857cc6e356f943caf2753177d9c9ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a3588583c28407596df507420b9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055364a3898fe9208a4a94cda2b1f6a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bf39f5743deaf8baa5bb64ce3b83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d20572cad6309c9257751e917d551508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b893328d365b3ef0933d1293dfc3eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462beb3533f8875b274e346cfbedd06a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734de880a3a7a6784c40d7bcd31042d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45700635a937b1f4d5360b859106c82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee626dd325b24df384b9525654bb787513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eafaeaa4df6f42ed8945c2d824c34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114e79327b2f4c5b9622777f423ae51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ff8d6ac6b206d98caedaa63fd70f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde236d1de184fc790d5fade4c850a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a4bad2fb8bc97c0d44a04dae1001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4bb107762bb7b3b64103b3f6d94ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aeec8352656e68fb61c130f30b788520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8939bb4d1345a08845e8db3723e538521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53429b1462f086c0ad2a06ab9e686c47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb5ada27d9701ff86fba6e781cca9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e9036436b962633c769c36adf123524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c754c2537013288d45384d19973a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c7484b411830d82417696c669111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937610d12284912ea2287e482152dbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2434f6f3fda122e0cdb701429e91386528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b624b272d00f8ad91581a2207154c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b7d115f926787dba5bba68157f34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f5ff4d17b38a6c62b6034ea35180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819e45ef3e630b60273859c6b6777a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592aff3211bb85869b1d97e88a4afa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3688f3e8b890ff1589be1b1b4efc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f983fc8969ac1886ea056fa217799c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b599a50e3fae922aa80364c7cd7baa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebca74ed7fee52fa99aa5e8d8cc1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14892fbdd9c46b12127a3035eb606538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8aee7326be099da4684659a86a406539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5fe56691ceb8caf6c5ff0c31cddec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5777331cdc2a37caa3d7486463985541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24650b8409c4b3053f8c5e8afa49fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864260e6672cdc2dfa904dd38bcd901543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279699b76743e370c101787db2f6c99f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310337ab98541e1083f1b89c8728fbc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e531ff487abec3e83e3b737eedd01a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97cc325af2072202e1e38acf9bea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535341083a6b0cb1803a3a092c61dd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185843e16d868bc4ccc8437df030b61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde96997bef6862126780d840e5de56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192818c33d6683d5c17b62e45c92073f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af47ea0277e55f0275695391d344c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87534818bd61c6b9aa2ad3fe83a3ac7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566ed87af13e32b4a4284acd15d12c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3768258765c88e12b86670994b29ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc3f2a3ca3d0747308e78674ea81a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c004d995bcf45ab2e437311fb65b4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e7546215125dbcc25efc6fb15a57b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a664bc28e374b50cd619a3efe7f42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189216c8dc718041c87398f9f1aadce0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa0924c4cb4392d7cd9383cdf4aaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438df24995788bd7657b3508373b3d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77191c2ce80f1a0ade94e78d15e6d6b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9229de2ad728527282a61efdbd5ed9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d888056aedf62d5e6152f1242df831565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6abea1e0f07c3e11a630ccc4f124ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd173dc778b7a9163e9520c229a41c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a00e673d0788fade282baa90520fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509beef0f7a07a289634ede5aca44cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bbda597b6872710ef7fd7faa937c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747292e9870748b6b282f0eabc54e2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddebe0a28b67efccea1891886edb592572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba4e79d8e6215e3b097b6c7c3ab318573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e922de1b1080cce90db26ae9c20c78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b591805e2331967b4389085421fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db257f14f0fd6ac24d3da491ecb4d78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f325cfb80ca3dec718256def27b516577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397b7f484fe1a262058cd46a478e001578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d4770c4b3def336a067a2b57fae8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d001c2cde6599058ed9ca3c6eca73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc713a803b1da48659681f23ff88c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6fba50d200329d00ca87a9bd2a515582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230ec321fefcbedbd337c0793ace0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07845f234fdcd67d391e6a8218879785584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14103352c51dad7227a89973cddb5dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91813bf1ec1becf8c1da5ec8381535b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32401216cefb80924bf3e4f0bfc3c26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9bb2300b822585c1e347d848aa9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42dc5335411a93f2e2f1d155d8f280589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67e290faa3273d1a0ce8ad3ce17c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070ffecde506f24da49a74755cc8573591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8463c8583292b44b9aaf73084e7503592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a3713be4374ea7b86814c6c9f23c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140ab1d67db85348f9209f69a711614594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cac7b5655ea361ad6ad945c3922a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78c66de31a9b903ac89cd0b9b68e70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7e61ed47bdcc7f6497fe4e0ebaee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da804636594d0553d149b6ce8a38ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f03de56727e607b4eaa5544961d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a2b94c8ad342a0f63e9117f7534b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e90f8b767e6d135f3c7507ece42d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12cc1f5a8c6079a286052e24ebfc73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a8a18b6daa074eaa86655bb12e7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2dd4acf9a4aecd1e585451eba3c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71660eae3dffa1d72a8c9db056cc991605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c148335e209599214c544def47fdc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeaf47e0ecc4f119b3a546ae9ee46c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b89ad7c78d556c5e9930b1d8811cb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602555b1bf2ecd47952bce78a1be588609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073bb491a5ea917a5f714525e86953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a5a6940311730906c515efebc779611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3c2f8a2e09d44c67cd1332e93c2f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf967bf4380689d3df880e963d25b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705874031767495436f44d3180098c45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102904e5de240d5b1f2c18c1cf46d6dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d58ae4ce76ae48ff24d6d617e2672616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfb4cf14ac178f409fe845d1cf4a24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6cec141351f0045463e176a9fdff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b09ffcccf04e8fa813c2eb9781649619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283cafa148d59df486a7d03fb8888b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d3fc34f09e814ec0627731f0a523621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92b71414a41a0da15d91670dae324622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8104fff31b79e68638f0ba2e8766d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ca5f960c90869e70b4ee703edb5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67079ba974b8a179e661e3178a813ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd156aac57fca6979a92022a65c14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329704b9f7d0d99a43dd7c139d79373f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e9f307402457f5d85fdcdd7778cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b10f181519f0e62f58691ec6ecb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f0b796c7108f473c67ee4026c77e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956e1aad2a6f29ef2a764ea2620e46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d00e66684af35f2a5cec018e53c88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f13cb6c9b24a44e8a6d5f9f6309445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff68fbf8619315d6d61dda297e185c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f334f2bbeacdf783db0dcb655c410b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cb59b88222adb1cba4d42855c2fa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f19c24ad845a381933cfc534875a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d104777a89ab1e8c4947e8fe0449b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d549c2c25aff79f7869bea332de56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a71d7104b6e394160f5ffc29b923c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adc8ba4bca76fbfccf72c16c27d8ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e76d0385205cc72248e09bb61fab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869698f93c5eb49c3b42e5c3e917bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce337b5053423a988487c646f0b44b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9099d08db6475f58af60405a47386645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e613f678e18c974ffb16887e3143646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e3936704b81d17a101b75bff84d21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c959ad942def534b17904630f824648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a6ee2ebbf5069787fe3e9fa22d26b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb55ad67c872b206802579f50cf9e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae4d767b648f589515e6401693a45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bed0416042b62d467142506f672c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772e4dddcadf185982ab35700678c25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423cb48eddda2b41de354fd9ced9e53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41390ffd0fac9cb6964dcdce8be81e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80185b40120b5af88829f5b1dd558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b3fc90e221d0b96ed73b28e1c1bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d882779e09646d384af7c4d008efc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e74f0b670f460e10bbf71300832d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac26218be4947940a97cce649b17ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365f9088e6f22c9a1ca0187cbdb65b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6110274ed58541906d7a2b509afe5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8be1f34104a678790fdab0dd18ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e44e6e989806e259d938b72f1f109664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84574a976eef5f9df83fb4a590f375f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895214446f53c6492e26bcde757b96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e99919cb10b483700b24df3b50bacf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d26c0dee36de05a15c25febc914b96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d53983a85428d7bb07483d2b9c147669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50b1e5995f77e6aea76c5679c5c52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c7cea1404a0c59fe8f228ab845e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f290242153bfeb8e8706434b9ff077672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012b861ed4739e0998ba92a9fe7804a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc5954438c5d31b73df16755896653674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe58437a2562abffaef423433d30e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9792b4e06ad68b09a699f1a2f4ebf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bfd83149e8f16ef884de88c675e15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48f7853927f48252ec4c9a7beafca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e62534dfb31808967648a8a51ba6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42291444860e75155465c893049f9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3747fa2293958042a9d334a8c97b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe9e68718e7b9a8d3628b08ad22732682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af234dc0ed50ddaefe4326a942212683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad0db04f82d86723e1e573d4898dab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ebf048c0e857cf3b387a4b8c9a33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2a931a9421d86df39dc9efe0caa0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562551443c40959bd8ac9707d272bb61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867b4047beeda412023397c9d4e7b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d2f2a19815013f30f386c532a59d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b47dba05883bb008e1c65d37cdd34f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d90346e1549a042f755503ff0bf6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56b2b06703a5f1cf21856a016f18a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d5812a812ab5f4d70bb41c5c2c5cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e92175f5d0bb5a75959039c5b1b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2778c7bd232a9cb8732aa407c985f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a229f5eb79b68331e5a7818d2e6031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e573c1f13deb1d1103cc0dd2d7f6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a68834e4e41e1672ccfaded1a22b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b09b57e42f1042d3a642cd8f763a80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e2392d9b5c29ea6a55ea80c200bd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ecbac473e43ca157e88fa241e2c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f8bc694cdc7181c2f35fc2495d4d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342644f696033fa64239c0a281b270703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54542ebc6ff8b44a15109ccf8c761d33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42594fda708700ed74022fdf7b436705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d37d982316a5b88087393abfc2c9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326eeef9caf4f995f600e53d5714697707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a40ea3880a8bf8d3a08bff00556c84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce648772433bc8fc0f48cf09078ae8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca6ecba9f755f07f46ccc40709790710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e9651f7c48a22616b3378667b210711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4f86ffaf30ae1e763b6f57bc31d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737dcdd3ce208f8a07c9e3ab159aaba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24e24776954f135683a08dbea471e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8277fba6beed27ce9a9017068ccdfd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ad5400b319f7f0a36965baf9c647716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45cb4adb56f10e50b8eda7b1fc3e25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4ac8e6263d9b1ddf6b96490351f27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1126c1a2af7e1ba3eded4d475d60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b02f81ec4077a09eb1a0b30f72381720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169e7bf7aa7f6cc9f67edf92edb0bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fba176c922b19d86efdabb880e970722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024f3b53970f044f95f030c73bd19b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57ff601feeda363badb7cecf7a7c86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76c8845f449d0228a6a4d681c69b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e5cc5658ec6c45ed5febc05ba8ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08471cfa8b02aa10a5677a54e90bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e95c037a9527b91628be01f9bde4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee7a9724c0335448281d3c8160a12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af328b80229fd39c4c168ea5e23e7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a0314c754174f65346fc172bc804d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042e5c42ab122a9f29e0ce2a6e68c72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ec44c07c993c6c15952f8ff04ef97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b0f8be035abfb079fd5695375a88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1677e8279e6ad4e0dbacd38951a49c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01882228cb91645fa626cc1d619b39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612bf3554485c9adbff85b1a1b4917737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c809b7d907448cd8e6d03395d02224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc6afa022c63fb658ebdb71a690810739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7b0c31f142b4e4f3e2f3b0e487e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a7c73e770bef10a6584ec0ea4a94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121ae1e0b553b4e1ce9d34e46381f97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13644bf5bf5d81565710d981b90a4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd5e8b9ce24c253fb9c6afc3d04b30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d49215e7d2fd36733786ed7c32d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72395d62b81f964aaa48710a5af4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f953bfabdfe28b6a2d7a61294ce399e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb79e9c7cf0b41c6ea1e766f1e003be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b161a25af5333e16f4b6ce2e0b9b85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b2626522faa05f30c3bca5a6aaa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69cd0751eb26adfd2c7d722948fd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8e9962e5c16a32e621bcbe8bde78a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bd77df968af1b4549efe37b3a8029753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb9a7bf60976bab12eb86b985e98a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4680d488a8f03d75b944132e3175d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0708b6a0c59762e51512f5cb95cce42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59bbe1394843d85f4f745427efa8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda05e65fd0e96c09e1bc93c9a7aae3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd99cdb12c06642148bc8c99db25d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe9ac3169644de0a3c8091d5c6c171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896bc7e2c6c0543e1d9b967ba2ed4b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04801b3e428e22b7b36ef6002a66b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61906bb5d244594031d2f7925b0e0084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86385a715607cefb412b17f029ee0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58469696ccae34981f757b0e4af0be116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1bfabb2aa842db1b6f795e66c41c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ac801ba4c1a58b36f4e651bd55758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738074c22ac71f575e7a46f91a125769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbcdf4514983c0a8d3363a4ba2468010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64cb6a4d5022389a074fe8b33be26a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b6c12ced5c80605d1bc015db0f5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be940c512958ea687edb91bd740d643013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f045464030fa7a4c1926390e46ca414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47246ecc791c873a0db1fa6158f43015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d0d0cae370d7e7eb4d08254615e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62eb176712104cd0569833a7171b7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31befb49c0907b2c7b33f8a6556d0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823e2e41ca8419455968abf260126619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ebbeba6bd0e861d9653017cf9501b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da340685f0a9c7c084681e55a916421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896fbcb7d0f7cf39593747248150d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a43af072e7c10049f333e639e7ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f5cba66e838cbbca42f5513d7a2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3558665fffd99d6c5b7f5ecff2d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de009b09a218e5e9cd45d23ce1c3c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c5580547ca2a777dfa9737659ae7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8584f9f449323ce7e5e94fead03928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ce42e5eb757bd485713233b5a5b6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781a18403a999cb34823c570060a05530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f3ff32f6dcfe50e09c485de2e7dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1a2e385d6b5b01698f0cf1af207532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f0353490c9929730fe6993b879e3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054507858da647041a54db6c801336f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d26e69b6ae9fcc3253cf581938d13235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf21140b573bfef555230ab231a1f8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ab6c150c9007746646edbd9b08ce837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2f737a048ee7343e3e065b666e5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a74f3eaad2d86f77e3a934c949d07039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b59a97192dc374dc9e346e96baef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cad47943c9dbd96b43c99563d4f6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49633806f8331e26a8ead0fd69edced42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d007a0baf6d86dae358ce5a2b6c21d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929434186d34c45dbbfc36d8ae9cd4c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbd2ed8eba2594ca4adadd18d76ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2e81fd3d082a6a31419a68187a1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071215e77baab6105f4f0e3b2c808f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d5092638eff7ef55b3e195e8557d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583d5450c5bbef331550664f9e56ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb8b52997451b9df49efe8c199205950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d733eb93f447aa227a2f9f89787051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9d31a69f032d3cf6ca37035024cb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3535fd28d5ab653b0fa6a797d8f541653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ed78180b709b3ee2310cd2cdda6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d58c27446e9939a9a310c5875c347155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b91fe849bf393675a80503e6028c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e229d8ebdef94008be9a400f9a88857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061971fd11a94438a9f40d1e1262ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c1c80861fd3a34b8548606c564f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016b035cabe325c03ab4d6731e627f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc8a89c2611cbdba01f5a9060709a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906af9cdda6ce4ebcb051f0277aef162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54365da7de86a62a30336bca481b0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d9706b247c926c8360a69348ea23664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceddbf6a62dca80d14d1fb1a5ab382765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cf414533fa9738dd401878f2ef18a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597e4ef87376da4b4dfda1384b79f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d8142e04678ee04427c507c23a1f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc854697a08e1f164c33d904b33add4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7757995ecacad2f1bdbf7470e72ac670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9fa24c0d85f2c3262fdb7a774d47471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d055e49be1e8d26c0546b8f5504772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe6d69a46b55199c244f36805bcb6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e8b65c22746a7ab896ab76f17783b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15367c4786838034cac96b066c3ff775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ddd468b2c389337448a29e4d47db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb79c56508220b9477049223f29bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0c8e55e9551cdbfbea20c00ab83a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d70f0c2e2a9aba843b346c2d32d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400657cdfe9d1da804ffbae32c9fe98280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a6f3f59cf248b3cd8e905c57dc9be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa77a189cb74e2f993e5121c971ba382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308061abaaa6114a17375f7b337bf7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06804679ca2f36bebcd3c6de504f306384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5edde2d4690c60ab833de9a2cb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0d1a7c9211fa1bd4971e633456e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199bf599924b0dbbc453803e59698987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4d1645d567538c91f67506a3850688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf007600c440249656dbf069e960889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d557f9983a55e9620620c6858eaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042256b849f1af52ee2c10d13b59fc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48de0e3222253f31a57d29b7a0cb1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc4319fd0077f83a21578fc45230c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09383e032d446d0dafc107741ee8aac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62349a37945b17807c81b5dd54b38bce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98160202b744076e092f93040fc5d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a6b1091730b591fa8db771d8509f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebba612b3b51f59c9c0c28d270271498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc57fad008d950d246a0e16c185e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc649bc5d728dde7fe5cbf65f9be706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b11b9c8996d9e23507e453e4a1a7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b39134ddc6c1e129c1975136ead2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af28facebda892f21b2244395cc94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb4182541df7b0fa8545bc6eeb0173104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc767798454635d38d19aad099c9f46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093fdb913a949b350ece61f5bb64526106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde62de6d50c2bdc1f8229c41a0fab9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f66044dd65b5add59e2504b397d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dab292110808e6393343a24cb8f02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c200eaf444acfce1b7aa82927e5f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08658646efda6efd6e296868cd62f698111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a37baef83af4cb1e986e2c84e65d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610ba04dfe57687396b93c00cd979a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab512b058a48d6a95ab2ae48bf5103114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4cdbab6e29bde0a55146fe1ec8361115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b90e9e009acb671f04646f00eac9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec1ee60aa96847299b532aa67f6d7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18b85282097b31c5e56f9a7f0f0298118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1a4a44cd811dade24a6a99b3e2a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b8e24119e385ec2fd912c1e6f329d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9653117adcf8c80409d7e8898826f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b9dc67f8ea6593d4499e01baf7b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0e50c440b457efc1bd53c3b13e0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405797b235d0e7a07a70b145c15afa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39790dfb5772c230e9b9a8857ecc049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b0d5b7bd584004450b93bb4dfc87f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf277e0711723401f3a034d9b615fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb313930140c7d5199d4a09306325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948159a583c024777f761dcf6969ef88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f63ee31854e4d921875be3297886bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2900a8325ede413fcdd65c4632914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42ccb2e5d1ded81e243bf4e1216036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474740d57434180bf261cd2be6569dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f274b2b7d6defaee4c4d35a160139134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463404bc701b6716ea145f40bc9e32a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28e8df776e7ecdfd79e1c458494e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a281aae8c474e1a1dea1d8024845f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102b310c62174a50ecc871bbb6b41b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2719c35adac8dbc5de31f380abb54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52121b42e799735b3582eed86b4e6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db4164ae2fd614a1f04a5880d2855141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d55b8eee8ff389b9916c1505d559142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4f8f05ffd05b9e01f13628c3225b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae9662e8cc14d9266066bc5935bbdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1769c73b009972afd4ac8be158fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7d88532cc795db9673d26518426f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec47bc01451d63cc9c6f58ba97205c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81837751d86eba04ab52f3598c547f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8f79520121715d6e393cacb2078b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b182c89a30c5618f9dd977306868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973c46e81e35ee5340027f429b09d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070052e2fc8f1c5690f4f5298a37aa23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73fb330e631b06abad863a00fd864153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6954fe75bca639092135e95d6413a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c23356fbe41842a2b30c1222a51a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771035a04f0bae296c42fc6b0eb3469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced1a57687ff4a574a78c1880cb27eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf149c8df0084402df2209bfabde71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7188cfaefb1c78ebad12de021497e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e0b023db7084308adc272f11b900160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795835123881879d0b3cbe014a4df8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18fe9e232ab33bb3eae87e772d421162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a5e241048e71284c51359dd67fe5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab8f3eca3427311871b0d2e5fbba4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ece5826eda360ceabe0ee0db6006e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333f81bf12aedfe52c75861e4edddc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff8fad41b285feeccdbd858e0ee337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d900964a7e3b5bf1d1605f995a3f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098deeed88887dc8ace57db0d672728169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a94b56b096710570d1def528286f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feab75aee6fed1859396ee494a86ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb166f7b281f93fa83b95f1b7b3f9ba1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b1bde272272fe2d2147b91b10c89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229105f1eb1f8e8feb1ef259e868a97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd4d12a0a33ef10c546c127bddf854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b872d00448a1da425e8148012475d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a5deb08a6597355d20a85064fc860177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e70b4df9bd071c44db43637f0ff474178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2747d7e94224fd25587f4465aa35bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac9c31564bacb33fc213864c01081a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d2f28c9d6a89f341ddc0b0a00316181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc36ff66b7323f3d2d3120af31030182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df1a99cb2746252ece2dc199de241183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a05452243080648e99dc2cd505d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf645ebd64a9c0c072c7eb2237ecd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79acff3b2bb43781bcffacde68520e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e9e1f1d0b1c7122719f0be62ccff0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe83f2f0a85eda2addbe3e5523ffcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a156a8687de6e393df425180005c96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd03fca6c7d6160c380e41fcae7e4f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e633dcfea83c97a2eeb45a456e04ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e5070006dfd23848a6e9c558f635192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c89fbd2df7b5e4e124fdea9b34d18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef0d5c7e71ea3f7506f6ed96b268e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1847e6ca6ebd942ce03f2b4772e62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aaec8980e5fe2c1dd3fe5a98019d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94380da943889be98e013c14299d8d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a800ab8f6e4842696aeceeace2b0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290770feaf634e157779bc57dda4f818199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac33634b7f77a5976a6bf7b98f04d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818e8b0a6258adb70b63292eeb6e566201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07017cca33e2d0e4a261b3224a24c7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c38187ba7fecb047a13f56823b6be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844527761683ab63aee126865d203d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fda2c8af3173a32273160c112955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6c55face23610c0bd8be243e20367206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6668ce6341fcc3c8277f133d98f37b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc44af1e018d26e32ebf1a9c684a8a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c7ef410c8f40ac2917fae56a62d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509531946055f709342fc1461f52f3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a4795f6fdd387155b835ed1c589b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427075e9a37e9cefeefe9aa0b4f32d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3193a40e4a542b0da41bb874f94dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a33d3004f2615330e4735f535f63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4424c97a6a137d80081039283494215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887cbf0d40d8eb911903944feb357d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da86e4efc9f3c404502fa22771e7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e61dc201bac7112621339fe61185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447965f75d883469e26667f8b9482e68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dfe94858def8cc8c6153aa3c94c27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52cbe024001d44765fa8651cf59cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e54cf62095dbfe743ba5c365d41c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6bff4d42090c919f1fa1c7991123223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839fd4ac538a2adb655a16d959e593224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997820dbe25219cc0b3394396f33752225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93671770a47d139b1a43abdd98b69c52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17039731d6f0fbe413ee830d6620fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c20a541e39996399429ecc3f9d745228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2b8a2af28801fd77a1872c524ecda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6b9076bb6f0a4be7aec74ddc83a99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc36f8629076cc19508b2769c41a1a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b1854211e0d814c4abf732ea90f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da512874e7c8e4a7518c85b86477f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6f39daab2ebefe6775e788065971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a0bbcf9461b57f32d430d9d601d0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4e8e376126dd8408ef7a827bb266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871afe78b84e7c614845f6700d17bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3594cc11d8ed3394a7401b1c670b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab10904d30fceb4943bfa7dd3dccb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3be226ba69142a2df84b291a21a7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343975d70465ea5d0ea7aeac12e022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3e0e7e02c9be76f67da5dd3767f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810cfae5d6d172cd5f12a9c9aae721e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c7b159237a5d8b6ad8e8c2223e30c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b18ddedd78516e90ebebb1f4b946245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bbae6dc9412f23310c33c968b6938246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88e25b68889366a10ba513c446c735247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa17ff9feaed7481fb14de9e7aa4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb947071b9b0c6c2e3dc7b7d885db5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5958fdcebdbb1d9875dd5a0b257797250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc303168cb30e4e981dfca58c32d3fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3762c7a796a21f66b21c974d803af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8d617c1eb94b9ca0c9e004e347aa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3915aeea7b368f28edce1d90150e36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab858c16aab6d5e78ccf1dfd6e1551255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc69ad781571cda21659935c03898be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a5747e25acb1fca1a000a24d52c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985506f820d850e0e9df5954bb5763258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a3b99dcc6a71fd0ef59d1f6c38ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba6e0ed7c0fc5f6a4345925c74b6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f17a002838a13d5a6a43eec51a37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df32c657a1db9a218537c5e531e80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b538ff8680c6c44495d1369544a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706193975f70157f2e4babf29b2766cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff1091fc73f46801434e1bdcdbc77c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670022ddf166b8922bf978dca614b69e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f752b74bc7ef7c0b95b989c5445b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c20e4c6f39b7106c240feadf3d8c68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf24c14497f569d4bf37e7e1e7f48a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8956041d3938b022bf129e9da1730270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6be5cf12723fb802d252e589792a8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1e7d5925602095721477c44c710dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1fcc45cb74d0d9ef34f3d63c92c90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e4cda7dfd12e01d2794f5ab7d7fe3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd42a9587307c7b011140a712f0e23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae26e38b86e7f53f849ec26409d831276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862015fcec0722dd1f0cd1a1e53a65b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7534c05e1e2317ca2199af9775dfa43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5720fa822e67c2bdb1fef8d693ab36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6734bc0641b1bc6fcf752881486a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1f16d55ccaae7fc125bede12adcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806b888d32aaf63e7578e1393d74e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425eb34eb621bf7d26cd6b5a49c1eaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af337445e18fd82de19d59fa1352ec6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fce61d2a9c990523048e09d44f48e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb652795c6d7307f080d34c693e2139a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be9850d48c89e5f4212e197971025287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d8642f10ee34100f8eb9053a71f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59547e01498a33c7074dbabd185c88f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce94c84f001cf00076ee8ce792d55d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e0e139af2e7eaf8f7478642bc475291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15ee3e434d53e676c1a85ba3902ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafefc3ea9b7579055f48071a95fd8b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341f7f98637da3250df1a75b3216ed0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ddb44c9676040249ed1a58d3fa96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aef917769cf5347bd94ea6406ed78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf0ea33df55d2f0825e907ab8bde38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a9551207d2c7ba983188e48a4552298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b276a548a1a939147c430cb1b65b83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357c7547ae6daa05bdb0b440cd5d3ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db7fd547bdcf7724d7a3a9e712d36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14079f6cae422ceb654a702c30ca7db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4c18f2258f4f5f8b5736191d75a10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a75ecf8d369f64de8513312ad514304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a197d8c03da0581ce273c440f91f61e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb3f26f590947aec5fa9266b6028b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ee66c1ffa4f3579b67b640b34caf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc1b7be8a3449a7a8136fa44f23d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b0648a25d9e1d7840d4b1188f6903309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5da37fe78a255ea53769470c8bcef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487cd3baa9d6ed7676f01bf2912fc19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ab7daf526a697907455209cd9547312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb417c5b1adbf880ed31dc2b6c133cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7db6bffe45045875b3663cdd4aaaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccf34b43eb419cec9ae02b37e6190c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc44e4e26dda7238a12f1cbb2bac85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200db8b2ca602b1352cc6f06b7a1a85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09a36cbd9e4df3132001d6baafb32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e666e7036be764a5f2638c09126922319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13790efe007d2b59376c465aecb181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54144290291965e081f7d8b1f8d93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5319b65f3a2fbbc5c8ab00256bd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1927354d2142b7757c17f4ccf2394c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c413f30d3f6252e9e2aa1340780c8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539ed096dfa985634b6aae9cb1964b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1388c22e06849131366940823c6443326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb1dec25eb7848ad086213d95a0a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c736e31f3a6466924c09c62ed6514328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d878d5d219c7769a8cfd3bc7d834f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d674ade82e438da36eb9e5d297656330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10930d76701f6a79ca5c337adf9ca3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b806725582b2d085dd3cc5974fd4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e49e769c1e9b7f1cb0d1a2a9e75d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d9c97e02cb785d52a70e739bc6b7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586d1ea94270e6ae54738c1bfd4419335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f2ad674aba8f45ee73c096911a3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b19e530ff6859df8c4f97fafa29983337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b505f7bf1b35b1f8f3624ba130f3673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787594443bdceb24ac319301f48d511d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51290da4adc2816a6d2b1b4f8c1e298340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d730c14b8364a8fe68cab14ee8956341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c01187f3ff566b21c69fffef9a5e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ecf7408cb9c9697060232c866c000343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3af68f3aca5dcc087310dfbe2580344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32bd89013f0344d94b920149be0aca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbf290299127ea776fe15dd667a0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332858e053706517ae426218b45b873a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce79cbfad748216060acf8a9ea53b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47459653fac2c770d31ae3883b9c9182349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d934c5e252353f444e8c6917d1435350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa57dbb619833d94325ba57e2f9a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0c985e57233f41fbd2720dc2c717352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0231915e995d42d4e5f535c3eda2b79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a2e855b4132f187f4472f4622b9a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e0049069668b6289965dd8b6ca98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b15656f07f5368e8469f5ae4c586356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1056ac39ffaed4f32f21c3f0acbb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341378ee993691983429fed825e5cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31c9a7b1c77639fd8f5ec49619491359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2301ef5e2b6a604e4e4bc22a3448fb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8905e5812a88e73954219a76b358fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00715c198c86f90e5d4d1f03c09e0bb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d3cfc1d56febab965bb15e1c6d29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23033f1e4faef13718746d2dadee76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0aff99d551e91e5f696a3c2f05dd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7652a7291c98045a517008c344ea7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c773e89a2c98721c5d078554f754c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648271e8bfc7d26e64bedc92eb91509368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896417907ca3e34e254c9c028f910f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ad799e779bf8a57266a996432308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7aa645a2fbf271e8df6d55e86c3f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dc104f57be4c88b51896e506d57ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65021ebad67ade5ffd1b4e78f0a6b2c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ca611183a85dcfc3502faea8a7ca8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098a53776e5be35b0bc8f17130e068375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93d80f91537404684f55445226c9fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f622582e697f380bcd4ba4e5fdabdca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84304436c40192e4aba7a3a34f68455378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e50e0888cd82c1daded2996829dbab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243c1faf1047a8118cfdbd4582670d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e45043e1eaefa6fdcade4f5813ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff83081e48eaeba32f1442275435984382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c811c6c73f48fbfc3e587b403d884f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b804a3398a6e9b316f4540c15928e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950bd09f8fb676e45897d5937fcd82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764d398cee783a775ee3ece2c4f2ac7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8114a63d651a41169980a1db41a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31c67fbdf5331af445370f3c5ca3e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047b047590e2577e946f09adbc18b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb74c8e4f5f17c9f585ef7ba926723e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59948e3efe75831d04451a2da96a68a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b76afa3d01185b2535a4825a1d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe62994fb5820fbb095f630fa05738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be59cc07926cbe6c88b614487af873a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f1fcf4b25fc2aa3fc5870189269cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4661d746a2f74c086603195410a69c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666344ba183cac2d514b09a7aefffc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979b7de899b14c3e5bb2b503f728e0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25f6e26fd5795767873feaafc8524399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3465d119a369df04790dd059590128d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0427af8030111e9e9bc41e96c68e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11d804f9b2b298f691296814bb007c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78eca14b47b9f54bb1e0492f7e7dbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc8227b24db512aef73fef0a66634404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b818a1f72611fb6aa57c91122e11b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab469e7f26430522e28c8b71de9b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2af6ddb4af0b6207c3f001b061c6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67c802b2280b32f67ef03f8a68fbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b670b7ea2c23230873f6b35ba26fe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306946e7e681d1015a51dc57113195a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35e6bc34769402aef83e1e467542a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ede1ecbaf1577ee4b541f44414877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869663be87c4e782d8dc740edbd208b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140357e8977ecbce08b69ef70205943414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972537515bf3e9cdc02a4ee87804867c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5ddc93732007a89db5017a648c50c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caee6385f6afa5d3836837039a57e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bf84c8216789e2270de76708a47a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7431593738fdbf8d1c714705a8f8b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396254c4eab7c8e03a58fb4f7b3434a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41859d9691a200a9c10969a4f388f584421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068266635cfa89f63703743d7589ad36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e557ac98c2b4fd8a4638a18529f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d71f9116fb0cf34dcf3e21c223f18f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4393a703b58a54e58340b3fca044d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb18270ad90592c2cb9b7e3bf95161426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57116cadf7fa2492a323ee7b52288c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ff69a1f89ba317d67b31bcb9ff96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e236102d64bde5a305b9c34a783f172429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f2886dbd6b5a32ececce96cbfe91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521e1e18bd6a36fbda9b093ddad2f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2820afb85deb20c26d2888f912988432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946351fd020b11324f2e06fcc8874e79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ac0721e992e5f2cf520dcb4a315a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee15d1b117f77f361a63ff08c5beb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33705dc69ef5f5abcf33472006fd3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e6690dd420db7903420e6ccece88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef113d988387c7a5ce2b828bb1df4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34b9eb11f6d7d4db020390975fee3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162d04ae62867f13ecdc8bfff4e939440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbb300a57ff5cf49cf161b099267d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc6c3cd25ea37119e9206a2ea95360442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daaa2d71813beabb457fcbc78df340443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b01afa3a71f44fd2a9bcf5498f58b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadad5fb40c34664e8041db53b35f92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974ee87ea687b1e3d043ea70e009f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad0056d36f95d802c6fa0f571b9a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330283b6d65af44f1d03fb346abe8ef5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c929666e943993d1fb34aef12d11b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc318f3a2c645bdd835b3d1f495330450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3667a93dbb03df0f485b04693161451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44883fd70866dc124159095b71d3ce5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e433ded2505aa4bce47c8f39825f3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a9d277aee07308dca6ecd2ab1d816454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e82d278b6c97527cbf1a558e01d7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d566af16941110e94b6c4d4ea06e86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e73419b823c83054c0b760c5dfaaa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c7e734cdef611ab7945380dab194458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f18be712ae7accf20ff8348c0e82bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd006480daac605efd3a5170e2aec2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04021d7a1b20dcb49255859ac39d72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d934a40d9acca80db52a9ce8cc7c76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a070b66069ffe8265c1d826e2d87b3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648552581ef12f8d119b4155c7cc624464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5eaa102a961c418dd7f0a9bd7e436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d41f4f346ab9a06db7426214354a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d49d31743a6288fe53c8536749ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a0a9788624e2b099a2cfb96c77fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadeb9c2ccfbdf5c4aa856c770c5180469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ea67699068a111cbb0e0039adf6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd33eff9a6d5d78ad01b99192bde6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b91acc0047db8dd9e87fc946ebb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf228ef4582d15f0f823ac437830be9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a088d8d445e3bcb65376ea1762cad0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4409cdb6449bb698be2f6f4a55ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b266a563d387125970160a10b8a77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27c879421dddd91cb28888ca898a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45ad14070f3736819a0583cc1f049478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7083f20b6f0753977f31c7b0d7185479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de87a1357a4cb5c3c7290a4bf4169480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d91cc91eece7466f3598927cd420481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aeda8294960ddfbf87dade248f1c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0005b63fc0be37088d79c99f570d85d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9411968f1567f88dccc72a40e728ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011009500855b2affc1700bda64d6056485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5e76db41e9c90916d590804560e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d077e4c146f72d41d4cabb1d8af60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e61960ab8b4af056bae3f3bce3b82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392479e7347b6fb021c4718bffa1cb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a9fdac423402354994408f7afffe5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047991da88846f71fa03d42a584e6e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bff7ba319a0e320836caedf158f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86598fe98267f8d6338784600ad3743e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b178c7f43dc310529e49c9a150b9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58afa7fe43ddf4f5629dfb6147f43c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676937853e14bfadd7a21d4744e01c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec841ab584a09bd0b46baded3e673b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bdf4bab692cd56a74757669d1906498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b2aec65ee3a3104aeafbdeb5b008c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6db5bc0c2e7c148e2ee3b142cc1c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53610b7527ac8b6b6022ecf97c8217501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f71a42831c5fa654aa47715edc81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502ec516a981e62db35b54ab5d5b69a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173a50afc562d61bd72707c18b6c5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2192193de577555da643766827276cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ca9f15a77c48071839173d569dbfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddee79ad67ab87b8bc2b3790958789507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b92ebb9b4146d9ba75217b97940a44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b79d028453b6b12361080c9260e4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48a0579f32da3b7619acdf100fc20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab833e612716b54958de195a4f197511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fc72dbc1f7c7b0d34fe8b98e96387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a394861f82fa742a50681f137a60d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41659c9e3f28aa4f8dfcb8bf2ed7741514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c389e6b0cff69f3578cc1b5df02357515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4422269775f4cd83a7325abf0e6d7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839f1995b0c8ae9a5a303042392e71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c828af37e6ec2ebf423d70fbfc762518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3901d9e6e3fd36807a93e20d84ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d8f63883303d93fd22abd3962f99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e29aa552f82002bf2d07364d59cc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fd3aad664d4411f81da1f17eb8b87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f1bfaf91ab6e57f390549fc3b6a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85157b84a4827cc541f3681951b21559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b636c761e72870909efb64c7a12e8f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f49fbc38ce14786f03bd7789216a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6deb6b32c9432017e7b2386e6e986a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75608852b2f14ffd20d932b1152983528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f1d87e6cba747cac588c428c2a898529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3048d036c0108219126878f64b1a2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097dfc6bb049a8fd2124a56b30fe761531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6859e2cbd2985ea55a8ac2bb33a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f876e9084d665b0864a9a7ad1a9e4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0cbb4d35f4f752fa8030f69cf842534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d751ebb64d096dbd7443ae21d30c55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d764b1368170c7ba6cd8b1ee874d6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b732702b2e40999cff0e4a784136537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e34b8a51b17e433a00508f3531118538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29196a8ea12a0b412c21aa3480d591fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df214b2c7796ed71fc94c04ac84230540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c20c1a92943609c03e8555e5f0966541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab0aece8b3661f61d017d47a5e145b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f4813b22338718d718472f29dcb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e51d190e04f4f54648ec7c2dfb054b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ebbfc15fde86e5322ef97b0a02385545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce093469868ea6f7754d4f198705156546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdf427326043565f13014bd5c070c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdbcfbdc0f60de1f2ebb217db3592b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e815e3ebf190584b9d0e6aa1b96d933549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06747b51d1637eda0dc9edcdcf16b45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6710fe8df4ee245b1d53c9cb7b583a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b1153a78584cee1b718d297eef7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1eb67d3a8cf4a4a8f3e7a2f5c6b33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8614903dca69fa844edb3c59f9e5bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b820c178a3af7327966880aafbad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df596f5751cad57d61a9c784f4464272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea0c91bd201251a137dbe81eaed11e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252f5f7e469182b0c264e56957e019c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534798f8e8a9519412f7069bb67b8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8cc703c0c9af04029729d62e6d7b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9502a6a7d16cff2f9231937b32026561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06dcf6536f446252edf4d5aa84616562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafae84054edc56842af59e7f6304b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e78c6daba8ce90475789d6d1fd030c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454a4913c173d376a333e05fdb07e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654dfa8281301af4cf09243e62bc23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d927c4333c12ca61cca2d6811a80ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f9e780ad7858115695cee2069ea4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3075bb813dfe8b80e64c39cc68801569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee40ad29c10f6cf030a8920f020fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde759ba63e3921e6bb3c075c70ee60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6662cee987bc8141889b02473de2a73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bbd71bdf7c225d2d34c6ef0f0112b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12e204eb022925a721f845a53cc47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556965595938125b03b54d994e101757575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa13b387f6b0c531d1127ddc4f69606576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4cb738d470e2f2a5e91f3ee2082a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f3a8bc219f9b3c27a531d90e2d07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcb3ff0c42aaa9af235da48da7a25a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea72734c1b5bf93e934af3b140f7aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7fc61fe1a63b398760e50983d4f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a802895f5754d44de7a6c2e15f423a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d76b99d693436e139c4135e992c26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6932bf37f281991948c573c62d9be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ebc3a032f381b165835704210bf9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f9e4d48b8faf4f05652b81f94e719586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f80918e695a27ce966dd0983545f6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6cb2fa1632ca6e72a9ad2cc5d659588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088baf41120fc6624d9e16eb98f35a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c744405ad4c1e8193fd22ec2d58e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97709f374d85b237af851887037883e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b95ed7507011b2b97a7830da6f20d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb56b8512a5a3d09f30926454076d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf453f642861f2296793282f6375700594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a117d3e616385bf322ff56b61cb0c6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4691bac7fdfbab1b2c9897055bbab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25235a55a2e32bc5f5faebea9e7070c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc35657cf2fda29882ed02f1f6c882598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a25c147eacfd4c73a4d5ae7712f656599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b8a1caed43129bdfd8ef51bcfc5fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca033c2b02cc5665319cfc659b0e134601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c973a6d27e41d15701bc5935ac3defc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7fe63c1d6bcea43b3a2e77cfd5ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee32fbc68e893c434f77ea6a52e4e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea8725b00aec7c1f23d707f4f39276605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d24591186448c7d5103ee1afb3f359606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec4fa28e1845ea1f0d1f8c1e5f8eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30afb2c60a9e42ac6a4916c222699608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0d493f00788f4fb1381e8ff493c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e41195af1a3ca436550b33546a91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a171775cd898a911a8c67d1541cff4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15150a9b189d0ef5cd356eaf557d4b5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470651a3d9290a6541126407545b61a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7850004c0e5dfd4f06a7ca817734e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9e7253d18f90679e69a18aa65175e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bdf2cfeb0b0bc5c5948726c064d1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d96e244f85f99dec7e130dc5c38be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f07e058ce6b9e71e435930445f608618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa96216a5c02fdb03ad64299421af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c9b63cbd22e8689c664e71011a1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2280ee25df44ad5c61862e6cdab9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f141cea4477958c6dea5390e33a54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd93b95fc79ba7bbfa9faffe5e5228623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113f3e3f6b4399006be56bafc169e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8034dcea5e5eaff9f831c76bc26197625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56a577ccd5478041dcb2e45c217fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57032b135601e355591605cee00d59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb399f2df7fb6e93bc41f3ce45823a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df71b1e58f566b2738f11ce18f31b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304b2717ea96e3fb20f0daf734b20a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61fcbe76825a53b6ac04074c4fe40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbba55c13fe26637b829c960d7b9c3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d866d194c2bd8121bb550aab146d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b25ca61487a3def8a7cf7e982c6b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e880fa23ee8d441a6ca4b16e47131635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3450302cf873a88d83a4de314673636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3221d5424a9256428c818c138ebea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a61ebe1123486af9be08baf71ac67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ee3036361d1a2126f3a5e58e906ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c039f784e0b5cd20a629cbb7feef7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312195b51886aa9f611f4eb8d9af67c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31985dccd732074380e18771e07b70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1980c1d9b286cb772a2220dfb18e176643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeddd574412540db85aefb0fa3c3869644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f157fb92d281a9a9e84cca498a1a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2c7b7b6f1fdf8f1abadab08a0a72e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19c48f3120bde7581f85875e9b029647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8756ff26bbaf38b3f33b2215095f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf8ab1b628073ab3dffa574174434649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f18d0a6bdced6cc3609f96b4d59cb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397162d74087f0f0fff69c8d70ba730651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a70c4bbbcfac6826d694879a4aa699652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c312acf89b6a888f7ec5e317d29884f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677199d63e124841097601ab5c5b2c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d88e746793804e428e43330907d53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed2466c926fe3a80a41edc652959ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f9c75fa1183576bf3518f0bf882c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14aed79b144446f575d986713d5c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c92f12929a5787d4b13821785fbab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba009dfeab4a1ff70a9366c05befd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d6fcc66a3855192f420d1b4d591a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eeefd861cf22303e323445a01ca67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f97b0fd214da3c88031258bbb3017663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf10668a7bec214df072f47eace0c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5217c874e89fb943b3528178a78db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84d22c2c93268da52bbf291930fa2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8eb38013ff9297a966434672867c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96776d21a484faa86da47c4a8bfe62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401e75febe5dd2cac0c98b1794200f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b40196ab2122fe9fbbb248f1017e36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01931e4196bbc85dbb80081c5a1786671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ec6d390702623302e152a4cfadea5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd581c907ddf35024f2ae2f3e0426673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd805651d476644c9e10b38d338e7388674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721ffcb56869a25ad25e20d287b5baf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd206d3d37932dcb72f47a9cdfae41c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe4b13493f98f29e4529884712ccc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e25a5c350c5170e305fa26e7aa487678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c964a23cb030b4ea59a70b3a1d552a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f96a749cfa1611bf610c9291e57b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07955c649c858f6d1149dd18c5063e5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfcf97218a8e9a558924ebdf165223682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f42dbd11c67a122abd427d0d92a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d22a4fc32fca47ff392d5baeaf2547684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f49bdd57b6ddb70bab563700b2a73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9aac8ec683676d0da1fd63fe80570686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd28616b8fdba7062592a126199e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc66f2ce861e9836f8e333fe1ab910f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908117662a28c76edc84d323ac7cc8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b4b3d04122f4b2ca0127f5b9c0a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e3507839c70f829081c4e5d3e759691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772b087cb5344797f9480a9ca48ac28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fada002a70b14d986e5fff745c911e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b894d08956b6eb174e5873febd47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e9907926634b4838328b044691a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf0b104818eddd3f4950a44c210bb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951faefa38d3d806e64ce68d909e6f07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c641c8a335bd7478adbcbab354193e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd84af376c994c2b778af3b6ec14f37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e37d025b441fbef18f878ebd02de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6312509616b843f77a502d1e05015701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d47908b4947fdaf3a919a1ea2a7ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1483971d7f8f7013e9f294a4451e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11601381f9b10c6982ae624d10dd63c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba24124e7b76e1eb9a0588fad2f6bdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c7f80ba160b50a9ed91fe50e1e896706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb81c88ccf7503459b6f899235d796707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277d2e2a226197ab24368c0ef833bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73748a37c59a41f657ca08eefe350709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5917d756b504ef204b5701870f7658710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b500efe29bb0bebe7c596869b89c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e25e6e0fea7bc8133a505218698ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12cbc6f75b8bce5bb97e3e4c4a573a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d69a8cbbe6e215b8d42fa71716b03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120ddc2f727b80ddaa36d9e6efe26d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d57567accfd18d70aee3eb69cdf2c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c08395137c509fdaaaeba9011245717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac909fd4befdd6012d04da3ae67ff915718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dcc1bfb99288121516e943b8ec124719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acddc5702114634a39ddec9407f38d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719278a82667a44d6ce7abc2b766b4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087d824eb9ee0eefbf1f13c543482b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c939237a11aac84a4c8009108024f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9696c4d070a34a98baa63680addcf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023469a0001be3d162420957d062fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355a346e5d5af4e9530d3947d2360ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfc65a0dd3c72ae14e7ea22331b6bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041aa8a0067e5d5a8d90e928f42f5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77604b4d293bc27db206914f597b8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b3b218ddfbe956f62c93805a12b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b1c02afb305a2580cd0bbc0e992b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812c597f3507852a1bfb5c1d45daa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf24289daf1c3a9dfe3f01877de78e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da6df0f1ebee9dbcf20c83aa4c678734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245847e2a5d9752895a5e4c93adfd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea58ff1f7831a7961e4f70f4164141736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a327d5a163f11e05eb702206becab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634a0588964b7bb75315a5f9aa286d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8fe9f2cd1eb59808d19573fb5452739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292570f253060f405195e918b997ec79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ebca8bfb9e233a58beb3d1a4f02d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ebd1162c6b168b3ff79d0c1396362742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07e5140705e906969474c3a725801743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a082be9236bacd2ec3fd91ce043d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ec737772834f479509a4df88f66b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9794833eae1a1d77afaed27ffd1ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffffe92dc38bad3ca281c0358d180de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99b94da5fddf25b0203cc28e9f5db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c3db0bfcc1269494697beaf98453749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e553a005437faa7f9ee275a685b7760750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c7f3fa8e75c2d15cc5a40de3ca5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbac6a657a3051e58a9aafab091e360752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9311b8ef6f5db96ba8239e76b85e46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a924327ff71e9a01fe0c2e18ab9362d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e80ae8fa6632066c70b7afcad171755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ce9ae5ad580950070cd37a195fa4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd97acc778b5de954b62aff53b97c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b621d077a5bf936fb06b5bdafc28d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bfb04f2954388bc563d7f57525844759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>