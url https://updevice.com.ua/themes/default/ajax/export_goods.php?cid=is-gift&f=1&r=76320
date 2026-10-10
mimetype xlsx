--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa1da7e673e180ecd688f4ef8867d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc68dda782de48dce05ef07c0d7032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207227452b45d176df2070ce2328527d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1afca6bbeab3cac84c4e766442994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136f3670012824d4b5e7b7b63fab305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa3bad3b416ef5ae0352bc99248f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db8964c301a1ae036755135709dae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8725a0d9a55a4ad08960c11d50ccb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b9ac29c08d46d351204bac5ee24f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc478138c9d80cfbf945abc2c63c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ad72120c21c60d52e4c878a9125b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ba36b92d2830886e1d2b6b30679012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290af58bf02ed0817b94f1fe4f973013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354d8d6f67ea90283fa4681f2dce2fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59175a33f691b5aee641582340ca715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ce54d7f615708334f44f915b067ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23d88307af560af947b29abb90fbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53602d00d607a3538e48b923cd948a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d0f7c3ece91597278a87f9a41af119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95248004a281109216652258f8c246520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc41687ea4f84a306a713b14730bc8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa2b310bb6adc2b512904e5baadf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c82de5b3abd05cc30206cbafa913e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1eae787711d7455a3555b77ca13bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da61b93a7baafa79c5a7593761f872f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6081652f4b6cae87a8381aebc3ad7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a591d7453cde1b038878f5f8d3e5bdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2065f2ff73d71ec30fbd881193e3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29051ca1f2a8e819110a18e23576b0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f33fc20846cadfc101395a87ea70330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672cdfa2cfea3b844d4ac11071153a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3854d163569907c9202e330852f5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae796e30a1283ceb1dfba15d37f3d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d5f0723a283d53442d9448245c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ef4e099c24a638f213e97d360c63935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c76ce6bc2c1fceed6da26efd4ec74736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f49ac9dfe87781e3cb0ebe307185f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1251bba5ccdb7f132e197cec05087038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67990ca6c928e8ca4d84f657b9ccfc2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f669b8740a1b57e6dac9dca1e15840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b1d6b33f0082f740ae9045c16e75d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ef30ad033c3dd1818010a43998d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131756a74476c55c3f1aa31337152943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5006a27766758531f55ce5014e403744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b918a9d52dd928aaf1edce8a50888d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf302073c0d56fabe93aea0fde0602a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602497608a24f8b0fdedbe9cea1766947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c792d63f98e7e44938b70114267e9d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea32fa82cb53dc15256136bbfabc8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd55981c38d3da375c25070b7a034fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91614e4e3b57f4d0b6afffc617e1c38851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854bc5956dbdd4ef3e93ca1e885860952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b881fea3d3d9c59b159dbffb85f34b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabe8ed79c8df11b8c49199f189e1cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f4bcc8b65ec246207068d645fb5f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68195ba6531146d43f14f410a17cf0a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a746f388c76d5b58c9c43d87c3c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ffd4819598489c02621c917b50e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756ad6843b25229a36da438b4810e5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d96d70b4360dfa21c217be4fb6aa7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d729f25cfded3f1f017dbd07d4141761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f514c7da0ea41c66a31d39de8319f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44382c8df7ce79c232cb0eba53b9845b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc92c3eeb354eb7ba9d1655415dc3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008255efd2f04e08fee985f5ab66235965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3937822d0a27c77e99451661cf89366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b153a0e59bbae3e435fc31ea46ed967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af9720913144aff2af74029fb444a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aead45e00a9f40484ad7aa5fd7f1ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6ac135874b65854dd8a6e1c081c3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2e82662f9255b9094228edbf316871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f57b46285c8c263459b54539353872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708bb42fde46e465a007dd95aca0bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576532c64545d6c97f7ee97edf6802a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b29d1771947c4136c24f07d0f534075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465a27d0cd7ea137d5aeeccb347ac276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2933d017a0bebc0a4cfa876fd09dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750a7919ac764fccca62017023bd42f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f677189669f1fa075e0a302d74c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31c6d447ed3d9f18f060ee91d2a8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641fdb1e938308eee407ee37fa6f7a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876773d02e09fef875b7629d6d0e3ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4c01cc9e6760840f67fa7b47406283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d86da96ec84a8b6a2c27c47e659d6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478a2b1855f6226ddfd4803576b1a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a7fd0f741c29f5b9883972a4a6e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e9fc9c00c71d87b787b6824aae7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f61be64475a21dbae46ec29ddab188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd10de0d3635fa1529c1e09fb3c0b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b87ee9044c8933235d794088a67390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f393d3b4aa2d3f2b836fce201d6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f11bd38e35c175a4f852fb31cd31092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8c3ce93b2765f1770f65fa88511793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f1d49b478e1373c01e809ec16db394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a033bc833fc893588e8bbccf326dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d38f8363dc9c6dc80ed98afc5aabff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34dc93301a3b042b9757594a2e2d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34169ac9bc38f9e5ea214eb17c6c55098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4eff611c7e24a499e66831195e44d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3598812d6134493d69ac3d4d7cb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01289a43a0f75360f971045f540dcd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354353644150ff8350e331a5922dd6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87001c9a1a4ccb7a7f154c332b0dcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b119222ad28de7375918482cad3f641104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59972f1b1cf3229deaf807baf2c4d5c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eba7fa94dbe3a5293aa2b971165dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479e4c88523bf76907386eaea54e82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc5acc843080635086ca2f1e173ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61084f9151d89dd99e5442c99e872cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fcd359338e5af2d079be2374f1ecf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47d3caa7bad214cc0c8b008bfaa963111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cde35c4465cade09ac1fa0af171b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb174b27dbc1d4aa422e1872e77817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd812614c99ac1124e4ac46ebc866d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13231a3648fc32b515ce408c96184da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75d4faf1ac6f8ad10ea65627ded22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259b7b753726e472cf38be5db35ffef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18d725a16b77378533af3d785f430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3f8f5601311211a10463627f0051119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9422da5697228ad393d11796ad2aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b5964113622c4d4cae1b73b3d9ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076c3be4666c3d86889b183e169f9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89ab9887fe3a4265e8fac1460cd56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec6a43afda250af4c1fb3cf52b857124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf8cf117fec76576816ec59be8facf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d740190f779f5806e52d67b462ea247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94f956a87df9b2d9ec9d445289d4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfd08e7d378e647cd60cd561dad1c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f873c4bbfd128cb868c1a535cfaab9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d42dbc73b24d98ef66ce13da959a14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9bde9ea65c5a3f2bbf4224290ac8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca029bd3b3db3c2d18ab4a3266673698132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c93768fd9a53853f6d72950187422133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8615901fde4adeedf98d26a634179c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84b872760a8e2ff8a029f54dabf5fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7034529311851795adca392d1bc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbbdd12ca5190621d1a2eb552f3028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2ef200029f9cef88631e89662514138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd736e4c167f5cbf5928e245fae3b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd081a6bb13d42a39d1b36a57b275b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e28e8a60937ec2d3b97efc68aff15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989dab5864641bff68287efb0a4016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d047676b02ce2d43fad1e39a2c1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d3eb979a5b83e8990693a185b3f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b34f13ad1ab9ae4f879c310891c2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601ac86f890dec1c581030da78a2fb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dd8d9e46221df3edecae3bb705eee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9617647f36a90c2756efdeedfe47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e905f2d2128abc78ca39f8e942340b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cfdd530ebb006fe12586b3a51e49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdff6309da4400021d0d0860f224816151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f20817ee646763017bce2d223a77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65852eb0c8d80da1e920d2a63d0c52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8b4aa25f059a4fd4110d670ebbefd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a808623a70ec03ef8e56211deb297155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d2598f1c93ffab0cb0c45f964cc98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60cd8330f0d70bb2523935f4f762e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c84001f3bb2d652d47eac99560e18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1753f754755491a87cd3688805718f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65ffb6eb03730b00a0637a7e109563160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6385a8552accee6e1494412d042cf9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72839cd4285a6b40077ed9c92b7bc698162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f8864a142cb24004d97b426a9c406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13bab0ea09fa56e6f17ac35518d3be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e93da906596d28fb213ccae14eeba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24016923a78218eb209709308c7e3589166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077382ef61416e5140a59703edb467d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b29904eff7e6602c40e1c3955bfa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692464803d3debf8707706c7da2279a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154d00743be27bd60ce3c407086275170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316a7ffd28502310366da36325670e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffa03a88b0993ffe91ca4cd45d0bb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2264f5b4f9246c46c8e5a2f603a39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffc652551ec55b2661ac6851af5ef4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf7d6e51752933bd2b95d4b02b524175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ce5f148e61d641fb7c6533a3c79a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db641e6aaffccfbb6c2dcf65759c4d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63747c0a93f1fe04c433f5634fc1fd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eec66e90e98671a0f224a8d9a284c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c83937ec9ad5b94b43b0255285d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ceeaf219daa24115284b9c017f1aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f633e4818841bfc814ab05570b5a52b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6d1a59ae96be741618e0dd6a8bea2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88751b6ab134b3e2be08dd032feb683184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334612a6a03a0f6cb94661131526d67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14bf3fcb80ffe344ef6b87cfee418186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273323f095f73efa4f82b20a7fb775b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d461898be86a6de6653750ca0710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950adf9b72d0131b43488ee079e6b0c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb29e448458365854a30ae3f9909fc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b8236d32803eb89e0d02a4546438e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756f307ec1372a663ba670913c6db8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f28eec49125adc850c4166904d83b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a08c0e268b497c04e25b7099d85ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234da3199855e50b74771cb1f64f53d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25aa86a9d79fdf74372b541d129129196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20de44d643a767584701b3743c163e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9212767d1e4a7fd9dc22f9facdb345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36742cd5f7a4e48e5f91e98aaf784199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971cfe867c2778432dcbc5e951ed576200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ba0d630292a7e3f1577d7adf0a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e29149bea3bd5a13497d4ae889efd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a10c6766cad82ef6cae6f6445900b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59b740634e3a69d8ca3b434167610204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170195001f3964ed3b440155d007da7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c7803d9c9a674042341627d37741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34fa16a85f367a2703f96e20c0c9ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed200762aed3d5085b580b2de045d88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996869615da4625377fc0e22ab58583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0240f3de30665a138c5af301085fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ab2da882805500b476a5ca4df6d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11cbfc299ba20f473637655e3e2c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786bc327c04cec5fec1217d3920893213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d26e1fc375c288024f9828b81f90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b46a3384d3be22249588a505d5a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f422d5c3d7a8e5ed1b9bc27a8a9c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf94e6a7db8c6143a9d7851431bd2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cff28c1908705bca7406d38abe34b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f39a88b7867befa93100fd37a4ab3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78983fdd0036c09fe1f9900d485c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef4e42dd465e58d4c02e7a16569be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833c8634ffd29e18dc0268f68e0fb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b062d4e9795c88c09728ec527154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad464fbe14f70da2d9f2750a3873bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38898440ffb4b703ea61a78e870630c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8310dd3b813c1b3a9c76278801c21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240772b2431af2761d33e9c66e5874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059ba3df732608959c3091034c36c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8307022ce88244719f6c5e5f486d98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429207976db8c1d2e417446824b2865c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26447483268649de03371c274750eabb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940afe80948c749a4ff0591d6b5f866f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd14bbce04738ea946d01939e015c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b8e507ab8def4d48942905c1a629c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a7c57aadc1b600fea1b43003a7d4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef95f2bb3ebf142c9fed7d33cb67adf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38f3b20e1456c4efd2de3091aa1ef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de524c171965aedc094e2cc55203f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d695801a15df534ce4d335d7eb0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd252979c42a8a27984662228212b99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8ec0f06df45938f8fa2cdffa5f62e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce498b28a61ad847318a71c2593bfee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c99b4636c1ade3520755db2c8e9989243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5376787f47f6b5df8cdd219139ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05ff3a28bb1536daeb9fede48183d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c7e5b4b33bc9da916c32b7f4b9d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b9b2badea182fc5de10d9fbc65e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67331f9f7f25c952ad565d8b43e147b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716cce30534788cd051fc279815e125249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60ad6f22c7dab7135b3eae1e7b77bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b3b0dc6e049f6ce4ee8026de89e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f883a6e865ebb3ccc9fd8efc5494a60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7cfbc2132083e3c44b81c1f2215b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28949f62bf2feffe49e2391e7dded4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb7330b8568947314d47cc8cc7d32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c185e67b1a43c70c0716161d47aa565256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7eb1428c312a1a3946e4ed580181b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fdf4468c8d8df742c8f3c818ebb96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1200b242e6c8d5d4d46624b06e65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb0f599e7691edf2c88323d145550260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065778d29b87fc4238ab8551a1ac850261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230767bda6af13281a6957aa7dc77686262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5e7cc5a54d2b63f7d0a90f04f241263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df0e6d24fb17e2babef7b66fb7701264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd792a3fc0396102bdf138246a446e4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a17d8e4532483b609489ca89aa05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d628b103dc4d3229ce5975c90dcae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b19ef515e2a76b16d80b23d28ceb6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b5c212366a158609e7a0aa19f45ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18ed4c4687bc4e8ec9e9874cdb6be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c724faf85eec677931bc0796064ee7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d56663ce33df55fe721a927fa70de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35069249db14d0a882cce124d6e372a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a699011b672cea352a2b788f6326274274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e1245962c35bce9ffedf0da5d04b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c63cbe408a50da076e54d0dcbcbb58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2405b907c10e0bf3be4559e3f0e31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f807083c01becde13bf8a2d77913c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036723592fd1da0f8fc98001a22146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3eaaadc30a380d80075bb0660c6f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d974bd7eaf4de65e45e47e2e9674d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900bf5bb0c46aabba6072f9a93ef563282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a41133add5c2f03ebc3920c32396b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a84044c6bcfb5853680712c3b90a46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189161db816fc6a97f2aa27bab18c00d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691126187ede2423350f6152db91c48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd436fee9f441bedc9243e2b23719d3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545437cc84e3616643a15e16b2ace356288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b360c83c82f4ec701c045d2dee85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f12862dafbbc72435a13496eed10d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca3078a0965baa96da75f385f1f2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16755878ace747a2cd253c602d235292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3916bad91a45e2dfaec82d501ae6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d12ac299fdaf8a573917e307183e97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00334c609f5c18fe721aa1457f31437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9fe8d66452be14d677ae841b7ab28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a423f42e54531418e3045b6be72627297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0918aea982a3983e68f8afdb903084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f5dcbc8741ebea2bc5266755465b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ef331e3fbce02260a2ef01dead642300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df7acacf3dad87fd570c1a9cf816a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891006deb409388b225a0c478c943c53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619662f992bb5a7c9d8025dfa560d004303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d88282fc2d6c5fc4dbb5aa6e06867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fedbbf72a6817baa68ea3cf1f55ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca887559942c3f6b153ea5a4123287306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c3290eef998a85584865cab6c1f4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f854159fc67a55e947f605bd7a2a69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805757e58eb69024c599edc39ce1829b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34296ea0d429f045c290ff425b098b41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a465e635c5fa17505d152103a0723311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b74533cefd13692228bcc3a48a006312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a1298efc87ce1a69ce6c47b3c103313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85589860b14f70f24aabecb9dde2d2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ac1438b34ed325ca4754f81f6a4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804372aaa47a94d920d004cb602fa41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b23aa1aee862763846d1f311d78ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b50ae1742803b588606fb1337008318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cfd68a4545ba9cb78934785e44dba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ffd44b0e91fd267962fc1615b3eca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fb74eedcd51070e79b5160481552321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d602687e3e84854f575a6ca25978004322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d02404ed0146d4214958d801442f0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c592a20c76ead9f23e8ef75d18b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289b2c12d31eef0094861a334bc9cda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd63f90f9f6ef63a9d4e36333f5b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee355c623b8acad985b67c9107ad3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a34c3415f7ffda8c52202970c15aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a99815db31048207e1ac48b2c4e5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df3363f0c30887fd8f69a2b677ad0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851c5b3bb76b670f9c8845eb3fdeff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98eae7512498ba9d74252f25ed58f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11924e50648e0849ba56502eb76fa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff559ccc7573ebf585c808c44845bd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2f303b9ef5b30232c2b5b00996228335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f063fb7d58a65adaf28d5236a405b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e708d54d222f48ede25ec90efba6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690c1151f3f73050857c052515b54e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c298e5d744efd7cd3d1172bbbcc9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7550f1be1400db16c6a89caeadd680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78672096ccd179b1c030080e2b3e8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45bbac98516a8f1fa14e38d97bbb4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604504fd9468861b7418de115209766343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0cc31523da1f736ee98a388471eeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1bc4674a120bddee928235a64c3b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b73c619622d2ef22efbe7813b6393346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8443ae328801fd3362d302cd98e4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec808680a1348335481a1d8c1aa900348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e3da526c74bf07f2b63af5c0ba5cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd0e6e35270ba21faae7801516c40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6fb4dcd7fa6986f62906e62f13bf2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cd7ab109254ee168efc597464f82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1f97b48bc15f3d409f7a24ad4bb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32394cd068772d8f83494701de27447b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418115036171ffde5c9bf3526d7e10a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ddd938f13551f30ee48bf262f6bcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d23e3afb6945fcf4fead78e8e6349c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc674cf01cb35765cfc4a56fad2d92c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e224d7c37cc274019a8478ddb097c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d0e4e2985b6c49b7196cb565c5dde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d5367ce30d3712b75b57680035f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826def59abe9bd8e73ca236dfb8840e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84e25759d96c0f907631b990d6b4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae69929c4d71ce0890f46dabff0034364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51dabe13fc976ef623437ae49be4b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2f8499d47aaac8ed6fa42b592322366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389824a8cc31b0668768ad6853b2a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d14f13689d638e97e657dc735a89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42a266959bd3d86575de19c313f5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d63603cee74ec6c4e7ff98d06df2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7a586e05615872244e25dfcc13e4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd42e2e7d47ab4ddf7b0f5e6843ab5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca6070ac19349990ad9ca89d411f3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef416357a88ac922a48151db85d79fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846508bf8978a6e2ab6f2153d6b911375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a614e98bc73f3a0ba2f52d93a14e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a05f66e65f305aedc6f04077e7b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d516234365f6c8d48085fcb3e1a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f585242a8e37fa478b83b8401b303379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6224a08c5cb768fb73292f79a8214380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34e3ae98fdc5b0de91ad291d8a89c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca22b62996fac75d8ceef0c67e5cfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4bb1068273f8380b12e09b96bef7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3603101c10f5892452c4af7f7341a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068c082b308107dcd78298bbde9c9a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61375805a6dd1f46f00a0c5ecbbc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8cde4f9c201fb893bac15e0407a6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515cd14c69b14cd8ae43650252d0b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa919ebeede2bef17d7c8b562edf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d35198361771185de83b24dc81cec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05cbcc3a60e4e1cada1d515f77d38f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994edba9cc67f62eae0e26aeabc4d52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783488db2798987c332b6e980e74c8b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a511ea0e7a761de046066247d5c98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e50624acafc0fc1370654f94760a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5699c2f98dbb334125ff68c5a3b7449396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b900e35985eb6f2935ffcec0a188a03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01975d359c5d81720b5f1bb069775398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8afd657cda0365138d1f512ae3385399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f372a581b6cc282769a59ecfeb79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455b764b1074792b58ac6b24cb907a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541fe8ec7378a5289c6a6b05b55f19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93264aea11a1128b316717ca0970a8f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ae8e81f19d142f938c8445dcc33d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01630725121c1a9135ec52d379628e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd78ed11377ba282b08676fae77af97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63747a4165e4aa46efa1c21dc727226407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503dc31c86a19d5c5a6e64285593a17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6818cf3235e77398d5ee9bfcc6da3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78b5abdca1ed8b8003abe5d6a9fdb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193edb8eed6eb9f603c2783d5c9a5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090884c53e099f58364f535b4a8ec92e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba236c1d595da94a2f118bd986e8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811ece6c5312f9fef73f8ec54bb691b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431dce98b857c2b2a64aed686dc3c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09992018f433d3b40a3d6922f092fb60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc4b25e06c1363f92944e26fc0cce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38595064d6419c03f57bd67fd15437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb98aad5d4272abea52575a7322630419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff08a6087364b685cb39e8205a386420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b963eb8af88991761efc357b4449bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262200fb1b7a82d3a088095d60e995f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58244181f0e16a257aaa59fc77ad68c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793440221f2cacf6f99fcaa2020dd8b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc1f525aaafdc2d8b8560e649346d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279f600404dd51bdb36790fce9d76b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89869c67e9a37ae6ef6c0c733343d133427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0405b68356404a6093af001a31a1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1b97db6815c809eea6641df391a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6427d33cfca46e462e4648cba4e67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202709a5862e926dc8a64b8e7c7905431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79bed3379a85ae061280c2835ca032432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019db2c5c11e278c825e7a6489fc60cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e046d1305573345da523d8c49725434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa76c83007af29817e39afc792260d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3909b87c0f34abb0c832048180b353f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b55b2ceb87cf3149057ac0b64a08c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a210a2275c5a95d176cfd7fc2c22cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b3ab6a837e82b659e052680a0751439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad5d2fb8a9b08e81d017790027590440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0360132c872d530922cc397304d1a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1119408f67ac08f4bcaea26e4898d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58cb3ab415fdac9ac9433d6c8a69b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ff6b76b16d3ec2fd2503cbf15c46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3543e734dadf9aeac2fd4f0f2cb6f52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671238db968e005986af6a9f72b185d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0606fe0782a99f852de091fb7ff4ab9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56133950c03591e790285d0fed16d225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e58fd2e478da048df7b7e44c14c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd482e3fcc153ebd123bd08192e271450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915541f0cbad8fddbca722f43cc214c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6f396b1988ff3cb8a556ac0af595452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066d2c73d641abaad33698a924d60f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536fac53c6dab3c9c99a75b4fe55df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a704b7a282e55768c11e3bfc4870455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f685821c407924e672399ecf179b25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e45809088e04b713569f55c2777f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85175a37b378550cb8e1ac35c51684458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cb72673b93c5b678a7770f8f441c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0276f10b36107649450cb6f5fcfdf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d6f1024c61e500da757a37831e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef2f083bc59aaf0af7487b1a504482462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac8d7199701406a8263a7c42927bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96076063a8c88af00b3a9fc19a275f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8689bedb596a49697ef6add0a4a7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c3878688d2bc8944221ee11ba0030466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393a650e54dffc65c3855a79de29b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678ad0bfd0b3f9ef2cb19cf818c02f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615549ae3488a7a081eed97dd60220ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb5bfed52db72726be292a5c2c9a43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e605a4ba32ae9d9ff609d1be2ad1ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95fd5241d1b70c8aca7a7441a25bc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b40d98e70a332c42a38b40f36eba29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed7007f35523a4153b931b9907cf52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826472f4282cb8f6ac71e46e8633bc2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a2cca04f2df4ed97c3373c850d843476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72770b27aa36398ac7981f77dea2431d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886fd98663c28bae13d315d44d9a15d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d083d1e37a391d4ffffc068fdb572e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494290ff0474a7f5f4aca42dbc2a9c67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36b4ba921a33ae2c3dabfc4dd7c72f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0d17d2650eff4294d81ca43795d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4b0df05c2314734a73c89c386149483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bfbc4975b11c8be9da595cdd74219484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142b5a6557e1ed678e6bc9bfc8cd0a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac950cd22d4946df96225f05a68cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e2ff7733f6898e228bae5db5875cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2feb163486e9a6314b9705fcd9411488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d765e8e712acb0e8b0e9bb693b47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19a8c54f96078d15883392043698f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296ef08252709a89779445eb53bc468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f30b75d4b3fccce2d84b457580450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cb83135eb1cc75bde8a94d766344b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea73b1c75c32052047f048eda2d1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2bfa5ad4f052f70e816d4b42d2bc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da363635e2505c2567711ae7b5b8efc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01355b93e3d8499ccf7f347a9d8608497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756176eec50adf1882c437bf1fc74321498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea5e9f015591bc88fe6e3bf1cfe098499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17a90d2e2a8df0b65be98d5e0573c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3fc914ab8fbe46aef84f4735bd66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b64f7c8eab67fc20c26e4935151bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215502dba710fd0328a029abdbc19161503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c5256c1bd75ce85eacc3e5709f18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25067e37606ac43992225c9f28f8689505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa111dda76504e3a54fe04f80f3e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d3a7fa5e450eb1c2638f2d8d43223507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805747d4aebda6c7c52bb5f589a2227508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7e723fd1c651e0828d705ae67aab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d678410eeba50a60cfd477d7835469510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f134f8da1da58b30054c1764a1b403511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbe8538efbb8fd927681e52b667ce0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea07d2c7a30abfde6f22fac4c759cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b337761bac8c1bcab9b42f58bb03e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8608133d7bfe5830274eeb2836ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672644fb6c210d9ac3e74bf235dcbce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9baa56e81266f905e628c949f149517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a79d584d2624f27dd303430d34b64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67153fee8c0cd0ef3e118527d7fe9a28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c62742a8c0aa8cff1a57ed30ca890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69a6918652a0ea51ba17d34f38ead521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48809bdff34e9ebbd62007c6e329d042522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b5eb0b2376be5c06700ec1af2856523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a781fb8d86e6311754b2605b8a55b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6616bfdd761becad6b8242ec6349ca3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e228cdb939e86fb2f8c3b75c26a94c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbeef04776b12fefac00c27f188f40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb3ee8875f2f9d5b0713c1704e79f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee34447f22e5ce49fad86c030a4fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd28787f62bde9c14a0ca1d87202a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f150b5c0f5f2b95aa2422753e803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb387760344099100bc52ef5f5aa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd95cddda2830a65b7b24b84a76eff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567565d39fe0063e8ad879c758114b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77dc7c854e7c3ab60fc17feac150a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef588dc5513c7f605b4249cc5cc6c912536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0b4e1216cb520aed027954568627537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e557ba9b202a9da4f29fcdfae52b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e95ffa90c07285835d4f7e500add539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17249d8e0f16e22b35f13bb56693f6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0d74830e9f9d2c156653152e7e94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6a8d6a549dec4ac3a00d5522f323542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4831618bbd2f06b8020ba75ce5fb5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241913f492609f41d2d3ccb0d233c01e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c6c00c1d3ef2d496cff9255933f04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a180ff830b8bb30d00e93553bd44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caaed7bd96e6283c0f6f5996cddfb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb19b51c04e0b1b70efd4acd946e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fc992be982b14bc80f718c8eee181549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb4ebd868c63543c80566cc755eac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e7f4c4725b91a127469f0ff68e33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e992607b9282c67be4aaea2265e19b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a65f897289143449cd85faed681bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9db29e9d1c80879954757adfdb925554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a506645c6da3276c9b6e227bad85a78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1816d68ae01d82afa34cb301d21570556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b41aeec944196a0fc5c47a93f279ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1d3b3d636db419e09ac96729bcf99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0722f434a19b6616f2fbdc74991cda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0db196a2094029c773cb2e9abe2ee9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7992248d19442c8b83e9dd4ec14b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf115ca43c7c0bafba49c4dde601e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d226a67965460dd8781babf7601223f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848fdc3b923452306cde36f669c84f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ed3e1c7b29926adca89a20d1d4044565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d194df73d70b72e7a5b3559c8579566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b5dd23a338def7d57acda405d4a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7934cec2a633db4fbecbf26289f346568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89315e679e3f419af541d723043e71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13e9992fbae12fa15085a2bc65644570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60746ccc01f88059a6a8fba999d17c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026166f8aee1090ff14a3a97f71f2e25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67177b54e3dd7089a6a2375c07cc240573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9134abe9943128392076d27ae033d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bbbda17e611d0164f697402738219575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f664d5624ed3ac9628b3cd8fd3c9023576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46354e390ad1d021710621b036da77b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce90b1e18cf9e02455e8e6362d4a4c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a0eddb59f2fab2507684aa8689cd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c0621cefe9ced44eb5931b26eae2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a606be9cad14adb9e6239076eba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbb79227833daf5ef954a29435b03f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0c9ee32abb706f22c06db847ea986583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9087df555aca166e8ada050e97b1aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8534d112bc427105759f72b4e8a189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8896df631c3f0e54a799ff0efbfaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35309012fe8e7217a173630f31e0711587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0657ed56b947d6efdd5375dcd5dc0e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d39dae6dbc6d4a1eec83a87e3d83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711fb0b35511d35ab23e651d322787590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d83e6d79dbf1986a4e05f667f9269591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc7322685effc2305fbad1e318313f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d0d6e574257b664d78c68b24b1b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb31f52aaa282ba747abbbba900cdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ed96a0aa8341a781df1f61ca298b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be3ad3202dff16807e7e89973ad37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3722b872ee9a48ec3085be2219e764597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e39834a9821d3128cab5ab727c6ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58030662194365c5a825e373dcbb14e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf255622be65b6a566354bb66d2230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb0d67ecc26a18e65bf8a71380736c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ede57e7e4c61ac62b9b8003229c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb9df7ec45fe696d67f87d15e361c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746f752f4ee773618193ed79f771d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd95c10f81b1d1126e817498c4439d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280252841737a6bd2db524ad39bbd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6049b323b70ae9310c21937cd365d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b2954b91a0ae373f53b67fe0b0005608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f3ca5d27a54bb7d985bfb2e899174609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf125ae9b73ccc7b2e5587dd06615610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3951dcee20cf174a68db992a74c7f6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634632c5f99eef9eccda58abcc718155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebea883e654ec6620d890fe9149dab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f1763667461f1653b0812fbb0b7d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672f155a3b07ac4205ef7e2dbbc775615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5961475aec83036db70cf2b104ca17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849691d4d2ca28f422996a169afb9b37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7de73cbfe2f97496acaebc88b1fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ef71a3c46cda2790a1dab9654915e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be2becd5863c2a3c91d0a0bbd352d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b774c5bfeab3c2feb5341702c0bc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5697af0afea73a996f3ba47fb102622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa4cfc16d344af4d9ba24b48836e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954de8e064c0004b6b1ec902543b3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299aef19669167c160621e4d2841393625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f154ed297342db2b76034eb657ee8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e91d57d549daa200a6439e020c81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca03908648b7a868927e04191287e6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813b9558c4667830f71bb92a27aa5e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc9715e32a00a99c14f91a6d3414c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c95fc1bb929b554feac1fbcde003631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b94b45120554ff215e0c19c751c27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a0c81362c1bc98e32330e7e519e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca72652cbd24832fd41127aa2a8118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a93631c1cd0d363f6c2cd0d1a8c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f01e1cfc8a537d4de47802b93f59a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830ecfeb3de3c1ae4ec38f425a930e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74767656721a4cab69ee5a5aefdc06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd448b3814090dd060011ae1f7f17aa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d924ee233472714d871b7bfda6696640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05499ea7b8ce6732f60d2908b419b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1091d2053fcd9c632c4f2675200cf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513989be62ecc52c7e36aff4f8a9e56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5facaf27858039717d3a1dd09583042644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b96fb26d661e1ae76b761dd498417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806a694cd545079dd3026b085254407646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d778db3f41a7ce1fccf1550849ce03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d867d546b3e78b6c5a44873998d21e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc177ecc92b5101292723bba1fd9ca8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc051e441e049519b9ec83536b1a1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f05bc42704e32e4e8396337ca00e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e1be097cffb2cf54cf23767dab51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683fdb8d9a194cafebfff6a7fdf362d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a0328ec9e0552ee2802b23bdbff4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83048a3cf1cf3057ab9bdedc505d4f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8faf9c739ba519c8a0628f77508e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88392a3f867e453ee4d3dbcdad0402b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e9a2a6e65b2de78f0ff9b548db93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58496c884485201220efb4e772037fac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d5d4e459dd44179456aee0fcb68c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4df500aa0338b194a81855011cfc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97f05eaaed604dae60b5eb96114d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccaf2a4dbc379e6fca869526633b39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e992be50313f5f7e86ba27dd89f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c3f256097c6a97d0a8ede63f5ae34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e01645f68b76a6aad944eb62752b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2baa2e91a8f494d3b266b5a57966fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7b23f0f4bd351490fbb26aba953f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f8cad2119ae9ebee137ed2ba162b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ab6e34576fb4da4ea2eb26ee46f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8a73f5f3b89cbfaf172d378034eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab4f46d2403888a62b8e2ecbe19b76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9982d7a9da300b837e0373c41580673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b1b8375e9ec4a2210a807ef1e475674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913f79bb7d257407863e2676fb7d1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b904e028d33680fee1b1217c1e96676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9781eebdf36033e756a2a76b1061dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e67d481263eca19cf5866f9aa924678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f54c399e07a1bdd3127b21cd1017ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed49c3dfb44ae427ee34086eaf608a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda92482dbb88ef6eaf2b0e56ffa25e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb67cab514166667e9c533bd8d7f41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e56f20821d8bef32c6d9833276ea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43325dd14b0dace5d068b44246ed8954684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985239b64c1824ed509abb4aa244c4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554abfdacf41fe0b64a9337750894f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90257272ba9bd17c509394b57e92ec62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c248d34eef0f1ba05cf1fbd7cf49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0c9516617b3f688a7f6272a75120689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c05c2082054091d45e566c76c2738690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75ead2ad40623dfc63c5c326e732d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4f74a16f24767b3c8dc193612567692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82130e5e40b94e770459c5c660871d77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff0cc9a14095651eaa92706511baf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bcd28dfc2e9e77820691394b7d2aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee50e8a83d60e0ec8d2c0ae1e922b14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e20f680daeddc9b7a1caa0579f3c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebedede127ddb93fa7f01523e937f2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ca217e337799c9d674d4ec5a5411699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f090896c82e05127b24405ae46f4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d096d3b28dcb44c478cd711bfc496c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ad24d606b71d27e1afe2e88e3bbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614634147b6b7de4bb38b6a2a8e715703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1791fd17aee19075055b7b2cec8ec1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d6955f686303f7eba1fdb165ce26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500150abfdeb37bda940f8b2c8e1f44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10b23a374e136c3a2f89e6734dbed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844463723cec82546b7741ca757e2cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3fc618965ac324611499f7547b1d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a0a82e1cde327eb744bfb4d528a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258eba15f913a931a1f3c317301dd58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85e72852ecb8139fbd73b99ec4157712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc623fc1a614df80f39ad385535e2791713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cefc7ea6ba596f8b9c731a0e11b4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41432271326f38724f070d4da0a2a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c3e254e4e3338cbc090290c57101716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68786630f48d983dcdd02db525925ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef2f65b34e882e34ef05f3fd59664718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59c545306d4ac6c308e1fb261275de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732b38f700a3028aa04c997b1388ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03ecd89c1bbfc9b11ec600f5ce4d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc94e149b6eb7945481e6cbc6249fb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ccfc0b160aed1b23917edc5451c39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f942274d3d12401677986383a9e712c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a455693080b1c68b8a8af899270a89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213f9a5839baebb23d133514334598e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e6d11ae516d76d458fe0bf1a7ff5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049154c636b803a9eeed44f9a87cb47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e872ea4c405305c3a05000af9104a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89962b2e4c7fb308b360ed7a57dd2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbead41f445793e1500f1dccf1b3aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72129891804c2d6a980f6eb39953d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cfb87aeb3903d20ab5fe0b97e7ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94e4580ca79a9519a41385ba245b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1f983d28cb993fd22ab35fc6f2888735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b348bc0e7a60b0a0169466d162e57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85fd38ef90f6cf9e8bd4629d0acb6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5ee72b4fa26603b88a2add831cc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d90617eba2593d794a11b1044987739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c491d811f376aa67c4330ebcf6e39ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1a7aabf47fd33a3b1e6fa28f0c487741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed402d12b7e5ef877d59bea854bc1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc31169e3bc041f48494a855d1c60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0c2d4ccbaa0f3c5f1aea53127755744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab9b5944074e235258f06a2a318fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622aa4c9db2f8a58b58517f4598510746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c88c2f408bc8d48c2be23c55fe2da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae485ad4db8daa316c221ddddf8a89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9896f4d1dd8cdcf1aa5efc19a90c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98a0aac04ac8775fe0d62c04781c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad54e7de4d086fbb021d2a26334d314751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586d96ce41bb49b77cd0fc961f845f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c07bd520e8aab68168f16aa39a095753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad44ceb378f4c6201f81606ca6e9f77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b317a24997fc5f80b3545ebea9fc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10722d0f75160ae97796df880a5582c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84c1ce6195ea05aefed28c447176b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c57496bfa4c9f674e835788bfc109758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce38f18f29a640e8ed871974a1d4e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b87a6e3cc2249e5d719c46787d68c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e5e0d8eea87bc5a54f7fa6712f10c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e078b75af72f50106459a2277d193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bc15915c6f33e1702cf25755e25e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742df6893e25da7e00baa08803685f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a768b3c84f5b43ce2c39ef86e5b8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa298637aad07bc6af6b693106dccf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9416683807f281d090d2e4050280798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9a142ef10fdd6fcb08dc0e07de6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67598337aa692989829f2cbe9d68ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6c165070494e47f994d62fcbe626f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb0eedf5e6dfcbfa1dd02ce50a8a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6449e7a3ea046699d04b2bd60cc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0cbd004bf819039649bb00415d3b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1fb06e4b7196cb5137797489982415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb2841b17a4d03a2c81b4c5a6a68b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4189e1f4e331494c6731df324f974c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492bf0a7935c4aa3a73596c439afa5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69526711f85dddcfc0321f9b78f2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018587c5f189f8133e38f1c26c24e2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e60b7aab98911fab424c4476d691821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ce7edfd4df01a33bfa02f977183422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565e2345d33585910a877236c632c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44490c720fc7624b03c03809678f0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e336e01e13c5a9b5f720282603ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233958f37c36b3f6812764043b4a21426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de2e6ad41d12fd48bd1666349c10527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52f1501b80789c3482b502d632047a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a59e2119152881b2d25698fdc81d1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc3504ab649ca6830d3078c4cf038c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81a75c248495c7b95cbaffc4b3256d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7294f6e55b2e0fc9e0b6e29b4343832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35290d14e41d6ebba7a17a89f736263e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34778bf8c422bd7d438e42f8fbaaed3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a8a5f80b4f646c6447eca73bbf3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60bb72cacc60268599e7f1e7f0e8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6272b34ea554caa35cd2b55a7302d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56f490933d99ac4bff7a4b6a60505b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988fc34ccab3a2537dccc52aa8eedf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c91295b312814e39686dae795d4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f615e6260363fb96f682f8fd233f6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423058b6d43cb49878ef5c23563fe3e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f9d8e3023b6803ff06df3870a57143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3720b8e0caded34456e766772e088d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba6ebfa1a8a14dbfab3211bad032f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f870305a51c7bc01f0c08c00f8f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8bd987a933c7339c5a648a546f50e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a7016e165ed88272d1bfaf6cb65648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f6263c66c26a39cee413c3e50fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b81b4c226c6dfdf7483d780fc3ccc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d630591ec6786757b6460877a5f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7aef527e501bee37e14fb2f1c7b0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0901c3dabfa6a32d456824a80c740553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f3bdc7468466468f0d996ee2f0e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0658c32a3fc3631b10b24717cef7ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ab7bc54a88e41eed115ae320038456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8007791872510771ca700bb983c39457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b576957bd48484a9560b14d36f576158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a8d153b86543882c2959843db00b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38662601c39cf0b0ab99453692e74e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfe492fe47df5a502fe1c2a1ff0ea261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d1b3f9ae6ed55e3201b5f40d8b98f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d00c25bed1a8a27a58ef27c7f8cbbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd87276e9af4eedd38a9f683deed764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389654b7889ab8fd1b1e04a6740d4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762dfffc3fe140e85de45555088c7f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c863f187880c7e11e123274b95012867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed75acc92ae65318f760dea2ede7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399453053e622b0b992f8176b5edaa4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c713e243589227bb8618a560f17cb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f0d86d4be23686dc062bb5e017bd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc11407263f8fda453491fb3633c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26e388da3d52f2e96f08c1663c05ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bdebbfc1190d4d14b0707a3801e9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203b635fa5d77ad11efeab7370863f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90acae4b7fc93157c7c0d3a0c52865776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb95b76c4d05698de9ebf6a77fafe3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8416eb1f9e3d67ea808414d523247878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba47cee257906d4728bf74d1779af9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3ad9fb5a86293c597544d570dda480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3610f0e13f44233f61241330958017f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c1f825c2f7353c1433c9e123640782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92d9022caa6b6ac03be678bcc8be383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925d321053336a0dca8eb5ad19f98b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c153314d7a4425d1f63e44eeebde585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95537bdeb64a928da77c3965edfef5bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228cabc73211d756208d30ef88117fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa00eaf7320a93e60d7c217cd2b8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045c3fc45c2fe679e4adee32d9fd3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b227d17bf02df4ff94666fef794f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbea87c3f1738caf91df87c102ccc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9ccadb1c61369465961ce11daa13492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34edd4e77f65b645483d91ff541c34393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe61d7759bf7a99952252c99b2c57b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e72baf3d7c2dff477ffce2e90e6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dd7164623c361721315c635284e9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7556a785d93ec85ebeaf056419a0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf91b3370c760d7532849710f6c800d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c936dcf3dedcadc57b6b91a81ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcab1dbac660e992e4488723636eb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd6d7256565a166f90cf95d28447e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd356dead29516ffd4dcf655a312f74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e4b5183dae91d180fbc5c6f01fe5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7d9c10819c2f2c51f76bd0b2f04c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b4e047158e58b670fac90f2801d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472f6e3e59700aaafd13ddcfb1ae54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df1ccb76a61e717c237d6c3dd9083107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a75ec4cb590abab9d55d3d274cd8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f1244586c8edb8264f3497e992a54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33b7ab9a00aa95afd77b5d3cd8a13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd85018d88b36541d2584ea56cb1b9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa371418bf4dfbe76e349a408fddaba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ed5a0bd1135e50b41912c40599b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92487067f5aac4ec968c7fc17189c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f995b6d64a29e32add0591989e1bbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d48bf362ba824e4d3595b4fcd9ff89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f11c02baba2b6237e7101871754e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380d67f7caf3227cb96dd73b3044e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66b2ac960e6a362ed51425c4c17f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fd8235a8e2cbd2988b41db521cb79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d809bb1afcbe3388c64b0e32e63b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1cdb48ee5a575aecbef45e8ab30c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7c2d16c6e0badbfed5f188ee6930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75039f2f5a3f18a895651494e31dcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd5f0d3fcf96cd7d994f5bd4720a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4fc14857b040a840a9f3cc3df20d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50a38dccfed3552ddb9188984bd921127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec8afa1673c8a57f946abd4a77384d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26dfb0e3319d23a11414826803ede1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8329a9b8ff027f419e813a175b8da1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3436422133f974f9b69741ad89082d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf6a902e01e6b35f5923fd3d788c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c580c90533137d08628582d59d054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67b19c2522f54bfbea8a09dbcadb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7d5eac069a694d218bf69b6e0ba61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aea97680b76ebf0ff6f72b9736561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc8238ecd91c5a9ec8ac0b0664ff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744270d9ce7cb748e72548fe0c87d80d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab99b3fa8366a05764387793e9e3f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7685fa62f573739544ec1d23869f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594576e3427a460f05871be5e619f51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17cf8ac6f03450e6dd4c426b0b9f43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879a444b7e4d8a5c2b5339e59846243143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0e581fc2852602fed6dfa1e9a8c61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08caa55040b4574dccbc1a3be14c03b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92fe51c2f317368301d6a9426d2fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02caeaae14b6bfb1eb967e30c202bec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0971507559296721ba9fa105e5a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261cdbdf6e0910c7c0f889e4825b8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4884057ccdd234412a50f10e67a93b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dac3e4bb9601470a7fdc867fce3a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ece3a8e2ee7ab035545a57fa098862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb1a5d3c7691a765c288f2df44c59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaf86b8e82ddf9d07ea37280f384e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c6c95eb36fb88ad2966ae7e79524155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6378d2a9da100c928c8f72a3f7bfd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af594f9f62c96e10db35fe84140d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd2a4b03470d82474ccfe85dddf296158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552dad072fb4e89e7fef6a07f0c8cc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6351f126b2c27dee2c6bc2ea84557d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e242e1cb44b895d9430b95717888a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e33fcca29abf05b72e7cabf37d0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fee4a85fb982900a1900453b72672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c382eb31de5a86493bf60d1018639d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8509a38d15c91fba0586444247824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a60c3112f7b410ac36cca6364f336166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907d16fcd26cc67ee4fa4a972049e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee52942bcf9e9148677ad4d4b5d1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d4a3f5fbc39dbca0aa4a2d96f473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b84fd512db2993b1dab77107aa8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00700fc092353851b9e137536f09a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8b5e81b7dba7fb6b9cbb24686a11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7143605430360d2a15d95d9790f72d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffaef06ff69a993bdbde1f4cc826b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a66afe32b91ad4581aadcc7d9317ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d075c84b2e9943fa5e29d306954e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82047c324f6192ba4bb2413c23b7cab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d9a74c56d9f8d5cf9398a37e581a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468868d59da201f1bf7fa32e47231e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509777e211298e0f63b644d5a03786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb6d2e8b6aa5fa9328943642b7c04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35081e7569d293703a5b165cc55ed2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da41cf147f7a739295624b9b23526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a1ab3b1a6be2a33385e9c3fd091a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8badb18acd11de7e2d86f43090762185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c62436fe8638893ced820be0aa6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a7b54f7c123b9ad35cb895f122746187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfe39231e8a24bce7de197e7ceff56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb67a5b424a20d0e81595307099f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996a3a523095c22eaf4e64cefa1579190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c158a6859cc8e068447f17af09f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e417a13f2d1fdc5010df8ffb6497efd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555c5aa11e359b1ad28f92ce956438193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc249223c94568a333896f41794e33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079dc517f3addfd6d6be57daa6d559195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb1f401e4bf8a4b1924f26845ef6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cb132c0503e49d35b0de2ce7d1373197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087880266abce56b40e771f9d382875d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1040ee5a46317c54ba59e50b910ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a903bcfd7226f53454963d1f310c7a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd894f96a6b68ef78f56d89b449433201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d505f04bb02781543e2d609f56b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8c6612d9803b17500db57264b8645203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ae2378f94090e5225973d8c82473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3df71875bbd1a8ec6e820c2e283f8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b0186145022005c8d687cd7df1ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07393e05458dd22ade606f7012623239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd54635dd121af7f37ebda48fb7e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3cf27a988f7b97839df96c2bafcf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd018588a48de93df109d511de9cbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522047f1496747144da8c9a9fc6cb9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b806dcfc5281964bed6b6fe351926212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082a92a107a6e3558636227e5ef9a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af714afdd863528c54bd36f94e1e83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2af9cf32b7354306533babebfac7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1d2dad5b17e6a8e0f27c9a7d62f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb6bea4085fc4c4e5af001645add3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb4858839803764af4faf3c50e2bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ed1ae4067c543d3fa1b3ac8ef7623219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e1412e6d9d96b01521122f023790220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ecf6303e044318117798c8f161da6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ef7bed86d76523ab25b1f97a3da92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1e127d7fb2a3663cc2d956a160ab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887853e040b6c2acca336a3c3120ed6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d7e1b2868381c4c908c21d1e41c8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac9247dfe053decdeb202d99cb57d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb2c3db515b9371d41b366f52c83e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577dd17d57b59f0e6a78f5020680a33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be3b3b98303b2976b71614f1a88da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24558f097250a76ef7a528526d640e07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac147c1312c325d2fbbe54780449b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09638e276c5463d34ce9af8832616801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc90f1af1b9c3a3fc62c3c94f7fb6eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc2b1277edbfcce0fca0daec8fd9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb4140b564b581c8118cf0f90f215235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12ae6b6ae627ebb7fbe6ccefe15e42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd669d04afece25ab49786ea74ef82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d63a199b5f6f01febdd5736ebc14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff82b39f5195615e138e4326cc89b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e0be077a9f04deb12276c55453863240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb065913a0aadeaef800bcc10c9414c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe7717094f5a81d5d5787dc5521cb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dce8eadae4292f92cafdf227e134a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc385ae1a9ea7791835b4af2266c021e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5278e4f765b1b4516402f24acc4ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c08f7252cf63c730ccdd652e69d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b070289a3d286fe047c4ae417010a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85193782b1cde2955ac234a0727cf0f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470c0eab8c57f63ec5414401abba9af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705702ae737cc6f3fe6fe8faa1c43d6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c4544ba401766387871569d6f479251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7fdf14695a28301cb35011a0f5ffd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e0930761be5dfa85cc7b89a8254a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f61f64154f1720724adafdd8c86f3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed6d565756d1ece353b5ceb6bd424255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadcda537b22daa3363e8db9359b14e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d794e6effe86e46df667ea03e13aa04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5952783a5e8a0614358831ddfb5706258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2874e2b4df2be607478bfcdf52d8bf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43425da9f17bcf8b1def0cdcd5612260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9427a475f1d4d995255d066062715261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d438e3f9056b24449f45d8bed053262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7636bed19198ed871cc03e26996c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7888d997a5a50c5e2a6add901b14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ee4f4f49b282ceec0512e85a1c6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d808938fa52cfa807ac2c392c30a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab16d254f6ee051048cb069cff50d41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91213ca9a16b2bd36e5042d568dad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2e7729ee8f836cd445e12b67947a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f6573862fd31880882ac21b4e64e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafca8168d3d0d6a44875c4777456bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf0e4d6bd02e04128f3f12711fbfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55724598fe2721f96fe4ac0afdb31e97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29033ef07da6586c4bcc85cf1ce2aea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5e032f89ffb93de81d59e21507360275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea403ac9f122acb97a3533c776e6ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872405c22717c676cf21fa63ae4314d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8df1c3dacae6a7623efe56f24ee83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b1a09a93a2f572bb632bf5cebdedc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab5e36259e72b03ba280a5eae93e3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd9f9b96991d040444cd9fb707331281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6c003df7d03edb736a948ce197d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b243e6fff797f112c7eddcda1a7c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4187c68dc34293257e6ff10e90ed3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575a1c566d268e5317a030db5384b18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b059de804e242234cefbba2a52f5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895630fcd19f74ad1ce345f3d82d7b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f2993de1c2f7cda79c877aa90f6bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce3619d6f74a5c967a1a29b365465e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34c24e9e28fdfb6c10f4614ed2fbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b656ecd459c2b115692168b5cebf51c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7e80ed02d941d2741004f8a9e1801292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebaf7e79885694536190a71fc1a7ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf930a1d72d70302e4c0b7f5cda95e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339d2fa8eca53bd47d42abda783bf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce30298dbfdb8864997de09bca37f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaaaa675a54350892de1f60b32bc10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837002a7393af65024becbc2613843298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a87a6cca13c423587f79a4739231299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37d5059e4b6e07b563406d02188c18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f381a08430d2b4c045b65bd1a5e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c417cfc12b8104128a9b0ea67006b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9a21c8db15bb0c55e879f9d6726d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea538a2be2909b029fba4879564ea081304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163f756125c7e5a2edccf51068100a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ea9c6bf8575ab07b10c14f1f2fe87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a30e500cdf2885a36019e694d3207307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e2824e2a894663a0fd9cd46ca212308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c36cd508e432313ec69ad5815987309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014d6acb8a041eb02ed23e1c0b24d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe233f52f9cab5b7af263bd425ee6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a75279ce3a60d4b5be83addd344e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73afbdb162c677a10dab8bcabfceca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b375145503d529280e7facc480b68e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c054afda15819b534ac13341ff025bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258db03c4dec1612231545eef001f62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4238b20b9845c748a703b5ff2dca62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1dfcde6867ba8ea2af9dc57aa5f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec6a397f9bbdc41818724d61d2443d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610909aa28f2698fa09ebddbecb69188320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2014eaffab0c0cbfbfdc5bfc2e65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4106dbf813c2e9c4ddb30acad2398322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597347d6f082349f0c7a16be62c5c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd118c201cec307b0115dd5a92fd62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73540d294dcc6443d72079d0505927325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25119204f9372d4a66ed19e89aa32606326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae8e907d7fb858b90b4ec90a30bfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c49280ec21afc0e3b3411b06bdaf4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dcaa6fa7da2dc6dffba4ed9a6fcf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4027ed7bcbed3f3e0a68cecf8a521330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e6105b65986cd0626577cec6ef4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9cb8d34ce21b3ffc2e8757a28fb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ffe474389bf7996affd9f3ea6d54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca156b8a858ed7dfd3c7acd13bc9a64d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f861bfbe8cc6f87da36a2073c83d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d079cccff4f4e9b5028fd4d1a9c72ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a75f51c4c3bc222e09b4d5f6d5f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43770288999551e7ffde33ce2f6cf06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef79081c4c8e73a41c1c11412314b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c0207ac2c16193ee611dd0e2923c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0507c3e9d30328117167ed28d4f78e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b9e593f2e59608147df76b73aed8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6563abea8a650810608616d9e61f1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b3fa017fc069cd94a4b36e4301954344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb06f11fd25038af263ed11bc35bf1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192406f9004d9980c6ede8e125edc79d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68caaef14a3b7967b3e94f4e904de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c370386d90d8d99892004c5c7eee0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee42040a8d6dac5af36654c763ae81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4061012f7e2ba14fcf873038587b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a95b0a80e17bd9f51c997ad6a1e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead74ea122ea7d8d0f95e5c9920ae5f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ab529951eb0520b97d817b090d15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb8bcfc3283fe68456f0fb9100fa99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6180688c1cd3df5ce0eabdb47c92f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409bd88b44f404c7adf57a348e6d8fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d512c1ecae8cf20ee34268adda0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602b6e513e4347d113530ad6248f517358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700928683aa5acff3906c2020807ee5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6dd89012243074976500b9f84de48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e079a203b1170e295ce53b20f4b18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2f8f929db775b021075f85da0b828362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98b6d1bd4daffc555a17ba67d581f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288a1559e4470da3b0af1346f2919e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b51dff1eaa20abfb0c009bfb6dec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220b7ad0199d5414bfd46d8652a079366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e22147c40ec1345a5a2d7b5956f054367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c148b744d7c0093b23f8471c58861b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddadb7d19c8b2c43e5da06e22e94fd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099117740720633b571914c40435930370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dd5deab64fa243b891be9c95021cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352e0168898a541212fab5aa7256af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310d9c96e943ad06f394e4c3c360e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfad5fe58d8875ef42c4fea2c9c9950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df5849bbbfdd69aaf3f72a0af45cb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a0577ee8a809125174b86e95cbb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd1893145aafa71dcbd2656537312377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f68d95535640f7663d4d409625e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7631f413d7f1dea587a153d470db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608465fbeeb6344f7eb8adaaea47b74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05104d2ea5d4da8021da6644826190d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbd47fc54fea0ff6afc0651a4c66ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f98c099cdc8eb726df93cda28b3a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8be63e7dd3fc4f5894af631ad1e43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371186f27c6199262b61db2ab8f607cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93943e9ffe4ef9d26298b214779fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f26eef7eaaf5c7da69208f439e3ac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e111ead620210bead1d1246ae2473388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753af0f5c9b3721b2c72f644aac302389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442c7020270caffd2ac9da50237ac2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af190179b0a123ef91b5a2df88a95d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12405641065ea3aac3c1973b6f26da2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c761b19332e5f2352f4f742fe29945393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132172534993b2d01a1df23b2e5322c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63309898ce42565e807ad20f6d1aad5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fad01245e1e1795fadc77cb7bf758396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e83fcf2ad27e351ffd46cb66bfc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6caeec164518b73519e28b13b0cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e9505d4de1bf689c5cedcf08f42d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8420759eb1d13d8098ebaf2032890a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07c063fab56eec14fee44a61374d62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b585dca30356b55fe1a64fdd025a8e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa5efa49b643640d756895693c324403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d813e4226bdc08249b2ec8f973cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e41cc444506fdbd09887e9168dba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3afddcdb487f2d06e27df7e19592d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b925dae4d20df0eb02d0105d716d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f4491f56fc9bebc7e68559e90e0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8ca32c07ca7d11d351a20c1000ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853afe82794eb173e571318478966a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8a5ec39cb7259d2a7fa8034172ca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88e61df276b6fdae4224e59a31c9be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48c5d7d1c226d6d4f57ec19eb31c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb431355859ec0833de3bc0ef1d6ebc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88cde76604cd9d38c7a7b0b1a6edee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a318dde8894e732208ce167354a682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e897b67ca2292a1013587c8f46ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29b7d28648d54284915290b95ea4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbcc5c267bc6a952f03e729bac397b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823530938f17febc0a76fc65d3a8f3b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c40412e8bdb1329f141fc2e025c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7166020e12bc36e77788e0816a11359422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e24cfcd2b0d3845e017421456ce4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960163f82bf7a9f6adaef820f73caac6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde777747d344dcd022a7ade72ef866f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17def0ef5599e4568cd6cc14d95cf48d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06dae86e9463a0270f951198925a21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48109136463e697de22aa29e23b1f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5afc11f7fd61fa3fd791255a190cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a031793fe35d015d1a57627cab443ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d4ea31a56d329c0dba9f40813cd61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423212e378e016a342c61d434c0fc5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18666e2036d0e3ce33a735116c56c35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cdf4698371c3b149f6cfd74a271cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ce8510daaa9a56574c406ad28bee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfdad1e55037df10cc35b3d2a2c397436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6368f0f2901c4196e4c7ad298083f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3268830b115a835db0847816e978438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d721b4bcd81db1c10b303dd9006c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb8ff277860e8b5006c2637969ba7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863ff0a1f9f5c433a3ab978145401e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9f79087eb8cb49eed04b345d197d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019c22f43564975f39317db22df1033443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e110252eca2025cb059c404fadca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d260cb24627bda86780c530b84f42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d56e8884a2c75a32dc9181627ffe6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240596d462766853e61fe858c1cb3be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefb9cf8628052f7c1a4fb2118c3250448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef060836393483a230c4caa132cf76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d8589fc5fcd7f7ee3a2180b609af0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc451f53aa7dbfc55ca2c1552fd29f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1a4e7d48b3aad0a29a4423a8f57b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9634444264b24a1cbc852500b64c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121628d0523afd06cca83bf7297527a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940bcd4c391ca990fee183797b8f3c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc85fc86124ccd034e36c10acf02910456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3b3a82fd4284ac180d854886ab51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f6d22cc87d84f3606345c6433515458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a187a9632c4dde1670f5a1e94a0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773ec37ff17e8ede0c2b321a53c4e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a155f9c803ef81b82df46f3e0527e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9603948ba5525f7319c9e59aa1b43d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d6236b877d72ec30dab0a96045b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a30e8852a589460ebd06d43e546e14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc1355f2c2a4ed3c633b0a9542431465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734bb51a3d6d0c6d7cf28bc97910f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd6a83d0ee36edddb1b064a40cb5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54005d83934c1e6fed67df28f65208468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94d69a2e1bbdb475694887190043c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260db344c3cdfdbfc4cdd917ec6542470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f32e856b33c4584314c776d021db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56740e917ff08c1b5d0694213c86b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafacd63950f195a2b0afb6625c49d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e87e97b6210772796c4ebf26374f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a964cd6100fb6c002ea7051d3d99e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba41146ad7dd61853f87e065ab43c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16578c2c9f7c0bee72d2605f50bee6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e800c3fc8917f3d20e2ae6c2c72ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43a1f8b62160dc2df82351f606d91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92453bcc2f8890e582577354c8134480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa78861f8defed237f3a36d358af1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa4771a71612d6cb8a615e62882f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623bb9eb172527132095332c4bab39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28a9fdf7f58028c3901de8ebfd174484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c3f73117e340cb3fb1324880f3ebe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144c5d8e97d191e013a42b0c4357f9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77fe1ac6d745c9588be98eb078e55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5bfcd0d1e6d2c7db8f2fe24d20aa2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efee66050c5cbf1696b2e44abd350f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d5f9c66c9195d8cd88dba4e47faea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367bba661ac0a480a8cc6c7b3fca217491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92772949ee7a82e84d7c5b3a043fb31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df881ae60f5a2390e4bc492e452d87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22220076a9424d3040bb6c420801980a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f2cb1fc19b90a6d8ee24fd580c9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f869fd451ae47c3dc4d74843dd77fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc48089e57ed31bca44f42d36132ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e411f09ca03cf920ae5d1e76f52198c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb2e8f321e2aeafae3c9be02784fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a29b2b8336e575d8ed0545734dae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d94b42f7dcd2505c4f1a1443affd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041180e8a862d4a6a61698ed16267e40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0088b8e7599c1176832ed132c30e421503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e151908a641305a2010ea478714cc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490cfa8fa6d3bf5ccdf3e0ab18c9d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18fa6a008075a187198d7233cadd6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb1778ff23e9f0a97bd6e4c267112507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93d74078d03c47751b5082b773ee1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa36a6c686899dedb66ac7e6fdda0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839a2c6e8df5762ed47bfa1ad771d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838964c1e862f57d64f601b8d21d5a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581e593549807ce1edbe4d4485a66bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011022a89b9a242587f08b2c10fd9e7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdfe593f0d4f98a2f39722ae5ea75a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe647990c0417414b16329f5f12f65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b8a3d088f4873c0bf500e5d50e02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d0f27982ba3b6fdbb3dd87e21d2ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f38e54b002994bc005d965a2eca26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09b4d53186cc82ef78c345b2ec1a27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567aca0087a63c534a42b23239ee41f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041347ceec00e397bb2953157ed981b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997496c91383dff1da9d9c3997b6347522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaacd85e919e9cd416457bab29e7d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe2fddcab50fd33ac3593afe3511aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf321780cfd0d83fa6e55a9297801525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317bbe2a622294f75164cb62adfbcab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c0184aca4e52358759bb498f9199c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad058206db022eace320b30c6b9cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad564e89476da9488a1d1c24510cca1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6daffcd03947e3558212f2aa16e71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6fed3271dc3b72a142909cd2bc9a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87a513dad811a4f6a604fe1d052cd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112648f59c6e41ce03a9203d1d1aa428533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d9f6ba5c34bf563dc904a1e70e9e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb0fd1cde41c61505b3a1cd1094ea0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c649b8625af3a075ba4fb41665369f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f91aa1db37c91a82d7c8b86270efd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27927fe448cf689f753abab3ce2a3d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef242caae6074d8cc5cb802e8823c35d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2788e7e865d40d82397b39f7a8f492540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9556a4246fd4c1163d3dbbcf07006ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ab3f11db380bd1a21d50fc463c8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a248884d256f8055f639dff44a0c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59394f171b5664022d97bee21af0ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58385f4d4a33f3e5fd24425660dce134545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e1456a1b1abac4de4f067ce5c319546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755f9102422e55e1ab2d04e5e20040547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab04aff003941ada58a73f99677e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b8809b40ce9b8b1bec1cda1d5ddae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e12ef48795e8aa72120ba9ab2e733550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362f2f42e27ed4c222b3d3976313f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee373e11013aeb2cf1924bb6d144d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca390801400ed7fe490a171cbde0a52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bff83799470377c54993b951c00c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f296a96707dbbfbebd0c84ef3aeaff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442d02dfd28f1155304120189fff1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bb7c163b2abab21dd9e49f4a03d58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f54707f48f2f9a06b48079a4db3e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7274631ca963272ccfe4b3000e947559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa88b589fa89613a7d1508f6707b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebbada8a0746c3f858cd46b0e30439561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747aa27e7b532479ede213550bc30e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54e14c95d28b6fea16e02444a100d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b956591ba152a16cb73b4e6822cd015564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5228cd32adbc2a45ff5ec4c10c16de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f887dd9a71c08388e4b7cc4caa3275b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed284942f92f9d188625387450d1f24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1366077a54f265f3ba59089a54723568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9efc2d859ba1e8f9af68180b7c9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c784f934798d13e48f0e4f30b7da3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c07b9f015a29a884731c146a23c3f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13067dccf172ea009513a5b5b8c945a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b836fda1ce9486de3d0b96d2bcd79b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a4b23c124b49ccf2f508f278f7f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e5687fe1b0682b47a02f012a0c94c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce395d5f18aef54ed10571d65c164bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b0ff8585ab1bc7e240961f2ec8ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87894ffec8baa1659d5e5f1f21fc6c2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7694ec56d74cbcf9c841df693f67591579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db43af543a17950e65a5bba6f8b78b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498a33b38d257a4961764204533cf0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c16807e47d5e24a9d0fcf45ad796582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f87dcae55e9c0d473701b23a6af305583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c5b68ec36760621eed1987fcd35e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a717b450cbd79f4754123cbf7795ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb68a5b24b0f97716fb97170fbcf32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3527b61bff8ecd074018a97e18cc506587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0abd23f5c7e5225f35908cd29a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8150b19d1c1cf1afd478878fcc49da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2bfc1dec0a594284e31c76a4237c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af22eb9e66c77de048445cbb0d367591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184627aa0f9dc3c7f7a00497c2b8fd28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca7d44f7f92d596a077c14a3bfc48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6932543b1c6a005939dd2f2595e130594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530ffb45860845ccc23760328312baa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9211e5f0459567e51ca0abcf7dab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd044faa508fe56443a6d4bb1e07d1d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67444d6cd9db51e8c33deae7d2e0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53333431362499222aef6cc06260f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5161c26492a4a05eba0602e3115b99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c542c06211f81043a7c15378d5314601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168947750fbfe1b1874f772928ed9a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66760c7349093bf4f6a1f0e2b4023190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0756c23961c5071329b39368af9b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3e9eed451a2a5c04911a68424ce9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35782603216a66db6a5d07e7635dff4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2500cd89b518ef1ba325e62764da44b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad42ebcb487e212ce248661431593608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799babd442a6db8c9ac8c9a5f760f38d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c198c3ae762018d48889849fe63f54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c656d9e11b481ddf012d68e48aa87b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c63776ebd5f61206eef054895504612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019405a5e8d258237c232a073f5aac5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de46a170790907e4d63f39aa3ac93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264877636ba135de60e6360862e8d004615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521099746faf98a65bdc895d2d78d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef7450bdae74f851be4ebe09a9ce7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ac12374d5a1787d509e4e502dcbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2263cbf3f5983ec9fa8e9ef16a95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5117bec78e7030339168cbe8aa5cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694bd6886f726651a8b18b2c203a418621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca14959cb229e4ce432969070710f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a4d54855410d1806978e9e08c50a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab291b0d45e0c1093bd57ed0bed1f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b04efb0ea56b12fec23c005c490c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19378ced6672b5d7574f658a17eaa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe81157e551bfcf66331755a19bffd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e72ebfcba504e43c761ab0f76f4a90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a8fc4cb57de531c80cb8669ffc17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697942b72cc803d4466572eba1e8c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9468927545b58b4ca8b1417243c4d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41b4a327acbc71853e36b036702bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71492049fab325b00f9a594b4f676264633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e00440dbffe011dc28a8eefb02f90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca181b6b495b00e1686cc8c940b97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226a9872d68a49c9374e4f93065d1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9fa87579a570ccf9a1d64d3668e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eacc34da26d4a72673dce4ec02465638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958c4b35fa889a06fbbbc7ae0f3461639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa4c0fda4a0c0c9bc0bb0ed811da9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745337ae0d63b0bd152fc9274085980641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1addb02ea79ebe588549d2b869daec8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c42904f3a41c51e594f34a65537a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d962a53360eb4fabd948ac0948966b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e0ff97d5063a6290699a883a8c63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17117b1beeeafbb03f84443d99eba3ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48622ba6f2f3d8eba4eeafc5148f79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112540d3d8bca99e1f9bc1fe7f71793648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85787b2a9c570e95b9943c7c8e1ddb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80044e2081edb6534b7fde666715203c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a474fd28322f84dfe4ae27e9817bcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bef6565d75b67594f714bf2f7f0bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705cd29753d4a886dee05b4d5332ac9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12220751e8a4251d02f1e88fa9d586654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c84ece4d3f4d9492ff00f3580a33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d73bff1ed65bc213c794f493d49c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ad242da3059fd025035a1c531256657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5761624bae6ee756e9bc8bfa0a3ab6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbbd7d76ed0f66515ac05d37274cbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d157ad6843cd8143f3d557b5f3ae85d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec21bb4fc078462e1dbb2a7e234f2e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc1f4615dd58dee780240f1535f1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e70ad06f44cc2b5428d509c85e7d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52d0d9784e58ea3d9af945843e8b82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff3a3dc08f39b46866637d2f1d5a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131791bd4ed1f32b84a4a19998b42d43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081eb989da722b70633e8233a445ccf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d2c88b9fbc30f19dae228a3f041b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daff4d7ee1ec9e43404bd2f3975e64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5ace8a2f7a48c156dcf04ed39ba4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e14e3de97672ceb9abff92fd5b09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3270153a1a34832ac887582b6e4b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1048ddbf1f6063bb70d7abd131e46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa713f086557eae84821f34c0d1178674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23192eaff0a22ff5ba96d873734020bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a1fe7a9e8738ded20f45c6a9225f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4149fdb6272b1c88787b633cfaeac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc8b6c0f68bade4fc2a0df50c5b48e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4ae594e1c061db2db9534ecbfac75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1205f5fc26fc747f928c7756917155680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c2edb0ce1d5daa1f92b855af1617681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758bc08ff18dc5d5f6830468a9b7d4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8c52c826730fa619ac9f06778e4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee551df7d16399e7f2c5a6c7d08028684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8467611d711ca40de61873ab36baa6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5585f3fcd10fffd526fc569bc9928686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce284f526d71300b1a4e12d32a812b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc780097fdbf63628855b8cf4ced81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ac8affb99659a253a125077af5e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ad4e859a12676501ed03413ac1f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac57ade3dc98c7af83040410b249e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f7f64bacb17ec694f80c712f8b84c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba341980d444249298c1d271010fbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a3b25bd2c82b8699f41623e9cc05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c8bca49ba1755f950fcdf26ab5ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd1ebb44ae9d45df8a42f3f368806696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9ba8edb55d4259f06da9175d662c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d602c99ca9ef446b70a51a4d51ddf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84478f0ca7babe32a445475cd1cb3800699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d1898cc467067f788a919c5cb7d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff069cd4de68fe3cde63a5b02edda2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d5312421c6e8bc3cd43fe0c199de6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681a032a4428b680868c87ac91230f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78be479a89bf930e9a1dcf0db5a7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e95f323450a40bccfee43f8a06ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81684ad5861f5aaead3ac7a8f0f4ef7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c9c3c5346d0e13f2c8d5a8a3d346707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699030a34ba3f6bb2b7a5a551c3820dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8433b4ccb071944a18bfd647749485709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a80dce6f417a845edc2922bba12b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19830f8f2aa3338a18981612e8b7a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd18ea8fbf9f53c21556011e5d991d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee4a9a9dd07c1423de0cbd16a7296b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2d9be2da4532504b291ccd0194f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365681e5ee9005335951a34788d685715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c5b432960f13a766037add0be781716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d61bc7218a7f814b83601bad75d813717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aafdddc1c6c122b127fb729c1009d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619b666cd3537c57343f1395b7e0f33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8da2ebcfd907d489534ac13fa39e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6cc5703154bdccd91c10adea9da0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181cb24b70d0e74ad7a706d1ac0fa9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727cad92588923c4418d84828b99e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a7d71a10462e2b9094c8256101103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78c4899c9768148ca06a2785dfa14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43b41a2e928f0abdfaa5e7b9c3664726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143bd5cf7251f954ef9b6c681f8973e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc744fc09d917d2d85f312ad5efed5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e8b6d34a48a66b9eddfcd6f896800729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b5c46c8ee36fd70fb00048e45db31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ccbc108128bf12d45b996e48a9ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93cbfe33bff967a259936f61e7f30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41177c056e010096fbd4d81563e8bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11845490c1723c971bed542a95620347734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15ecaec16c9c86b1f79022a0a54e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad48a85ad7cdc581bbd7c14faed22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b70ba144462b47fe970be0115f3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47db9b555c925d0d404e0024eec6fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d182fe40297f14165d8ca2d7aec97f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6cb34b92d7f78ed058bebe56e7320740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8914f5d30f2d65e975dd25d2711f6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524975e08eaefa448195f4350b3aeadd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c62b15bdf82d08cedee9ed6c8c7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e0ec4528cf7cc8413047cc70d4ac5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b26f5a09d75627fb40fb53049b9f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802b5ed9272d1211f5723c9ad99f3c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca24287d8c3ec9c04ac84d3bddf8db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c986268cb46a1908d91c49f47902748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24295e55259244f16ae41de311308371749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f265efb5c849276aaa7e5e161e8225a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff46e71cdd29070c438f6747f50705751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796109ed3402beb166f935eeeb979cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b01cc0377bfa2116e9d7a53f7b1a67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b28f103a983ea708194106a2d18fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1172dfc080a0d2a0e9bacd1266b928b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d56b0d0d08769c870dea277ef0a8a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a5bfcd21c1934fbed0a0d96dc25f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beda59db9f7025f85aa53450ac9f57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ded6361ecacb615259da60e4edd43759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>