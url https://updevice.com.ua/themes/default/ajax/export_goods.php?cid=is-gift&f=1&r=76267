--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f6c58ba4e9113582f9d28ad71e9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744440fd71da38a9c086f032aca3f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950e12df5ee36474715f1493a96ddf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965ca026acf3217cad5c0eb4bca5274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41195a3d7b891fd09fd8653ebe80aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2e9e381b118f4173288362579bda86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fd2bc885859118c353c39f0686467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681dd777a02c12c5d756f6eb1c0fc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e73689e55066579ae7d8f011d6df59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825bc4575f41d69f0a1a1958b32441510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cf8b20bd0e930d0e5b27a5b14ca8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf4ee03425c8ddb729020534fff7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03c17a4b37dcc9ebab524d12807c9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803483b916bf6e24f4f014210cd227d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1175454e4f677734a32aaf2577ac7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679dcc4d6929292a9accbeed67be06b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ae0e659342866803f64a16728a87c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd601ddd560d36b6355940c1552c5f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa077bf0771951a76e1cb1e0f89eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887192c05c346ab22a00c9393a05dfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcd6351b4fd6e539fce31023ca3c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f9043b7a29c31cca33da9ec8d11e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688b5123c5e5d65a137fa536ed694c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327226b7293b17f1709d9721fecf6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd736c9529b08c83dd81df5eff9ee1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea24dc4983b732785017ef13b56cec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237faf4712df511ff3bf57f91cf98f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfea43fefebc69d956ca5efb660f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a16341ffc351ab235880e22b8fca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861979c2dcac1d1980b864c8b69b7e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690b20d261445577e5f9eb86721a69a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe362fb4280b361a63570815c46342b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c034ee2604a5fe1594003cee093f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239ff3a85d3d9d4165130f263169f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd0fb0402b4fc7ce8a758c1edf9e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c7b08ca54043c5c7b98aa5640d6ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45e264bdd83803bda8ad91a1bedcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f61a250fd5aef44b281fabc1e0e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea25031a417e179aae6c2661d64a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd6a8076f440baa8353b9df3f6d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f560c3c622f5b448ee35335c0d89fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b745615f1fddf36970ca7c9d8ab56542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a245bb03c15c1eb63967f8c2120e8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc58e4b09f082c1d0637f01c5230b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe9bf276118f0819f37537898b76e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3655b0d67476ca942433008d2cf01e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089217e5a82952f25b5143b02b25c3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d7b1b35e61dff890ef41e7a27217048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee31211e31f3d59c81847e2567f447749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534130a9efe13937dd2b272f2af96e9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d00cda1fc595c46a5cc6bd665a06551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d685c567a7ca26cc46d2ade439f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b305bd8ffc1a2b5ef7532a65e4c359453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378b131be2e99ee1c5f10bd0e23863054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89687c1ad400dd5020c023d15d8d60755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5f60bca4f592dc0cba0c4456f121c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9caba93ff5b1001c4561a6661043a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b4f5f2fb9d165258404d17c6508658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fedc70111b6f1e9ba36384506b3f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ae594015335ed92a3a5d562d20f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea95e09ca95d25dce5088261c127fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673c8058ebbb83f313ea194b86e0ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c13cfa3d44bbe6d5c841330af531b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23958f8ea6e55a604c8ce66cccbcf72f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d7de2716ee2b9c6c88e5a968898665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9892d28037a8118229a209ed9238d3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd3829ac8c1b19d176055f20da1dd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8d25df9d46cfa68827b9355bf17068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f31b2bc7ed594f3b6ae1af0a945eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121a556c1633d7783dcc63b63c3ee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166dd55b3d7c1ae870e87fdbe77cc0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112ef2ae947c90b1d518eeb70523f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9d61d64a3e8394dee840873bba1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f41e2ffa477e2d147104a847fb0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102679ae93ff9acb7a37a1678dbf3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c353feed2a8211a34c814015ea357c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62f7b6de0522078c1520ba044e4b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b00a90d3b631e6f28eaf5a7317f1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32239d48868a5f62658dc34a557e4ad379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de5f03eca7be2c44fc3f27f3337b3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf627fcebeecbdb7830f4e1ca8c09df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dccdab6bba46952f883cad59287b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500403e9dba23fd8f969be300d50ecc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff6165a636a39a74ae0fb97e95628184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38095e4fbdb9c4d3a941a70a0e9b6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ee361e6630deee541895447a1b3f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44bd8903f0a212557d5cf1ffb474887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbce7c30fad429eb130644187d034e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fed917611bb2a118107234bdffbaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53988cbf0a0ebf369b4c3d7698812090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3870b96c182f67b103675660b2fa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056f5c05e76238dc34b475852d74ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23091c7ab0bd14fdb663fd691e4ceb4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635e4676199adcbcc832f48776388994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b333cba4fbd4f55ddbabecf4765b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ecc973c7418e5d5539b68c913ddc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8b08425f19becb4aa2dcbcff216a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06034b530fc71e62412b442c96fc47d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217be25721f1c5ef938481b2422f9b8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8127b6971c827dd78bf57f202cf2947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852822a19264459256172bec694b964101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff066a9b8b271b7a49877eb9e374c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f98998782a70f21d02c1e883b641f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4746e4a51596eefd0fe6a714d19ef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61555b31bc3edf51e669ac955c34a43c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ffbb39c072ad17f190b83e179ee49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a2bc3c6b29d94d0be13c22302396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36307e12729d49e885ebf8e5bab02d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e536b95209d597e19e9425a84d8ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f81a83dd4c897183d4c7c0a23dfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a803c2729cc86a9fb33da128e876a33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310de7dc628f16da74566f4a8de08909112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68a328add080a4d5bc2ada8443b5da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34d173b824a10a45b603830853c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4023e6653b739c2a9910bff4d97568b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17613bdd83ed19195e05227569b3f1e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc7f75e72e3846651b1e3615c45416117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979300c92a789426d069dcdc8557638118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cfab133f245a7a470e6d014b55168119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428e6d859c536f50b451a340c69993f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dabda1d8fcea0270cfb2cadaed003121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5db36bac4333aad02b4b58c14b600122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c092667cdec2a32b7b724fcea704f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa994b919c1abb572c6cb5748529d0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee754a688b63a469c8c61981c3b6b39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187373b17eb480194fb6cac85a2bbe0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a4df62b8790da88c2e4ea5b9ef43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53aad4be96d0559b82ac279c5024d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77aded7453e9f0822540cc6c0b6ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aea9e1ed595c2b03c728e164027e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d46d0841682d151c9b0311fd7afa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b271dfb902156bc45b3da53671d26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ae70bf6dfd928d12ea369ca6bd62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273b65695f51141aeb3d6f7d0eb41f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd99db8d9035bc4a6d16840f88f02ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e469f7c27595e4869bd9a09b54c14b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4f6707359040fd7cd47e3fb08fd1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306463214ebee062cd3bc44203aaf951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d976fa98ca04d534d6d9f906e3303d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220f5ad0b2b999e07e0d75196ab76f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592c91d728f2588fe3e43f540512f81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94d504ae95c0756c13357cf0c1f0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d73d03c65fa3f8e0dedf5c6209535a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d19852ce333f09bd893ec4a78baa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71684822542ad40f091eca36fa22a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47782c0f13a4dc532d6dfcd838a6930146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9eaff3217b6ac4a018f672c419d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f70aeaf4fec91825f67c17dc4ef4bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846444757b5e98eedee27fd11b583c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b4f08328108a995a51fb36c79b9b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1a5f77be5731fc7140ca86e203b85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac337af33d3e5615128af78dfa0261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfdd8c6499c9d69773a3adc3509490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd421242a51bb12e2148f6f33993f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522d95b1dd0b0ee60f50b0136e737ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa44208ae3eee0b359c0dbf62778917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7ef51ec012c7e942186b61131b148157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74e977a6a8ff377b799833886d56a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0fb723d8e9a24b5afbdb6938f8609159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ad3827cb89c866f047ba3aa3be83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027427b766b3c7b70562085d26681db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c043fb209b28713f2a86c5fbb4ec715162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaffe81015f3ce77c5c7e165c0fb058163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139a537797d797f20a9f3bbfe5cd294164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686d77a66bcb413beae16cc90654f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198522ee0229150cd6bd678951598512166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2558649fe231ce35e5bb9dcae447d42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca61168102bfbd5bddb34fe87b7207168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b11cf8c6168bf53cd3ad8d3fbae85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f6f05da5b4244fbad6afd48d2b9a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d9f2ea136855c791051b91eca99e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1547ed6bee65e203650bf364a4e205b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a063c77c0dd5dc2c1dd2cf53f9d453173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206e63c001d656fc478f3c80649b40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c382aa243dc8b0883415dfbd97b1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752c6f474882872811eddf36a6c2a7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be9ed9a7792ed9d6646c9134f0dac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08655bb4d5e81b1a8c3f4f0252649b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241136463da987279c1ca3ad05a42bb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae825b1b32e1743737db111978a2a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03cbf126acc9d13d8bc58415dd2c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b410dab630a10a7843d9f6c1e90aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24eb7297589d11949060770777584f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b56e37fcba3386d8c79f93e85d7177184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e5c54461d80fef10b279fa6b3cb7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f6fe533a53325917c30afe09b20f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d85007c3abe463d3236ed0fd2ab74d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373664f37551644d6ed2c233eeee339188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0972af0f3fc4df8055a98ff5f7bb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2142bae721e56322ebe081c47e9d3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f1d7f7274b48fad589addb30fc87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21408f55e81787dff41bb80c0d501e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f975e1502962ea722ddf9978128d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569135413fe1fc799a5f2ae622bce40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884e994be9b9a7f9433cf1eff1b2f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fdf08fc38578a67d28e7165541377196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2cd0a7027b016114d7950b18858f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d273d37f5f45a7dfeaf2688816d4321198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e07c9896a7a00b3393f88524a40a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da55997e50507a83053c42dc1bb405200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25826f9c861f8e104ccde712b1917c89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df81c8213b423a0dec965a0576042202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406b4f19574993fb07b58a28a575ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a0eaa344fd0ea87732bb92e1b97b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8830b6d1cc9a082de42336c141e190205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba2d93f247768b146cb9c76605273206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbffb696ff473c148a7ede7aefe6584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ccd95de0ed035e8e712785851bc64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4c9393530c866b9e6fb8c62b6e57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab974af2e150cdcee7b8a31f3c53b38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3edf4da9b4505a460c129d8d591cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e82ac9b5fa0c3caca739e5bce966212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6f936247a7737f20d0d92086e4b46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbda56d57a12aee302cff614d48914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f9093a5e212a7386094bbe2441a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57a07cedd5d1d0b908689f8e18798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67392aad56b7a547ac51f5749adc079217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48591313b41100f6ffd1cd28ee06fb35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990b9b8de63b7b1c18cac9d92c98ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b01712aed27660407925e80ea44437220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd269ccd7f1e892c481f602a393cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378bdc242efd61280338d5a6d19ce5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda64a9702345c8cea2ea1ad80bd83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92b419d585bd7d87e38c83c6914d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f98dc6e83f68ceefa6c8c14d3cb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6683c8c40f421f6eb6e841d19d0ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029c1edc0463f0414cf354bcdbe82c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0ff4f5e9ec896d5d31d15cee0e6a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d9eeeced1e3a0ca745f8ddec6171229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e6adb7cbfb8b2028b790688f6d36a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c4a6798f4005d191b81f35fe4306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e54f57522196ebe4ad69a9140b7278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3150c88eebb250a93b8e630b8c936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce710adbbe55f47360fca590cc3f52c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0bfb2d7a4ca798dba0803533e751a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c97e53d1d7cbb0030349a5711a0eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd57353576f2931852a12b0f3fc3c22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6107958c7b62da5935d9e75eddb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be9fd9ffde1e2ad467284d7b4e3d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce69810a19bbe3d94b94ed0b4addab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654f211ee7f049961fd256817a2d5e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af2b5af0926c0943baddbcff34915242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08c0c0512ea86864eeada342cbf78e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acaf36376b61c084072f0e2b3a029b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e32a27feec1e53e7e219ba041aabc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db89a11548e9eacc2a982abd7186ae2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a9daa7146dc0df9dcafa94182f487247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22f9165b0e9aaa9ea781e70b3cb8d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fe609390b411221c07ad68bec61a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acdb76c6163cade64c0af45b490eb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91445fca4b97f3803107549e7408c3c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c6d387af99588a695d79919b3e84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325862bac9d952cf62c59b47ae58a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef9349695f9b32f3a9c57748d37f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365558e5b0c6ee783658380769a80f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0dc299afae627ff2ca65a4bcf3805256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b750dedac3c3d465a6e722b8dc91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273579abdf8ee3c97fdfbc0c47d1a04b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea03eae685f5f3b13b99fb079d9de8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a61592382857c9078986652a2d5a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d932642b90d404b872487634d240c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a207e8bb363d0c2bddee0480fa3fd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20592efd549fe7477e9bfdc5fd46017263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c271daa4695c82c8c7ca001c8d31f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d42f85ff5f1874e017751606eee4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98dc4f8a016f9e19d7f6c7722e1b20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202895c7e85a986de8d028453c28f12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d660aea3b1cc5c68f606ebff307dac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63203bae10454f5cfa741972c6236c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27d5a1b41b7e594dd9d675f0167cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3298e8682c6f3ba63a44692020878271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e843302557d3bb9dbd1150fde9e6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693d853be0ea420d478299967af504d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275566a5da1dc68ba7602da28efea6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bafd0babf3e124149163bdbf2e10d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e88792cee4125be01bd1dc6a90a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f819b977adc21bc87c0a6abc0d43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c9a7b648168c4e0ce0c9eb28d0e73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038707b58dd8888a436f358adf763258279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff868d0f26537b197464337128cf454280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead250010af928a8dd9e4b762eab839281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4354bb523a587027ebff63854f5e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9942cac98f082f65937b4b51c2ea7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf217df3d047a8b59d1bda3f0cf6fe7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381185af3133a2d8c04245e58808a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3bd24d7813a3b16b4969ad62ef43f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7b87f34b14ea91d1945572ff6528287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d93883d9993d291c404392114c0213288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e689e9107674705e3bc7aef5d5b36d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576d1a9e6c309587b172b5e31b133a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bad3ac34b131306edbb5e3cbba174291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace894457560ec1b9a247e21387e45c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e1e5da03a2868e04c7b0fb06ccd37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4166648ec61768b67b08f73a89d3c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce591d500f0daa2cc36fac4004afe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380562dc8bbdd697185557929bedb95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf350b572f32aaa4106feaffaebb99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e292a9133b61302068c02dd177853d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202743f2689254546237a9b10a4464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d7c26c9c175f89d1997057f941e9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20e7791bf2c4e14eba41ca70dad5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986888569af8f789bea2108788a5d5e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92caf3b1ee336067ca38ca0f7dc534303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b834e7594b0fad675e72c7c66f64dd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d35b20aa53d81a06343a400c1b5cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db7fd93200000d2234a7d70e68f60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b712570588b7c6fc8b5db485bd47d81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24e723e468fc404bab0540d186492308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c84357ec1b624fb6bc3a17106c09b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad53b020c67625038a2968c4fdf01f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aac8dd419677309cd28ec70a5979f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed3e4f45b1ebdd95e03a6f97185466312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e10d8ab746ab5ae0a2407487997a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d640d2a4dd1760c5ac02d54f6596c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57913ea89d314515be9cb1d6d2013e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2728e079b4276c7b3bc676cbbe1b66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9947903f44279d6080d50812878c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d76520a2bb3260e575050ca40e69e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f37043542b91ef24e6ea4f0ce758d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462891986af07eeb0ef9af13587ecb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c9df0e0584ca1b51ed602a6ce7734321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ed1a7715a71b30537b87df469f58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d6b3c1f3bf58e59fd62ab2ae423a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317712d861fab8cf38b6c2430d9e77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0c79a7baecdb6b77483010af6f356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb67ca45a102d3b705c92b05af104d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526fd732fa98e38884b979ef9e7f128327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0fd93cc16b0613b2643f1e713121328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d1be1cd18857a6ffdbb155e8227b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2f7e8c613bdaab398a466614562a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02aa1732fd056c5ec819bb21c0e8d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55474073e58842186f8025a28144c46a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d596848770f7fdedbadcaaa29d91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e8119f46226c15aef6a8c859a960334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f3a98785060354b3d84cda96d0a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f82deec95a2a7bcd025bc1e9e3cba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67de0c5ff3c385fa90e0253e953d34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab53af577ea7e8def9d8b0201d83e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f955ac213fdae6cff4e931701c50344339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc113828b387dae9136eec0d37d42a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d4bcf2efbe6d39d570a62abba3385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89217a34019bb133fc960f5e80d95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b54fef012da3010dabb30917bfbbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76313c711e2d4ed4519f4c5093e029344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0963a272264b64951dca6e68b74fe1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e3a188d314a3056cf249eef7a7cff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5b8a88b601fda303de5c3424556b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eda9dca7e4064cb51519c16d39485e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e17f1ac1067f67a21a29ca940d0ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8677f08e559ad9047f0b61f0566eaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75588e0b66807336dea2445ce0d79b51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b39029e1464dd58f04ecb0ffb9788352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dccdb86c764b03fb8aaecfb7e03d8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44628daee2f097fbe2255e8eeda88b01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd33f500624382de7530324b437c3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22612a70f969240d4cf5c92343fafccc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f1333bec5a23c20c6bd7d1d6a9722357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217984f8dece5568b9229dba58d1f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf96ca7053d09396be9c53149d2230359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e550bd00f3b1ab6a3c5d927bb58b42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65866a6a5ccd3a758b7508ff829a346361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3298e43ba20d26f03d710a69c034362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0857dec8ffd06f642e5a26ae11cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d691513ead072a0df0f3268a686a970364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4daf84a823cc57253fd8a650a766ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27434a430b6a28c5713ea77c3be9f2f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947fdda311d876c91927f903a3b7ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb6c79c6b2af6b3a32fad33674ba0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac3bcf9c8d3721a7c6519bb96b0d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7aaa5dab8e51221f0fe603ea10d19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b342f0746dc4d15fdba548e65fa84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbb78c01fc64eeb426dcd510be6a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c754d71f9a75ea53d615b61ad6714b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3928df1702555143d65192acfb4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ab7f64d6d64025b16ab5adb229a5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb483fcbaf2febc8aa6afccafd1a2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61102707f71471c9d110b794e5c6c98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab303ed19df21d49cc2841fbf9836b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d65e8de4865e7c23c697362f8db2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243a539433cd18d76dbc63d241b924380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510fed274047c38038d2b211f81ca81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5022f1e188022b52076296761b142382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284240feae0723e283618c312beb916d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3e3c1c8469dd4fad5540758d2bbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550600307943929308c1fd21e7d7c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8d139b9ea508739f97f0b246a53a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b580e01579ca9db7ca98d8ff020e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd7d2e051761e69ecea0361316964388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d19ae5013851e09ad1c95f5559072d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b749e2b00d75f01721f1bec3c9420d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2383581e5699f1ff2b9db757d4572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c58c75e86459290394de402f51f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90075ef488fc784272fd0994d1d1ca8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebab775e897186a98837cf6f8fa42c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7fa357d1cd65ec1870ef09f868142395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efba167097a86a224c748fbd69b214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e957259d034638995b159ed268a43a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770bad40fc8d79448eaa4393f7bdcbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f649ef8e75c04358b3c54423fd287f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1267eebf0f92a67aa8201ca032dba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f747903bee915afb9a167bd313eca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63375ff0cae02455ed9aa2467c1fc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23b1e05fb505591d88d63f1d6c407d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5f1be79e308b208026f60fa6d839404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579275b7fcf2da2fbf3a2962d76e55e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949856e4d458f37b95514426f1f2d60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c14b1704709814bc444d995529f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12941fc4b5cec11a760025b92845e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c1ad8b3d489f6e4d71268079928bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffc3a3e0fbd7ba5c8ca7674a302b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb2e1c60b55b877eeb1dda9c1f5cda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849571e6237e5305df93b750487e2f35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d6117c2b86990b50093211e6b42d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f848b64e4f13e427c46d9cafb6d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d5e767874887ccb4d5c3aefa8ad8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b51d96001d9df254fd9543cff463eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fef59b581c748111b4313a09ce4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfc8d677254a08051cb95ea7c0801e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19ec661018a8dd2d4640ab8741e6f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be044f1585873ac7a0db979a6c19e5a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534dd91bd8edd3be36f20fe811305c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc1842a810e5ff04aabc8e85d68522422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3778d1639f5d73eb42a5e23da53273423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e92fc2fdadaf63eee417ed8dac4d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b44acd9e148011388afeff4bf43bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71819781319b495818e32718c4643fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed9caee9c65a1fffeb2d1d7205a281427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949074a4dd6601f1cc50d11c067f1cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a910d6339526cb14f2a10763d810278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e428072e414562bc1f7952ae4db45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3eb9215bf529f0c2c7a72bdfa0c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac851d56463c272b983e780a403d6137432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c0607446b0b7c3496a3cbec5bc4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d59f1c934bb429e6b765b6fac1fdca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935446c799290f2474b9482d212f14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f221263583afd6caed49d40f9ea6ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b5e4d22c52bdd900c7df6c683a86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed57be57cda96f98ba2feaad80a63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b41dcefd219d60e27d6dcf6a0c54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ed1f2db2e82bc8a4fdf3fb32f94ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e07e7b51d6ee3cb503020afad6a9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097fd6842776375c702872af0fd2a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff868cc6a79cac72f30e0b4afb4a60f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231d3ba26aa76494096188a17830c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a8c45d3bc31a5bf4c08488736436445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e43b4cfa46a643fe0899428e7d406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02fd7861c49816e0fa2e798c937e89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551808e1f1dfe1584f9d81fa57671d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a4187d28c22fe5e3f46a82108cf45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530eab5ba633311609ff8f2eadda233450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480920d4fe3f2b04b0347de24bfa3004451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc649136b4e94af51dffb17f535c5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbccb90dd214c88cb56961829f1e81d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d5f3c15d73943a5f242e92f6d1db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd844c166d2a4b508b3e9e21a0e623455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc716b385f2bb1951959ad21f897ef0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcdd12b6b63f02a9256a51a72d2aad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c5b3c6a5a43f3732d9e78ac6bc6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40fb3a51191f1b5f5ee585fdb49c14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084b7d2e7b3d7d7b3efff8291b9479460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b89f7fef21a646a6c671f79991b5ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf547e6cfd057115c6ffa661ab4fe86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e29a9bf7611849958bd011abd58a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c752fc5f1566152478ec0db188015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d066fe1a3d7758599f00c9e5cf1814465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816e185002598451944a0b86ed68621466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd90adabf080f352f184075af3623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d3db5c725eea06ba72319c0668c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5348c5f241095f0facd22723de266469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe3785b9ab1573669c9de33f6d94df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41374b56d326f7cf638acf081ad2e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f32b0ead442bc540a72e72eb862174472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3110b574d1e036eae2639f6e081ff94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a93d93f68ee384cb30cab85746f1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1981cbdc10c29a0ae225d14d2f8da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155035e4341a183e8bdcf2013cb73615476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e90ace67889727bf5991145e0d062477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3078d5febbcba50beb4268acf9331e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe667bf1588d6d6cd1b80c6a4094d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77553f1bb67f9c5a31ebdeb65a079c3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c802e9c9790a3d9b0c28d002ef1f494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23329dbd1b901b96d3714ad3558a1fdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10ade6eaa01ec5bbc062609932f45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205a8b623755da46140061b1d7d6a29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f9ee088589a1923e71a5c0fa6e9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a7e780eb270a27415760d37f51420486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0794b2b0081f4950222d1bc86a7bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073bfbf45d911cfe23f3258e820fc5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcbcff41cd5466bceefd583d69fabb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e6753b246a98ccf802b66a28c34cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e59435d9bbc3dbe6e32cca7c62b186491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3998c4654c059f5a9f577819c03d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9044a957dcc9198a7b031dc4fd8feec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603afe939cc63ff579324be8f427aa96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420a338c69124a1ab197dec880803f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeacb1e88c84d232b1d3c7e0d08820496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada63af3484646055879252869476c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01247077a6c40e495ff2aa195138888498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc16eac95dbe77607766b0450749da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a381daf0d561c56b1c4914be1c42ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b7bed33d0dcbc5955b56718e0101501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538fa58a73c91c0d3c3cef1d573e72f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4b80ebe90ca84c3725d6cdd0a582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a21e8f813e40d6dee9eaae557606504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874640595637d1127b80fe68fc5923505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1a64ba6064eb0ec8cefdccd374f93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b49b0db836dfefd57057b88af8a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2a013eeb84b2c937e02b8da17a8ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e047c2cce9341e94b2f6a05e39ecb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea47a55c2f7717bd9c26f3f91cef79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5312c34e80360aa37093a0ebabe8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e05fc92be4ef10491823f10bfdd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c666fb2a48d19519a81bbb03071418513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede7ec0c6e7399033abb804a3e25ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066dfe8e7acaf221f8c5452ff9b2f27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc21cb25677e24a73d9ebd654e1ae2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff23336be0c3e63ac315a7ecd271ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbf2f64ef5225c71de97b308bc437518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97f0a4b29def18f55567194cdf2701519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c3619ea5f362b8543ea2fdc94f0b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98de12e19cb36076b621da869e191521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5004f6ec333f91603a0f5e5a78bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725778dbd956518d53ce248ae77996cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec5e0cf852e8d7dc08378a72daaab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f1e041a9422eb77271071fbc97646525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc603d19b56937112a1f97974afc48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98af8c5840d288b6fad164bce6a438527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402637eb2220edcc428b1809455b6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7845f1d49cfa4040edd2a5bba8fa527529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e8e3679db2c9588eec8f82103752d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce37550cdd96ce4e9f44bba27662f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab676c2fa59f548cc937f09a59bae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d44ab17b389a615875284a53780507533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f962f6b379ba05bdb1bc9d2c512e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2090f078ed7bfd12f568027d6baf28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e2c6df901c482574e2122f2e4430536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf808215b9da2b891349430692273537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b619301d2884ab91e22312fba9fdfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312c367202531c64978c6c9f505aab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647db1c03a32a119d491fa9e58d5bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181abe79c761b7a094d818e854be9873541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158afe0ea60708e6dc5eebca0208c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90150bef4224c37d1a3aa4e21adcc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2dda927c4aebee50aa0020254f901544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388eb5c736765a54cccd6c62272348545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ffdd08f7893a693993e6f1d285d75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b92001a9e6f1636df7b5f980700860547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815071fd37c3edcdb0cce6faed6e62e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddae3ada048e9f79f66055c2bde290549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03285318ee82481a6bff77d414fff60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddc1aa796604ffd7c84ae6b5347b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238650d4597c6895d8fa7644c5983b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1178a2c7dbd29539eb9224db9574d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f21bac2a3f41c863237fc1deeb736554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c3f8bd62bf362f5031bd882cff50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ebbe34de3b849ea448321305bbf45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175f86c74cd68a3f495fb028fba3716557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf9f71fe039329079c3af7669c376558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea005945477dca03618f4a6a0881e739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cde4a6f09cc0f953136639636afe71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e921fac027b11cc59f1952e3ae60c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5ea8b04abbab27c9f837a2de9a6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ddf474f2e55fb9581004d965b6df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169b41c55b18ab1db10b0bf07e2c6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db632cfe9567cb67ba01cf49992bea0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884cd15e2ed90a2aa2dc3e7465ae3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bd8b669688a8d28f1d9c404cf85e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff192d1ead9a20212bf18285a78dfeeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b187416a6cea444458567a05cbafd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eee4864aec9e313d33e427421c1e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c18fedacb799952d477bf69ebfc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538c9b512ced4af2cf4ecae60124b1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbda277ee0e55cc6e81e6ddc7b68a85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831fc7c341a4f92559711a69826aa0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5b75b7ddf6783f0d4951692f306d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf6ff8739921da20c1b0a354b4744576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b690758fcf10069f86018b5bca33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f85464bda7b59d09580dc38f07991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd72cf006690487b1d9839cebf5d37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a295c910f9d95811edd2678a4b6f4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389d82e8f783e6234779b104e3a294581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70d1d279b6e26dfb588ce83df736b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd4cfd5d6452441ad17a154e38da55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e621a40e20379294e1753574e28f11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341dafd4b4514127b8f44fcdebc5882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33b8e7b4ac40fce3f1f44063a96cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d30d94e029fb45dbd15879369f014587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f926bd43fec7d0697ec6ea0d811716b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c1568da9be67e80f23e2267a97c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7257e2edfbe6e501bb1cb2f5ea81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8d00838ee891ff01817cc1222983591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa3805609b3d9fc3361a29a6ba889592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42363ab5dfc665b48ea4c753f4c6e041593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8338603774335e232711cdb9af9a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c87f9487e07d2ca72f63b0285c76c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401a1f68967ddf6c8d16ab444377a93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9022752caf51ff31672ea34cbc9bdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f12b8aa588a4cfb0a05982bfa385598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a588df7445f3edd1ac62dca47adba8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189bb501254c2f6d7b74948e955e380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d472a188205e69efc48e35134c633e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f9eef1b70534b8326be52215d8d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f699b24d44cdece22255168a987d774603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd6a48149771cb92b5e34537ed50e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce781ffecd0430d09fcea49778c31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537132cb5c116c80188ef61c40e1de4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9f3366c47944693589b4cc8d2ecf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df1db0b68b0d9916ca615104232d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b807ddcb872228280d2cf3eb433ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d73b25c5e4e16f41ac5b978076cf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87676cd838d334a158cc7f9f9cf77b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ccf8e6bf29b103e3dcace47fbe6cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51f687ddeb3c6aa8be79d48f2a962613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f23317924be9be1c62e967a5cfe3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450ae0efc10f9d2e8108b39dc8838e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609d50a5b49bb34e16c9eda45b8ff0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d69169dfd589fb818333b0b8192d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18307f332b7b5fd9c364bb626058341618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9a1eeb1786cfe851a0340e4726a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be87aa406b34e99711796a40e0db85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bbc5a163ebd5b5c32353710bae33d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68439a7938893c91aa44c65012e45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e9184d93a4bdf9601d648ef8b193623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f661b6800f01acb9bdb00417f029602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258536706c19372e9a668ca932a42b69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd24c54133d09d1bf0b75076f201577626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6a6cd89f2748a62d1660ab4210240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb29ac9e679a8cab2b3a36aa38928628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3311d6dd6039af23bde8e4db6f5b55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca216bbca5865fff8837fe740799257630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d02043b163713b6271a20f021d1c0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c9fddd7adedff741b367b75bf755632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2cc0649a4de8993fca4851363d4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79e7430b99580a1946af1305ebbbd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386850c464997d9f458f93a09d25fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa492b8695eeebdf9f040d6a34cb2155636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1580b0e5a6b780d92d90d90431ef91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd7bd3935a86435eebc1587c24675b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7041e77669c4c4a187c96ce3bf28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ec19ff89185eae1eb0f0a944adfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bce42309047b11ff9f8bcd2223d26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992113a7d43a8a10bc584562d96f628642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e39568d2f8f73a1c904e000587b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae6f8ce21ccf270d6f5ea9718639d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a508e1f8656f74920ee8446166fe7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a492170b1245b45a00cc335f6c379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98abb9c28f5474ee775449c78f47ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7fce34a564b953176d10e41948f8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801148b1ddbddb26fffa9ecd10cc5ab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a1f6d5c6b234be0e3cc58bc860eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7dfe517142d0385d6da54940d0d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a7206c53e240c59aa7c77273bfed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974bcbb7c824b2a99e764e863a20fb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff51db13765a0f8eabfca680cc395654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3dace498da2af0c9e83c0eb1464d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780792f66099f9373f710e5657c01a02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd955a19359b5e798bf32ee0d3b1f312657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568d48b072dc2503f9e019b35fd2162658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750cda18259e6ab64644283f50f3b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be98d861f0b394e3ce1d07918f2abe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d413c4f57303c5bb980e26d0beebf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4dd5499da89e1f7aa8fdae564e66b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ec6a983fd19708e1f30dd3623f55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caeb099b63da8a8d541c7465d9a30b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39b1fb2b6c5e8b1c231afba6e3104f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00117da3e61c712096f53e10b0cdfc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e0d378e618d899d15ebc2b9f7cfa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def627aed8f7783f5e6c058b5145baa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa35bdd2bf4337632684347793f4eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878e139b3b7647d11c41bfaaf8b53a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602c377a583671dff3c786e7d98c6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc55b589b82f6686a25e9841d21c75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056812981410e6aa503a95be8c3ba6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afe02040bb7b509d52edab0c3984c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877a581e5236e75c70f3e082f1c8dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dab8e9c1facbc1452f526fff6f4bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4b5cb98587b84eb4eb0052011905677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a45f52b56c48254117ddfedc5843678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2ddd187032218debe3911b0ceb1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15963473164388aa9fc1895c675b37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143b4d94bc122c86aebf6cc0c6e7c40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009606400b0b8034d41369d395c1558682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60c9ed8ccd58af0c7912d61a92c62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951abe58c17d3693cccede9105e180d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a58a4cdde1660d5e5336ed1c5857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ddf929e9b97f88a3c177cfae6826a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae62d6d1df94f1d65f6cb1e2bc660e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ddd8054a7d4397c4da62238b530e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19812be2377845fc3007c87a1b69a0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d0cedc1924bce90f27e310bb94378690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bc00feaf9c3ceb63dc510e32af923691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68da997116668e3a0e549a46d910d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15acd9e8613497ccbb57ba6bdf4815693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82dab5f1e7a682d1d9c606f6726760694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9e842517be6026466dace1bc30f51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f67717745307af9607e9ab25fb33d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c1e98cdc8a20e37d95c168c728d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd294faa3719b4d9920527dd0c2f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ff8aa4b5881c8434748e5804b9f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc717aa8dace8496c31986c72781b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8435f87d127e41947c438a79e12262701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43412c5939d6b62086ea2c36ab5bc06f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f9ee8560b8e4a727d5d47a1eeedf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d695e377cf649c42801b65a80259b43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f246f42ac60685af29bcf406339ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d45f882fb96a0569bd3f422a2bc3f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a29a7feec088a2c8e7b4c17471b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61f4c20c5d261b49504c5b2c91baa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5750c4df237d1a0207a1fd25acb4766709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cf985f0a7ceb9a3b2af33ee727bfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb10d5f996e1b632b41ba6fca92b4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de31f9d40bb66c27d7cc2e08f18005712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86386f67537bf4b70281f3e0d8700555713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942d6e386f565d90d791b0bc605369714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f968ee0ee963e2ed9e6a6c7dfd7aac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a8df1db91b469b03a2d2b8798682716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34654c8ace268ac3cd74e455bf016aa3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42d17302b628ec34e0340f76e8cb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e37496b996b75b598e012fc8e1047719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c86ba1154eb483b0cbb7c77085e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d536de615e15ace041cbfe7457b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e96c71372a0b984d12e4a0d8f0f96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a309b9442dc80a8b65e816f9dc3f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89d9c58ad275035e21a10189ecddd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a702449304716da08238e3a40279c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2d54494f1464485ec95a8c262d17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d35d41a4d513fb1fbd12fd809b080727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7972dee834bdde1926fe5fb3a33f51e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d16c093ed197f7420969e2b83bd8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f587ab6abcc23288d31971d85bc103730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37709fb3f019813d2ef0216fa3b9525b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63c1f243302aa2f025ddb98bc6e730732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a241659717b7e3720e823e69bd35660733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df91d9344e6e197e0148bd39ba80f12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3157a6e831b7ac16e88331dfd576735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97323f160ee75d38b686f76502b14b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69f65f18ec510aea87d1af118f3832737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4455cdf49eea14b1824814766349738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ddc01df465d9a6f9d87f7f3be6f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c446c083bd8bc1744770a1d87f9f0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c7935e0f3abde2851aecf727fb926741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918e5a782e323af184ac48b37967d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a71cea725e74dc9f94b7de893fedea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bdb871213f52c11ce83454e9884b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c1ec9d1303e81f1890b51609cd9c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1761fb366dc207a85417770c808b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0eab69cdbb8ee85ec856fdef259f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7a3fb42c489a6215abc772f85d6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67435fb34c0be5cc74f29584092d58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb42a1ea678d777c2f53c248ae203db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8b71c5aec0a4523ecf7f6da0f402751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c12cb33625bf5655685784203d734b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1bc8cc0d1ba2fbf25151b29a1aa2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a6bf9160990690146be692af233391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b8f0ae8a30e2e9abd1680e63dfe332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9774cb377bd5a00dda6b0243899a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c180ccbb54c9d64eb7cb2db2ed83a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2bfc34da55bc8d0e47c72320bf2155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb143def0c364939905f4596df46a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab4ff6e6561ab66470e1e3b52804b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2e112bd9fab95d02170c8a1c2fb168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952edfeebc5fbc27db6edde8f5a85d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f887f47fdb00ed7104c21d754980610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157adc2fa3bd70d92e4d6aeaf23b9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee1014b2b4a1226b825c794569e68612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa1043ef3f4855e109b70db0e81da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58644b3587140c8f703c5d03e7b815214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a920ebcc603fd6a118bf8e8a7b035315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4efc23c1f4a94f9bd5568cc09cab6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee4a34c9e27fe58eafd2d795ec94e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb148ca93641559570458b75bef58d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f981eabc04af3f3ef9e66e43e3c5e0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e68745710e26ec2821533be0f08f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a1513552fb5bb8e94df77da750d8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c2d710106672f57e904955b34af222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a54a49fd855d013b7982b483594923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d77148e15e3f3589689c83f1ac22124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506fc71fd6611b6c2251abad62f102325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280949a5995b0da2ff94153706dadeee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9fdab47012f8452c224c406a33ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30685df007fadb6fe159f1920081bbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d952151af77e8940eb6a0717ff723c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013dc03244eb5b8995741c66cef490530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc3ba44674a1a2227f8828c9f165d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8e5bba23bb8f235df2192c7ea2c0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a057674ad169d6e4f3d8440283e48c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ea6a16e9cb88d1999042c1631455834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b55528986869ff3d25bbf10d49699135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdd699df1785725798ff30006ce2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eebabc4f7d8e8f729749474cbde4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966081ec46c6eadda06b1f7fd932ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdfe27e0e71c668ddfddf03653170239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41860f392004e54694a103d50bf3975740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6cbb0b24c4277fa40dd2fbd6e772641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190c707c30fdb2597b3afd09cde2ee642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405b425b62e81a30e344a65aecbb4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5739368f9e62f67ab19350991e4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1c2d018e3e34a782ea6841f4bda545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a9a6ed6f373cb40d082c4fa5e8c5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215808022cd7e4362b6a46d39b16960547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707009f91721e60695f5c6987b12344e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e21f224b53b4f766ad37dc61a5969949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e176b8a524ba66e38832283bb801150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68539b14421dd231b9d538d90688cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9076bbee1b9a0c46d394bdc61583c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3c6a7d2a8f2040c400fc3d4f6f6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efe5651352fe918673143d9ddbe9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d64a5b3a82c617b6dd6ae1ef868255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3abc9213281f233a8ee65f3c6ac1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570ec504d501020baf13aca283c02857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08777842c6e1abbdd117b0cb956dd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ff93eeaac8b5be9ff6a72b017d5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f086982b156ceb657b43091b3c4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d74fa045d601216887b2f9167a7ca361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17027c9c2f0dcc1145f2e4ad395a5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4d96f8dbcfcdfd24c2eb184ed6ddc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5c1594ffdb878650964759bc3b5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661389124aaa06c7c2f4bde7135a305665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c75ede555077e4f4f142cd4ac02a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce46ee7103955ac65e6fc80a92ef0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcea7557a0b27bc33fe1ad0c0db1c3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3404b0149ce23917618ee3496f414769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf5c95f70a44d0ba7aa0922ca2a9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c580d0007985cd6e28f51a6471a02771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd936d480419b4e12f061ee2f5ef20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3473dfbe23dc239c769fad2ab67291973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd169100d5ce350fa849392baa80274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b543669dd27f1a13d363fadac78d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd2a1052e595556f1cd4765660e68e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696249ca13c93be38165c2a5d8e348c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d17a3e439df8f38555071e2c6009d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e781204d74be752c6971140568711ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df547aed7b05de89f0bf61a2fa5db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc46937e89ffc15293132065a19b6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153df54be74d3ec16c88b75357629bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a83898d6e3d082929094c060d21c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9d5686615723148dc66a65cbc12c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d441466df04cb91a39ba824aad28c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d640905b653db7210c632024dfe1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cae4650f54f4c821f2265a82c1d54587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003e332a4c75fa5892aac2ce60b209e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf11acb73117b0df2c0ad6ab9921eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ede62b048692dc4f19cb30431610590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ac0ddbb7d75e3e9f325fb3955e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddbc6c35f7394089f5c1855d612e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1ff6902afead95a95c03c5a1440e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77c983c03a8e8bfe0e02327a7b3d9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45333c5dc431d6ec497e6c5945ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f755c387c6c3ec529bf506f963d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadd3b711454bbea645d91702f73b5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f017c11b7cf1ed77fa7f8801af7b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b534a572752c88f3cf72e5e08a723699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7226874723c0ef9e6e6b8e791e031100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7443722a971e35c32d606a7b3d70f7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5628454b5ba89572e099ad43cdf307102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dc764856d1bddd8aff919123bafe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899bc1cbcb68caa1cc7c00b10ec3a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a759283cca2e0c7aab15ed3e2f27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3764591bfb33c79448b289a8b8b0f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be33d4bb3386c29c2e784ecc92bb5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241a39ce68ae544c5a67a9437f87ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11403c5781da1a93a930bb319c825c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89212965395d4bd7585fb20cfb703a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c7c67024cfc73f77db272d2c3c95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf42d647e17d55322442fc5fa6f202112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d045d70456b51edc54b4db1800627113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0350c2bc91a9a1c8845cae86fcde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9d7c9a6fa672f9bc6d3536c1c4f64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f9ee28a96bc948558917b79480ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e719f9f22714c9c15aefb3874cdb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900bac408406c7b1356225b2a030392118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4185d0d2dcf4f8f610da9c29066b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe148c0439a6e2a6f45802ffaa0ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b45ebda5442187680db1d866528c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a386d4b03fa3e879f32ca3c75d5e1b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9923e9c3b5fb42f1a42f21fd8a62e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb7cc9375068d57364e418e0b8099f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba663fb584a17ccb9177fbb33d1cdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80091d1c34e3011083dd9516bed4fc6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5f26dfce7083f492dd4294122c2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae625279d657f6433b8dd30622c08c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8764a4cce0880d9975e78738be8050d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766899710b3fca05261fedb3ab515c4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922195d76dbbb62c20d5d9ce37802a99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f9f9b771baf80d8dde63084e250e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7c78e9a0d52039a3c0077d05da4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f7fe2129369733cad4379dac75897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae81af766f0a51fe844dbd52cb217f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95a954e45090ed57303a8051dce1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a0bfb2d1de2a393ef98948b970b7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388db60a5f070f963f69255cfe210c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d82aa0be16f39e578388e58f5de52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313b97379f4a3876455d093c6c1181140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095daaf3c4f3b0947e75bb89b7a260141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a1c059fc11ea91dade6bcb70f67a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be30fb4e64b9ef137fb8d412f92d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e670b848ac81859a4c1c251fe24bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b0501a1059e2f1c5491e7ebf9427145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a74e2ea50c307fdac5173166ee185d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375395ebe444a8cb61f53c142d83a653147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524af0d6e5db1ad3b7232e176e335b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85157b263f8dcd40cadebd4b9f86c058149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4eeffb046c4ab95194567e6b7a0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f4bf3250d22367501584455d64bc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e7aff52936def6a281016d2dba4b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90717cfe7a17fe82a0cee755dabcc884153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1d52332004d30f2afdf0fa6129b40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a55132020eef2256a2c81ceedd29d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae031e4c6eb8b111c6fc1e1ee31b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e26d768bfc243ffdc87a6a5f8730157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4105036f0763028fc3ccf30f67281b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e1fb1c6f117522723e3f60aebdfd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70da27835cc975573c04ceba6053c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38aa2c56ab8261190297533ac9c2dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19c51ce234c5c48215bdce9684bd8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408f225f4f03539f2cae96988067b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66585e8538d8487ad674b7644d4d86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a9264394d85e2bc1f39a3cda3658165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e5ea9bca460f4e9f6b2074ff886c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc34878890054a94f5dd292f801d6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452389c1f422ddf252d62afd439e7b1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb487a6c6bedcd2f8f17ef6d5a61dd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e9c07d659436e1ac9791adb4f210170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69492846e3b3da455b86362c99686f9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea662f2efa0832dc44cfdace23ff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4841dee6b15ea0477948ce364c01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd30ef3064533e465864d62b9f235174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880befde446632f953cb7c35bcb1126175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0f23aa81c6445d5ceebbdc6c4835176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f45504249a70e7f82cc9b0fee8164177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910949707e9e6ec0502a2ba32bc44f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c764ec6c60bd84095a4f1324c56e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a020f0735414ebe4c6b305e150d64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac7399729f7fb38adb014615bbd981181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0205366148b6d51317d593e4d63369182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49272b1199118bc4fe3b4122f16e46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42f52f509cbca0590f26116d78ee0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d43c91e41727c47e85a6a12b8bac6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80b22db745ae045c5cb6b909581af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae6c9f89ada8a9c0536c958bbe40e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f54a66e51c9dbd9ed7d90ca96999188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d30f21cba86fa005adadb0d0bafb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d1e842d16123dba8d25f0b7bca48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189206a6b68a812f2aade29bdd4a429191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2522e38f8484682918295f26eb5d1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714acebaa4bc2ce94007fd4de190dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a64342f4060fe85408aebfd016e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3397afedd7485e3ca888e5bca600c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d13a810b5c32896e88c96fbc1a1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350cedc84b81ba395ddd40828c5e8d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e9afd44d7803b295f75bfce16bdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c55727b76b27348bd583af920636c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0749fe6c5718de438ce10dd0bae9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc55f273b2d93be4d5e93990d072951201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848526084817983a6acea0482e0394a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa9df2dcabcb98e71373d3b01e9ccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0d6eea566ac5b2bfc345fa2338bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a290e2d5b64bb8e5e2957c305f2fc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dd106bf60cf09e6ef64d392a7b093206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fefdc2415b8bfaa4d69aad12d1b98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7aad043f338b2d4b1da7a68d1bbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5eec2360d1b20b7600cd87c55eb10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb2929a0516a926ba1d6e78ac89890210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae1970e4ad103945eb62211e757f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750110bff6d371fbdbd95e2725bee9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b9c9f546064fccecbf18d48abb65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5b3de98b32a58b100c91a34ddf99b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ea079f9454f9761efb7e3f55a9b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ebad6a69947ac0235715fb5c150a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98607a9f38ff375a09508de7cc6d521b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf19723b25195ab5b6f24bc0c6d990218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53754d1dbf79550fbb05537a16bce03b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2052370dcc0d66a874d87406aef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f036f73c02a47a419d359967a4d574221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e726c55b792749842c1344d88acc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580fa22601abc04b4bbb3190222ac3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc5b81edd04ea11bb564d24f8efb11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196a208941f4bb6b3511e566dd10959225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2840601705efbb4531e936281569b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c6971766e0be9c8c5ca515fbbd36a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88b45cf94f4cb5c3e9504fbe3ecef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e53c776d1fa749f470fbb56aa55e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851a1248db887f98d9d3112c9b5f328230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71821ace4812094674f00dbcb067e36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d667f5d82713603b051cde31e8a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f398112756d732a9aa345876a9221233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ccfae9e97971fb8fe7ac3c7ce8ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668706ae23f4ae3d798588f4e1db53a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77af2f690dc750837fa3241a5c1eeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba5449d9eaf1e38aff45d65334907d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc84489c882324215a741ae7936596238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e1d7cbf0f1030fe74271cfe102b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846741ac51c44dd525d4494f50605f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facef2ce66d91741d37b9b8e7ef7b5d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c014f09f2e8b3bd702c8940d4f622242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e7f33041b62f4f162186137b4ab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d316accb812f4bb1186ad414ff1233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85391f6b2a0ae3e1d7100686661ec41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe808a52794327b8903245002b5e374b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b586657f104a94239dd8fa908c26d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d1ec565f7c99dc7a4a8ec1bf390e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1427380ee1470021cc2de5fc4bfac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842afb5eac3a299cf2a0eb0b5707d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dda5effed4b6fdef0a24ff0deaeea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f9072cdf42a5fb31860659955faba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1d8a23e744d75ca7d302515ca3cd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124525394f8a9a3a50c2ce2dcb4b67ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dbda90a5097d1f47e2e644b77923d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3d7b29106b85ddadd727403c190b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d8a352b7d0f0ac889997954ed0542257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5153759d4a893fe0219e527035950258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b3d4d82f8dad45ec1d4a442541303259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7855884d8d449fb8d607b43a8580e4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef6e06d8183609c2a8a178804dbf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313589b0338237d5521597746a4ec69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c0d32afa229f0ed992c61d42417d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb5c0bd4d4cbd6884f63a232fc72c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e8ef6700f9020e9b7012d3bd5f592265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469f8a52ddb29b4637d3ed280a9761266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e257ecd420f372e63fadf8280209cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a3c980026c31b93f7f5656fe0b01c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95818f0a5226c09cee741dde7c2b8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f714a451213821c969529906ccf97fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63de221828dae554a907d5850e187c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c995b98d18dc5343669dd6380cadaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfd071cbe736b0ed0e0b4adab28b71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b5d799bcd8057fec10709e442360274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065930d28ceb98ca98136759e29dc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d7e280fcb0dc514bb7a7659ae4a35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9919f5225fcaea46c00c6d0529e889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996742bb33a16c60219bbdf1886fa3c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de82da132722edf9f1dc167652a41ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b5942c98e608879fb7953992f07a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934ebf52b1336d981735fbfc9faa758281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa786b1100a5b2a478ad3004637a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e044d4f039fc5bbd3b4722c66e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadd8eb1e72515885b8f97f72068e10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0da04a94b8f72b185c5cdcc4aa813285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d33b4fd84cd71b29d27990fb89d69c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395f061d64c677c38755eb1cb07999287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566322b8d2d24201f9109de88009dc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e8db0a244829c8e4fa187a2050c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83b0cbf69a4999d32b192ab1721d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205059cbdee0283b33c160102d1692f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac738ca281d744537a0f3586787a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926728deace988ba18b57545c518164293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0136af6025d2eb6909f04067d2322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b459414f8ddf82d5b5bd7470d051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f38a415cd64d6b34a23acb5741ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f51729b2c9b3ec31d5a1db1d55bf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c323f4658230a2f2ad33d0e6167aaaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a3292fd0f88276a1e6bddff72175299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a5c3dcd7f8eed170f173ea3ffccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8be8b71af0441f2bc901aa2c691158301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d11472ec0e860ebf011515725a952302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577f807ca44e22873abbafaf968d18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd3a28270bce79c2fbb6408706905e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e09bb6f9b5c5136e0e44965e1e5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c00d2f360d2e2085e1d2c3c5dc84f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15865ee071056d09f20221c82bf7b0c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8aff441ac8dd86aec073b2a6a2458308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f1b5495865bdb7400586ff777495309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926c15e8b39dab0c2a6e74005c70ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc09067720c73a318eace096d9fb98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a6c6d0daf91be4e8098b23ffcd24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340562acc11037e40f9d44530235890b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a718bb2aa4e78739dba407f4e7b6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e18e71548af905bf8cd33423c68f54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7343f83a0ae004e378a91f1f07ae90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191cdbcde272d6173711da09d84f94b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0e1be7bbb28dbf50916716752b0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3f5b50aa6938f3e26ff68900cacc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b672e97b72b4742cc3316a0d6b95729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72aab27f513f5358e299dd5600d277321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0bfe9569bc1eae7c9d33b5d4161fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d0c17f034952ea7510392e96a6bd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c43139e5c52bf913f6a9a408a47c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e24584014ad2161aade9c7900ecd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e298de719e6be7900c3fe60a0d3bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be094bbe102859f8cee1da29149cc16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9460c41173c7a99784e7609dfb09af0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269de562c934cac429b94a369722be7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf75693b88391de5aac71a3a0ccc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c80379cce80fa29975a2eff37023331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401733b829d787b4c3e1598284b579332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f7e3295cff7c409317a8d6d1af5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef422db54bc5335f96d2ceaf0b04dfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5574221a2baf870ea10cb9ff48b896335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f183d64a0e8c15565129514e9d88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aec83216ffaeb53ccc3590f97c03e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518e8c1b51ebf1db241c2a918c446d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018ae070e2845336edbc9bdde9ab0f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a85d51255e178793aaf91f330f325d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539889a9c58044128f173081cb355e30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa269d6d0cee498ddb4b4af1d2acdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577da73533ea9af99744ce281b505ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d0e5783e0752124c3fa7e641c87d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014e7a1fe1a067a8397dba4ed2ca20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8f81f6cb96c98f1b968965bb77e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690b5e128a821755d02fd55b809764347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961737de45609e4d1d065bc173ee54f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849523638d9faf43c8ce6122a88b262349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef426006823df400313c2ad7f569d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841830b4a6ef72537a3ce00a95de536b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7f34275d56b89b3782fc667e4e2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2eeac8afdbc53b02f7ce72af6930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a67fe1ff8734633bc749db5dd9877354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc6b38f8387e894b545e441a02ae24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e323f156ec55dc5aaad846606f90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c09833759b55a4e044f2881a98f4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06adc2aa0b516802150a7947ba5838358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd947c90a717579bd1c98e884441a87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32305ba0f6fa7c29b891aa99e02870360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a2cf6672c2778189eef58229964f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51824041db58a6170a9659467ba8306362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471893b6c31e8150c3d1598aeef36ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013319df299b86895d8e5ab78c50378364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d187f9f20ed0c5142006d4e117cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b0476b154cc7aa4f6b31b181e08f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfda8f564786964c3a830cfbae9c916367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0cec60fbb4b0588de67e92aa9b1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83087c1f91eab5ecd7644d09d8be7032369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a85ac787d319507711132c7ae3c75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff06eabff7c786aaa6cc2155969b9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2192760a50dc19209aa741922b827372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609026e4576e5329e54f873b2952e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32ac43e6f89d1eb532ae5a99ae90b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403f0fe640bfa93cca4446f141adbc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ba9feb8e9228e2151921f12c8b390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d0d6ba2ae289d91a9ea2bb003fcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390f5d191d5a4ef942cb9216d9191e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac1fc46f9ce89c9c273641d770d5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ba9a9384a6f32a3af4529fe015d2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bf926987dafb228dc93a53aba893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7930c6d797cced70330ec0367eaa1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5287e6164f01d6b79fa4bf9bc41b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f2d5a943d880c04fde0e2431ae1a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10c7b07a8e13af8119596a0dd98ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ede91aa66bb15195bf51e82ceffee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cebef4f3a21f4df15942d39b192d45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae40e413add39a6e9d25a02d35c6e2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c33dc68d2883087b304957795260a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30534e97b3eba612180ef8da055600e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc75ba43bae65c4f7a1fe4d2648e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49cf0aa9b3eada1123e50f6d433fdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b821c150a5fbde82b71b4e4444bb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b07d9892ee33db801a4bf525372e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0154c501c4d5935ff8250d5e17b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ae8f491baeee2accc9c5059591dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123937bebaef5102d3f434e73a3f0f0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420425d567d377fb12a46db6eb5a4e8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562beef67207be7ca6658098e5d8d645399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0151f533440c521582a843e39f3d25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c60d9c2fdefaff65b98da5303c665401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c3b2ea07d70d60af9a5715ccf3b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf4d7557271083c48e4aca2a2aa20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b34c670675319383d63c5fa3a23753404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fc5f9da05a39af3e354d544f72f78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129175c8e776d71db1927135b79100e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070ee18d5c5b6ff1cb7095c035d76b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26b9d619b752d1f6055d3a5de0467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03d0646fe0fd827800b82aedc9139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30971b8a7ce7a4d75093f98d567bb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646cd56c489625b7ec160a260882f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710c322d84da9b0094163538a0fd10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479277daea4926fce51c96676b4809b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4e15762a1ef33dc9bea5a747cc28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1897b2df48e51c7f5fd89caa0265a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cdc4e0c8ab2fbbb4833ed7bb2b26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4fe51dfcf00cc5fedda35e3c4474417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f87e748d5f9e1dd87074314274369f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cdd295cbd9d914cc7e71e1bb0f60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2a00119e0478c62b5b4c712a69c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cffc1146e13f95bffd83aa0c33f4f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723b294b78317624441cda9a34df571422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d811b00bf612b4ac641a64e68190423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba39a1dca18c8b632889c484ec1a35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf59db961e00754a9371ecf7b97204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7220516501870596433d167005ae463426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159f41d3806356e1fee0a5b35f2489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526d82f9e271a1e72306e0f41a35a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59348d40295085c3a00868c79914b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4122ffc1e2df642344af206c2df82a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23772c54733539c197a24708edd757431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499eca05ad6287141494e370446266b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb947b8adf37a64c50c183a00111acf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dab543e9a65c95288ea109e51fe9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932502a3decb25e2c87d676d3cc415c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10880067520b03492bde55cdc7d6df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b823fc5be35b28425c93618b5b7c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0424647c5ebe1d24c88401217aa53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a4951469a723d4e376b8070fa023439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee1a166e24364e874eda64af89f185440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50847c5f7e48aa31e2a6aba099f28ef1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b0df24e78046ec1c8907676577398442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea18fa08e38438d3b768437bdc226443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8fec3e2bd3712016899e22a5827a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56da604a2d48e9495415df292341b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e215cc5128d8b3f7abcd9c518406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090f43d4ab5be7c489551933eac99b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d1f3e4642b9b529c051e6168d0894448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abd9aefbefdba53b06b19876ab9de5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86bc6d39387204f415db4f12213fc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc521058f8369e8a3dc54670f77447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95297d96ced501853aa9e024b244b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661dd34e4b6adc46a9ae9b96f86a5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a50be2fa7a00279b3a308e4ccccf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d903338cc5b6b57c610c1c0b3901455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf12e1559837f0f44c930850cec877456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20274fe789c4479160d63ac6a509c34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38a486e30f7691862eefa23b0c3b38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5036063ff959dbcdc89261d084ee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27275989319e1bf62327c0a12dd81d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91720c3d171839352ad2b62ee6ea85e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457196da1aa359d2d7804fc8f48001462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad9d34e0b30430e0aa782ca6478db7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638109253441c807ccb56d8ee5bd2b33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4e8285d7512d3ff20b1934394461465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f12e626cd2413aa894370f96008a1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148361e87b2093be85e662b547ab067c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d553713dba59a12b9001359ac94a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507987e7729f16bc45cdc32591c31f05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421f9f15a6adfb1cfdfd5c26fc915d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b025b8dffe20485fe73ae258de8c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f62e82c456ec6385308d5008e8830472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feec6a864dd8b711289dbad70349a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991598c190c88fdca23ff39b1bb577474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e56f78e025d3cd9f362a673ed7619f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279694a2580af645993a1446f42977b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bf4daf4491a0a79d24f67296e4b98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9b1bbc6927630d1f2390fe424ef41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bb4f6bb4ecbd28286584db60fe666479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885709b0a095224c71bba8f0b2fd2eef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de5b4ce8e6b36eed1c76c709aafd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81399fbb00b69e574d2a6d284a19ef49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3287a8a2136706a229c9bcf94209486483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3dc994973383da5ff07d09951c51e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadee26ff9c45fd5d629941799917da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a656b5b112f140359c9d9662608945e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689325c08bb91d9bb85259ebe5d9e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fed5dc4adf8c12656edc5480bd27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c674c9364de06e1190e498df9cfc5f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91af8ff5307af5925c3f0cfece5f0bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637cd013ae0efe3d959f4b5cfbf9934491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3b9964b06cd03672447c16d328d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae909dd71f795934332f1d32cbfc09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae16293331276968de55b8095fe3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305550b4210567b29fdce050ca0b4177495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e5a34e912372dc350a82a69dffdae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c61d65a3f5f92e7c86996a1fa48549497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287417f8cb44603931401c9cd12a09ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354e116abd161892b7106c848ae39b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b224f454cbabb8af24a8d9e5f786b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc3be2b5fb1bab26d449f3db35c960501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cabf98c62ad9e93698125a166cf24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54f22242705f471052af3536fd256503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84fb970e84a6134088f47b4a175140504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1678ac8d454738a1ca56e6d297d17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf6a815f6a1ce09a97cbb2388b0661506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba88d87576995d4a016e40e2ac2ff48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd11802915e1b807980faca220a23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778980916565c7b2a0f3205e14878aa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171fb5a3cb350609ba85eeaab5d144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233fe0273d809aad20602c44ccfe7a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e3865277f5c2c11beabd657fe1388512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f73253c6e4cb4b88f03e3537a940513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326dea6a1891213220f432ba51127e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82840add65de701a45eac6c1257d9772515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f99e9ff6c82d52c4be46be4fbddae8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b835a2ca91afc426e93759ac551f8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d697a73ba9a38a0effc36e18acdcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbaccda157d4521d9d739fc30944bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3131a9715be928215284704d7ecd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951869c3c4434c6fad64b82fe60b5ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508e20053cd03538d1b3bbcbc8a8a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4090abb6074527284f53238273296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902007859786fcf2457c1166753d354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d7add75cabbc51ada87cf248f3d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87532836697d7dd865e6e1332817a7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa831304ce4c6a46b125c165275ac6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768fda93a612854fd72c7999005e921528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36302dc23762141eb6dd5c6744d69b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ba59f24f4a273402242220d26317530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc089ca1340fca15621a193919da46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a262a4927885a0da25d2ef1cedda635532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1f93c12d20f0bbccfda506799a605533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c117245d0edca7f419ff376d7dd412534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c4d90edc03bc3207a4c6338671812535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a858de82979b403f58aded6eaa83d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba314ba5db51f5f09ceec0e74b185537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ed502e42d21a0ff8a136b9f46c96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791395467373d7b7ec0599dd8256353539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5205623431297b5ea61c90050222f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665812823cad0f702b450484a78bd2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3714ab7259c39b5c2f68d35f864e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283613e34d17508248c4e237fb99c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d403681b5d4218c17a70b7d8586d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f69aff371fc86f26e3c712083272c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f793e719e16a155498cb087b4a7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb6d005690c04c3863806f724fbdc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e16f9ce250b0c4e8d971ab6194427548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d594392e308c248e0b987b7a1c4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b43fe17ddb3d78711321546d70a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b98aa9b3359c0a93bcae9132d69f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1616d1cc0fd099be9262cb1c86f7b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a7b46906036de94844d30ff085ff6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc46cd14354d37e88914f104a2f77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdf81bf75cee8d9a0f4649d0c135d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bd5f1987e3fffebbbc7af83892f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eab0d15b50bd4849196a72f850f40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0fdf93753a3a0b05a19bbb0ee4c7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967e967cf55bd561e944aa22d9524b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6d03a12b17c79cba065ef7b86355560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32c7ee6dc83a0b8bf79d9f1e54ad50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c04ecce941b760fd6cf42232144506562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395df90fff44beeb720d9f1cec0b13c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4018d699507bca14fe30fec58b818564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86304c035f6cd3c3255d88ad3b1162ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16d7ed24d17d0de0a196fd1229e0c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82b62c5703a6daac70f763ffe0c5ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6691c24a990f62cb99b11b793cca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abfb3fb85e43fc8c63987adf9ef8a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2651b35c203f00d0cc4bb6963ad94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7443c1ad5a509dc998e945d9bbda7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec5787c14afe5b4ad074c5c0bad75b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e3e668bc510026f33ee5b34592798573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5219279acbc15c9f21d9a5337aab04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1f02f2d75a2e9b2afed6c5d585ef2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41af72673d82eb71b61a788a517938576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab1d459ff7e90274569149a0747323577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0007f258e2ac2cbe8a40ed69c34f2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000df781f286fc1ddc9091f41d24bdbe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5fbd6c1c1e391149f0bbfcd94cbdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2983d8b7000a4b4ac4968db296026e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87234e5551e41abe0c2cc2e9313cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4c0b927fc91e3abee0b8de3a2231583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f27a1ff68c11b8c518a2ffe7cb6cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532cd6007775960513512939b9e7d54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61967e9aa382ca0cc40c67d24ebdade9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ecfd90cc9cb6cc6c7369160d0d6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73939dd3631aa39abdb5bf865424dcfa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54c8eb90f5cd6b201b291d7cd16c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32356a5b5e2f2f97b258897e56161288590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9dd4acb0340f93a452a53669244fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a22f1ee505215fd8551b7c0d41031592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823b7d41cdd8d6fe19c28e8ff77433d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27af0c109efebd7f8ccb9c6f88343b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd8eae031bb578b1cd7d02cb3262f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae4964195882c0eb7b74ca4b883b54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae918f685e3f042a31d19d60c0e398597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b9f01a8004c01fbdf27f1ee882e08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f02a95553fe1990ab0819eee682a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b1a058449d2bcfbd64ec021d9df3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98242657c11a10b5d2cc578d47906b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f616eaf1a2a24448c58bc3fb3e1348f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d7486e44531be18850a9b151d6e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d1e784eda9454b3a9979113c504c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73133fb9ce95e1eaf2cf6cca60edf7ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fe0d39f947000e9b0b8c393b0fdf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa694f8840cc75ec68d6f492b6102607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a417d26b04e9db4f25cb60fbbb17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49b76fac62510eb23a0ff67ce68117609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db902404b734b18c10fd2ed18ba84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4a372edf9283d8b4411b0af7d9cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54895b9d278fe73a92236bba60172612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618a0b78b2e3c9611177b55e5fdce0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec922bd34dff9239e4d837234d123614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4fdb43ded00657654a20b66cf4347615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727e54fc0b2276dc048b64685e6968616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774515364bf8da525f293fae1fbadf0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecca08cd8664ec7c27c9c0a197c332618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3205bcc243962cc00d250ba3dcedc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b0c5f7e487386439cd3ca29f83b8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7c303042696bea58f1aa1bfe845a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2f3b04130df65c2e3af38d92387e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d12fc1da851ec7ad240f051d4cd03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977b6b4cf8fb90bcb31ee6c3dc04b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e964de842b8d9eef318cf86e9e6378625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b55db87452dccec17e386b9428919626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a3dec068dfceeb11113103403e80f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0edfc83a1e964387a9393eb5f353a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65c617676e0abf40d139f92bdcbbfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc00324aaedf11fc223c9b3a44d7ca0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aaded42e5fb3fd4b9afc9d936adfa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8dea55fcd176b1203fe56d43aaad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c31bf3b2087737890975062b8688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60276572e25791521873a684fcd2f8b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa721a2424cf1d74bb6b6744ecbfda0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c4135137351f21f2c5df1f06eb96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c666375dd561aae02937cf6e0d36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049de05802314361c2a2b9e7897c5fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad92fad9f62e40f28368a62adad813639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df2d19acf49d02730315b5dc9da9f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833db9ccc5cab347258f2ea0dbb461641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bba11fb065dcf7fed16dfaa32dc781642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a9958e6bbdad775b107babb4a09b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88316c6735696e71ca3b5d56e60c973644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162277ea9d01a5216cf7428bb96d4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241827fcfcdc552ab54845f966076b07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8acdc141455c69092e6630871f635647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71010891457d3e8b92ddac09f0220a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4bdf30fa0b6466838bfbfe81c33d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdf48e2a8a156e51efb5b639573a36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65047d601069beaea2d952eaa2458670651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147443e49055962789bbd54040f191a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5070278c1b05aa05809b7aed39cc4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f749330f83f9c4da63142d8d5075b7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd8d12cde0f2e01522f1103bca7bfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c5b95ca6021ac93cad305a5a9e352656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4deca7942f44fb186125f8bf27de7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67afca26b792a16ecdb1178385b996658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e6803599a51e56dcf9e236f67464b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2a5a020d509db540f0c67281ea29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee499d4658b43253d419f45bb4f934661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb625b4aa7bbf2907c1042c3612c27d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77119aa9f276fe981c6d1a6e674e968663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ac52439b232158ca2cc3e053f722664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a019d722892d67dd2e987eaf8d8214665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5138bf7455c52c21ab7a89d3d8c107a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6c64c4a8bee48da8e5a28057a4af5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83de44b5b3940831e8aba0b2e2a5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37953c17a6c5f59ce724f777b47067669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc5a22ef4d39e6bd4dec16cf0615b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd952490b4402ff90486741ac251e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02776b021aa42f586331f40bdd7fbe5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c05442281ec692193949c36efdd09b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f8a2e05d0e05e728f450fd599843674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0068f0f884b59164762c61df8f81b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe47953ee49fcfd53ed0a84d1e18c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cecae05926b985e3b4d39edf30c7d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da700180bbfec6f11158e4018759e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dc4c254ec05046d924247c3bc2275679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547f674f847a7982b1ca65c364b58d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8591bb06e27da0f6a93fd0d64c690681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9e04407a24f41459c49cee1da8d32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc095ebaf43a9d2af09b480f03478db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1f904b5c5611896b556f6ba8171a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdb3783ccb6c6c3319c70eb9f8654685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a92559acba6ee0a2b89e697dd1d54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2a2890529e667dc8957f578d35d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1d99c19646266966fca6d6e528a58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df4e58354b5220a44a3f531a5b4157689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5326f1290787f5290505cbbb3a304690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febab4be467fb2c68545423c2e5f86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f94dce5cbd5f08fbcb86e90a09a68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2efdc4bc11d84a24546137e90b78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b003ad49d6fe930965a3b51c7db1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f06fd2f4db82e8d5a22546ab298d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895244cc6eba03a53ca9e115c55ea816696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cb2a9aec5dad0830976f24d18c2d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6dc82fea8aed1e5d89c1acd022994698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f30b7249a0a17fa8c7a4d576ebaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79391cf343e066139d94c6731ce5dd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735fb1cbd038caa68bbad1728306e13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87ecd5b4a3fc4054cfe48c2ac13712702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d05317a1e06131031328618c8168d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165def8cd478cec5646ec8c7492b24ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a181b3760f47ed7402f2d328a3d180705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a34248cb7a34bad8c7ffb863ad7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101e43e908a4cdae7c6fbbd3d9e3467707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faff6eeb581435a36281c0fa1ce055708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d792fb5ee5c81af6bdc17b55e30a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942b5606d1de4217f773de4728923a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fabeec6e8b4e76f93e8e4a70dd113c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82466cb1061bca0724a6b9c9112b56da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d599a61309f8e145b99d8ce2997ebe8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b606a41526a34e9a59adb57076bf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d31bdcd134c90b64d6959487640cc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639ab7ebac1fde8598ec70b5e0251c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f34d9d9b32429de067956694f850a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32243292f8c4909707a1419eec76f1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7fa7159c9159bdf7207f5f4c37060719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880dada27daa13e023964596e9aba74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea23e01fb763c22f727df159bb4127d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8d0dae3169b104c052384523cd470722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3682dcc7214d414eae2862b35d4d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3e4aa09c50fe54822337127e5d6e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f2c653cf9b3078f87172881e6ac0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061913709bae63a98d8942fda6740b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2917cda52d7e1e674ca348dc583758727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad367588c51b3922e8f045d94c61890728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb8bfc124800d1c733ed21911f63a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd906e472ff53529471090073b6ff18b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e56342b8672096f1edcb2c3b5b2ef8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe8817d240ac37cd6abec83d63402a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13dfff8e857bb5aa3c9731c213bcd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16866a29008e506ace1842a4746caa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f0537433674f22e8d497bea3602c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be173f78ee9de8e74c13384fae071b2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f1a6e9367d0aa2d139619b42599a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ce5d3f00b8cb63d2e80a56b351d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdb357c58c157ccfe58bf82e68da17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5c3be21b0c8bb3cd3df20becb329740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa155ab3b396a47f47ca3f6530491de4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184021ff818fcee72dde36e98a69b82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07e4d32c2b7420fbaaac3b877ba45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209c327828ede75c5d707303ab37e84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff756633d4cb313e6d37a3d3f018e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3fec746502b02b0c05a28c38e2f0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92d88b2248ec268071d23f3c73575747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ec6b41991763bded0894c97ef3435748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de707014b2d026a31ce25f9f2bd91e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cdda694b9ea82603253a018db2c3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971393fe91f2a8617107c502f3b0b86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ff29a8ac891e6e2d4df37353e3c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6898dccccc7a25cb97756cdd9643e3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>