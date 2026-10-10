--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce590e6bd1a72d232b028a15fafb7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042fa9e08c8ede8f9c1c38d5cba44ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32261961f9f8f69c368e128bb35496323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4916a66970b1c8f81b309a73f6b459c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f43f30f1274dfbbfa167ba7e65a8ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0869ca4cbcf015552d55e0d52283a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a5074c684ef370ddd52147989ed97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788c24891457b162ce3dfe7691a5d288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea74c289313041aae0d923e64cc1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c1fc6f95f00599ec90b12b97f4c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c588b8072a75da12ada59d0a478e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f2d13a27de0c9edb57c1b4db7b28312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6c059298be96b732839dd1b4520813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad2aa2dd82e156952ac294ed4b9e2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861b693401b807918811ac3f728643715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499710ea646e05e0ad455ed55fa7ab4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41c84c669a548f17ef2543e78a0d4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3030161076107c4435fddb1f539f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997a63ec7a4abc5259fed97db2f66f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1d6ddd37ad7f5989b130f2a20506520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb733735e6ad6ae150f197b599a36a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb28ed2b72df7760b42e5f9393b45522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ba46b83981ab5dc45435f4fa6662023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f769ce03b44a43c9dae8776ed26e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da1b87eead98e9ebb5db23b1cb2d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4662c9b6c1801adfbd023d6b22f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e098a98cb579e68009e856412bddc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d08062bc7b90b376d3edef790c8c0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621dcf40eeecdbbeb362c0054be86d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa835f683daff2a4d7a6b552bf17930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59424b0b34460702224689184067317531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278890d72a789d6b0f3fabd5dd9d9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a2dc5f68c97dffe7ffd07804bdd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fda5c2cf49612dbcc8653e5f1709e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a2ad1e514e5a7472b97be92a1e7c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4aba99ba8de82a5452135be4c778d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be6e7dad0eb5080f2e3801e28f54137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ac758a9a5e9047b069ba6d30974c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93955e520e0549ab84b2b2a177ff939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb353582049ef142f1baef9846a13140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ffe16e3ac1d60d8dc9b0801e2f7da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978138716eee3b50fb57a197baf11e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe5844adf7aaff54b6c4852bf0f0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c39f9843a1c768238943313d6cbd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c67ac9ada065f2272d0968ed268b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb33dfcb1bba93daa9f26c2f21a9ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f35422e41dcc6880d56258bb5788c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1efcd2df58838435d0d460f97861148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe86ab8b76d5e6df219d43382777449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d36a276a9dafbd1d9569a0efbe1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd94e8af8d4f5e8ad866ed14c127251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d1e5b05e8ce2203fd4ae070b2b1bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5798fe0263df894da238a44d0e72c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f66c03567baeffcf3ee6bd02533254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b32c7152ee8e311b60b450084fdf7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730faa843727c6fab0248ee439a44af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e7c56fbc81a8cf27ddeb2719c6a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550db85969833ae6dee322ae648c33358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7a42561e8258e325fd23a7788c0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872441cc214256c9f1876a44e30ec24060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c801f143bce19967ec4b64dae366061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca103dd0ec307e169bdb8c0c289b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f524f2af593a0821af5fefeb06c1c6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed957a5df795eb43433747f20fdf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe7e485d8c1e7c7a62a6688c52fbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad172d6ce14fb096b570e6e1b1fd36866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403de13e847737907135a043246029967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5dbede893a20688c631c2256941768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e9f9bba13f4db2e6bcb97c862907469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7024646f9593e5387fa048c27aca670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366a95f61a0afaa2e1fe2864c889c2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e703af0a120068f104fd610c8f0f8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9179d6b2c5c2f02223fd0da18833bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347757a7109219c4021b95b0e92f75074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4610851c74695e396cc9f00ab378c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fea592bce37dedd050c1ac6710eae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c1f1f085ec70f2317f09722410d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b12d7c210a2f1b3abb5385a0ca74778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781667768741b5ec7d56d0b49228a39779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5904d69186b6d5b1397f115117ff8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879796ffb78a1d142985fc65e12ff23881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1827e9b8b9b5479c4a8d9fbfe73ed3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46f3e724256156493b4a6e500916c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ef1849ea283a6bb2506789070f02584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafeaa003811b7ebfbe3e44129fe0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e538430ec2b779b28d3caae06339a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37627d258ef62cbbbf0ae92a88056b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feca6a3e79836cebcc7dddac90c9af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c1c6f16b1b6ae18c1c3151556bbd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072eaf0db88dd27094aa53e758abf7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed012ba72461149502c451d3abb70f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d4a6f15f7240b069fb2ccfaac87d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e8b7db0e25859a170ea42d24e005093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a6f436cd3645bd7a360b66e08cef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee6e3aae121bbc9e264bfbe9bed8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c944410c27c205691e9f9e89985796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe52a1f6755e609ede7ee03e5db5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41ed135d0f34916ae13bc503067b0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09290f81ce264080599b52b70794039e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f5b581ba0e77672dd44da4e5486ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480a128886114f529e47b1bf77c45e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17cd1b6537ef70045a19573da63b00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b2c9b985c99ccbb260581391e3e62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da3d2ba5bfd4d2dab0f70638aa2a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a807d2256434672654872c890374a1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef043f96f758cb9fec823e11fc6dc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c97999fb58b997524a18d8f9fbf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b31e248a10273225f6a581a39c162108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e460bd9d7b46e1d326834efddb0a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad85254d067632ccadc3f7becbc387110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8a2d009e06a46f30e99192c94bfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c58c33b26ebe7fce71a664bfed6065112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f5c6917a77842313f43025fa4bc06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d6c240ac57c7a4238d9775b22eb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7caee43c46274b3387184f4d811d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b87d33f0d04967ad2efae954d9cb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ce7a4310ca2e5d38c1609885aa73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585358b9979170ed9c4a203fde05a253118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ea8a339a0cbc3d5055a27fbdd8876119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8163bd9ce3598467f3ba2b782a4b27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893aae4a8f22dcf82291140b7ec65b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d968e54ad5c619b8f482c8b5af4b40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f4e2a149bc8b16552d9f4f741c10c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a59cc39ba0f7df890d45aca05da1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b73944415cb8844e3c720e066291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37047e5747d052e7a1ec088643c630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce54a92d134fc4c859424eac89d2e60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bcad8250d7ae1b0629e34ffc0525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2bd5c0791d884d5922ddff0c819b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e4e2eba97a08e90a278b0731ebbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc8539792e9c6c58dbebdd75e9ddf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b570226007a1d58e13ad2221dbf9121132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e430cb842dcf3b87240a2c1838d66d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b59fe534f3ddf6aa36f4106e5787b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f1db874d64a16900d42bd83dfe17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13c426f87683b79bb8e6e7a264698a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a1dffd9bf448721de76f04d62689a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4809872677ac4ca6577e2b63c64757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2212e28724887da9541875371e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482397f5f009994ea19b45f4f081af9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ee228c8565211bf9903e64883378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b59135469b0d86f23ec6433be2d80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf9f4e53f7525484e8e786b8c69f0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b55d6d8dea8c05139bc5001364683144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839191d6bfb5ba175d612b7a2aff79c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76b12adbb608b7f1b3088e9d9417e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1d1c66375dd612a76eaf97c8bf29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb1e48b15db443e115088412abaed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dee9c123ad465110c97e3c987da55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00991b7bc9d7dc1357776a03b17327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b831d1a07d60aa84313f7f746935d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f04b7c9f65cf8351e6a808ee0a25a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42635d7ee03d3abf9425412c0a8d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98ab2030d04823eb7f7be1cc9faea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38129b42604aa72573fb8ade25c8223c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba9092f2786f58d93b04ce6d0f704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8095ec5041fb0c81dab68578cb26843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c3ca52221fe00666ba7042ba15e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee76a9e424d508880b55f73c52d2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c197cab0db3ef29eaf2d62e66c051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2a8e3c8258fdce6fc1de9174ea2c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775b5f1eefba3001fe4a0c4722fdd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321419b97757a579b1abf805a0e7e87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43e2495559b154ad5cde94eee476d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541fafac814a298c9c8b1d894b069c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f7539206a0c2d007c7e022bab5914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d9dde4f71c10b655670b5b25393e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb42cf910931d8797533dd3f7ef3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704af734b39644e1c671fa0c418d9d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d08cfe0012d5e72e7a88c15764d3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd196f23f07bcf7868cd1451b04435c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be691617b0665b5131b604556767a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fe79d323a9c55091d8e2aaef24279173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7570c01eb0cc6e0e95fa1b569d6851174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d31ea14bb7d61365040134aa0990c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73946d02da306b785f672c37da09da8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb763b0278eecece97702ebf6469b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa1c16fb276d3c54453bef6cd27ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06180656f0f183f55702113cd0c82da9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267370b98414c7fd5d876e4a119a58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d72d5aa992ca8d49fbec3ec59e9bc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73cb9f3cd16ea945d5daf910f9bb28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b24af163e575dc74b5803ac6e3ecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c679199454abb2cf61505c8b4c97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ef30f706699e1dd3d19dffeb0672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cac61db61c140a1d39bfdd3b8492a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf565cd08e74a1cc4c963e013305ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e56ab21609a50d464c79c86dd6b7c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fe0d355f07c71d4e28cff4fb2a50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe757c4afc0c127c4c7628cbb9ac3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5f77096c8797fb7741cb3f4e1d60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79893e56566332b7bc20c457fd9b006192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42947f0a760be9a4c18fbb9aad2daef3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9bd10718d84c7db28ce40cb3fe41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a0ff663b557c61600171b4da9973195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687d7f67d90197a7bd6288e5b5d62a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ebf940c22a497cc5f3ec0a7d264e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349284c7ec78ca45b0171d2997804494198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a765aa683e4177e79bd5d6ea69827199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607541cc9d8c274692cddaadeccd55d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5ebf7973a1cdb9e4688b6637a12a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683a3b2ee9b57ff509b5b821c6abc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b893fe3d4affb4d591d5f63677f114d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f67c67f438ecff4d132daa96022b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b9d9a6dd1dc92249f63aa178558b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9de725fbc6b6b02da995459464f76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164344614d9fbe0da08b0e7c9f56878d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa505263ca949e0f5910aa7b3ae7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5ee07bebc7adc59becfa30900ded209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139524948d50b43afdacd7c2a83e2e13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f57480ca4d73016c13c10102b4c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ffd8693150f9c965b03a13cb646d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d817a1fd4c8af3ef0c14bcb8cfc4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab05d62e90940a89b6c73adb9e654214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d88e1dada8624b118a26f7d0c380f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f36a8cdee572e33cc959127c2206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8a29e90414e82671161aede35f64c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32d44b189a928c995e5c4ff90a0e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dcad1bc3cebbdd4bc87d96b38567b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e8cd525dab350201c3ebfb7747c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf3c1195731e64512370740e3977d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e9bae20417c0699466f6596157b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab0292a02c7fa05f599a6086a00ee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f607933e50079d8239a49f841fb9fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a228df28fbe8c1ffeb6d6c732759225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba3465de307b80e4f7de2170c53b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a71df793af46e33d1babc2d9cec9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642e628377e3551c82a5ea175880b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2172c7c27666f0f07806164ff1fbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109d9a333f58cdd37b91f66537a2cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9ed15eed9e78c4aca4009283b60d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe3a5dfa710d980c89c0bac6c87df8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d330d675089f42524231112c79e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad992a61c9ba4b40e86a0502d1553a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365752e05cca19c9d29951e8136de140235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d003884a54612b61e5117f63f6c3db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639ed98656249a7918a428e6a9ad85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b909d1be01f5579d0221ac458d851238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329d787cd7e4e307072e3da8f77ada239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ceaa0b322a805aee6c08f1e02bcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdce352c3258a3b1dbc2bf6d914ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b349c2a8aa6febc615b01a34dce5b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b67e1b4d4028f6161e999aa4fc5e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a40bfc9952d91c496974474426acc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14ed7dd06414bcef65ec668678340e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e276562c56056dd3fcf04f3078e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c9e54e620430af5d1a35ab219118247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd786663460119474dc8bbf466077248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871467cc14931e73de655cb331928d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2f7d2d3ed99ce7a5671d8c6da544c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e42be545ab88d5d16f8d15d776d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97175c4221cd5673cea000401d2db45f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353215b358644e8cbd020b7bfd4027253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044329f4c939b6eea7cd839fbd700dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393eaa3eaaaf501fb31871e8ead339d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a91ff0e14e0a88a4ee6ca7c38da1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d400df1cbe6b16b15b323d41bdb95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d2cf41e2a817df9137ceeab389c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3edf493e3cd755ba5d4595e370dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1512d3f0ed9aa50df1c63e36648d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90994e04c41c13ce99932a8ffd2402261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546c403ed48377fc9ac3c4e5b9b859e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54b2603342d83ef2c21610d336cf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bd079ddc29b400cffe8f0b6372e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952acf9039115e951e25b3e24025784a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd65dab38debe26da6558154091a57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50206ebb64e80e94ac9ca0ff7d968d2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45c1725217ae81670fa5a9a4c6e6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ba685abaf753a84cb3e8660ea1e7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed0ef7d70076e41e260301c1e739d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32517b2f65a252cdb3621284eaa38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51507fcfb30c132528a60ace8b05721d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e411feb70d6f1b404793fa425ca7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36470303b99a6a97cad5879dfb4c8fc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9dd18b953f8c64e3ea3014c4b7af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b26337cd6cda12dfc334d26fdb97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fdee9459cc5d795e7e92da2f38c98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba88f40e8c620291082e7dfcf1a54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc878108ee3d0824c57c8c6bdf4becfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225718aea611c74c4d2188a8b421dfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f07525735641631976589e1f5c7eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1df6f7d55885eb272d466e4da8a08d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a207b790584851efc37ee2aaf2d753283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17769b4e7684efbc0bd604438c54eac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fda3d52d1c96764605c4acccbf132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037170d182d0361a08d8f83d71d5315c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ef0c0a07775e8ab06877e9160964287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c1f24d77adfc38a89985e6a4387b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff2d3bf8ef6ed2c396ac1ad17fb56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d328820195a1a61a52003d7004d11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d7cc068d38233a966666034324859291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a38c482f19249f59542ed972d0e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d2fafb45721b11ed4f1f6f73613f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561397756d0c2bc3dad79681c887449294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b12a312ac0deeae85bf6061832000295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ed83981d8c28c702881e664be212296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304c323f90f49b450f100d09ec1b72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d8030cd5fbebbc0fb4baf06162b13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bad072e589df86d3275b7e809572299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a051001fd31ea8a8575286771cdca5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca85afe686a4fcef25ac129e455204301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc364995742a811e1b621c7a16f8079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55993876057aaba58e514489db8932303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f118ef1e7ae7537f5fb0025d6bec24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505b2b568923252b5c54ae4c8e4813305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbe5fede6970ea3777ebe5d387b281306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e55bee02195242708cd7099d4105307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af30cb5f2e8eeecc4b6d35fa47e4fe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e82f1d382bc1b320f112c10d5e674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff3546d437441c3bc1ccbb488e18ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c4da29cc05eccf03a1376317f995311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923d95ab7840cbfc8784d0a119a85a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb494cf1f682324ce3546331b84cdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78fb2b0ee9e047f212a91e0869f221314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea8fcd33c17cd631babec8179e390c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f654210a71f91fc7898442d7a3eef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5be033d54e6dadd6c550d5a5022b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba5652e0205c1160df739d6ca28bc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b6ce37fe61afbf0721dbf9415e3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c61b11a6c82acea71c4275c81f583320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5433bb172aff8a6f7be2f9f58bdc6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3a3b1f789c7197eb44592d1d93926322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db1083c891cb4a2507cef91138131f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615446359eec6a88b3b5d2e447e55531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ba5d3de04d0c0d6de6050afbe962325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59ad858c468576227c303327b88e06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07999a0e01f665329ebd6bd48cf09bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f2f9c00fce6ba9a62d351e4a9ce4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ebf669804eaa9df817f0c46a63b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf1d4fe4f9a9ddd200b343ed8fb97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2f39419e3c4e08ac359625bcd05b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92877052014f891e66156bdb5529307332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054252d9026bda3e65a4443a857b187c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841266d3e10d4350254526f22d600b62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c52cb9316046765e8659a689a7958c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b44e0c0b40e3f647d3c3542ac138d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408a386d11635524cea38740d43e48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738909e4467ffe11889738e2af39bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cffe8b8878aeb9deeb4e1c72f1837339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f005df87b531c2b18cef3bee0bca2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866788606f707a524ed26966697d6ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2192947a621e1effb395e06c52f120342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3efd9cf5f951cedde51e24510b6bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7136dbe05aceb4392d5697eeb7c8b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c89197e01cc32059464255a953e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8971b6631433caae03b57e8f6a745b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185dd19890542eb7b5247b64767c18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e37931442a9a79451cdfd4339d46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd7c9f2aa79a6802906d991c8f8ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49128b25e6b489492e058adc892a6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5faf04cd26b5bbd79e74c1b092d9ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38c6ae9f5979af1676587c269888b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b707e185aedfe7f673287ba369d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d62da4728c952dee9d7996453600354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71af948f4221efc5d5dcd4ca971e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a0f7847e74d73f570aa0a031a207d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8d0e1773f5213a0ad8aae8881083c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cbafc749a3d25ea602243d55f2fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af9d67c924d341178d2a7c5070b558359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42656fb2af882649bee8040663438494360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16471e9ad0a3799b89d73e01abdb2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc259da70182111c73824cbf3e627d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eba2e07a258faa80dd12bead983dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bfdfb45b419ec9824f5d4184417a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ff8e1d43589b134a85cc4569563b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59795dfe4da8b3ed349ba410ae0ad3b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da46124d171482b5a0de0717303e4a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305fc09509aa4bf387c9fa6e9d5e8f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd9f006da8a022560f8ca291e110d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d14a85db265fed7e78dfa5d621ff53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a164da47533fe1386acad496a734cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04268faad0766d81373cdebba2fafc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253697349c2f1e45a969c9b6686fe1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff191d1aaf8cfa8335acc1495c0b349374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fd5abd5574ee1f416168d682f4e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10ec16be4645fcdf14c0bccafd0e4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef771b895ec0d15915ccf336d29af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e415c374c3e8e77b0dc066464778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161faef407e85dfbb45d4d771eaf2e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3189961b55611f2cad85006d11d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c100a61780be950c231d4b153d8d18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275585301b3fa4f334528ca74375e774382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a0121260ac53eb1e33664921b5c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d588f9fc78444b0e243532f87bc5ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b276fbde1bd0ce825e52d5ba6469c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76369063439f8658781f7b25e403c052386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fa623ea7eac9fa3e3bdd9415a49bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20b1feee8daa28b038761b5db07b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cc111d74c24ae02bcbce4d6f3c02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55d699f5527e2d48f0c91e777a6179390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7df5cc338ee4a36aa0d11e7f1b6dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d4cebb3488836b5eca7d67f34eb82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c14006f52b703e37161cde2cc74b8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6c243705d305e85de5c0e1a60b89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7120d81c6ad436b2d7fe7eb8a04a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5dff24862d86d43abd5dafe23110396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333f837b643956450411ca9500fc3f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced20b402e5a4e42eec6b5f6d56cb107398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c372f15ed64b2f8c66cc68b893e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628719cd70df875957265b2cafa115f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9b7997e4e005a159117b8026c342401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbfff8aa6be1c0664fc452a6b9f3e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a819fd9e65c52f7fe0e887661e1ba1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e4b8a266b499514aa916f2768e8c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214e02a225ae93fbfd5d8b9df12c968405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc34c014e6d2b1ab3199b3ea5ab3ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3de4343678d52a6540522007fcfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e7c8fcc3eef136386cf618221aa8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3790cdf0f8050f723aef1ce31d1742409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab6478c60577937d2723d77f3b9096410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f114d576269e0a199230d75afbe4a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d420326b660ec17cc38856fbcccd5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc09726864b0dd9824a45389a7c510413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9f726d8870e92f93b5fd457e6f77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db8e618249d6597a9bd6de9519fb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2224fe7c5be9b7e4a7c25ff4a5018416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fb3255eea9458472a54fe3fd67e79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd0dc4607ba696bca666fe53d613e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6fe2a1224d37dc6d7f778268b3036419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc74f948495dc4f6a926988ac67cb16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074a38a3ec10fa139c49dbc066cb94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e916c238d51b892494f1d5a6cbbc90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b066a4b778d7e8dcb6b435d75166d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c37f86ebe0938d5f395cbd93b1ad01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cda7a3ec25d8ac832c2a33a9fc624425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc3ce262aea72781845225ebb7b7bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017cbef26468b6a401d4acf46c93a02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384734299c23d940c0145613d94a2cac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad394a8c227ec8fb6fa252b8379a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c972bb613a09dea100924ca8740fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf644bc38819c7d56c45a12ae7c841c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abade9703ef37f8e948b7eeb1cf7b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78489dc7e1ff9bbd9419e4e4e0ca8a85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d042b5e6c5599349a4a8d915cd99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e59d0794915cdfa36fc7314aa0f2a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9541ee640e221740920d41e861039436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533fc5f758aa0246afbe8a22d184b5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd455294ee313971acde9689a7d12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7c8575ad5da10ef02b58b3cacb415439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258ce107da1e4454a2bfb7ff85dbf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f648a4372246c637435fae7f92f364441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b23c1c281ba068295a4408f3b3b25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6338e4f393457d4a152ac69e6f559443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40091d7a083661eb4b7b8ef66beb04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b964904aed548987de5febbbdd5c857445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02750dc9423863ddf5310faf3d15de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9051259a500e0f2232c690df3421c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4692390ab87ef62c45b7e6ed3098dae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb2807440eb9525ccaa8f1360265b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aaf565594b01101f75d9e40367c52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ddbe99d7bd56f37ca62cc4fb77b64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d76952bd215a81fcfdc4257e9ddeed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c027f5f2cdf5e3c6096cd6f97dce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab72fc595289709a4dd8adc678871454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184844803edb00e4b0974ca945c40ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e10950aa4d9fc1e40afd4bca03cbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f484e54824f6f990ea7dec4e2abf33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b2fc139843bbe3fc15e3aa00bc75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ae3ed2ff941a9b32d1dad593d5dc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896314280b5210cacc30107b8bef4d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79941108b73f7de0eb3a9626c68f7711461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293168ef2b12b0e71e229b9c9efda3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635547083172b28c4682e2b1553c00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cad227bae4a9ac7b1ad185fcdfc6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27648c7212d3d2ce44ba184d890049c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a7778b63a52f981578439d876d3e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8de54e04f048aac0e4ff713e89fb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cffba728ba83002bbe78d046dce87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd6f94bd525553703188766af9a80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca43af0fbee51596a8970aa5b938141470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e43cb25e99051cc0eb88ae9ec3206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b778d5cdec816fe110ae39821b6fe8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c8d0285dd91c186ce5f7bea96f759473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284976615e7695fa8d9777008424112474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c6227f5678da5fe2d5a574532c8aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b03bb32831d9e59b923cf729d3d76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06a84249e7782a7e165e185d47248477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de26a7e8293193dfb9ee408f680411478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6241cef411c79a2061f4da126f4af5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246dc0449d88023376382c27476a510480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7748fe6bdc234244cd8f5ab5561aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c6e02c7592d0d51cc389c12a06e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcedd3c537e4a4a2e576708a58d861483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c6a4237fafe96f808f61935438895484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ae00f44326d0a412d0a8bf539783e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed5b19899930fef0e89f03cbc3423486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911e107a26913015b0a5c1ba3a842c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b729fafaab9932b447ebac621f8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f54e028b91456feb21b445848c2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019b5bda92155553790049a560081a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ecd026877a839b4b12545d3c14009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b4f1dc577eef0ec0aab4a6f02d406492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07622f5a4b9abfadee570c22de5550493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244439bf6a2a562daf56e2268ed2d71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad2740bda7c480ac248f1d87017b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698847d06f1fcd719e7addade8b4669c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33f7cdff4d6a3c9f94eb8b93fe618497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f3cb04dc6463c247cc2fe8f5c349498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa93c49570794eb1c11918e604f88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a45cdaf86a6771e2016777891a9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fa61c98141dc6f656abbf4d21d218501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48885bf594763a196ad79d41d7224bc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b3c82453a37c52fae09b727a9fac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c412d5bb1e1fc7e0cb77ba748ad2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8579c5b5ab14593bc4940449672f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e390ee669b472741b0ebf4789fa7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af436b4fa25e431e3713a4ddc5d41b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9e4a9008dd60c3881743f749e9b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a847726d37204fb014cab0d9796cc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743c2def3e5b02dc998d89c1dd7d6f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ff85a8ba2e8b450144ef5033ce84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ab6786c7ff64c0d888bda3221792512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157707b92e5be009b86f673257cbb28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb64ea9f681a8ed3d150659b3901e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aff7739149529baf2e16f39c7d42a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59a124e593c7b495435a915762f2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa1bec92cf1259fc83ee08437ecc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138d53eff4baf155e1f5b5abc54133d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62017a993612e90088a9b60d435ff8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3e02909809e753bb94c522601875520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707829e2403e5fd81b9dc678c7145905521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f25650c13f790fb5d47b730461ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e70a82f873226bd66611e7957406e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35520ea9771096976979e459a37908524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70d44a03cd8a899c9ee912e68a8b22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb1dc966d5b07672c4f346e9bc8c5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d7968e19ae18ff2891f066a58c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487a0adcfa460f7dc84f3abbb4054d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ba924b830fbb0fb1d6b062e7100d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753282c98514d0445b4a47bf31dd533a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef929489b6d9ac9e47d96630f373d13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc53489a047bacc92cc1c95f9ba2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2a14579536cf1b987cbc5989133c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84ca3436d2aa9efaf06d634c66e22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc61bcfc202c05e78523ecd478742ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6db3b279199b2460dc884454d913536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32c3beb4ba113ccde29a8e5152153537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e9de59717814c4c42fc0ce6acf3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6060d9f60b6f367cf20fb5a1502eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9935cdcba47be67be949726264a73ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe882778f18363e4035e038d3c2ffc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c1e979592821a6b59a977b82c8459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34f714642b7ded08aa68aa652fac81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021663d779254333c11ef939585321a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d91ec43c962ea6d7efb11558bfeac4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7aa628d6e20391958d7ab1db2f3fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e1e989b18b02965bee564f2c21a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596fe120016336014bc5aad960b6b48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8250d216d49b5ba548d7a68867c2a18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643012fa4f506aea730b1d86fa71c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba290e347ae9c39cee165ce7ec5ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf94b96bbec87da55453533553fc12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017666f0459279b0641956beff9f832553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d08c0b5fd6210bec116ffd1639270554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf2d62556dca8a54636627fd4b5935555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed9dbf3e0c494bd8005b300f7c77d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f098a6f08f825e9627807e95d077557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b2a250bb0d0f05a02b939aa28c66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1cf99d7dd4fb7d04bae92cbc2ef1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827cf0d168081fdcd75963b6b9188a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2c592ef14dbcbe47f64b8414d335561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d37645388d84ebaf77ed137136205562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b29d486b26197feb60843d0a93d42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd1775e5110026a5cc5c42eae6b16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1ffcc9a428d0b120e9441bd3b29f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a190cba0b79f607cd48a88cc85de4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3f5f9c78e8560991197432405f8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d592bc000506ce852f711cfb67821568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd6046fd11bb7d2b24542c353033d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae84a27c602f28dd2815667980ba254570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5546cbf6d952ab56f4a674183f8b76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9c8e18151d0be063ad66aeae273b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0185e395a5a83e28973afc86fc0760573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a888be1d643698037808d034f3bde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447569e128b99f5560f21c3e73bc78c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3dfce0c4d66c8f084a0eeeafe2739576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa97808d57aef9a0163ee331ab3f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3855058f552405625bbddf72bca39b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fcc7262dd121366ab417c183b211579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e390d94ed10a16b9dc1cb3b26aa097580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee40ef1f5d76c08929a497dff588a12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cef6607653344ea69b0a60c621894582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d87028808f9fe85932edb6ecdf2a1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3428063fdf28970c4dcdabf9691dd99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312aeecbd058f7598bedac103597646585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e091cad621b4b0f5dff75d9ede1ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99b3df296ba2a7d7700e010932725587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03d76fc517e1ff81b7a45428d8cb6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef185b83a8ee4cd28386d5d9ce2dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce692eaa611fa07f36ff95d0c01c1e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41546db5670faea1e0c427791202ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556662c2a083233d5a7d42642358b4fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2afac8463cd6bad741f8a5f927a82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36a2a052f33f596c235aaf7ffa4c6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dff3c73d2eac55c1cc9632ebea406e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65d19fde916e5b81d93983861f8bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a3c6c59b337008000689332b9fec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e862e934926c836629cbde81c66399598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df0007957ad25cf6b3f7ade9a5299599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7c62169ba352289b168441cb6061f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4eac160a850a8747cca34ca105fea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099950fb4d357854fbac9857546f66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac00c0fe240542a6f4e7c149849b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb01dcc725e76274415c7c98d49ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada627f67fc2b18661a45050e2e8b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a1f2270db5cc96583a6a1d87933b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d45b51c7a377a47076597658a8a10a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce902cc0aa603e84cc25228d3624a77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb320717322d85888f7689c8d262ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcccde82bc457af716b23d4efb9efe0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05989b06c582d36308d8996eac60d0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d1a31bf9a35d15050e1c4453744fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead916e5505fd113d67c87eb2894c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1889fee38b40074448fa7145abc5326614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0df6f0e5f6430f6ce1f0d9c1f58a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2847ece5d960ef0e5012e811780fd39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0bf67ef0b1cffd2da4546c4b6f13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc419f603f5d61c5572e9e78d6f5306618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ed98bc8e749eb55b702062de1e29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad178d1d50af492c6ca9b6bbbd2ac5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6183e398e69e0826083d79e6f7626621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee1a0dedda6119c3989d79e54793d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890220ad4001b6ae70f776b4fa5ea8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf359cdaf0f65938f0cdf4ece9ba5a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2c3cdc0e65fa89ad7b3da89c46b8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83522076550b5474b80e75135a5a657c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9f761b10d633b108a3241e2eeaaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d6d8aaa595a3dcb2e65959a1f8501628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e8b686a0b950eb32a507554df90f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae84cf56d2a239d558ae71128a0b96c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4c05ddf084bb36eefe61a6180bacd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533967f7b0883ead0ea23f29e3ea859632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a2e2287a410df8b5bd8307af8704b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732789da19dba949debb620b31cf70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96174b898e6b45a73ba4ada0b4c022635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0deb3fcd90f8d3d0d0f0f78d474191636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567419757b9f1384b2e0bda79aad4313637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba5a579486b62bcbc598a2ec6fbf3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c6c6eb0ca602fe84997085bd62ac1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a729231b53ffb686fa76b380b29e49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681de5ff601c49f777fa39285eca77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e429904b0a3164d40b13db2c73d48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a198f2b00267a30e131f3ffddcdee7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfe614df380ba47d8bcd36d0fc746c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9cb975a3f49658a7e3989c72ea1e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd34133ea1b641fbd00808c9f7d12c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc73ff7ff113d7f548790935844249647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a72a8f40738e750322a136fdc260b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3bd8a0c7895b25feac3b0eee0638e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db218c27ef2ec0ad05e6134d215daabc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834aac300c9c7dafd00fefaba88d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7244487044590302d03184c7622c64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd890b83cdfd63bd3ca2814b6dc16da0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4bb95cb8d1ff5f665c6248cdc78f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8580a40b5e76f6fd6edb7463d5acf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a80c5e327f1042f60ec50b6dbe1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68419e26da96595a2febd7b6f327a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdd898da129327feb216d58bd646fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898cbb244dea1029194451a161de4ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960afdb2552f5df62325498f823a58c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81826d15b3410d45cab3d0acfaaf44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5c0733d35ab924d628ffc924c9645662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387901da5100d443bc76d1b8b981b01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea05b10a60a9d1aba9262bda8b02f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf34f896b5bc8545dc2795ad4d6610665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f51eb06124ca243f35e663b7acf9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4d0ecff855404dbc40b9534d260e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f6bb208852d73bcc8b5b16d15fbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f899f856e1c63652057c703abfd6e5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc377590903aa97a6ff60f3529f1516e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a721239513b405dd489d80ff11e8b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466bb155c0fc56721657f40332a9fbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032b1a8ed844377dcf7fd122bffa28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4257b82099b7a042be9849e8768a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e03266aa308872e6ecd59e4e66d4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72c9da342b12a91682bef831ca3bd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328848dd7c9c3d6c3ff315ee45f2e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ff9572083bed218c10a695967c01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c131d612a611deecd47435555256e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2497a1daace09de6b2d8be8a01aee54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d61f6657633520e750f5460e0e4fd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f575a5a8f3162d9759fc318a0257209682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb566b31cd6735b640bc06e27289aac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43902e7f3c9c7d0a1e45173242590684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0089eb048fb0d3075d61ec2298acc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405922eeec34723b83ec88b89f198aa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d7a9f62d57e671d9083293b25975d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa12ba3f8efea515200b21f5d95cfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee0348eddf7b757905d3252848589689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a566c11db0c4ae5ba15f711c2b0c63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae33d369016de1054c4e557e1dfe03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33af958c06cf4f1843920edd819d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54841b8de22100e1308bcc0150bde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1f4da5d08d8648ed008416d112b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8efdc9a3bc68efb0344736e6b60fc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485e3b9f699ab0478af217c14551f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2dc747b8dd092ca6fa4e5bcacac29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6de2988ba87bf6c7b9b82ddac432de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e089e3744f7135d4f43389e2e56272699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642de9ae0d2b60f0417edea2e49ded0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4c10840aacdacef6cb8d38c89d8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5396da9cb83805ae4e8b9057da379702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9837c85e53e2169a893c7d1459561703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9128299315cd3e68f9745c1bddc0e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d38ae0698a2118ee3e8335fcc75e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6684fad77023b278baba7e0f6bb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad5355c3234851c02d5c8bcfc32ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40154a469bf94976723b0c130bb32a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc69235e24698e2e325ec1bb5e3dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c53f2c5ce4d05f21b5e35c96577eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0ce4dbc9f215673ac912df216dca6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d5c954fcf561578180822daf4a40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a7eb008169c0db23161a7dbacdcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18b9f8aaf74b5bceddea99d229a01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712d911bbe6904ec9c3b42be18d2ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98902dc686d81c8077ba9c2cfd62f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4d7ebb9edaf531ae738c73de6939f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d70d41a8317d94733cbe528bb9bcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83fc9765bcbbe54ecbe9dd3906ef3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74f25047c2c7e434cd54cca5ccd5eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20069d8015b20a0c97b92afbd1c2bc5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d4d03174a667e74404cbe074f674722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae11d38b9c655545ca4dadc8fab69b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0540b90ae73729adbb3087d7f9806f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e34414331c21533ab65916db7acff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f42092481cce87bcebeb9415252aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4c076f2cdadbb77ebef89e7a2b1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d292e3b60aacfb0dde6f3da3787f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f36cfb3e4d82e0039dcc4265bb69c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1228ef66d4adae4db09d1faa8bb141730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a726bf23d0f699bfdf1650031cbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0930c74cbc2fc053ccd0d63dadf3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d6f59042f5ae9ab5d0c056a3b761733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c35d9c9f0b6c3e02fc873158c9198e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c9ba0b970d9d3583dc9378067fa6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87aa6e6f705b60e9b65711a3ee6bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f93ae0f60b31e4e8deeaa0aed0b953737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafbdd1f64fa7d7318c7fdbb8e3aaac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8f3167133a560ddbf7448f28624f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29282d46bf7d2c41a48905c73efb78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03c3c650a6366f792c2058cb8f1ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4523841ddf115c97aa475e309308a45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd85b0844159eb8a51cd77710942ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c4e779c9a8ea62ea1956228d8e52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc23e354c38bfe637a6403dadc6fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65504f318bffb885b7bafdd1fd59cdb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e14cd022dfbc7c26ed1e3e240a790747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581e63a0e655204da7d733938a48dd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00458f616ef13e5f02a833143a2c71a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae231d8416c6ba550e1c31f3d525e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d96895fc19e04d003b5b15845da193751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8606d7da6ddda1f4dd3cf5776765bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5925c9323210d75368e3c48694517a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514af5a4c41f97b4ce822e1bf5e81d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc38dfdeee1db66034a27c3bfbab9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8602a63c60fdf9a87e83ca1b1fda77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b466d200b51aef11140684b05f78c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3cdb39e31b5d65fc7b94ab50b7e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9ee89fe3b9a11080becc22670a01759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06487241d03c4e695951058f97bf97f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b899f00174aec02551ad42861cdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a9e4c5a94d224779bd9b1cef824173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e1590244f28ca20ca85e3101af294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae96b3cad8c081e8d47b024d47d3635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684325276f6897ee047f5fb2fee907826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e972db97a64e87836ee52cf4e1ac597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df353ae0438afb3e3795dab5bfba0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794db7fbd08156b58c781ba4e73256eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ab3a34dff36ae1816f931060f61510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acb03d89292256c81c5272c084553511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb4612463da03c99f0447934ded44412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb53e6d068ade3e39aa7e09214b097913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d9a8b365f0dd02c2fb6148676ef114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f29e7d600a44825debfb761a34ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc509c88d574ada564bcd265c18409216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eaab37210e5492173fb026b4841f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417734cdff42968be718a5039be5eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2d5a15f5a50673a7f68e1cc317c4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e4fe6741f4d73b06c689bcabd20b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14c971a458a576151ba24e8b6132f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec821322159d6513ce0264a4b579b9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818402ad693504c576767eeb7426dcbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8477669eacf6c4b29b783c1e4ec17a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e30571544c576db8e6a2e765204225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ca331f8076ec068949d6588bd80f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcffba3d0adc317ce3dfbea9b4031827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452dacbf190a70eddbc238bcffb2e0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33c19ed638d98e4c5a298fa771182529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9e13c82c2297792379e5d866911c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cbfc4c9eb1410362ee45b7dbca87331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7dbe34ca68975a699a23a8d8466032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce42608fbdbc6433e1e8652beecea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28cd7b9a7d6bb2b4a119fef31472cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e52f9f68224240c792183a3dec16d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565345611f47694d445537ff3e6a43136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db709a7d209f6baf0a3bca0ccf3f8a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff3cf8b5d86ba58d46e135dcc6aa5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4cb92ac9a33b785d42fc5c1f39dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513eff11acf573aedb122c68ed0987c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e97139414f5f0b402a8b589828b8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b036898e0fcc5df8a321b5968eaff842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a6d05d693c0137c71f1f57badffbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d2eabe0e63e761776183d47272c3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2218e459784c4070c5a07fba89bc2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b143f77b9e50b1cce0ea9a535eeaf8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b435b4f6a0000cdd2086065f1af10347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4545069717e38165c645dfe303bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df0c7945c5bae5d2603f61d3ad7ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813de74e07e4c41cce73e0e8d00c394050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77046c1c0aef77e8faed9b5c9474c0c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be191f7a25bafa8a731aba17dfddf2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e59d4c087932dd17e0d400bdbae28d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db15830b4bcd8cf2539f377f2de8e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15568ae5b388efeade513d7783ecf22c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7411339ac5ade9ac5cff9d9f1afce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af122299d30218c1d3c7d7a0176a7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebafd96f19944ede039fd7a70235e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafdbbc486d4785acb53162b9b6f09859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7afc6beddb6554e3ec994fce7313660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3b517fbbcf29c153b46b04af27d1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd556fb209e726dc22dbd49b6b70862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076feddbe81c6686cb003170ce60e7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39464507bedd25c76d6f45fac5ca2cc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cedd4563e90872b3e2eab0fa06a3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a49375cdf34659cca5ca0ce0b359766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bba128a3fd0c4365ae8de3b12e076967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f0f1bddbf1265583c1ddc76f529568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c577bd3d9556627855b14a3afd3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3abdd09d33c70a632175286e6224070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de660f1a50bd3c9a0bfd687618100ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e8f95c94d8f3a307ebad7432196e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b0042ab7f07b0c764f15e2bc2fb3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa428bf4248aa5bf840f8821fc391a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4213d47b8e124d819f4461831fd63ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916acac3344b94eb8cedf53aab5364876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258fe28c8f2dd1831a621478f0295677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf6f14ddecd83913e4315fa2c902678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9cf6722ccf2d1cdb47b4a01478caa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51b3074a0f0f689f9844901192110180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515bb72968aade2cc9c7ccb3a02906f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59981c230582e2d14e05ce125e5795fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c066869ded1eaa47c8b1cfb6562983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbda0f31c0a517d41a3b25aeb3d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d6d061465dc5d2ca09b3b16cb67885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687309675351205b9c4d965fbd26d3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b11f1a95eb0eafea0b585f9e0f34e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a65367087e580b36870bbea6c45a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595807dc3a682c5610dfd23db26e71e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71096061794735eb00c0d4091f5b191990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd3908011079115815287ba77395791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960b375bc2772f3c5e74623db4d5da992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b7a66870b8918bac8b4d27b40ba493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1253f90a2cda6053d82e13e2f6d1ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589c9f5511bd48440b0dff45a25219f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f909f1e5d1de1882fc8ef7a46760ab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422409cc692dca4b743503a703847da597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cce7e770ce824400bffcc8a3381c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a385d706b36d03e7eb8d45367dc38999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764052f3332efac7d10ecb4b02da4f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e195a910305ab658ae8c8ac2e5cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783a0883b9ffa3675f507f3a1f703e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240a7e9db4c4c7ba527ca6f239f982d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23639207bd568f618d6a7c85604c5b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c1d5ad782e1391a2c26f12c74c144105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb847574281d126e7ed7b204d5c73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a33801fbe3e41147a262cbfee6f98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a3c9dae3beba26ab8d3b601860354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b5e4a6171052fef1198a7e5762a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db020bf5c3ab8ee02296e67415b6ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c512fccdd539ce02ef8a4c6f52bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9410304bebbdd5ce400549f47607e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3c7a743707c957446e2061fd807a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a28368ef54fc3cd0f18716d9ad23d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88cf77071b2beb69968dfbc6c8c014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764940395d03686f7481751242e9e61a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee88b5a32f49ec1b14160118da5e5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cb3db6bd4ce92a6e7fd060ae150d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac858770eb8a22db0223de2f2efbb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79fb0a771b4c7ed7510686e625d0e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa53e7f2f112af28900db8316d904cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40332aa3864a79006f609d8c8e1c0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f086a564feb32216e2211c0bfcdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f919e3862c681b010f5b705c419c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc65a5cb708e4a58008ea2a23a2212125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cf838694128cf64f2fe5e9050780126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a39ca8b6bc1db8e14497144b1865127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb7d08d64b4be0e591f8d91fd2cf50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e69fdb5b9e1ed8c3e7fdbef8c8aa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b515db3d1f36d10eb84c0765276d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60b6280e85fc366a70644e44f80c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b7b3779cb81b7738895070e5da13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3495fd39ca14bdf58f9f28de69f9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651c6183d97c491ae66475a4b67220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803bee824937a326110b3a82225359c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5c71e3bd22b05d21d9d1084a2b581136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e440026be27e12b6f991286a607c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19479675d0203030680af0cff6c26682138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa414db8da007a2e0fdc249c6ec521c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528732a10d46f58930b6407170e4ef5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5da0b155c9ee699dc8ef6d321e094141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d052ed1d79425865a9b0683a569b97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66ed1f9d823a4b20b813fd5345dee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b0a8cf88cbe0370c2c7b4f689152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191302349b92d9d707094ccb55395f0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d34395bcfb6bd8b64bd41f1c49cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2911f2214a34e99d8fb1118a95f615147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09868f2bcc6a258f49857441ba3150b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8beb329654c3cb9b3dad2b5ee2a31f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfab443d0ba3f919261c7c7f1c0ebf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf380acd0fef015827bec5dcd31d5025151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c8917ea8849606725dd332218c92e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e75517f77310c8f96d24dfc679cde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff993d06f06f0bf940ef7eded8eddeff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda90a346b9bf45b45774fb43970faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d0ce229d7607afc85de8a30b0c1ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48baa5c1424490de5a86f486dbed67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbba15548ead71b4d435c319c3e592a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb21859118c1f9ff82bfc7ed987699159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa48cbd84daeb66c42aae027e0312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d5987bc16f57cb6a2d14818bd32f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af77f75878cb2b6c774328e0f6d52db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f6c10d8d9f3de9c3fae484862c9cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7fea90cb4361a322dfa0f6a34be5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf0f008f4f93b21b5c240b1f9b83b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a7935d29a680d2d97653dc3104a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab12e4bd2060cddb91789027a90d24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230085069d0550f202bd31a915a22cbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161520c8e36c90e99da3f21eeb752765169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b63f74e5cac19e84b7b133f2329e68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56629140c5ca13d075b74461bb9f984171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542f6c3c60a24fb0e66a3db08d59cbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f1be6501e0a1af75eaa7755bad2c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7f1005e9f7708d9864849e47cd9e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a9e13b4fa94ea7c2a8354220b911a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94125ef72bbf813de71522640fd46c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88641a05cf15d296489930cb5940bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bedc6c376e681efb12cac917c19e22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dffdc54dabd25de892cb958409f612179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe555b0de1b422a7fc6a0de911424ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2195fec7acea92b4636ffc3c3203181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9f9ea1c949366da812fd93321aff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e89eea3c037c21edb9c5cc26123e57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579d50060148bebdbdef03d7a18cc9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666dde22df234495e861695d74b654185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdca58b2ac215cb6c7f6447551d6631186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774528608bddcc81fff5d283ba87d9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e342167f1fdc4d67030f80b517f48dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fc64169565f9cd6b445da0997d52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81b9d5438cb6bc731f03880570181190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d97e322bd2420aa429a65c70423f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d9b000e9f75708377ce714d692126192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfe1c4e35e4f8173a3a3d19997df1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b170c87cf4c2e1357bfb6c24f0de17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c33834a33f20cc7ec36a09f2e7508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74460ee8a18ec956a8b922b8d512e9ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd03758969800aa24fd56b8e54cac6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daef1fc74abd12f0ac60505ea0a0a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1dc2bc8724751eebb793f62369f8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb58aec4fe7fe318ba0be31c7af675200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b078a0b5f24c779c5625644ca5717c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf8f1b85dfda514a161e2ba5cb053202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f2b5a7aabc5c45910d57cfd59fd9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b0a7c9bdd032355b9994566355de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e47aa8880fc3bc8f1fc92097b8461205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b659b69cafdfd4bb4e1b412389f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f306991c5f75d8b7c202f73a767cf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28772bb00f27f3efb274fd5545413d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d927aa443d49cd7406dce53817a4a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae856509f7814b4e97fcd038716d57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d661ea53e5aaabc3c8d2098fa513211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a924a320068d79f710a6ea69118b37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc9f1e4a94f290835798887c33617213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d16a0e57b1e6c396d8811f8f0df1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da1b0621209211a85dd12c56f734b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a3ce91881fe0fde5820f48f29888216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b1d9e2829e39fd31a223c6e6fcba9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29dda48c45ecf96ecb08e6159a982218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171bacb56710881aac12f3df8118bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437724f716db0a7ec5a9312deeaef0e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3b17a600c171a07e3c645f238323b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9d79d29e20d8d9af44fb06e02b0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda81ebe519e6abb7d0425f04a20d24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b4c45da037745af374819bb7064e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705364ecdd3ad9df33cdca252621a0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc11edec53c4861e3d26b1cfc110c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574aaeddb12caafe484238498b1ed17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13d5bc8dc333f21acb4dd9c776771228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7667c3e22fe8ee9537d588d82e0840229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af54f8e0daf17af092aed3947ca1d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2683efc6edfe9d3dce042e5f1fa640231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637cb709804177b4b4182b84402997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd51e5109809ab26d6092aae9dfc6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdcea1b60fa90fadff48b1b55e6094234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e02aedd0fda1a74eba9946d33fad0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c54f2f81ddb5ea57a7aafc13bc61ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cd434ccbcbd28edfb1cc5b69a921237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049885b4a60e50653787f869a9511e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633fee383f71678eea34214476c8939239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67637bfa10a8660a2b06f5a09bff594240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6141026369c1c1d906aa2baa21448241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebfb6cadb76962721a7ea87d42e104242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50ec6aea9b13abc3b3fdbfbeb21d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce81e55a320b97c0bacc6400baf13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fea12f38ba5a53ce47a2b459ad86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c7267503a89c687a7645ea0ed3b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e707f70e600641ee54a98d4451b0dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f926864dc9162f881ca101626a9b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c102bf5d25fe8a12473fea56dc69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba1cb84f4654933b591bc8a5a675f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e1c56ec36652250816a0a12ad405251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189b271551cb4cc96531686c1d65279252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8f6f6b1e213bd43dfcf727a84ba7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2cd743e015465c331151681636c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6a6425c5d46051bfb233eeeecce2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52138363e57eae111d3c31addc93a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c8bbd88937c8d74875d562f3d3a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78291c0d8f472e1153a8a563686c63ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c72bc1e3fd92b3f5c6065f06c2867e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aba35b09f0653812129905336c71d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c71a57565a1f2ad3563ff02caac62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5e759cbf938f09cc391fb2cecf8af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3662a0bd719c100bad9673b3779b403263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff8a8bf225202480091e7b26ee5aea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659ec907f8350ee31edfdaf3db8dfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb99374cd1a363d9bc9bd4600c6618266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b87bd33097de5d8afe4aa7afc7b9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e38ef02e4751692091c26766b26f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c96129ff8ce587b06cb70fc511ca1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17455b565892c86fd49eccfb6269ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e50429a7e39363068991a3dd6b96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c4dd62990ecdabd79d49eec2749d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db35f6f755bc9df929bb68c091bc0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c64042d54ef9e8e0af7279318666274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cede9bbd5e9d21dafabaacffa0dd13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2093f7da02c23bbce36c3cea004b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68240bcabe8a48de7e76e0d6f0e859277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20d192028c86132fed6f55f72e498278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04045882603572f490106fdd219caf59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c347744dfc744690d3cb6e9d9e219280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e02ee985c1638ee1b55b256acb1c4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910b4de1990e2e1ab0dd10fd5890aaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52775cda24db13edf46837614ec8d5ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16946f537c3f6d423dda5c75dc640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155936e51f7a930cd439f6b7b56ae00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94001067f60410932585a76698e82165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09410c13eb82809b15e53dafb632b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb94a81998714530dad6e99197037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de13b6b34838dbdd4ee25a444ae43cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b4e1abc065cfa0b63b64da8e4fa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d40bc3f51d7a6678c9d1e37e4f82d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd85a22579b2cc9bdb4b710badcee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512767ab7f07cdfe0224dd81f229dd11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b37e632b6f4896f35c8d5e980e442294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425221ce1810a01f7ef3e16285980a25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9ccea4d7247347e3329f7637500e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584624b35c4c04cbf7d46a1cf84a75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c4935d118eea2c6e743658f94f4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd3bc06d3cab5a1e08bef90e35945299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead745885f3d628803aa85ce281f075300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e2c7c5c84d54fcca836d6d49d17d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc6d37f4368a53702bd4480ef1e50b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a801e4b36ae44abc5728c6231b83d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21308a5c585f9c4cffff0fce936fa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8310b7d3aa051ba1032dcba666edee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce6dea00d8c6ed6cb091087cef9b25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7985433ac3a816ac99151b52b724a99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874163d676e54c372b57aa0162d783a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2cea595cf7e077fea388a8da66fa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29e9fc98da2ea3b3a4fddde3441550310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8edc5e41af19cb9f4c379ae6545237311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1acbefc5e63362d65c4c8e283d3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f633537554978eb5477af006f921c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbb71c0c60976a23a5c9866f02b323314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cbe65ffdc7d52379b1e8648642225315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8344624b50accf410900c0a4225ff0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481718141553d379779b75e7b282e1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa47925b486ef39980b61cd3b874db1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba5b0172ca51bd189283dfbc8ab82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e86f560693e8ea8eba6e70d7ae93c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3698b37c1c11cb8f9234b85f8ae2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298d33fe6ff1951964da22cfcda5f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dfa224b9c327924463c0c8dc2f263323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32b357ef6c3a148cf9bd4444d035d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb20f95d62797a63953d20ced6a5ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26929b8e6ad8c13b5da9133850199326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45d0a489d2e3875fddafa27e3a81d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67b288eada796495e47958424598e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c800074e6989dbdad1c216d876ae1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cd479fb3aed818d533bd902e3248e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69e088bfed917db1a2ce1f549a62d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eaf87e2c78498db115c6def304a4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d92679c5a8949735e8a97db122b4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3201cbf9d89ce56108349d9637fe9eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348243a98ba5d0d4a0c825d3cadc812b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009bff942cd0533400992cb6b53ce6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06848e0422c6c60f4d34057ca8fbb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c7806204dbe0b65dcbc48c90df885338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249992945e912492e2d52f5b70ea3da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedbc4fb3f4591b38a45ed68b7246aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc73889106ba97e73c4af14d38c659341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd50e5441d7349ddd971554e8952d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e4ef5512a761073599c7c01bfa5a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a92e5e9ead20e1b41185174ba67c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c631fda2d70587ecaba3947939ef88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3481a7ed9b7cf58575bde294aa3b183346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddf46b8f59f4fe652d715785f558d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b54872f97d7d30cc5ee669633f22f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca0e6c199fa28192a730e6e29ae46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa25e1e3f7968e7f72aa28c6c9a8a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c032ea9e067f7f4e2ad55a5e5e2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cf0d2e7f0e4be07f94f2a5d90a89c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbebd1bc92a3e00a02df644508aeb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132b76571bebb0266ea9191db731c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88026172ba92ebf4edae4483906d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f37f925139a9edd836b4bcddb2717356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b2e37543bd010074c6b0df1333cc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb08ce427893911736f81c4c8b86c73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3c045005a97405b11abd480513f83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a348f55b2feac9502f73647a26c35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7cc7fc1d809ad7112801ffc54be04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567adacfaa510c7ae8fe55682af96b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597e5264c6637307a71feea7d6a287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aaa59dfce6a48788582166a1b56be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75516595def18d74647cac52be08e61c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd81103943aefe2f30ee89eadcc9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb0028a006630346d9c1759c12a8b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ddb1c0fe722e7f0ed4378d254fb09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb4da4074388b2909df8ef1ef324f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d41a8e405a370762bba74f00e21953370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe32e4f70f2d790bbbfcd671e4ea7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06608ba90b3e0877d063c7cd13528d92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033adc221513a5da692418f2b4b3c617373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9b13afcc4539b7fbfbe4c8081b08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a633f04e529cad9c851767c5552fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4682fca521fc727d2659fda3dc4a667376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7870548063d1e09b3020649336b0d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ec9dd0c6c3f3b25cf2ae94b5554b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831a8d6d0d7c0cf7e1cbc860151d9d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7d8cea8a1f713d39edf0a3adea2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12df6db898df13a715c880250ccf5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab90ef9ea697cbe168f12ce330bffb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deedf2ca0aac8a1454a5c8484fcb8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075102c7d079d4ac349d883a6c3bcc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1537322079d49fab644571c09ba2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2184dd4623f581a9a56d75e7727eaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcebda9ce65f9e0f3998789a09d213387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5214e7b43b8bb7e00eb72d4152c5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a09e370cc7411d451119122137a31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3672c5e2cd8fcdca402b88acea2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360ad9465634042d040a92ea31ad88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1995b143bfe7877eaa8981eac2b43c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553ab7d6448d5edc52d6009d817daa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189513692ce8ba55d726a44fdd24a5f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d1ed02122ded550f28c86d35101d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b7f490625aff21354f94a682fd47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6c3487b6f22ab8c45de8d05fd0656397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce060a4f0710595b22a70033709535398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc6a2f25dea499197a7db7a5d19a0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226dcef0eec7cdde4ca66cd2fcbcaf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429e4c76987b1cf2211d5704d132883401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530bb58dab3fb0668147e2efb94962402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e94551b630fe0cc0893e5e7e7039c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6009db25ea1735042034024cffc73b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd090d256c463a1e723ec2754efa956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aaa494c422af2bf8aefcc7ab17ae6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db67e46b86a432fbc034d6de8c3b3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4fc9c24f8db7de3475c99292476a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0bd2920d2cbaa94aab528e73b8c42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c1fee8e88573193521e9af57b810410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c251a96a52347cebc98baad5242ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b813fb78df7c7c97c0ff402fe4565b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678961aae07e20888feaf9634df21051413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd501e8353d4bd910c04b606eacb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a586f0f621388950e51575b0997a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045223f3ce41ea1303068c936a6e596e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1594a02556316d930958cae39d66fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1797952cf2e91b0eb03579e0196c48a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74a61cefdaf9e989833dfbaa4f2409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695850e703c943e093f56f4bab4d02a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8bcedac4180df30da78028921ac25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f6b349dd4c0d14f4a0b73d829e93d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6c7e6dfe78ffd25edfc2744d20802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5397492af0c0db4a260f17e731a27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3c0b9b03498704bce54509cc89af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034bcffe0ceaddb2268bafc0c081ff2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e7068e70e55821f22e9611b170f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d8149410f725b9665469426c380a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54dc4bde6f159e8ae65be7204f2323429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cea75e7817f77e09e3782ddf051fc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3e9180be98fe140aae63ec333b617431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338dee3e9dc707d51766ec6ece99a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9d22082aea7b3cbb812d6f44d125433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ccfee5874b4e7df87304a82234c6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d12b3ab4d1f0ae0aae49dff543775435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09830b0eb6feffbe0e813b6b7c602f8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598dd2b693a4183400e079c7399fab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83d468356f1979c71b8f0b6e66155438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b7598c0cd5c49dc2d756527f7d08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c64a261e92fc256898b4934b93e50c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b129420dd0a322890b652b037c291441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514cfd7eef8f1f731579ab67a30f342442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d3e50756c941b373fd11f9e63d0cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c21c870a44d9b64c67df683f89ba9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4934996d1f75ad005d33a5c18d332445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba08193c49122242bbec7dc0c60f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5484de5e7bdfee3d46fac72d460b92c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826185c0aa3a929371589017ca4e0a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e4c4bc814ef488f137c2c47af44c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acb80cf546202c7e445ee2d38099ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7989a9e81ed0f8aff8cb1379e9ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4510e5a68f4397f2ba763ffd8d1fe6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec4576527523b37ab7e0ed7bd438f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c580fdd29fbf652afca158b5bec74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc486a174efee6448c266e9cf2ac62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b748a35b136e041688781ae01ba950c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbabae90ecd1916a0d193325fd85712457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec28a6a1eb9cd21185152f3670b55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301284141c51a28bfe085534bc9ab9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17cd549dd7b7e384f0e26559ade456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647c2a7a8e8d99ff6c9fe54180bcab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf91e9e88ecf93ef44b635c9d2baf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003fff49bd13c4f992c6e16755a619c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09535abd381435e3be4cd40a754e003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20454371de5ae032278b4bd4cefbbb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd95e9594a609190d8e45617a69e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9b1cbaa4bcd09ec05a82878b0cb06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44f80d885426384ba951357b36ec51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce1b9fcb9d99f6ead1af40a5048f4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118deb3da083d763eb06b1aaa809f0bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b90368cc3c68a0dcfd2bb71c7680a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd407ee7c706acd005ed2d72fdbe8ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1abbbe6df8f8d957f9e801401b616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b036e7250991f098a8f70277a2978474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67dfed7e024ac9d920979d2175ead5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cdec44a86806be73ea312a6211750476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723aa9750a1d31166c4a995b1c2cdc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91384513d74142670ff9b92cd43c7587478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd0cecbd083efae3aa69763e3f3739479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c5d3e58f59dc062f49506e78fe646480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3ff8000bf15b5afefa8d205f916ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf33ee726b1f03553269936a0ec131f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a639c89540d3a603861df9dee96e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba4103457603942f623562991f250484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780de154b0ed2e8c765db9608ceb524485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336b4cb2dd93a1413044341b2983be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5586debb861142462a90da6b9e1d51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0956437f1285f4ef0c1d0a58ee5fca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404999605b513a19bf3b64c448a083b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d4468abfe6a58cc45a6e0eb05f0f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392382ab7d427a0e8cf65f3a97065de3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325144173f4532a56b34641f8a13ee4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990c9985d502d3e1f7dfce3a14ceea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369dd2360bea098fd208768624496bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f8a2aa1750f6725e4d287d3bab977495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5378984e24d6e692f6285a89961c63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a34f5fc5aa8552a9e11a346571f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd99ce7cfc8ca592f9e5c0525829f82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc709599597c5a098c1fbb85e8fafe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2bf0ebd601d61cf1ef7ec0f86d989500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0506f5c0deb54bf5a50d555d56fd2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb722ce7e080334411cb22482898e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961962eb5c8cabb5c03a88564a122eb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a722a5fcd95422b826fac2ace2518e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b06b3392b9f03c9ee8caf79059aee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b6c8696d71dc074c34456abc44c2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea73452470cdd33ffcf825c6a4f14f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8363626d11139e0d8732f3dd2b8cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa978d66a2be9b8f2e90a16ed969cb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40ff968bae1fde2408553f717e8f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a2593d4f04d76a3c1ea3e844c7025511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50abd63faaa11caa7d1bdf933e6c343512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2493affd5f1a08963383369f2e49f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444099977a46503831f5d8e97e85380514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640adebf8e731926b37119cf5197520515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a378cabd5b644c7c4b9a156c1481d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148212e53fa32ffeb57c689aaa21520517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abe82f803f188a9c4dd297a3f36668518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5193454d66b9b1a62a1df5f5944b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b63c2b0bdf106d11e2d622b9f5a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e66d8097da8f0e7eea6c4f5ac3207521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc59dae1dd00d422fd6e6abc73121522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc8494e5fd8e0d5f5d57fb2f72e0af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed997de84f9bb95e811ab802b439dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7feb1b4af4bdc290e4383e3b6c58c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dab7432e9f9e0e0eb93deba6b94ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ac1b0d039efdd00a40c931ed98d58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bd9c9d58faa10045538228adf458528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4950c3d35a63d56fd87c939e8367a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccfae70b5d8d2f870246ba3e35801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efe4b0f146de125e19f20c2852a5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a372c332741950f6fe6ff395b7db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a3ae549ba6745f850df888c04b6b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f239f41247a2c0d24051ef524deb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3909f24fd2477c3c7202f12b94f269535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada47e2af9be45bf49506f258f381ca6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c77ee6ecd32b0fcf6bfc679859cbc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1d9e03a9029ee4f529f8bdc380b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73556e5cc4908fc6a28cf8f67fb2ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0767f9b0450ee099dbb91e93e2bf34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d875d37a022411673fc677b044be9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868287e2e5dd1600009675fd08bbdf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136f3c99a70cd9c63652c6f00dcf649543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb343c495a5ea9573bc7428057c8f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110914ff2a3a75722a291eef7cebb05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62db4a13fa3bcd365747e92bee2dd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd29d7bb135a8d7b483ea2b7e26c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd52df569fce4c57135cf53f1ac7b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bcbb6aba116bbc7ba2832bd0d6423549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb89796acd1ec8a85ae2894adbc1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379d1e5b27fdd6565630440b2ab774551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe75d4dafe94a78dc9f809d7dcf70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76b4802102095815c6c1848c27f599553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d7f02650417228804a14d7178fb56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c0d35375c03cd6dc0cca32ecfbe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed4fe53a8bf52d59c4c5f97e28ab03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468ae98e52830bbb14cb63798898175557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647678cde4b20e8dace331892c744a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06828ad0a57ff0139fed8ededf2b19b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8fefee039a43c18a7ccc7bd642ce6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e868d079e6dbef4ff622d3ff65641561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43bb9e4d181c6fd195d861fa3dfaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82815599a7f7b8ade295d98153f76494563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07b438e2ed7c22f38c22cda51dd8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568198d1504f3ae1a6324117a12d67f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65925b4a72c5842d6d23fb811ca831566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960399306b484ff7a3b46f1317eaf85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3445ea22b907919e18d59843ad0b4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c4b0a79921d9654f25b5ff005971569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683054f8921814286f76b986c73a728570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbca1010fddd721946a57cc532d546571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafb96704cbac6029809e550db8d5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae62fd69a628b1dc557c250c1472c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91479ce54a6d7d018273c8db95f21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c277a3e7a17f82e8e0504793768d9fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be819f06c9c84b8686e3f528f0f57bd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e91cb60fefcf0d26224f633762c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd602d9e2ad494a7af39782ecdfa26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f72db3d04cfc03ceacbd8e2608443579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3279e56b68e071da97461a68972a20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959995bc0c1989ed7feb272908b2b77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abb344270d7cf7126fcd2c4511c12b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177f3a4fb71424d345d1279f3491e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230cd2f40b24bc54cb144b1b79e8207584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10378c1af9ee6645a15532543675b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fed8e4498f4f3749077e5182c7a66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0518cc7e910c418aadce044ae3aac4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36624bdda1ea6583ba49c3824f7d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa85ad048034fd1a391ab98fb4f7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7f9e956a4f3c84d9cdce8600697e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e22230e570043aa13292ee8edefac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b81ad95c688d1051578539d5ea34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efef94c873cdf947b42201b726556593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aebab01a2192ac2394ea36f330042594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f6c0ad2d33257bd37e3bddbb1e40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa7b936274320a30354088e4b6542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9318909ea2f85c87199a35435b0d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019d7955c9dfc9f25d514942b391b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b461003311be814d32058d964395f5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db9704fea5d3272b0024d888a4ce5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bbe902e0680fe1b9c40fa81d93d73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de3b9c3c373e00a513cdb85c1c67f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b13efc2459c1c8d48baef4b5c2366b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbb4087fa1ae7e2e38a3cea1aaf7b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d49804e4efd000078491a3faf394605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e902f6ccde608adde1a2eec00899b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fedd6bd9d14a5cdb31c7f6fb28e1c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0da76898335a6dcceb8c46b176409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a2d1e134dbcb2b0345ab0bf21cbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644321e12052b9e1879d8ed2c413a484610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dd001c2a2321cca6cfb65ef092c91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3425e965d7760a9c63fa761e3d9d20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515fcc1079fb8a9c74ccc77dc282a2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc96ec39dab521b60728b9f56e7a45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e82ded4c8f84dfd0327cd9dfe639615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d187a0aec77ba82cbeac4d25cb941616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86612fb159bfab45805e302b1ce48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da832401a3a7f37c6f875396d1b58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b8e695f69dca563fc6906238d01a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b76fd91fc30ab1a6b21c9ec11663c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed74b2c1273fdd47493151372c5b8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b67b5ca8ab85909495d0c45902f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e35e2a88b8f9d3efed089cf7c247a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4915cc103da6b33beda5640b5949a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5481c98677a7781ebbed0b58dac77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fe3bac7c02270e64ee397e7a26cfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bddebbde343698c0b3dbac935a3ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe9ea3e2e984106cc922ef16e03da5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657e5f04555b2df6e556aef36fa8ecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90225205007a1291b1c294909f6fb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80439a2e580e88bf82334ebc2475f2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f56d234665d61f7c57cf5681c1458632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc74cd302abb67a07ac37c8b25c9c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37aafe7fcb1d3c015382556bd3cc71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802df649b5898d64fe5f5d18acd2106635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e35c16fab9711d9b6220e32746d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97e89f89e08d617d67df0a2211d7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5543f47af609e8a4f645e9754281433638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14f1d8e06d0da2b7797d27865f3f7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f2b0cc6de9527f6d5204fb64f91b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8b6063ac8cff86c4367f70ba4eae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaec60db24281246d87b328c0986bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a59ef528d58dc0b8a63669d7ce106643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0459cb398e5780253a97439d5504941644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0dad4d0b204b5ce2d2d113de38cde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4000d32035a6c2c98f776eafa203646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a771e085f7f01f65060343dc32978647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893ac3e7787d2e442beb21ca6efc4d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228850122fe55e4aa8e8bcc713f5484b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92ace060d0d14363eb7134b6a9614650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1fc01663de08e843434ef91d127c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0dc45b50e4fa7d5b3955ce8c21bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfce32eeae4e54091b0f146e68efee2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cefddfc681acf80107e67808b158d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7d567c55fd158039b43ae03f10ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184362e834b3c20067beea1a84980a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab5d26b9db06a3e655f0c3766cdce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea2e901730d5fd8113ccac5e8b45be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acef44a000c46965a9d3dde55927ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9dc21f266ac44e13267f5687f7d57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819a42142a9a52e8239586ed3eb9771661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfaab1525498d32df7da3bb328bfef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd94b17c23e66341a4b74fd9b6c7db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7cf6c2fd0f39299cfff06f11b13e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8e9309077901df8f07db0c4fe82d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cddb162f83b7f427641b02e229a5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c70c2db85dcfade2330c17989fb3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b2b688e0757b81dcde9e20319b789668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b75e67f2c22c8b85da574a4360951669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014785a5a5e3a60940957d81b84b3c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a51b6c41855b72b557385f6f8b17e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d823b10a36699a82520421fff3317672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529164d1d9c09aa322359b3271753a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090214d33b49d0f9f618c00b9c996b8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be290aa152fbc35891da4b1f8f6d08b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55df5eef89e1fa05a6300e8a1d462676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73906566d5313723ad225caa1a8dd063677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8a288d0e7c627953b0224b4a6a51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee5c9f714b917c0e5906a1e2f9a9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22876a5281849919838348c0b8da57f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227222558fd70810e17bcb56fb02ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e038d558aad61eff11382dae8db6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871929409ce09f69bb301175909acc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51949f659ed5e39aadf4a3c1d78420a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d87858b21c9244d14c61b072b1901685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1824f8506a73e7e1d573f0613c49ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed863f2c48c77db5fd88ab82e160bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b8dc193c0b5a8b4a29bc4b1ea1e2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f397a54409f8571f861665221c40d7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5545694c3bcca7e67f3d010cac35f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170161465792059e9f381da1a323d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599efe873f224765955af6d94c1de0d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a27dc16b0bef052e49752835f162b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd76c19c826c6cd37b2d284249115694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d758f74f6977d583be680f13b24d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d183e3de8d162b31e4520dadd9372c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daebb8b1f784c9d39d6ac826f2c3661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d86c69f972157bd6dd5300417402fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc62e0e7eb2f91e9d877355ffd03e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6f1dea72168caf62d1104a91d682700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24e9594382451e24faa241aa63540701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4b1932df3576bad890a71d799aad4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa532ed2be1f2e28b436f497d30edd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423994419c26e1dc7abdaabd7b25d97b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ad1c88eca7bb38366f505f4947f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f00e50991c07dba385c728edf3b54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff731d80b478bad35ade9d7b90329a87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe5823e101a45636048c438d6bf8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc127f47821284520ed994b6d377081c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560887f80b9c053d16631e357820732e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee0c850c6032cb18a08066b644bdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861412a2b23de5ca7f5d5e46bbdfa6c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c487ae621d61f16b75c1453f0153c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdecad02bf0a8d5f51a710d5b53a14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415196523bcb78e936fa1885ba24bdcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaafedf6032a11eede7388a99b034a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4a6dfae8c2fc37a9d09be86f04f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4399cc70120bc946af7965322e22a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240fe0f8e485aa7d7dc1e91dab8ffbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c37172892e17805a502dc18f5936720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eaf94d4cf9e853ac28c71c06fc07e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f490245e1e2da81031b64783ddc84c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79f52eb5b33b571f89267ad184eb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0e35714af1420d9adae5d78225d62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112c5ebd6d9bd7648683a26df22ba1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc21f5f7eae1300a367f335572cf13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929045457f0ee3925dfa3f7f7c9d51ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed178121268cc870c57386880f697a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4858fc00b1314fe6e8c19ad92cff0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222448264ab93247dfba7b35a29164a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399ff2e0efe386d86215f9d804d444731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c544f6516cfbdb76002e11b29291732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd8cc6f7f79622c0b5e031af664bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35db08ec4f8fa7debe95feed90dabc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9b33b684bd5bf58d47d9064676c0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cffb3f234e03fb70e66e0d044ac855736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594be63fc87470c35ad6b80c0c8cab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8caa91c2709222c11412f1db6399e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71f436fd2b19851a42e185b68cbd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92b35a51d7d88d6991a11fcb4befd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df9812283becb271f213dd79ba52a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5749a0113a3692c63e7b48a41fdeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded945387027d37342c2fcd6433f0e1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b0b6ac5ee904e88a3c96c7d64c992744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f99393cb58e44be020c1abf055a7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799692c16fd36596f724808d071f10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6af900b29c6137b6330a9594eb80a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb99e15863792a3d69bdc41c76b779748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec5e85bc00faf736215b7a9e8e7aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c1dbd13fa10769e27900b3c86ea3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4364ee8bea35df8be844ad0f3f6120751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41317d82179fcede77673565fcf373752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f5a1b5f79869b715df86bc686336b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>