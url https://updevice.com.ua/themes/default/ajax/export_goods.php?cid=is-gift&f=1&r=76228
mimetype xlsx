--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925957d7144a2f188363ec51fcdce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3cb81d31989e09b37c302230b4b9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf36f04060e66a23bdec13fb3e8b3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e1cbeccc8fbfe9d2e58de64e72a3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf19aa5236ba2ec3568f34a80f6dc335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72836d5105b42502be8222b8a3f176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf45abd0e680188c5f502d36adaae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace70d0a74ee2ccfd14db0bcc5255f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027d9f71c00c16e59414d31d307dce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7a95e6b3c251f0006baafa3e91c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a0a71b93d3c7de41b1609fcc9233511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9860418521d5380c8daed7ca0eb0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db53f24120e15c6810b85faa2a7a32d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d664b91db3d0494bcc771f0faf121e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8918951f36b356559389a9b7e5e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ffb96eb15b728929c83a0589f21216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04c918309432beac5ee77f083d3d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67ee7454a12c70c8c1cd6a9832d9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770e0ec9fb549d24e951b2f3833e2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b3c37ddecf48b161fb20f40953e2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f7903633990a04d33c1e443bbaaa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7f10643d02b2c6f5c11befad4c4fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b48316b8eff65c62618eacf2df13f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17517d3f7b8efaad627c28fb788ad26024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943afe6c80466e0a23594c90fdbdf1eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82babf4b1f2e38ae2ff9ea1357123a4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89880134e3d122facef0aa923494327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b585d7ee254441f793a8fb0ddf6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf133539afc37c522f1c5822d790fe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9091a1dc55f3de712506abd9738a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c08a424461207433565ab769559a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650431241ab7eb771939969efccab57832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49886327a68328d2b47fb696da8691433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be51f319c4a42b6b5090561a67e77ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7477bb0c44b7152fdcc3fd334da3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2307bf5b6cc25964526289d332aee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee268c163ab2a6a47dbba23f05ea09737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57efbd5abd22f3322affca65579df2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e9134af8f1deb71d471fe6b17e41839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da623f5b816ecd4525112a6fd3af26940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b52a6e7b5ec1d58b106ed149bac4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0580bef135931136d5a42e48015a23c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e637b1a0113db41f9ff679db8a7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eb0e0970c73b1117aeaca12dffba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342f42b29a658ddd3f06c7d6c2ca23345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9781f1ee5e9624c1c52f17e8d56d6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52f6c8da4ddaf5ffffc6466a0c5dbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1532c46f4e824fbd2c276a3ae17e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea8fb1a36dc93402b8ad9ce81c7a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd11c49eb1f4ee9e88d9fe1370be1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c9205cda0f047cbdf64eddff1e00a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce423d7b1aac9133c3ce277cd920ac052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b7b90e97e944571991efc4b4463f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadbb89884220494b79ba8349d9336f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f68d2a8c25e7a7996485361580c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba0fad1549226516506cee427833d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89791faadfe15224246233bf25759ca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdb57a546ab9365ff494c7e488ffe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9b67ca9c1e736333f8980d52616859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5938dc3217252d1b21b003865ae4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190cd2f3df62e5a40cede5c810b065561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe73d6eb15eb9d0507b402d5974ff9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45cd4f53635a36959a2e9507897ef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d790b2fc849464ab89aafbfe06bdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c474b8b1a0774ecce71850b3d85265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fffb0e2f42f30d9b885371cb1d6e8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac762d9cc8c32d35200e32a531a5f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f3c6f26983021b4108a7666bad0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460dae3886310ca6970a5f7fdf2779069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f379c64e341e0b584a2a10045dbe6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84ed96ae92530ed3e9f40cd4a910c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f00c8d89c6568c24ed9933fbca66e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b0564dd56a4e13fc84f91978541773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cacbc6978118a1c299155dbca3783d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f7d79d9bef70adb14c5879a6d3a6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090206a069f67bbaaafd2147162ca2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163bde7a131299e27f5c8e052ea6bfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13995d78dc09ee1913b25e4f549654578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a2b1f40a5571290866affae0d9a0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97005f9462b0dbacd4689141fef4b7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4d1d18c8c19fe1c92d4a60d90aea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78960aac8f88fa7fb6eefa7cf369791882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2181fc87f1c8e842d52c498711ee0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1538dae71a01c37119cfcca102efdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d923ca5a57d5a517907a0123005ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b3b4b97bc98344a4bef6f508c037686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef45b3e550a2f0f6f9b373ede5c27687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1709dadd8d44007d1eab1dcc1e194288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc6ec8c768bbfb8cf5cb62d93ff75289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce0d1256572faccf2934617d8713f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafeb05465669ed2ba3d644acd7d46f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de99a0f926bbb5e578a933b791eaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed41c6ab76c4c79fd8554c6d410b72f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0cdeea2229b3d1cee3e535ef2bd6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb561ed073ba7f9243224eb3178060195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f593dac7233a36f072cfbaf1a01096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c95947e368c5690e1b1a20a94cb8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bd58ca791f2d39379b6363bab61998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a5baa7c5b76267d2aeff191ba57899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11189dd0de85187034728e88915b6f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af073e3f6a4eeabe3e713dbc332470b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f25424444c2f6b3c974902a113d00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55017fae9ebcda0c0fbbba00d1fb244103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97719968a8a1507af02ade59b6daf233104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3c3d187311a35d8f281c6348f4d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772087c3e0ea688a5830d13580aca46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac3529e296f91d565c2005ebe8c395107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765d28aa031df8dbd938030bce5602c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbf0132bde8888ca9cfe70687e8304109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f24c51b052ca43968601d86fbba4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc384706cdeed3ec1b5aabefdc90d0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ac468fa06ec348c9c77575dbd532b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2ec6c6441cded9807fb4c00d1d1c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a507232f5e46d09a3c507342b7e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0996b8017d1307aa712a25c820c58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8dcc02b349f7bb9a7cf6e5a1208be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719b37a2521fb879cae9543aa4e245117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020faec70d1e1ad4abf4d078fc84f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b6705dc3ad026686f9bb629b3701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b546e2056cc58b59b9a4b0e3b99aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b6af0c4f26b99ffbf0e25a9412d48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2b62165f711c225cecd8f262838e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2665737d5c0f81001db835997440ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19fced144e1545d32d68c73893fdaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b637df95d7704109e6e494f67f57a72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe763cd2cce6791814922a360d31cd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699368c77ce741eb2302eb8cce10207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40392fe5062fe245bda051f950faa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b7d5bfbc584d191280d864b0d809129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5230678dfdcb01025e3aed5f4a823130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2989361174c120e38ad0b052bb73c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceae93045a904e80a425714381328f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf07e984b3234d2cebfea370ccd2f19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee62376d7146e157f4bd1bbed50803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1fe2cea7dddbd0222277ca74f01f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6edfde2806f06308c0f97da99fc0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98492ca66d645e3649809247f429e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdecf4aa41a0cff231a312272266ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765de7c7a90155a234c7259eee34759139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e83bec994b15e7c45b0d07afe122a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1eb35dd500f538269865669adf71e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff8497f14d26677705aadb984eab8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b8be9a2e7932e3236b7225c304f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba7fb72a1a6728d0c5cb1e0b2d430144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865d4cce1a9d797d85a77ef6a97b9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6005e7f155c6417c53b223ef7525e68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec928b47c3184c619c22e0be21dd7ab2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66d6420ca342595029bfeaf5144d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b7b0f569b73d15f1e603f4a0ef38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358635f9ed0b2303a1afd508e02188fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c591fdcd66393cfef38fb2fe7c2b642151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b00dd3f57745e74b9437352c548de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41069369bde92e282020dd70384a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3655d2960f02925e8669b5f9fba1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d2a6029191f11608d274976e310b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3892423516b905d5851f2f290601a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657237b61d0766e058b908afe185130d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d996d39ca5877730cccd8923011ed5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b18038ee151334ba4ab6bcd4af6436159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99153cd6e1928ee87eaab74f123675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75c82c7a0ab00e55ca8d1a0613275161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c013f4928481936f7d208bf446ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1a16a5d6ccfc1031b3fda953dba6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614bc9d46289d2d0b001dc4e8d99702164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027fcbab3ffb2aac2bf2033b56de675165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480baf565c9081c5c1a0320939d844d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe515bdb638d45aef73d5910209256167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6287157282ec4c59f2f385a555eeef5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234be620339f9ad6ca155623237e52e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2b5ee04ce086ef88b4d28ce1a93d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af814bd38dd50f8df59433e86bb6b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24ae241b56949713cd76530768df96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58db4e224912ccd4d19bdf334e4b33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e5e751d1735cffeec9a5cf7e35b01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeecd32f8b12511da197120541e8ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11855386af0262c665947ccd1f86ce5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41fe09e40f85b0f57bb751c418808177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a1c4bb361fb8ac9c00398fb4a9454178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674040e38c5c69b5d62ec2667ba2f962179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c89143a668d35acbd99f5a04b60d80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe61e0fe907bf80ecafcc8df6e617f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5202dd104bf47c8d8f8db48e5122d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac7a3875975a25e59064ce6e47881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde1fe33d7634990aab02b4d2d6b478184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde8160912183524d1666972169f550185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee513ec6b97ff07823fb570dede21d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82344c444436080eb0ee3f35ed5ee4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe9dbae33565e6adebdab238120dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4652e1f8536f18cc50e081caf9d5c09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ec3dc62e05a7b39f918293cc0954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d981b9a749f75a2085243e53ec81a27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2b2e96d87d0a359a11ed9fc6a160192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4d01be2371f8cd91a9947bab0d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5988eb9d6689d6bc21f58d1ed5e213194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57702439c0693343d43c0aa9b021d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27e5e7d903f97a0c0f0480290cc0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e93370794f6c424c34ef1ef127599197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c36695fa6ffb3f58b77c1db1dcdd6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a16f0ac0fd5a95589508784fe29bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d139600569639deadea6ef02a422200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294180c0bb12e95e413c8aebd0a7a2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd73c4f755ecf97c416a5929a100f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8bd03a5c8b6fe7f5a631cc2df642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f2e61db6eb82bcb2127667c6bceea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd0094625658d5a22af5878a771e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990ea1d5299c9c444baf6e41de171d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0283183859a52a5bf9c3620564b2ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b73b9b0ed16439a0f40a8f1da67fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489bc9fde10914f4f65186d6f585bf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ec75d928d6f64b3dc9d408b9d3db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf5b2ed9c6b89b346dcd1798bf44f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c822b314229f2e39a42f997f4742e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a13a0e70e2c92211737fca4f905c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c11b104971542c70044adbb61bb08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be9d4077e3237979296fb2d4f7106215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e74920f523fe15ef16d5ac9a7a3b81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84936ca7795fe54f69d1557791af5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d8198bff5a048318e9fc3b2b00491218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a550cf83938c6a20fdd100eb630b12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf4e3c043424cdcd5f6a4b87a3a4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440ced648a0300bd0fee9ee6e3bd8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb9ca6a90c5410058709b820f872e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12d6c94c68ca98fe88bb5e7adff36f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cb82563b132c082f7f9427a1a2352224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13edeee8bc9de1336323d25895393225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33158b565a5e4189dd42e1310663ec68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace1c9b8ce1008c9c454772ebc51e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373908eba2b6697f47d99cddb1ef5dc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d511b02f03d7135c8eaaea0e6f34a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd160b6e5570d0b27e7e089fd7c363c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc52dba6b82ad8640b3a41aa89449231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06512ba97f21317f2ddcf57b465b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb65ba33d4dad61f1609e4a22a9f751233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2d637fb823efc5654d3ace0c02e92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65fba159013a009e7d8d14410eecd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918490c19b0ab913750c352a2bfc78c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a49188794c4e185229d9135312918237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb607db4c9e6ae22427b64763d21a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d31192669477b9c40c19cc823237239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394cd1f68f29443c4a17188e4dbe716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71e1b4bc8571a68f1b5da5b6d5840241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219df6f76739d3969f6603a0a188e18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fe38c82d9d12f85a82c4ec1578578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7177ddc135906bb1d50b8ad2f55948f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48393beb77b6e1ce7e6cb2dd531540c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce207dc0e7d3a5cb80fea29f6fb806c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0784add342f6ae1bc92b21dad19cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae07780306c2773bc558144a3f58b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf783ab31c14ea90aa686e8e2a05041b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d54125572b45a32c6a8de834a10a74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848347d507121c503785ede4b966374251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac65a1e38c0bad5913412311e7b74e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140c2a50796e5bfd7b79b53dd731655253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca390165b4a67268c431524ceafd662254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a055df2ec9f5f0b7da9aa39f655327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf997fe6b0e69cae943e6278514fe8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd179455b7bab6391ea4500c4e72f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a052513ef51e41ab7100fbecd6af61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabc1d22386c9a716001180a465cf1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a98e63ca2fb1655ff9be88ec24a2d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df035fdcf84b4ec47866cc4c4953ffc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715fa8257cc2cb429e895a2ebbbd8b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c06076c51702f3df40cbb9f39834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e002d44da487686138982e01248839264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3623bae3fd95c4f7f5ff11e7334ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088da2fc8164511ae8a8e174e857ee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a50ed3a3643edfabb8502d1fe7b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f613c447f1e748e450f9d600aecfc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f32cf8d5bad65bd61d5bd56fc283d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d7d0fbfe5eab104e33a805d8beed2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a1915afd3dfb93a7726adf48a1665271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927a0deb53d0db4a5a47445e24c21f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29081e773780be31d7bf553285c381273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadccadb009bf1ac221780c8634e5eab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8352019b9da15591b11e36b031e12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf1d72b65e6ed0de81fe067237170276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee0f8242f0924a607b765c6dc5fd79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e0b3df77cd89d881bc6046ee15034278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7915c21f2e28640eb054587aa42011c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5146912bdcbd77c37e06608a2ecd94f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea113d12ad6fdd160c51e966c8a62e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14908531ae70562274321d514f08089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b16e700f28014bfea7c9f0c5885cf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ece36f150e77cc89bc6d1f318aad9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a5fd614d55246c3366b324e825e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67d0ee67ba3c4a337f3d15a4637ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b918d4de7f567a316ab9235bd91ff63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a6a4f7b97314110d697ab736925a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae27a2d239820be6fcf223546f758289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0325d0c28c38d148f11ee63fe4110e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7a12823eba5c53a9093dc50a17d04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1f7b80a9eb08f8c45aeebeaa80e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e528bab271ffdab133fec1e8d4e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6446b36476b6ec2fbdb3269616312294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac1d19c3fd76740e463972e9d4d992295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd592359b1477a974ffd45de994ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462a1c443d0352e5f90d084b956d990297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffbe764fae325edf83465289047115298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f374144d1f1546a1c9d9873d3e3195299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8086f3998419b2eb1173571bfb987bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6177b4cf05cb332f6ee619f408d06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c287ec6f03b4d2571fa797c1a9575302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334fd4e818a40a6d64d89b1364df998303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a84b7d74908aa1ae9d286ebb2e857304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7602dc0ee9695175c8fe72ef280055305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0c39412fde89633aa7995f4f2edb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b587e0ea2d9e04f657331f25cdb172e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb308714206dd16a447adf58a7d89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ecf020188433f50748c8a0cadbb84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835adeb9316284fdeb8df08225a89ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584427e8714cea29be81176591fd321311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2da3be4d18b7a80e0d620ec4aeb61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d21b2376e447b605343827dced8bfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa3c57cbbb42a05ef092d5bb17269314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10a516467281989ad6f159f162ac9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622558713a1d0fc766348a4434adcd9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28a311abc1f2c5c319036c490a098317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c083c74dcf0fbc5a293dd931c2b0a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed5a5a5a38964dfd8b01c04e4b0004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe20fa72ad73462858e989ab5381c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba717e870bb44a07c89015f8f7051de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015648057f8c1688b6905b8ff1befb88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696428e68c4cc9af5e982697b6a79ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae4769df8f6ffd6cccad196660e08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9cfef341b73cc3216861b95b221b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d40023084653d38b814c5a3c9502a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694185b21f1d8ef91d318c1f40816955327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053102e95a09299b7eadce66207e959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16737cdf0ff99c9225fba8e349eb78d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e1fb03199512dab5ff1ca127274f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83668cb030e56d49f5944157e63d6f38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379db0faa5227828aaf9bf3e4e2391332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f372366b3ce2ad347eac6657a15920333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762658c41b789c73048986e596e07ade334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc40bcb0dc857af1d423e0b1d27612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f9bd0555201bc87a1a6bded84f79b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee3b40b7de9d20ee7f7b52e49f015b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8d1fdffc44d7b93d6a3f3d4b24fe1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740707825a7f13b680a7468157dbf770339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7ca5882e9e98752e1cb9d1a05099340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2fb7007a12c0ac5a333108d4819b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7fdcaf81060714b3f062db453bc10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee807bc00594deaa7f8b1e7991892343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399fce6d60be58855e366ee6962848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dfe67b53c4259e6df4caa36db5251345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca6ca8810a8ebe04a88aa6a045d32a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58680bc6f94f9654deeebea7712bbc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f367c37864304d6917e6d87ccdb9760348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c54bf913a391b11d8357c6b974d85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7aabf9b0ad4f69b17aed6144682a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3a3781ec787909fb145e19acdf756351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960f7012ebe466a318c20ea8d60dd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e4a1de65d019639f8092f05fb9bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2de453556a7cd053961f15c1ddac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0f9a0f04289fdb684777a344eab6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4069b334eef5ed961940b425b8f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac9e323f3a4a776609b7f537124988357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d749893f313ebb1a47c2efddcf505e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2712e539e66f43c029c9f8da2176359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a823c96164b04aa3ee5a3319e23bb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d9ec26407de2b3a281030b376f53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd72641725d988805405b0681d4b1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0cce83daf9a9eae7f68599bd8f500363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a16772c982554cbf5bfadde5493df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8d6137fc70c8e6f83b12dc30c977e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64e4e5902dc3a4a0aa922a834fe697366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4798378edb9b7b8bdbe257d00d33c3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6077f87f1df03384f940d50d0bc7d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24e3dd850bbe0afbd2b9c04dc7a958369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cabdd2f0c499795c304aa3b265362370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0574000f8f5cac11439fe8f9708b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf8452eb6a6f7f20cc1b8c6d7bd3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1649ce0baed3fdaf759574dfafb8c70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052b89004572709dd450540a0e6a3fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207040ab7a5910068097ad492e1d09a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddde5f0abdd41801c70f034c1e3b52b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9271a6db33ab205984cfbc7357468377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec993c7c02398d03f4d3207e87a3f64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa71d3572c1a25a6106e182cb936c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b550f8f87a53d476a89ec0d05c2d4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bbd7ff634108f7ad639207bcb6f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e191207ac3e6c615affee9799b00f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b62ef96623ff5680fafc4205717a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f71573665284b08d6b66faf180cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fdd68d234cd3dcd97cf5e6fa6c53f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3f8523e28273c99cd91e54ffad11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc3aa7da7bbc180bb65858bf6f339a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cff0b26b5d2cd9743f00ed4f0084b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d47146b9c1b36a0843b93adf0f9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872a01490745e26aa194a39610d00e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff614707b941b6164d1aa73a30dd616391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a11ff075da3e5a34ed8c6c84ed6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42041ee196807bc3bda22ccb05c46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03362f79e325dc551e12c6b71c1b7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cba95d5dda915d970790d417f48ba0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e384898875bc9a30bb10a859ee5ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c07f424a2ecc50006b21766507b81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0a7a6b6f89e2649f62a1ac287a285398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c9b5eb50c64ef9d9d173525101944399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1b6b0ae93994ba8e4154974669ad0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041193f5ad3b0e3372707e593c2eb358401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fba3d5fd117ada133610176a57e5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553dd1bacc4326c795a5c069e0fb705403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627be637a33a2f79f814c53271b846c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480050245ef6eaece18127c78a58a120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484534f345d7031da2498320ba2bb8a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e42753aba00d18c325f87d855aed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f70a9ecfba16723752082c79ff8e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6df9f4ceee9f0504a39d0f028174409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a67ead140d28dfb6720cc75afafc3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118624126ac419dd3c99e16337f941c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531167be8d4b7f0b8f86afc6b597b94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403011a796a09d829b1ad8655ea7f10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ed11d7744c660fb273cde138852b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b384b6fe229c75853b90bfac9daf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4fad13176dd1aea36822901779152416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d7a4ef6421bcc10a84d804333094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c275c2a0c0897908a8af22609b3f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95c57162ae1da1a0e202a9843eb44b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ee8bef101d4a00829f04ac6efbee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369fb5e5610a61c46625c298874a0e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa0624e25aabcb88280f1fe7c1391422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a58ca54f61036c2cd377ccda241303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff17a0fe672a6e8fc625baa312167424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0bb34a29ccfa47eee24a50170e27b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61594fcaf70ad9b19083e9de1a2ca029426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c7db5f4eab6e35a8963959ab3d6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a63bac84d61b7037d70a6bd5440c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034a9af443221614e54ec26dc9fee8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d8a383f20bb2df999268c2f4da656430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddac0ee85c9d6073961a557dca9254431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3319e975b31809900ea74454dbd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8690edf9bd21cdc9f764f91d204a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8a93c8ea63e79423a1a76e2b1cc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63496677ebbc65e5609826d2c3c406e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce0d74899867ba3db5f0ccde1fe724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8996f90b515c9f395c6e01601ae9f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61b1932a71356af9e285a5e3a29ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0cd56e5b751249885a61ada387993439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbd3b00c89ac4a7f020f800643b084440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bace4380edc8f3a516b4941d89e746a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a57db54ba275b7eb47d20a47d95d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e30eaf568ca2d38e6f88cdc328b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454687aa9bcea5750abdd7704003ca05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f07fca5ee78a8e416fad2d059acc3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11231bd3debd4a2e04c206a922af1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27e885b9014ddcb34178cdb13e0764447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189697dbaf80645d14141b0a2c7e66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d11e0cf49ce28848f9dd89d440b53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b3391bcce59c62ba2adb5c9f363a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba1ad328a44806c27033dc4830bb38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40010da3cf8c3a806ef88848df371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad45b8f2e2e0f5ba66c7d75a69feb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79076535a93ed7874b3991119bc1c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ab36a9c57ef9f3b84892b7d93f73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606c82c410d2c89fa40909884ebd4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04078770b7cb41402115e856f9b6158457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456319a7b7dfdfa42ab9df8699d007b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e008f1a8abfc18bc474e2d2faf445c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99ca38ec584894f4d6ec00c915a27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2947977ef57e6831c9597cfe97850a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c162359c14e7743bddbb772bff305462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9db921bb942cec48a30e538f8c2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4255af704e72b57e1f39c80d927055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3990a5ca9122f22555ffe4a26fe26f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff9a5bbe90115b8cdb97f5131a95c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0df36ff168a76229bb8d94fb8438467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f0cd0f671b02ec303f002d06f0c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ccba9fc92329ead5cc60cc7fbec4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d67065baf68632810a211fe098ba1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088792683f8dcf497c2d70ad54203f7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c782aecd9fadc4943237c56091b91d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7eef30cfb881e8f84838accc1a3ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16ebf1e2728bb924f94cdf3779de32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1004c04a77e5f9dd2c43a9bb5218773475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69faa3ca9fa067085f257f136325d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d3628f5d4dd5dda96af79fe6fcc8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c0b59cf998f0fc49400cf6934972478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec535368dcaf44f30df0ebed45df7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401edc426d48609c3b303c773af6b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46ac5f8bd02a380dbeca5173ddbba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90251785d50f90303549be69886f03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699c2f6d62862ff052580d637ce68b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b8c5cc99d41d806a69e0360e8f4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e325dc14edde4a9e1717bf586749f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcdeab0b53045090bdb0f02f15fbc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cdcb77585005732b730ad41ac1ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c2993989cdac07ff7be546052820a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38fd8cb0b7ba09f2afa3a052d8196489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3a30e437ca7000a3c7cb8b4bf096490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aee4860abe61e522725942e4f35751491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b91712c32a4ff57cbdc13816dc2b59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075806f84c73978d924e58c491838e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1476467cdb4c85f5cce1875b379b72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2613ef06851f1b096588329b97a47c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ede54205fbde400c6c26d40b5ebfcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ce65b5ef7cb660c6257bf8acecbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facdcb86088b1e345a35f61fb6a218c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f05a1fb91609ff1cbfba14df31d86e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a5cc8889897856f69d8e5c07cfac3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910674a8ba7bbde19dd59be7dbd607f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08917e203a9955048037a001b2918257502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd1d5818cf44fcb6ced1c69b8bc42b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f1f26c1050cbe65779fe2dc085c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10365d651450246a0a3db978b0936596505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068248d13b10763c916e039879db11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551d21be32c56822844ec5bb5e4344507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b25a09f770c7093d8d21de4ed99df3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915175321e19c5d8440baf7f6c19d73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249a439712d29ecad9ed159b35e6340510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50a98451eb084ca2494f717d07863511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649ae983828f1129f5a53f2d4ce41f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59e40453e22137e71a67fa61e28f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30fd66b7ac4718014883d5fcf76dd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec388fc468eb745de449639a23ef6ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2efb7bf90e9ffb12efa4001d4ed09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff5c4792abaa70c58da55fc04c1b64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28568fc55911a8dd846b425ef08113b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39170f73b50d9772753a4bc95a99006519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2419ffc7217f2752d418fd25166881520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e169810a71f0592d019811b497d483521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca8fd1bf239fd1d9b9f997fc301e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d8aa0d8d2290359851e581becabe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678f65427ef1ff5f61898bf2e41c8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b9b8baa981f0b0f319d8eff22e637525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e36e842566678c0adf869a0fb200526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65cf995b7b2e268957fde92c123789527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4508850a40970c94ad1600e786166b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c365d8d740398094975354cabb34af0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33569fe9cd4af6e391d54b1faa37c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b1394956e0c24addb6347f4cdaae3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6784ed271e6354087c6e7fa80ad71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd369b937961360edfb394a654c00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b901b30d5b24898c9a9168745b9d76c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e34e5a1bf4225653723ce3519582535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38bee67e894d4361d95c7c7bbad40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9025f546b5ac2b753221bff3973cdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69375738a5eeb76eef9b679c3711a4fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757dc0ead33a565c7c9e428e0efd34c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23c8ec76323fca3c5f45f74ea6dff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba7e34306f63f3d478972e8d306a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6de7dc5c9a2027a73931f90fd2067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c030fe53de8ad6c0659a46419aa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c4735f2bf52c3f838948bb75067d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57827ed747929717ade705b9e939491545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f3aa4630b966f864fede3ee8cf81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303844f0f2f5cd4b5921baad57f8f7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb589f1580ed75318d8d94fd6fa00802548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e774b5e3ab5db148e745f017ef0e67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4246b441bcf70669d70cd8bdb80e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6733344b5424814b526a4e2a47cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f008138cedf520e7f9e51731dbadc4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f40b93f9fe6c752d6220bdf706ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa28f3cd01fe00f96c2888de770913a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1947a49aa1f4e81aa44b010f1957dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264efb641d394ded4d6fa1bc0bb80e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9a4772174df9e4569f7d786f6a4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85773b0ca674e425949f4ed4fb8319a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69500e666248002558c342c6b78b77cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b8df1e64e34df119c900391e7b8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f748d8d65c24d5c81ac9a5a881218d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5650f2c2b6dad23d4ce87fb0b9b919562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941762cc1141e5cd2d1a12bbb38e6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc896527e141a285e73ada8a2d9aa2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957934509839b5f7280bee0a1803b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e2c94504d96aa73765c9b6c9dab8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc93733284d81995b22e9063e4289c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f7bcd2df73a630c03ddd22dffa72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a9da9ad799e43fecfaaff839ff9da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e0a216552d17388859075c772998570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420280167fbb3958c80be2dcea92e92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8563398ad23911fab13197d6380ff7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807ad6760ce046dbdcef686c3d9c7b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120e678886114bca45b610c970cbef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aad38eb3c22c0d55e53687c7848dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c00676916c8e9a98062cc8bf1203576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf66d752e0f91e6c413df665fb395f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02acc563256d24fd1c113698ed8bd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c298d12aaee484a3111260d7e747f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b13cca043177308b02e1ce290799580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1218834ae3209910c30414d6dda181e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0535bc0df840d37c68b362806ea28b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a3d55a359266e3f4dbde8607b198583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16598ddf3cfebdf922514af2a54303584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2eae45462858882cb5b94b0b70ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabaa3b90fd5192cefafc0c60c457c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af130dff318b33508f81268c1ed8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46cbc18d0238c458a3ada0aee4bd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc0a8b7b7f2eb16af711afd1e1b5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fcb764338bc600287e200c3b77a1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3824f6a9df2506ba7b4a9d98d86a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf24154fabd330822accf56423ef6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79598caa7fd06ab48c7cae0db9f20504593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc56cfcd57967fff629cb96e0fc494594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b314fadec8181cd773108473b15c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62062e6f54372fcbf2dff97740262b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01bb18be161cf7fd25fb0091e82751597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12dc4c8828976dba6aef1955792f2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d221d6baa08c0a4270c2cef19acac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12614e77e6e843461a4bf7f1b5d780b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e771987ec5f539b7f4eaee658a008601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a7c2a331ab1de1b0e55cd9568422602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659310f7529cc4019f12fbb270d2cf3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f43f1eccc3bbcd669debb837a1e98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a5074e0c7a42b99049b3430b43f72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b666d89bed5311525ef5368e52382606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4efd4d6d5d084e048a420de4e87d65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775ab5b653e896819daade58622c06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283bbdb67e1617fdbfff29b0469123609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671314c40f295cfda8777e7d06d09878610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05748aa1e31ffdb7bd47c6e5e334bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1dffa7db94a9cdde4ed6a4831463612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db332d1de46412bbfd87a9ddf27057613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e990ab6c5fe2ab3a977622364d8639614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd461c2da5675ba9ed3dfce25b546615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483f09c4ed5ecb3562a255eaf9b206616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdd5c2679d3e9af4bf2d271c5b88ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f78c1436b5f3026acee8ad86d858618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32256b9cff761e554e0cdd1b5d63864619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba836cadf7ae1945c682e939ecdfba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f8e1deee1d9b49e715a1fd9a8241621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff95257003cdce4d5945c04373695622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea5157a3a2194a3cd3e15fd2144b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363dc6fd89ca6b851016d2e5222bded624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48bdd84fdc0e956c39acf44d5d24fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9edc3d64cf2645ae95b5f4bacbf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e674fe890cbbb05986b687f208243627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959224985b3dafeafa7f9aade529575628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcea8c1de4f2ecd27e12129d2eca301629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc83b0fcd53d97878b3d79d2ec4744630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ee7722f9cac5a14a3220e5935cf1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba739c92158ebb7a3cbce410d6586d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364558f875110aa4c2f3d09a549dca1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82575b2bbbb20925b18f080057b4a011634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e2da4251cbb28ec029e22022fa812635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e6d7e022ee52ff1b30fefc6e9be24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b7ecc7fe066b0965825ab793cf66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5abb916a6f451da60b932a616c74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19713eea5a95ce28d06352881a756aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617a18a0b79698fb640f8f9bd80750640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2e22198bbbc1568da54336829206641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d3f5fb7d3509ec739905e3a3b478642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c09e1c859f2309de5c2dccdfdf33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef24345191d6b59e835894350fec35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4581cc892cfaa93caaa5a04814a1ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b2749d16e1e1a01db4d7c53663109646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47df942bdfa3ef6b61794d2fdc23b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78bc5bd455f32bbab78c3b730f779648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02405b890e0fa349fa7491a0406417649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67544a479314f3842338a9fd853cd85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4717036308083f8a751bc353d9b6b17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621096b53782b5b65dda6a7d2017425b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a36fdb2334244fdf880bec3df1353653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88b03ce935eec9442cbb0b4638bb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546495a1053d62333b0da810cde0522b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb1e7410fe21797b9a56bbbd25004656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976120e47268b34cd2af52b13d4a5044657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa427e48d7062423341ef6062c2b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532fcd30ccf38af907e811d375c55c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae11e1153165404191edc6743d40e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d7c0edb1d22b2b6fba303ecf15525661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ade9908715b4fecd5e19c8568c4c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25998dc7a832a7e096c8a83a53a8ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459fbbfcbd7fd8917d9e4d842055e4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc2ee9c503011e88c93facbaee2e13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf87af0ae6d4bccaf380b5f9f1d7d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f10b9fde7f76454d3ac7ff12ba3ed2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0f963629e12d3bb867b825510033668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca11a5a5423b9e5188173344099b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436cbdbc8ca2135e4792030c93cb28d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09745ca22263e47b96c49b040750831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed9605f170a146225984f07fbb6e75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd29cefa807dc6eb2936d656352e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6afff8635820d0ed2754dbf6e11a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5cae23c8e8e7ced8d2a1d14808fb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe561c7e2262d2a96fd47075caefdef1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276778f63b522f0fc2e6954f5081f10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da28e20c1fe9987f3436180da27e2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ed9aad7743aed457589ae68508284679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883aeb24e031ba79edbf33db21768bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe14a5b59e2ad5c53de3ca23893ff9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efcc3cbaffcfa439ec9b1d6e0915e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1100562a7c92ff00af9d1838bf29f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787aefdbcab6dd9cad402db44bd329c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291be2953665d080f1a7a4cf6a81cdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d8fc0df882c6af896d2c81c9eb29e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e8ca29d99f0e6216c4e5645241b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b82e647fb39a39821de60b67a983f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe62081c103f0b6e180666f944fdc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eb810fef8ec5ec8b49d2579514cc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f58bc4740b9e46b96f166a79bce25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba6f37041f9b2d957a326a35d45b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22984f61b7ac84a38f726868fea5c63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6145b45853b9815d44dde185416e48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f39e4db121c9fead0be84b7a3d654695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0a5ade579c07be816573e3e114e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e017ab1366c6617bfbe2c55e39c9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f4856be78734de621e492545f6eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f350c6028d8f248e82e3450826e7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb999f4f2817475d3b70b2a36be5167700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd52db9894487d523b1df107f98af7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc68d90af136dba76a96b9721dee732702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf76b1cb0b9e2426873ddd1a32084e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf74bd781a8ab2f56cd097f1bf875704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7ebf3a78359bba20cef19d2bd0c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b92c0c9dcd7c050cf5133551ffc05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a67eb71978bf1976cf0e2eaadb8ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39943cff2c8c726de5fa7baffced7640708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aebdbed17524056f1b6c183f5303c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02588bf239ebe26008bcd1fe1a270f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8080c8aeebb2040807c8644bd28e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de547bb9e97a7795059fdd10a1ae3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be52c1ee9e3570f6f263857ee0e64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb5957083998c4c00dbb1d538f1e96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bd48cc814802990186902ae5012c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43301aba26c66c485fb2fb90e5152716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd3eab3b36debd0cd9de0b6ff6ffa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc0a2a209cf35613f114125a9cefaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aa87ca3ee61f7405b991484f3ca90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f801c49e3e32cf21eeb8381d811a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00513825b18734c1d38db9b56c9e982721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8519d3e324aec5e2367cdd73e797f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478835cc47e79e82eb1efc01adcc27c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614010a2615e2ddab9a6b9082f8c5f01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b5afbffe5bb4cf2b402f82136b590725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2c4e3f28f64a9c7b1338242e881e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa4dfb620aaf4f9072422a9aba756727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7f65c4cb87c583f296850603d0c96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9ce7a7da2f379b0128beb68e79c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3381eac20bd1f6c4bc7ef42acf69741730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63330be650e8530f2e834f8bf587b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0467329872549b8caa929b26530df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cfee5433041cc7e54a0788948bfb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785fe47a99574ae8309991368d06625734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc3a409e3686291b5ef9f24425655735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1acf822669c394a788e9bf214c4c4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8511803242cd20c742f870bc694a89d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e62a65f403ae6b4de83d37ceb90c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7766b70e05541734550bb7085f8826739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35780bf671e81edfe8b4bdd6decd860740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2bae78f89c8c6a8300e40274c001e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e8f8ca8fec51c92f2930043f03d5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d5c65964dbf4c1d0c385053e26f13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590e9d37fef7c56fbc395b8516dfcd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd44f7911dcb2dae61dd345a69498d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f24bd4333f34b7c50030821acc5d16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d18383f79eb635d19784b3acf6a4de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06882f2db530af5929089a00edd40a81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c2d7b83724b86686e3fc0f665e64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da0a20cbd1e587592be078511a0be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad56c66f0153923426e709c2994e86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1740a771dc56e2f5a9a1f015122c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25e7cbe06203fcb4353b720e54492753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3908aa2698788def78bb12e60dc73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e37bb1fa759a5e8c4da15f248fd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984e1c877fb860f39c99a792a23b6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacaed10fe9cccf452330e9f64e7aa3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d089e8418649435fc40de909451acd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887a4f8215495877c86553f70299b5f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6120271e1b4d7d0c77d4a3ee152e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a8368b2fd5a0da41fa26d8cd015b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404faeacbf6928a29f7d002c1161b59b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faecb3c460cfb18a398fa9f0bc0654a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e50b973fd79d2fefeffe5367826c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a260ffaeb15ea8587c2ab7892aa96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73269c11557dc5e1b969aef287ad0ceb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29bc64273c3d5fa94a219d5fe32c998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737f675f1522d692255320907465a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f382d72d265b5183f964999870cc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904909ccf2d20ec53210c2dd5c0a28e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8e9f965d0fd67676602d8573f86c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d40815aa7009aae28bcfeeb11bade13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c127001440f4ccf73535fda46623d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e5200ffab5ab355907e979e2e82c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d72011625a002cbabd390057879c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ddc649027aa2be9dc2ade6a89921117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac2dd09da3e4fffc77b8e9ed5d65fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40fa6e8288e22fabaea5d365c907e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c61dc4d44e5e3c7c0f0118efe406920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741b0bebd15768a846341a8518bf35021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295f4a48aaa71ca95442a3562bdb9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb259ad45b14aa6c5b59e8b9d1236afe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7494e9587097d0eb4bb8ddbacf1d93924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbafa5535d1000d309a3b5d0f1a5ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1ee491b54990b177e52dc3686db926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f9dc85ec70edad50bebb297c64cda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9dad7a8456d246ba5f75c335535a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28291e49bdc2542040fbf9cff5223229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e98a784554db7eb5847cdff19785930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03b3ef76a2d4c768e3d3f5d1f366731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef3cbedcb09a902663e818b5b190432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5801c361db23a7df9b5dbf48ecfbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103aaa9552ecf9d098bf0bb8551931134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16343f9917ec87779045c203f990420935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419e136eb9d3fe47e940dd3b320d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885b7e198d5b783026565b9c35ca00e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2489b59354b986e255f76587c3cd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a444fa70c69cc107bd632c173cf83aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5324d179e6f299c3866a6777821da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc429317e33219f8a344555b205edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca4cb3a048c31a51b9a82a1f4117042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25ea5b21e373128386969141dafec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d3e435d297ef3059238eef9f2b7bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9efca64c5452dfa24256809718cee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74cbc60a7280249876f932b42d538146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85b1bb9218d34bd1c59e3e36042b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8221f08570653d872036f9340aa5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a48855c0386c821685e4bf50570be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff79d27b94d113c6765ce8a1d0012750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cda849a4a5e8c42a7efbc6fcdf86051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a6f20e201bbadd2cc28cdf37c40452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59310d533c58f35a72190d19596419753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d5bdce3ce8a95b62e4cfde19964554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523258a1b9de8f9dc896fa8910340955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cb1a00ffb52bc24dc44af7ed52ae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b7e343083a9907f7918248fb7f4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11e128547a41c63f66022faf4f27cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109d89e8899f0a24b63fcd816c5a21359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c0c42395b504d667c297cfea46d7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a160405fc45e4030de7003851e2147461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ed664b47cf719041818d91e9dd48562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d4dfc753639f71a114f84dc3595663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7c3794fec834db2dca92051fdb7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc05daaad6a89b9705c738402dd895765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35b0575c35d417a73702fe102f48d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4af7ed37f9eff3d2ebbbe05cdb1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbd111ed16f4d9f1f338e6bca2ae268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0b94f72aa4deb13bfbe7ab4d4b1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cefda8b3dd9c3e2c0e4c7586f0b1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e579269b0f0295cc2121cc49c2767471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf9e49a25b85fa12c4646fbb1629272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851ed14ddc5ba42983259a0413b02de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eea859b7d5cf44cd3853af299955274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe4f5b935a4fba2ac8359a82da945775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4dc79433598e9b2c24d7c2f0c2c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba14679ed77a2e82380c45783d93777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6c29aff2c59dd5bef9d4271d830678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040a13129966741ebfa7b0988d6799e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4391dc83b67c903dfdcf07363e8de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f58685830861d622fdb4a23181ff7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ae04eeb30efe28931f65daccdeb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7350e86e079986b68f1b352d81fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f936a4e9ea738557435a88f6dd05284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b542c61461ecac20229544aa9a5f3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca85c170cae3af6e8edb5e9d88d4ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd67fcf6e43de77b7e0b95a4e6377e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc59d681054327ec8b8506641efaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e8782e49f7707a3c6539d9ec5f61189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dcd1a3374c513a9fd1e7b8897dc8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc52d31ec46109a192430008fc170cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a856acc4115766963d0eacf45718cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da507c4be3ccaf58d8b08c795544a0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48ad70c00be16f88b306033a6af7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f3871987ac048141674c3396007595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e2cecad74162cbe6d8b369e9613996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3196017a7da3ab89aafe498690cc6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d773ddcf157115b024ef947c817c81298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58da5493db4ed0b32cd6a70e04164a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194be54f9ed0219dd5051373f56fa9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4de86c648d80a94a39faa6f246f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47148100c7023e6d574e70c2e6658102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798c03df67cfefdca171040529afd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0d2648e1cd339f892c9469284be4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b580680246e712a8fa36a0b78370ebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab0408a4545c7fa9ac31e6fd67b904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35659017d3877ebf830e21280f3bd23f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa707dafe2a84e617b20ab50b33e6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9880a61e29175e4417de822385a602109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e746791f7a83c02bd2b06473ad19685110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420522472d2b4b3b1beb177450dbd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22791f482f1630b2082d44e2307ca94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293eecc8221bf13ce73aaa184b65a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2a9bff1766e7c2a157d55edcaedd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8061f5ede538269809b208433b71ba9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818482a8b84e2a6751418c28d79f3416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6a6a3add2d3a2a6ad15ba61af6cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d7ced1fa5f6a07a3d09d34a099ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff29d69ff9cfcbc8ddba133a9781b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c479b8c4b467246588e2c83c5480a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18479af2bc154249a511ecb32ce861121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa5c3e2da1f659e6a97eec1b71bffb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1c804fe7efd5ff9c76513eda83c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8abb43c136c22c1b5a392a0872d11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac159bf68267c0f574d313e02e4115125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30245b05d4e42b0fd47d6a47da7a0227126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d1d0ed43e3bbd34a5d826f183e243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6055997107d41c4cfa5194620a9744128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd54df97ad6439a9b28fbd12d5868129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c366694b11b8e74a5a75182d461a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411f41711f06daf955189474967db0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edd2acfb6bfc6e69ee5cbf59a91865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c3487e02993d28ecb597b082afe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0bd8bb1f90ed925ccc058e4d47a08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d791c96fe124f919448e56d180788e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8523d7819d8d6c135ac9c07445846136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a484fefcf2029dd6b1a7913ac2865e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b6119db03580cbcf9be9597b988af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7826a154690ba976238ea3b95c71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fca71912be47781f148d162fa2c7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb4507b11e4cb55c241b64e9e010e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e886d8c75cf0291405cb41a3a5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bef3cc6beef6e80188186441e63a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d953faa6df3d0d8ed0a722b87f9e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36cb630a75fbdca6f0ca4a813ab1bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11095c5605f2afe85d1dafbc2cd2dbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948dce160380ca276f8e836cb0f2d16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb81ae4c60026cf2a9b0aab358393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa338e3d261b48eb792faef26c371954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855e55c1936d32b0fdc136e7ce1249150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e29fcc1e56f99e12287cc86234a03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51618856195664b957150dfceb5d987e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56d9028835e281c4307bcab0978e1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256613d402ffa3c601066827e0c47e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b18e375c2e54a80780ed45331eb124155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e30036eff1b4e17e671ce2da12a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d4084f9bae142922eee5c92ea9d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0605d4a4946f2358f146ec080092ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2d48b1b3ce5de1bfd28d116d5c8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c2fe8d191989d1903b6b215a4831160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922529c77fbde40f32754425bd5eda7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076ed0297a70039065e818430af37f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6ea43be9e742c9655c4aee9fe544163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852185f06ff0f406c9f4d2f8e05f976e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c8fd470e8d0e3b1937b42880e44a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1438f8819958c54829d9d199133ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbc958b55c4e698ce0249844784815167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107abc7c11f0a79d9aace5af02567901168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca2229a89c4503fd391a67fc3e7c87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7080259e311c51c20bae5bf81ca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c19d272198c6c12821a8bc1ac8b34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d17d312691d69c6bd88426d80005e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91791780a46c1ce7c0680aebc7d6ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fd81c28a1f1222b6f4ce9d60a069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ff3d0af4eacdae8d41095e7bf1be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217f34a3d822ec524c5b3e3c4379528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219028a2b3d9414aa7b7244f4d70c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da427fbb99b3499322b90464b3e339ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0ea0ea6e53f616daf316e82dab92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e1c4a0951e872cdd98b8a632b023180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24e057ec3ff1edaea83ec9d2a18d67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4553a089dd836139a61d8196e66a16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a326c4ac02ad12c6eb33a88f29fd4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3c0a66f637ff13f4b6d364d0ce765184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675f76a89effbac6f2e346d4d4aae8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb2ad01827b19cc4368aef717888b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9658b464debf4cb19e24782830e7f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf6dbf1f40269f0f6582141357311b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29466c618f8c777293c5ec029376d8c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ad27195e61e2c0027b9df1502860c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1ba2cdf3bc3bc9bc849a4f6e55b6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a631ebc3e24f22a16604a1532a373192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0d9f292bb4c59232eca1b09d2707193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61149eac2a6994e46f8365681a7078ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a59de6be57a60f14edb6376fbd29a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f588c0a9308586b280fb4f48dfe937196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1229f29f1d6d5e96df60fe4d87eb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbeeb10706b0a2b62a09e32191134c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe984f9614960a66dc4be99c7690fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735cba77ccd12d140c631669ec7bcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea072cc3ddbca766a76674c863db4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea845c0f7756581abaff7bf65c98743202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db156ed6fea043b251c6cde1e8d49a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bf16131214d3e64f54c9d9fefedf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0e77f3148417bcd7fc1b249061d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9fe6a8d3a29fdb16973c309f2eab7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9000de9a726b0b4ddf94cc3603ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547e9632ff3725f85a1b86b7d9379f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3abde90c3b0b2a5506cd86bb5f8ea9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70750a9667815489226119b064060fb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d305b270807ee7af5416d85643a6374211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a4d00fa74e1e0260bced49060b6d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a856792e40c4c4cb34fd34141f05a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218565ce1441b5b001568c8d97235c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429246c2a7f6760285b8527ecf35c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f361a78fed45fb8d947db78936a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49d6b7528132168fb3384965c0771217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8df15d4c8d27846db408bc0a4e39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3461683dea3aabb956a5d9162fbb6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f77a7ece39ffa1bb400ec032512e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeaaf7b6adf6c87c946fd43db4479e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0115e83c388bbe7d5a5e57bc06bec4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ec6b8173f75f0484084896733eee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbb2604f895a853ed2d79dd8706be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b338c360252131a4d4c01bbda392225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486022129ba4014f774b21d4b4cb62b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbad10f5aa66a3397dd4bbe1b9ce92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e0cec4c6ffcef84ff083abe335f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b0f828fdb33e0501308159815cf39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18436a297ef70def86a5867ac4a1b198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b16fb1ed6d0a5412b5acb64a7b8ad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc9fa0caf9882e8aaa9bacdf4f812232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163df4287201d9af45ebc484dfa755233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68f034b1051e5fabc1eeb7d9950ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697c51d95f6cb20e4df29ff6d3061cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab776d77c2ff95ea21340e13840d2822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24d22b091c26df5445f4f7d7c49ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f4087dd378ba79cbf06cd00b6534238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025586c9809959a4516cb964efb9b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b516aa225f2d6b9018c2d94127d4ca9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b66a5ad19e64aad5d216feb2379f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737ddfeca9c5dd14acb51e99495cbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa911ea83581396403564e74c42d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c0eb88cc73f6802f14325df65a60e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8819d9b3c580b0cd82fd08c15a9bc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da281da1e6125508657da72db88e9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9eed17706a50cf39689ee93c1b5f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584013403b832950c7698269d6a3141248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3544bbaa8aef97ca6f26ea49a7b6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a87c96468cdf71389a71550fb05f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05e4bac1cb3066e6abab982c6902d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4246cf6cefe0b27db94d7f3daca07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508b2fa75815eb7beab316fcd1958b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106093e5b2d7bf905f9fba3dbb2f6b39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4439666983359375be187f0627487d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e657b691e44c52989b23829311a70c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32e6f342e9a2618158e8e0c1f32408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa9544e1c67897b9c6ea647900463258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a940ebc6087672b9e216c413233eed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe32f405abc2c6e7ea03fe820fbf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75893ee9ae42c0a7f1c1377f4461f7bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6b354518fd9e3a5bd21ed5e4d886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d70c78a569a5a2ef63e7885f990b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16728a6f22962f84037b284451177c73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497b3fb94ff41be3ce5280eaee205d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119178d77722529c9aabbf3a931d94e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906cc3bcad61cd01cf28e2c33fc32a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e0e02b78d6724c2b1f9f26b72e67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf797a13f70207e67be1894150b772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637bd7931ca9d3b672c7aa966637ab7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ebd02bfd4dc0d0e0cddc2aa49b4aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc112cd9ea941255150b01cc5228cd83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b4ead5b6f894f8b652a6c65a5a4bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9509278c4b19ea6ac2ff560a91f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365990b939a29498684ad054278abdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f65a0ae2dfbff90c1156f2136231276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c861e4bd13891f578be1d998bcb62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c768bc5041e7e3de23f604eb751a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a50e39aa4ad46036df61fda6bba9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78e0b5e70636445e849fe55d1bb603280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679c8d2c034f59169fdaac7beb5fb05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73478875bb2a909e26f87d9ec898b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd273dbd4c2f478e075754f230a1b8a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ed60ffb2c4610caee776291c22b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1083c26d3a162d3c515e5d9a92960285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910de6f079ee19794e80e1d00a6843286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acf1ae21a67c0049bbb8fd03eb1db8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4ca1494c9ef73f780fc194a929b9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cf39de903f391aa6dddf0e421bcd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e1a03d014a1018f9c11e02fcbade290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc17ff48f70d1757b61e5f55a1af5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbb861ba44642629d7c7a1a1105836292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7dbf9c152ff1407d0984cf20b98c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de337b0f6dcfb4df8212aaebcd68035b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f7a5383407ef1294d9c004887fab1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a22c3085a6d479689e6be7a328ba2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c33852544b4a21f8209c0ee1d8ba7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8c758b9e36e6a91fadc9ebebb2e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c6bd88667686b03729e9562b66096299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67813f1fcec1467e8265640ac790814b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c71c39ffdfde34aca51599278813301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716aae933785f51a9021d327ac8581c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b769d62a9f33819cbaee362287d194303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cba2df3be687d96f2d03430dc790d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4d926698b95be28771a669148693305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af3a86531a7a5cac3fca6c26d0a05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288a3ed8f54af579f4bbb8aa7d253c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc723e648a2718d5b0f154999b2bb97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef4b146f5a4f2f7593a287cbfffb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db4fbb7677a6cb822548a29547994310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ae7b440b9a28307386ff41b42b72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3b1fe8fa28121877057614d64bba2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c5e759d1b3b8cd0aa48fba4c6b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371fee9733a796ebf6bdf8a439ebe2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125040e39da0ea17126233ae1c80933f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8cc214064ff15325ac3400333b94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edaf17b5dee84ea23f887dfe5afa6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de34e9e6f8a946d94459a0481d382eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ef27660c4a67e313d05cd3ae5aab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21f996958dfedff19de79ac1fa353320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86084a066e53365bfbac43c02b8dbdf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad26bdd61d6f03ec3e592e8caeb8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4877a9a405124f22a4411dec5a911a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ce5e99976a74fb10b35ae7030e4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccbfdea43c4aac7d2e03c83506ff08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908645c8f5d275e8135e31ff5dff51f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c722b5f88098a1eb111514fd0605327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51c0262bd33f6f4a50dfc4ea228d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554995b6abf2b1dea412fb74aab7081f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a567b18fccb765e51ab3f8a7e6e0c56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b62534119fa314b590a71273bf85b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce95967148bc12fe802c97ee86524f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e92fb809b61ae78a5e450bb516682333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac752ee0790bdec15ad0f15197cef33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec08da0bc3a4924092723d84e1302e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a45433e077fcfd6eb6e153076ebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0611a66c9a481dd07a50ef3288bf77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b46cbc2fa09a969fcaaf6d31291b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9a3b46224b01d609e375988c84fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bbdea626b62605f89f5b62a2653a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd447e50d4bcc21fe3771d1ea8eb8ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a2dc689e48e1841e95abf3d9b3b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ad4cf477648b3122fd54a37e8b17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b29372a942a13a50b4705c64a2b23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dfa3dd32b79654b671857632326bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32548cc3f809a99c36b2026d2717d1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae02ae6f1944c9c5a8c52be2d755982347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cc02c12ca3d77a01ca161ea30794e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e4b87e6b8e804d6a32f836a2cbbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22860b505db26b124f6f8f97bf011572350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c7af893d1264ba0f171d9b750af0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f833dbeba908af9ff59a4feaed2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202c57e575a5aa7ee31f75cce641d9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bac30e580b5a4f8d2bb15aed0f3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377320e8faee90897ded7a8653560f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547698cf697b5880ab6b090c1b36adb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f534e2815524bd404d629a557325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ed71ed7281e8f74de3fc623f952fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509706e492c73703d5138e017178861359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef61a0aea8f6f5615f3d093d178c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726b35f127770f308341d95428d7906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b23fb54d576faf46b51a6be135dca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576add666b475bec92f63b44ff0683c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9b67ac0d402d7b12f2a8371972f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026875a04d389e59c672ec2984f6dd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a44acff92ee01bdc10eef532a783e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb5fa4521c7962f59f4a11e84ab889367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caaa49a48134782e8eb6d54de21525368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a263db704be014719e961ba7612e3b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9b918d378dafc0f5550d235e19e80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20f5622ad1e1c3eac9b068a3c9a78e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a4cc0323b270eb613326b1e8dd21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200919c48f4a1ce20605585eca3ede5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ef8942c85233da03704366dadb07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44952ed2ec1b567362c7339d1864d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81be433c762749929cb277f3f5b55e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b928cf2ffd92af3bc23f178664b81a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e90813fee9c5942708e6b3d066cfd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4201c0a4808b29b655805229fc3e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39312a57cf2e7f7f700337ea3ee70b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe86a72197942544358a84a24ed138381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8487ef45de1b791e185de3324328f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40534be7e581bfb328732778dfd2467383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024d0af63a6d3dc3acc01548930bc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7cca3d71d3546f81fa8caad32e2ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63cf597131b9ea3fd806d8c83e002386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01c5c3e0066532a7f909d035b4e9f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41142ca7890768fad0e056d59e595388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcecd2eae5439dc92366f855accdff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bc8c6f8c635f27b64fdbe4a1a64b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446326d5f48274fd18b62a4bf631f88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da65fd39ab54339decc585730438c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb8211d1f850cf393227b9f522751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac240c0d9f98a8e957e2d68e17cf1eca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c318ef59d365894b6f6e29d72399a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f19ef24a15a9325dab0cd7f641030396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ca04d9e1f38daccaef3b452253c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b763bb4dcb8e9645cae830e32e9a00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f77478339bade8d12bf49ca10c7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1536bb0358d344d1bea7ab3642418400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea4e05d70de64eece7260002dd5a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f03f3e61a849a2ff3e0d6232751b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cad1e14d93e3c73029e7f32dc2d68b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7cd1f6cb6b00dc485c15be8b71f0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec25c22440556b00d0283df973454405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe78353340c3a94b7c12860a6fab3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb778122458736688d80961e3e3c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f4d44c6f6f6843e20022c8f843c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177714f14b760b47d44c4c2dc7048ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4444a6d3154307949dbefa5a5d1add410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ca833e29d77366d6debfe3799bef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39a460d05a400514ed8ce0cf45f41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34a2a5033feff697fc17c0591c3664413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7364c75133b818dcb4b2cb64b75c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6a7302b399dfec416c6b3992a01a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8a07940ecd80ffc287f1b0ef2010e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2152277b9094c42b99677cbb55517417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900e62ba687a8f07912ee9e4d8278c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6f18bc1568d538a1af2a9989c0a7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f74e38cd3c56fb69e71458757d2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d277d7fb8e1f9e1a56c547123f14e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e30e73f0e7c88eba927c5e28ac4dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697c30fa1cf6a85c0f119acf953cfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de19c0d85be18944b9fd62f1f515c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa31374fa33a21138dc2702122d2cd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983599b314fbad1a03a410b69c5c3726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7f683a9607e7665d8ea795e0e51c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26c067aba88712a1e77e873481e9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c46c9ca70ad49c7afcc42550610af1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c3b2c5fa756da99f593b010fdc8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f9eeb4637300460dca7236205b625431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ce2f1d31e339871597b800c0dee91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34662859be4f183f25cc4129a5cfb605433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8dfdec7be389642aeeeecb7f330f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb2e4d39c490ae868f3d985d07e3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c5c3c017c469ce365eba04e7c269436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8035b977c05bf66d931ace803c664437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5588f83c6fb68272af1c18836ec7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab083a737eead64a1cb715832090c0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb1b7182249cf7c0e1589d70441cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8d6b51167a8a404bb4c7b74b925c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e005b0e13d22c59b0908128004f9cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b83bf63e423e19fa8146a395b7ce84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14838955927d24bd9a7e25b8fbb0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc618d8103692b6ac5ea7140927cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae8e5441f5f967c6652ec86e1104b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed454c68c82dd30e8ef8fd86dcc32d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715ee2ed6e3981f1e65e6a5b2f8d3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c90a380a441e7a8350581dddd33db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fdf21515c2a075ae235ed4c29010b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5f1dd33efca7ba96479fdde0d7d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf4f079fd383637ed6b4ea8682084452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088bab9205e46e7f6140a1e276935a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbeb6b2ed42c5d4ede8b44c9b7ed11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4238ee6686286069739ff575dad039f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c464ebbf86103aa41ecccef564f7bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a5546e4838d2aa273fb7bbe8bf98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d4cc0839d5a7d1ba95a72e76b703458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133250bfa05bcea9f4255126fd0a5cfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c007dc78e4b124ab6b6645536abbab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25ca769487beab763a30e95585e0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977edb189051249bf9bd877afc9bf5d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d3a952bd37f711e019c719401907463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a9c90fdcf9e6faffff0f3d77a50e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa349eb2db5197ce636b90b9b95ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eaba2f25c8b7f0eeb5935324fc145466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe014703acc7571b1847ef5f3448cfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad683c20c4dda9a3d0d31c9446092468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b60992693cacfc990d4e3e2b7940469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df30683863f79c5633442caa61a3e60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd6c9a432e70bfdec1480a4f94f7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c77af09205a9cb433443f93d3ad3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc636efb7a64d7d1e2951eaa57d360d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f05a8c7412abc8b2d3388127eb123474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab31ff15a10dbf4a109ad0db8ec0ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd9eb8754649f27329e88a09ff5fd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55fa3e311f4c66456de3bdd66b070a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df89d18f5355ad2ea23f52801e923e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1a070c4981188592864c70644715479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594a84762c7c250bff721bb7e1e198480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fdf7dea97b43701ce34ecea1e6243481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bcc56a8e38e1fc592b8b61ffb50e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2c462f2ff5beb0ad45f2daa54810483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e9b3951791242d7fd40831469194484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068113dd5287d043ee7ad4c26276961485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f7b3455ee59df5eb228c294f760e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f3bbb92e9d4da3667372a1eb88bb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890133bd57c5bf8410c1c1948820ad73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791587071f73ac9c6a5e7a23206725489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd309139b5ed7c88b81be24d0ce31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d9988abd3f1a7b8fcab5eb85e945c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca79b2fce98000fc007aaa2ff9634af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38fea22e299839d076a4fc54be3306493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed627977a8ba7bf4fcf324b18f33a89c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87272d4ad23e9c7e0b657c1b7ab571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a28b7702eaa7ef3ed489350740807c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d199aeb559f9fe93fa225e2388890497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf4dc2f78454af01bb82c1b813dcc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b58a3ef71707ac3bb0ea086837f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da636a576da2180e1ff6cf62c0c145d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8dc3ddfe22090084485551f33baec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0563c35e3368bf3e151db00a83e66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1111427259e34e65af6d4baa38ca37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5694e3ead4f5707a543f7280c36ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd0d63a0cc21a8f51dcb93dc82c17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65769069dbe560e96478d66962d96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb524f8d11e58db7288a67f635638ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91b37484b455789315a9b50d8c0e99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51049fd6f47bf2042cb780625a37b626509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63c9f41bb07cab12e6b355d3c4018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf54465e4d73f687755c661ae1ea6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5afedb64082274d75ebd134175aae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94f5efaa7cfaecbc53d6178fe17e7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b6228e8f2d964873c3b896e8808a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b69f2808e29240e6be53ffa5dbfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37fb75e2133e3451a1f8d142cb6240516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12e2bcd15715b60e576f9a573275ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b1e0a36cf9d1bf2c02af5bb09fd22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664d84b5681d3acf1d16a53776233bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dbbe8b014df423ffd554001e3a89b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc17d457d750b9b7153f8dabe608a7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff82f711a76b73539dddd421bdda5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef871266121442c74a20d9463b709f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8c6df808d3d666a418cfc6af99db3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc879bec49f71d21662a9f0a90a6ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8ef0cdf79d1059f4ec7bf0bf5b0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d04915c922141065c43a4cf25be470527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596cc65dcad5491ddddde40aa3854e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefb5646ec9c77d55d0176b83a979f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509881a8bd9445dd4308257c17410126530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b234f70fdd6f47e78023f79b18191531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f193c025c463d299a880f71a5f2bed2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e53158e9c2138674ab1655eb43269533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cbe78067290e3dfe2d71769abf01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f476ecf51b359e83568d7e5dba8b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d254cf7e0968f3b9ebfcffaf6b8a5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9729c08239f079cd31d90e33f05d18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce734b44c2f32f245c123ad3d0bb622e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b9371c2352074d6fc2982bc3df55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941451471647b50565056afe22ce2206540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f874cae34974a0cacaf056478a714a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baae3e4bd3f47928c1c991db2f01ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e62f01c314c0fd290653de042c611543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b39ec1dc3aab7bc88746fdeb5055544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089827c0d752623cdf6933871ee2918545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0bdf4626ae54637046673fee19125546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d63d2b4a4d8ca1f4ab1c83cb5e7f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1fb643e0c2a14a5b4a92669357f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80419fe50c6247020a799a064ea802549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e4e21a8889ee80f27de3cb1bb90e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbdafa10990c4033ed8e3652641ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1acc898ab8e049e8b86a6f9d17e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a48e48f4b74d2dcdace9d5244809cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff9b41309dbf0a7e1bb895e2b25d3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63364cd1e511a0a977f0158e2c412d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc64417479af5a14238e2d52759de0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca530aa89f164c483cdc9c78f2016557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2db764ccc79ed5629896ecc3ca36b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118200fe42f38fe997fa5275c6be335559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c029500c3ca99b16ef032257cc19d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b31388109f11c6dc637ac8f27c3fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de715e0f4941aecaf670e4aa45a988562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9eeffac99631e994443855623de59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9554a8d0b797e7cffbb2484664c686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df60f26d6e045953ae7a00d0db95413565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a468ff6be8c211fe091ce91ae88d99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2e48b9e8bb1421af90c3a13582c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa7f9fdcbf8d22b84f279f765905a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bebfea884e10f1634016559e0b7582569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d58355bea2775d12d09b19d6036ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a7dd36ed289c1904b8a49d10db8cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595a23f5feb13cf4828f7f9e66b763572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885772eb966b5dafd9a2f1d7d7068fd8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc98b22d86ddb177158ce6ebcac1e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e450cdfc09345902e38e144678303575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952153a63c20d48adae729b7229e595576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7a3a1ea57ee73f2038dad7b604f2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b81e1617e43a7bd2dffbba7faf51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c2a4dccb1de104c07255de92099d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86aa124f23a9facdc1c07940b2281d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd5c05f85b62f4781909447439a30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517324498b233ad49577f5e7094143582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a2729c550ea10b63ff348858fff8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130b9e4743b926ebd1e57da758feec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4f0d2f45756abc052b191c1463dd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be7ef988027f51b8925377e92b6b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad9d3035f4ac9fc6455ba62ba26b08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5d273330bc8a10ccc14db57dd8d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912fb4838d1cfc0f9a125460a23e4ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de83f53fff3dc8b8e85ffce7631f47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ddb986ffddb6fff384c4dd9173a36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e33a366a4b334e1fc5185bed780b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2c37b32f966b2fd7ab052a9d2260593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a12f8088cedc75d5ce1b7802f829e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935e1dcf8d35d87d6c49bc0de05d51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c106acb3d8870df790ab9203b2b9b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798fc84aac03aedf5bd2b6d393be0b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8c407dfa7a509d2156ad8fe0c244598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d611381eb33b600aadfcd3752bba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab98167951e1210d3c21241009503e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f1459db7988ba0b59f2f556e77ceb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d30e8ad221aa3523db72b88e229095602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662039ae01f709921dbf7e7d41bd45b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a3e9d10f3986c013e56193ef20af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de23348ff88c7750b5359ab63216fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35470cead359f18951a9721e3b5b142606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17310decc516fb54063768c981e0a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfcc0e1df7caae80abf5ef423a5476608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366cace236ccc3bbc3aa11c6d9650f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74b0af1dc27eb16968ad1d48a535a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63e9c69dd2c00d0aa3288fb12be74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89710d369b88e444d1e0d5be94937193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af283f333e19019322dc2c73163ff7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1539f7ef7d31a7e5e5816078f6bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b6c09de56b18f463d8f3404f36588615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5dd4c40c595f0d7bf77521566ce91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277070d079da313c8a1cdfab0a56179617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fe0dc0eefd62e722b81e46437f6f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481f74aaf19a60ad6fedd2bb83d175619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c43818ba08067ac8215c86585c24dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff092dfffbfa02c11cc6ca30c29ce53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe8b3158e30b17ec118d586614f4ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1adb2cd4f87f5dfde96c784e0cf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e171c190148110781f5e6f90b44060624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adfedc5fe9df1c8972358e36c9574e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927154af9438bee6c9b2fbbe1f7af10a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb36cf5e1530a22f273c3db545b7c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5240e292f0b8617f28d7aca449ff8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc46d41bb36ea2c7639564e0eff4d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5af17285ba5e05bb2fb565f2188ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c1f79f7cb246eaed2cf835416185e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147754c62986249c9eb52d86ff24a20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba1ffbdb23ea2ea0b57c8839540f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be880ce47b6b85e195b56fabf2ac76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cb31930462a14e0c22dbfa3792e63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefcfb73895175c3256da62afeb576636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19840ac14f1114642c6bf286b03f1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841b1d5affa36447c73eeef7e7009f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda330c1cc2028a78f3eb7b20b9a6db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef3bf711a0a23e013cd249d87d10b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8863d67857463066ddebc31fddc7ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e6984280523d3428941f09d20aba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c54c3470d7f3156134abf7db714d94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4f555d7345be8a37beaa2b8366ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b0e161e41a49626985657a64c6a5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc19d173724a7fc846275021e095a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e52e9a836551a08e61bd1392b6b00e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede697f71b3b8f429019e1868053783648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bafbda39854e43ba651d8f3000f6ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e422f7a979baa0e43e3ba4d6bbdea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b024309027a8b9926b7ace29dce681651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d5021392f9e58189a59f988a08ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bc4719aed61a8744e1ac33c40718653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d3b1bbb84d2c9c074d96e9b75ca31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42f8a5f187586ee203b09778aed6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edcfcd2b1c7ba30c26c82f92ebfd05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05069e382ac09d8f4511d803d8e12d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca2985a16e2655e06ced82ba639b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a311e38eb882af84bb283c969b162659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0da04e033c84edb096686c1177f83f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9c8177acf999cc5586e43c4e87dcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ec624785beeaa447d1d1d4b972e8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16ad911ec58e5d268632acd7e55b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b399afb6a98b2d2e41385d16c6a1a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8acc8361499993b8ed5236b2d87ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70a8e33f5f4aaf075e8a8499b7501a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182461a405ecb67f645d1dbaed119e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0058a02448c4c63d04fea527a294f89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f195b62eacfe2e47e64fbc176d06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2647a5cf3b7cb680305afaa53b59cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad3001db453becceb617b6b7bd3b98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64327c47469a561c94f953476d157e4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991efe10f01848ec27af4158fae1142c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec44186b324e36cd900395b8d7b8907674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156827737cf2bf728f919f4bc8be3de0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645eabb467cc2c71cd62266bfacc01c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da9703d02df62b56f6b08c22f82d73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef6a8acdfcb5581ed5c8905e31f5c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028865eb959e21125fff454bcd95b37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea502a3a057327dfeaecaee5757255680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d14300572b5518f2246f8b8f9d081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd6132f5808e3750b0a034ea2fa1a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70b32c6f6d4465b3c37c5d02afe39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf09b25f3fcb51343580429ac77cd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d91ee8049c9c4b13d025b42ba5cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e7378419a1b28c797a648421cd6d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a5126c3533e849c58aee933a3d5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdecd5c15ae35b4a394d38864089b61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bde65fa4dd5e0990333df576d347e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761a71ef41d42f2661a0f21f4e53939690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a6452b583c93f337bd2a22b54899691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801147be87d5b9433e2b232a624281b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c7dde130b7d70f56bd3bb57ea84e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34549da2d8ed72b5549db48ca1a5267694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47eb8f25c519276f6502159348057d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8d9920fbae71c8c192d58b8942a38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1531c6edf629b7ca24568e4c875dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e1b39d68272da98fad3f626ff26c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bafa0587098e8ffd76acc4798ce22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c96783f56c27f558fdb0e759b124c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594ca797199f97213bd9f75a33ea9d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d907820c4fd776877b5ac02aec141702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10f77322bdb96eec5f85a1886e424703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38623f731576c455d499ba238080c67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367c16bc02613cba80c6c7649a186a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a770e02ebfa6271e7b9d0b54b0e6465706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e16d187566706b8869ca8c1ad007c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73636daf0f62063645a8daca3053126708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd458f0cba4e2c91550ed2029e402709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04060b8a3bcce8b9161019c8ee8ebf1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46be118ce7416f0d93dbf46fd1598c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492a4a2f827d6834d6e514e576a4373712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702004dc9b3acab1534f82da2103906713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e162ce02d477099bd6c86fbf08e27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc963734db230943bdd61ac2b19fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7cdee18685fc3707e85b2d6104d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dc13d83ed2d9f22102468e8925102717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0bd7c738a3b33af095d6fcafeaa48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c23c51914bf8f05db1666c8f29384719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873715dbc0f003507388f36444078f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0bab8f60127bc26ad07c754961e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095dd553bb7c82e338846772b5e3c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4911d22ca4acaf1da9b4828eac010723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded451036b5904dd92bcf07de7617288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb157d7d13129e1473e2600678297725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ff0dd4b5c34fd2633a81333ffed6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7492f68f0d8ba5e74a3e119d727b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f305b7a0538e2e8f8c705630c9fdd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9aae50852f2ee97469bd4c486a42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd795b24e071258a9c32cda60b8e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87570713eb1140e6bbf55e3d0628922731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10180a711e80159b1fbf5eec64a42a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948f57fc07ba2641af3f55b82e7613733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6a66e6caf72269ec5a5a562feb3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca7655dc39548c5031dfb05ec57ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7cef20f25645e0fb47929f1fbc28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7804a1d01e20c16de5c7a6fb1cac4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae28049bc3f531a99b8054476d6fe0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543a6f3acbcf5601946fdff8247abe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315933b726a31a3a302c8b15d6b4376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bceb63097f2fbed33e92809588912741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcf3ac04d802226add8511470369c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042887224dcd05b49db89868b7d22ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc25e95f3e3f416504c3bf419211cb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784038ab04ef3e627402a51916c36727745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b588636e467415c40f68aba1c3fa2c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116799521377894cfb22f5818abd07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef4ab939ac055af1093ced0c15557748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa6db85dc2294529908fd586f3eab8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9b6a9b6b022cadc9dbe8cb19519b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285bb954c2a807abbbdb835b525e0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fe718e23d11b767da1a9cb2c871c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b29d8843b3f154de76448b0d1bb90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130a73cbdc78d470e720b5be16ec54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcbbe847535a92501eba950b0aeea2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d45284ccc43b4863a6271b9086f0ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce355137794e7aad8e37eb9f4f50a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9df346e12dbbf2da21a67ce7a9d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71459e48b640c812489acb6b1eb68759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>