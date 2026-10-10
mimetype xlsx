--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e836fbfd5b52dc5361f3a19bceba41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef1eecb89fddc22c798d372ac670232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb23c7609fb1aea1af2ee6f4f6408553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15c182f1f433bf9b22e6fbbfc431544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a7a241fe360610b212efa92e48d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9543c643181db02f2cf1855fc7014e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f64b0e96af3974acbb907b39b1307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39236c3e1dd678c5f274cf3c042d40a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df9e4f49ab3ffe1447497644a1f209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551212043e39e4a12050f6418474ded10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3ecf0b89e512f919618346d97abd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b4aaa474d67e56b9162cec2e2a12112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3994e49604d2a7b68135a037ad884213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09ffa84d5ca39421364eb8509fc37314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de47c859020159db3453b8fc89f2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ee0edba491a2215fa8d5ad0ed0ec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa9800adbe27675b91379f61d28bb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a269e373698f024a3803127826ace618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac92c3efc059571da7f8007a186a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97834cb8ce4c08bf5ffcf4f9b258cb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d9e45c53c4985c7047141980193f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153a72e10f9ab5cecc1bf4fd33f87b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b77451bfd27c93d36a7bccb4330f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46756c649a874f73790354035b88f47424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa3329438692eceb1da1f50b2b441925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b7bf7d29f7c53a4581a157fe1f4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02db6d190acf7c5695b35d87f4dc6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aac6d983a5ffeaf5e62d3a6a3ec8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359c4d0261a9b531a48ce14243cebc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1c879bca87298e32ecfd3454dfa4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ede77a72c2e698c482f7659a7acd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5789402aa07e3cdea7fe47942c38232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0e939fe8adecdff9609933cc1ef9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1d858044aad016d75e3ebee73f2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da207d95d4e54846678d9da45e0ff45c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f39845697e25b55c4a8175a78bca5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d584cf1000fc88c6e566812e14a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f3441515ef0ea001a0cc155d793538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de3376c21957b2210bfc2f152ecce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd5be44e9c83ad61b7be86a03412540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70742df8a188dd3a829a0b45f3cbf2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ca91113a81b2338cb0cb19ee750142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff26fd9724ca52b8dee9a3c4a891443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617866f0e200140a98d840b68f5ef06f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a42b0a7be56acae3f49185704aeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e1a4d9970e182dbc7a75b4570cf4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd98d2209c91ce35eea7e4a0ebe0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d70aebc7707b6db17e2cc56dcdbc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6495a0d5efd1ed4cc7b6b33cfae8ef849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657167e4708ce1942cbf76ddf3f03650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c04290546d5174a7e4459082ce8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664a604de885f7448e628881a72ec1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102697fe4916e57c56a7c00fb7475753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c21b87038cce860f471bae9d3b42954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210f085d8f2cb2d88bb6f4f71594b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1156c8555a4b72ecd80961c84534c6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d2447e917cb9ecc3d0e1b59eeb73857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0cbb56a44c161c51a40af06e8ee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc640ab6636a672dd38eb4d3572ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32f784de26bc3b274d640daa82ae460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabba8069778f7ac3f37afdce7eb932061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9826f2457168538a9637fe033a4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afa212c203e95ae2c7fe5da18e6df563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801232fb11a75db29b3e067b30591c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f7c06af4a8cf6413b07b592b1122465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade03c3b7d8c2b7eabee2d5eb1996e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939ac41955ee31b7fa089ecbe9fac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c039d518daf8eb25537a2c199eb8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc247eadac375380463f0cd8a14a4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014eeea490369c699ed29c24a9463570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be202339d626ffe7ca5a07303ad3b9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d641fbb512baac570d09dc456b251972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debfc1627216e175cc11c008823934473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3be3265e9b308bd77e6ce3f0442bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7fe7cf823a730e8e1c4444ff445275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328894683591f3ee89046d7ec0a10ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8297d8cfe10e21fa92fa23b3a3b88f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d01df4cb6985fe113aa56c5806d8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14928d4ce55bc84aca3cda7dab6110479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b8675d959fae3621f4328de3fb6db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a93ed8a9c64af615e8ee9fe3f26cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11252d9a60193546a854f3fb308815782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fbf0b658c816685fd198dd6a3e37983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a210e8ab84186a713e851868b7a3c1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63bcc5352c2569923ee340248b173285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853000700a44335a49baae1c604aaeab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e67b0f380b1f973c7a9bee29bf40187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c81d0f9ad1d0bbe3ed9ba4e62f2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da900695147d89e845ad30479092989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2f4f558732c4cdfe02b2f8c4dd9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1071a85e4ed4a4421a3eb1091ccf4ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f43a0cbc6274437d9cac81b2d9fc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeb5ad4e9123a109cc2bb39f2d8c0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e6feee7019c97617b6729131297994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080af188eb5dec6c32779f10fb0718495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cb3831a94e72feb495aa10a05907696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820727b596c82159b42d21e54bbe411197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f73e3e16bbcc8fca081f3e68557b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5211c2d208cac33e891ecebb1e6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d75c0cdd107d6636764dd37917a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4c1942f76ef69f6d31336ec66857101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d19e17529acd8698a02af705f9dd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3894f582ecf225aa0c1ca1fe104026b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4979ea539c5b1601de80de2018c671104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764e528ea8e6c5c5df29cafe76c661105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157faee58973d9ba3eda72b4e31a5642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540242d901f302c90112a7c9ecbe018c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626726922c6bbef0b2911bbe423c8eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75199aaab915fa7185119bcc062e7ab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d41ace10cfd14b25c7a0604982f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3c6543d69ac41c2e974b925dce19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012b4390579ea67a2590d98a702edf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa343449dd2f999fba74cac6ead6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644acf476fbc09334f4ec9ffb44620114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf6004e9a8b53c70a7aed1a8a364a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b3e047567965acb8e2ab2fab4b94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f441e0f6dade3e750ea79971b998ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e047e657e201fca5deaaa29991d04c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a77e99363726df6fe03fea3055e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae65ba0e7dc5022f4ec7505027bea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de499fabee153248079d9f1a4630e138121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbd5be4699d363b7bb9502cbfd1267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d4628483587e32466843e39d3d187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96812c5e1d4233f4f13686843a9e4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614f9f164563ef0d8d2f90e0d4e66c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609374dc239b57f912ee61c94bbc630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e7a2dad66b87c1bdec90ea93c30f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799887ad818c3bee75aac5a9d852a0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333540d1c4716eed7acb911c206a6942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649a0f70f95a1b0e1c790991370f15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012f0bd8b5484e06cd25ec87010ea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9de4c14b84f967bd0efc2ea7ae10f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb146671f5818dea297b7dfee85a143133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb5ab4c10072f237a9cce15a693fce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc592d3b050348627d30432b04ce61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7ef3735024e30b78c08b1462cb22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13bb1cb01de35d7db13ec333e8145f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47bce4dba6a6a774d1cb1b720374c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f3ef65183e10bd61899be41020fe0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341049a35b6411484af3fb504b1c250e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3aebe72595e9853470a2c0229d8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f668023cc44c38bb7a755d9cf6570c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f964fe3999742922e0dfa86d82d194143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345fe34c4ee4e238f2c86c02f367a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db65506d582a36df15240b23e68738b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aaafee92d81f4d6efa40b529d49ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342acc0dbf54112798de340c4389aaeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb26911db7fe779c722b386ffa79fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd106e3413f5374ea61e8dafc41e6db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef40755d325cf69043878a9ef769a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd53a96a202dba03a3b9029730f45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc731595fd04942a3ef813036d6289152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc810ef0101f002410d4857beb494b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8171e03aaae85e594449141e3a37d63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe51da1fd8b9facb2959617c5a14a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4797eb2733e61ceb25f72e171169156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd60aa3848d799af9f5591350c994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0073ffa57ceae1eed689b2193e3561f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240656577f00d139801b39927a345529159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997e5f06134c262ac1520d91eb50cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d0f04cec577884b8d8f152c42d1f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b361e35f9bf3fdb3ea1628918424b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f707341ecfa489961e4014d118609163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dd2f6b6d60744b6ffba79994151a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a8c23c11123e2e18ebc3920a7085165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45727210100c18f4d242599d66fdfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104ccd664a609bd39efc060e281462f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ff8936c466b5a981ee41b7f4b263168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1a15aaba5659aafbccb3ffb319a0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c1bc32639a3a4da4ec5d0f6ee153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5191d2bdb03da949d847d671eadee1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be584c315939a4521741a56bb858ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d83512314f6ba99328c1c68b087a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01495aa77d50f0b0cd764b2e76ce0e82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe17513731d149300207f97724a973175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c6aaa1c7177b5270ec46fece20477176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680097ff90fca4c562d4673836df2e49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c89ad708f1080408e3626ef4a7e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff214948f11779fec96738fdff2fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30923c8a366a8fd789372a41b73ecf49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c9aa83a9050186be3e6c0b6f5fd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54964b03deb68d300fb5a390f1427898182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee758f0083450a92c4c34a47c75295b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f62112ec05fcbc75554514e4ac1f1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123721befe914e1302110daa496e0804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09301ddef73cbf0fa71844f80a13e11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b50258fa3f0cc1938e4addebde56e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d3b9e9d9aa66337321a443c88789188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f79ac88889294cf1afeb261d7d829189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5998cf0a9f36dfde4487868bebdf63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3660c468b748045649efd2d885e055a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6ee8e6aa6dcece65e8c05b720928192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eb7fa02670522e6bde479321c33cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8d03c189797ce9ad040c71d62319d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b615f971bdc7a5666aedc0be1e68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216898d1a05e7b4dbc940e7a4b9947c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd148ef6ea1d855782d9f7c65e99c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f5de49dce15064e7231cfa2ef97c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c66cbdabd77147cc1cee205d5bd1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56579639c357fcee527771d646df40b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a24edec104d739087af50b10185e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab654952bdfc6eb504c23190a02e83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706a799cc8f5762a0effa142127f52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a73be576b82bf3d127fe4a8f604be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8ed5ac3c6bce2a056404d5f6cde7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c953c093c861b8085fb475bd4ffab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264bad63d03e30e28c4ba2d9ccab68e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab3ad7ba178bee981c7d32da036900208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd5ac7ccd3adff3fc7553f13233c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1e7a2309d970cf859955efe317e72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7972a440b84cda07b00da7bfbc91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c3222b703e6c43a17f22d959b901212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6270646e0383963752030b5f86e96f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb0b3483b8309b09a94c8594c5cfd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe5f9de3c8596719853411f5ae2f50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5b85e18fd16e64d8bea26f13abaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eccfc8e2b52dcf40582dfd0fbe4f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b55279ac4e680189beebb3439554c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86553bbe68b546bde6fb5803d8106b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff644d4e677eef46c664123f2f2e5cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d289bc362b5cc7c2b750c90901e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aeef2ece6bed249ded8527fc421d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9239f61aeb5ef5013be06bd0efa684223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d662fba362222eed26791afcb81cfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a10ea6d9bc768234d50de3acb1dd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbbc66160994be31800ca4e4a9a70c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b2f81698ef21c391a1c52e3d2b230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad746a5888c6c63d500a05c29986613228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fec0d360f7aa7443d6a3580989b74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5c331b5f4a768764e8c5edba48017230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca0898e2ca48c409d373d59e646f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e56b447d1e69b9b901c33b76e8fff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7cc5e2f48e9f32f6154957669339d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86072b9d9e0e113593281128a351880234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac23f04354509769677a6836db5f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff72fbec996bef0bab818cb48e40b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aae075e5d27b7cc3e4955a875036bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92caccec3273a4ff8f7e66e1e86330238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9a3d50a555d05e31fa70a8b6f263239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c693863da349a2b326cd1cd42b246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512094c566e4463cf8f14d10c90585241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fbbc9d04c7851b75b015eb2a90e53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc04704a977ceb4c2947344e45769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b57fdc72819c1fdd4446383beb456244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bd8dbc8a1509af41965ce837d27e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016006d473ca8a6bcf49c9a0c5e0fdc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8428d02262f97e11c2609ce52de0a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92cdbf4df5cbca3336658ffa9f4c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2394f615db5eea2e9cf9bd05ec72669249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66e46b3b165d31473f74d1ff1a8d7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed9b6cebf0e40ea1495ca36ad8d07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b6e726b6f60b4caf81b390fba9bfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94173446a6d9c7dca43fc61b59a33fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db95e119f617f6afe142090c90e700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5814ce8a11d8445554a73b52fcc73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56dfbcd821819713b9a6ad97ab05ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee31ba338a72096dfb096bac71034d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8182ec366c04e1f93db2b720a275b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7dbd82b878ad01ef89db46829f184259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb7d2fe51e3137230658a69f3b38f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db05703d81153627af63d07bc1b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d31b84ecd0a0586c92c7f042363f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996fd610c6849a9355d62c082765265263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b6ba63490792ceca5f5e71ad6d19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718db391e2d92f30264a54d71a91409265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22a70f8193565d4bfba7db8beb6b59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec16f58540abb73c814503c8ff709267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a39bae5d618b28f3bb8006054a19f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf9d2a91f1be671de2a673b2fc5c3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04199ba9088db93a4d0f6d5c6a5bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae8a9652515ca5a69b8a8a1b62696271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b13349b78dcea5a5f18295bd02331272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9522355d4b71514b6442399a7a119273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c69964a36f661c2fe712901b8904274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc67de9b55b8bb939524a6f7f96eae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671439d4b2bc74a224ef4b908a757d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e65c860b279eb1820e2ae4b91c7d7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa296fa1419b72175b2b10473e10d2c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d267542bbecb73ff8573026eae2dfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152402b0fb19f7947d9bd16686b9485b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f13582cc8998fe78c4a15fa35b147d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb221c837b01a2e25252fa9302c29e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bff06b1a06683768a9b70ed72e48f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6f335986e206c8b31d8cc54d6ffc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac07818b5a1d379ddde43cd2275868b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d16ee7b4daa6346da56ac3ea401d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91166a6626ad64c5e37e47a1651743287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f01ae96b0aec9e6611f2449c4c922288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0323099ee69ec6724804c24a7bc61e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5f9cb4bdc81c10f2d9475fd7fe91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600efa9ec4254d9a0ba0cc5db06a55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c4c180f9911cb0f39ab8d7ba7e004292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87114c2809ace3c23c281798857754293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0806795f9649fc7da6de3ab46ddd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7fd1ffc19e87272fdebc407402fa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469800ebed69d05732e4087b0cf3fa32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4f28ad1a60ec929b5634b5ce9baf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e6b5baefed6023c6a96d8b8ed3ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e235e70d14a1978b768069cd9c5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844433ec6487ac54fa7e1f905e361e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f08b3e39f15bbadfe85135aecaf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0799317e639e7911f8c43bfdf3e715302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c7ba7f26d5c8e4dd256d725f2f18e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39d9873518c00155524d9ae6db846304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22077c37c50036f24e03504fc2e7e5ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b643617b4672373af9961f225fd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587660bfd3c74c62b86c5c504bb46e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd98464cfc883d7c33bf1e61d0881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87627f37f8319698b1d32410d44d0522309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a2a6e80f0866558f6d86541286b29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12476a1b02110edf1d16b9db8c947c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb653b52074c2ba8a874d5d7d44ed577312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87aa448eef8b7f1e5ee7a381a2fbe2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b3512c50233264b92edd35e8bdbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39377cc07e1b9125bf3597131a4261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce40eb1a963ea08077db0b70dc8aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bbc052ca2d1b7f7f58f41f775a2fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358d306ac721ceb8850e968132400a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c612c976def8e162b5b23334c87d82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a03ee580257524a98976a28503d6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db4a8a076471bdb688405c0a3c09fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4df80a84a43e11a9a5a03838a94ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052592dae6427309bf8566e8ae7ca12d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5743e9b889563a06495816c283137324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a19a290d66aa46f53b09d0128ad98e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb543a033165b3cd5004374e018272326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b59f00164a25b6bc1a1ef853b5d3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2896c7fb686ae29ff1b64d870104f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc3f18eea3c88447bfcdf90527702329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf5cfddf0920be2a206ba1f4e30c3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ef1553f7d63b469f155e3c8db018331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70c5f6f975a84591bf53ccd78be27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe30c10120d36f2040a2cd42febe9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619f80e5902d7611c54c8da964f9b30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899c8d22aca8614912b7719e99615d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49863aa93963e909a61c39b0b843435336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8168a85be36b97191b14cffe05a1c6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26571a819f47f6dabfe3cadf9038eb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722ffb9415007aa6ebc52d6625ab7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9ef4284f907ddc73bdb81f7b9147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c7abf55b22ca109d43f96d52c74b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe2941e34fa29e233aa18d8b4becf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe6c87342e55f5ae43ca92b19b416e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ed3c511886be4916ee7ea8aa7f3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2100bce57d74706d45ca58e89c47f15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eed748c66de251f86f8384ff6a726346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce174dd659aa6f65cf26d888532cae5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab0cbfc4c6435eebaff65f3ea24fe8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded2368ac5b3f807d204733dc74270349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626bad7066d23573ee94f8427ca5d07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8fe9afef55eaa1519088c3ff6988e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4616c9233aed5722186cfb6acd7699352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39924e0045001198cddaa9c3689262b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d1b1ce35e2a1f91a0c0d0452e7d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b91dd6dc7299436d3aadd00886c24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dac8d43afc4bfe0ec3978c0e776d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f7225dfd1660af110c4426f74691357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4493deb8748a9ea965403b141d71966358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942b79a3c4390509040f8f86a090cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab4abf75e67497651b795c92d6938360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12092d99a5c72fbced3d642d84e49e9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf07f138d7180242a464c823715b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dc31f78aad135326a1a587369bcda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272e96e3610e0467893c45c4e15cfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b955ddf6146be0d0a7398cd8bafa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd54e6c56511a1b7b6a4505a7e9d87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dbdcf9e84741ca5d1cbb60c708760367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8bd2d757e2b4439b298f780645a03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741846f91b5ce4d76eab2aae62c5e47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359b2579646d1eb33cdcdc1e414af3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1d82a06e7a010ed859bc947c488f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c235e31bf4ef739154815b0a054ec77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8242c4c5cc0ead12277824622ebae0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ddd60c8b006ef42c0742f54d2c7ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f4042f9e33dc409bb0a72230a8c05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafabde713d08bf4daa969a5cad17f97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2e4e779ca27c61bdc06bc9872b68a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635fd6520c27a097047b081bbd71ce2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6e9e1823094361c952daf984f9be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16894efbe7d5da23524caecd19d468e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e2778a049abd0ca58997138b7b4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284fe3947aba8364d58dc29fc95c10e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b543f9aff6986a661d347e2d9b5fc5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ddb3320112669f9361eec1173c68f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686138179508a4e7de007cc4e897a662385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c3b3ccb7c00946ce3354b195f768386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7dd4ab321752fa88d2f754f05070387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec80364b4a9b20daab0038b54cb25d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e902265596359a9e707c4c46002bf39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050c123d338194036806ba2d61bf0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59646ff1bee52d0dda08d2809e33760391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b17cfd484037a13caaa795908a5c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33113ff847611fa9f7ed9ad9013977c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320510131360bfc551c2a018fd25d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596da8b3727a044fd914ce71a3feb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a5de7139f0254c24a22c80f5478e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0a31c7b3dc91c6373831858dec35a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe6ba4f5c9694e45c0b43e4a81c5f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de2218ea66dd306c4cd6517dc22f35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab662dbba2c739bf91a2c17527a4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f438e67e1f8957987b691b6aa50bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e251065da0b4051ff8872dfc769a48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f315f8945abac3a571eb93d8849db1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948aa7b1cb95e6914eb1d632b4e12c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f26a206f984015fa162e672a500a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8564c4d94d4ea01fb8dad14d730982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778513dac963d8500a673d175192d21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61fa2ae12113bd5099e4fdc82978c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639831b0df5b9f311d9cedb67823f156409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5173174752fc46c5f101b61915b69e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff7cfc1fb1265752ad0a4f6fcd098411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22cf418cf1790731fd1dbc40751352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816afbed0af8590349f14eb013e3ab5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312b19cc4a0ce65ee8d208d7f5668fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef255e5f037607c1ba8fba3bf73db58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83b68ce44560f392ff17c0e6fbe431416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e8301e54fe0842bde78a2a6dcb50b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3032d3be5235f68c5c1ee7bae08899418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb26f75998294440f74aa7b6b463297419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746672c66037669e0992b3e8992e0ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b24bb9d5de5629134d1f69cf3df6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433347f9627117391b3218585e468a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b441a39f4e765a5878547c59d1a94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de0ec1aab050c205bf1e944c64f353424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b5949f28064574d015b8df972a348425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c6dd47b2bc1853dce3fa3630720d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd339d5b75bfe4fa59a7e16debbe3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224c58a1fd233ad9137556b05bc43f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad941c7dc017a18d1619920585210f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa140e9baa35c6e9fc26f1c25532b098430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f568929dae8bccbd96d8b0521cc66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba778d17159dbbea88fe059bc0213432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed0b1e1f541aab96f5512ffc04e92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a97e066d89526ae995b7daedcabc8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24accb03e69eb7f4949d8351e82884435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489456a364cf668ed0bae0570464c09c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03166a0c0ca596caaf1cb06858269a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07ea2e57cdaaf07934e2293d0d53a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08a1c0c0e011fd0277c8fe74fc713b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f6c01577fb45b1ed1756860580f13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e595d7c53ae2f2e9d1a07e6acf2ffd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422ec7b33a8d0d0bcb936c79782bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fef1dbb170fa9648a1dee33ecab31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95624d422fa5fdfd4350c11f7c56a33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf73ffcc88bffbeeafcedd0a1c3bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f826de64ae83045c0221fc3f1c24f16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a1c263e855a20ac8261a19e08e966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e661e08cb0ffcb5e68cf8dba94fcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6786497b02bfae9a5bd11923bb678449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611458b201237aff01cd02f45bc7e303450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50f0d44940a80f52c74cdb39e4e142451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f81c0b122aa822ea7dc22bab91a97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309a2d5a296577c3c868dc7b57da9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a0a6a5b6c4c87581faefae32c5e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9183f0a0bacb51e44ed780eda20ba8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdd1f40eb57299224b38da4e37a831456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc300ffd42c14ab59d7197ba3f28b77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d97dc28e623c5d766de1eee917203458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42799f4f55941815f03da077e83054459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2002cd6301d9d8a33ef5ed0bfc4e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0bae8011cd2826adb3c92f97c552461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde89e32856397fef9a832f512281230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282007605d0d6d6657a97398a23588f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51c297b5cf3940da5cfbc2bd53ae9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac84cc4bf05b3d8c026a5a55143746465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce74ebddb3159e560cc2c4292e6c85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc9764ba87c18fde215d8a442fc8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af6dee4cbc1a623097300b308f5558468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2872a836157794b390d4f4ebb6b82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e19d9b0cf34d3eb461a5fba6472a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350bac46c0831de59cb88fd4277093471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af502db9701c786bbedce3b9756ee4c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cba9edecd5367183aa66b601a7df5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d01d4e2a9fe8e48659f8b3ed994a8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e16ce5264b3a238fb3ab1edc88e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6039f98bae9b7bdb3a4ec73c7b90ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc03d1441a2f5a4d50f2eeb1a7d55c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5199b180029187ea732fceab3b19a08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c3b32a74a7737f6b160d0e75d9eec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e93b7fbc32ee7ff48900884725b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdb6a883de74569d1438d358da12d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9174af0452bb273573bfa9c1620ff6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19323ed2e889eb3298dfd5ebd6196fae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e7d7fa501128361e5ee9a802e1e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5ee45fb9612b3a86a2185cfaa2b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ce408bbf84776dffaac19855404b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c11708bb940a9a7fdac3170aabe1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd2e7f7d7e2d74e10fb07e80a1188a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c956f3721e3cc3c5923dea5967e9e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed42fe9d46d13d451c9021c4bb5b24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a0ba05c41e1a5ee6a765219b46b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1971a1bbf599c799993d0b8a17b0a41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66dbde3f0b5bf6608675ce382c987a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feeebac92f45a218b94b7e0b79dc47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165d67e08a3a363064a5201117fbb55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5204579025cb95a5cded6a9f717b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3aec74c3726f51a778e0789177f11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac9a37be3e79e8c8815ca1edc5ac1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a50a87e99fa180ce0a56c5fdd68f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f0c5f3bf616807fa358cbfff57a24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409720d106dfbc2fc445f00506e83af3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41623b778dab78e8bd204eaa99f8264502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eef60dee8811c7ddf775d4849533e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc4b1482acee811f2e8152d76f929504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e08595b1cc79eeccfa8bbbb1753b0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4a44faf00a5e5df7582c17f45a77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8802e96423b17c97f4dc78e95de257507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bd8f79f82b58090cd167bfb0e9ce4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c350e3ed0c2761030c22a44e0e76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229997b6e7fc553ba816e7f8e5708b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a34035b42010923c9fbffcf282cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796506aed7cf2501a57c5db54b19aba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68be810e6874aa4713ae2a8221cc4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab65ace89f3e4e9f6f56a4bd2baa5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e1a2541dd5031e2e2df8b13cacf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496fbe9b9530afc890c6648822dc32d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13410d11831440a44f312786b1b3a3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53af249efc70db71eebe500252ffcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda702891714d841d4d41c2c7f0912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845edb8ed2b10bfc34c5e3fe4ee72d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef02b462c546e0a5abbfb2ca0d993521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4cdcc78b69dfea38780ce9bd5480522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7138a2b0a979a97b1ce2035f2fa9e72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6ecabaa21b6999d3cf3910be437dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931bcdc636409d2b17199c48a50c296525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b94aefffbd707ecd223b0d53e4cfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81738ff2bbbdadbed8b3ab5768e67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036adaea0df82d2fe252650781d74ff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa6778f98892b5b6dbc6c1b4416d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931730e1fcdf75bb6a018bf9b580112530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0454aca9777b4300831af041d6c7c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d6833266596c8b2b5ee06d54da75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a101bdc1b735640a05c813741bf7c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4d1cbd813d41825fc66504d520400534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb6eb4964d1c25178499002d1b4f9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6eb2f82d6b22ddca26099172725ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ac20941892af63e6390fee51a590537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ccc3b96f24b2018bcce3670f3f63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993493a36bd12e8cc2be10593edb118539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8765c74f742b3d41510db6ca7e9b0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845b0b5d483b02030b17fe5d27b00d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c48d2098b35af675f9543a65baa64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b0a536696705938a0f7901cdd3d96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3d3581b8fc85c95085ea3d8a4e1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44927f7794de18de1a7494598fb691545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983adbd4bb4730957e2de0c3361fe82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f88f33820690e770b876f7edb4ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b55efab0652a8a4a0c06c136280a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851e15ea05869bd46aac2255e119fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde2cb531d79567798528eaeedd259550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276cc7aefef8fecaa8801376bcfca61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be153d0833b3202ba5d3b03606384df8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da56770c7020c261bbd7c4eea72f49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f2d18f171fd2f436b53cd163ce831554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f08100985b62a25b07caa66bc21c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad6dc5674fe800db7531b62a25d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b1582f9b5ba022cc7d03480ace12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc7dca6739319b81143b18d8ffbe0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ac474b707ebc04de7354cc8c1b6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecba532647eba5e899b235064e169d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243bb2b2a3f0d4ee9da82f240a21e91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799cf3d61a66c283403a44ec880c37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84e350d8315d66aadca37b7aea3be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672f50f9aa7924084a6b23343cb00ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a07069ff923d058e23e9231eeb37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61beabebf3201447cc1c6d0f5f1a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408bc6cbb6fe8e123c86780b1134eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f16871e8a422870a2d22722ef4bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6718f1c86a00cf2b50e6cdc2e05efb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182932b8be8e1203e8d7a9de86f281f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca72227b05588955055dd16a4262fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f333e372871ff13abe09a5b32c892572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5fbd9602ab6b5676cbd17aa8de9b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ae3e018b46ad6be9d637d402e058a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a430721973619820e6222e247d85337575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744649ac4af0c01c31553787b0d2ec55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae428f2253ecb39dab24ba725731fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf3ca01840160704719dc93b06ace578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e3e1faad1a7b75388e7f18c04061579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323de10351ec2053c6cd00119fa4449580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f58d39ec2557a70b44665b15cde56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4f0bd29f8c2b4dfc79e584dbd3c13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b3afe1c47fcf44453b878aee1d9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8566d60789dbf70b6d1fff963149d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1097c09aa1c0d9dcad80dce52165b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b2332f65ef951347de645a2f808d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2e34d06e4f47687797f4751f93160587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249881b70856bdd56fa4905a6d70314588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8809d7392fefc8419f719efece6f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557311f1b9c73a5a02fd0323d151107590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea9b344d5fe6907a86c821bcc680b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f1b9b3dfe3319aab982c6f479b68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244385190b072f463100bea75dadca7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4813150a112043d3e94e91db69c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26cdd01d52be2894f7c9bc727c3325595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391827d955cbf6543fac4b7824b651596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a1d616e8ba8d1fc1193e0b5d0654597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8808716992e57e1d627ac8ae8d9a9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a4dda5ba80f806aaf8aae32c52f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6158e43ffc99f554c4b3147a04eed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c27be61b503b9605f4db750a85f8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a15a1bf25984b5be82509ea4a5eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5755ed806e78849fc93007c1cd421603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad06ea1dd226ad405faf123ba190d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f3bbf0aacde24aa5578d2da342a36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae3fa736b5840cbc3aed2679266b8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c8af1299220cf479c9abff170640607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca30e5a2d262210189b4fe09cbaf76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84ab27bbce55c1d39b45ce7671b9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d787356bbb88b0f01f7a7b8de419e9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3aedbaf1e6699a3724c1e3879ae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6709823154b469d88666b152e82bbd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dfd2d9d273032eddf3b1d48d0eb9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673383e192f8ecb833f2425f9cd2f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18dfd7a9c157a8991278b37e04a64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349aa200076a1054b62880ef81b70d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73538ae3eab5fb611df2430445601b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8c5a5f8ffcf50ce5033c8f6a2d1ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03094dabb51adef31a47c570497b883619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eb74977d2c323b0cce5c4ff1aa9b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45d953ac186c35374cd11fd872389621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c38df1d5635aff6e7796bc904adb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4eff88593b243123969488170dc9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e54cda497624b6358ef87119fe3f54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb973ed5f288568b945b06a95808734a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4314d6064f54ad68e3b1ed806d1399626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563692ded90448db2dfa8ef272dfa2e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6af91e6f21ed08381a8ed80ad28b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaac37c7c9beb6f23f7274b361e09af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d539c4fd8cefbf44067d64757b9e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e4e54105219499fe47d76a8b514d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa8bbb70f755a65dbd7a53b609aba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb1673aa549a7cf8a09b56b40841c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4eb4ba2a809ed9ea48cf9e4b0fca6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a7a54a197a36d8cf4e5174440fc1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72867ffcd7ac2e49790aa7916118715b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ccac8b5751ecda004b95738a9530d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d44bef4c305b84ba1b44e353c9d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb992f945c75c5b66568527f3b3371b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1693b28004c8bcb134f387cd1ef77a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6bde5944bf7c9ed2a4fdf24db681e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6568a9f8109665bbf6ef1b33eeed4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7239572c9c83795cbf80af0573d8f8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c3567410eafa827a50df04a22cf6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6333049fcc3f10f4bc95e22c0c8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e400fa5be9991a7838ee475e99acdcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00b91e3de5c9c4288f56bf10f5141647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89ae3e878ad24a65772086aae513f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6560772893a05d19c04a130e97abf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209ded5b54225f85d5318b58d18c65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4875feb57c36745a63408d818db98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97bf18b8b25e73814a462a138c9bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78890dfc0d6179e58eb64d8cac6bf7b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598cca9487a046734379e1e7a290ebe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125617d13f265ca4fd7a0bab6300cfaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c222452e0c46da0778aa6e7bdebf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5772dc2c3304f952b688656d0e404c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dec8dd2a449c510343511028d10a77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f329be92a47e329b0a06972bae6f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31658aed39e1e281698de5d390debf1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967df6a3bfab9cdf567c562c28ae78d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682065fa626a1cd2cb34ede1aa8ebc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9366b6a44cdd652250561c62ab466663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118e2756892eae92bc700c44918f73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25691e979cbf3d40df7ae824afd4049665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1717b367916b649b305993ce6ae1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ba8594e1d8b07c0066da943f3bbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab336f8f0c183f5d4321040b94d0793668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb3b561b7440bfee0fe06dcd0144b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86973540dadb86ee95c2b99c491e2012670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc77a6301a39093c5a0c208157643671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d6e3f5b1d17632ac551447076d674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2bdd50a1e6c7c3a6d60f207276b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388f544caf121ac2f4f153c1db973b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0602cd46e6fe1f20ddcd330a5b24d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd01b78de819c546431769574041a02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29ecf6f1ef8458c4b83e71b8eabb12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769bf31151e1d3ee6bd08f4073207c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b178e8d9a67951ad249ccb4195ce69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2f3b6f0cce72743b23d1305a10ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e87b8f293c7493be931d8489f1d5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe701b2cc7e4367304787d5e7a223f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97f4761b67ca5f7046d9ecb840467683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ac20338fb5236415a23eeb901782684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07932f3075cdf598c5d76fbaf42a8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750395ca5e0a5d8c4474b93dfbd7ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a35639c59cf797e70a42d1233525687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34368acfb812d01092d75bcbe9999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60472bd9318a94ca08794c5398e1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bdfa595d5f53dfa8bfc18d5952ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd081d7b4461cbd5d158ebd7f5cfc2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512bc0be23d9e92d4150b3a5741330692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe7efd5eb28700d4a5c012a4be672693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7a965bdd4af51cc6716cdfedcd70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c009fbf299ef0e7670420db1d4ffb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a975d68029df16310aa11f452283a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f95ada4002e5afada0eb127bc46ddd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c7a29cd48d4082341d0bc07849c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1ee91f637f6d014511d57cdb23a90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c01900564eef0280d359ff8351076d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdfef3172786dc92365899ef3ba140701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46994c95ff2556e81307ac88935eb791702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f11ff0b00370ebe0c7e32321573f32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71281f8d7022a24aa7610546b2a435704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf04e044e5c1df4b02d1a2a1959d86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d1908003acfb88523642954a9d26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e345fca5c5c5bb6297151bdbb70d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a029c493fb765ac3e42c382ead55b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79232d04699f708b9eb64e59db535709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5fae4092eb87c3d32cff4a0f94a00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d87338d7ffb9539b8d1b49f90569d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb9264e7aa78404a3f8f9157437c81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7b3dba2ab63b6253380bfd2a7523713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd22d29af7e8862ed768688f4c080ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ca66c532e183b2fede2020abbc0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d903766d1aff40f30310e833355485716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72748fae27ddaa7b8c66eefc672fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76797e4f5c9a538a3c5ca3d66ac838a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd1462a23ea651961d9194b978afc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a721ec68076a57a45076f3c3cadef7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9ec076b8630ff722261d94ff1630721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e1c6df12923199bb17a84a8b46f7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1d0fe1fd2a378c38d76995d55244723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa0fc7b3d24b3e86ff8bc5dcb0b26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5e80d784e586b34643ac640bdae9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb7ba3b3b6415fb0cd2a601c26a4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e3fa8376e7567b59fc7fb7519e46a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834332a1fcc579146c10a89f0520d44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc9185e228754ed6066e85364b318729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ff15220804f769593dcd507122ed8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46c014412ce108ff0acd660b81be1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643076afd4dcab4f709c095dcda195d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532da03d053d31cbfe554fec07e4de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a57441e8415eab8512753ef95f25c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cab4ed62412bc020861ba64df6efa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f839fe461b109eb37df24e0a465cbdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557c19ad82d2022942952a6ea0a97b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be27fa7eb0201d78deb1c583932f67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e99ad7085127c0c7a4917c628f76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a59a3584017e38411f3282f49250d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e287eb27e6e97dd62568f755c0a5c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7684131b2c9793fb4e585077db7fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72da1912b646966213f01d3a5125c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9ff9418151a17b0a4f9b34a0c8601744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a4773eeb44aee95639ba5a637eb42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0def68b50a27162932caeb34c1896746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d9a81896980e84db4bf3e6ee3340747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27d8880d7e343e2fbc0ecc9fff88c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba59ce95058e214b525df46cf5cd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc51f9db4a44410e2f7b9bd485b7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeedc2f4b9a25218ada658e37aef705751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7b8eaeb4e40f3fd09216390570654752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926b6ad40ce4f3a80213a9cf13229b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a40929eaea226512aff0438d56eb741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478de3cef4347a47ad4b09d068980dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba585657a2da3d7cd6644777519d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58d11755d0504bdf7bb87d5d131e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f41653bdf9c3afda85ffed869ef35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b4766cad340a57c50addbc1468ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ffee6e6c1deb974afc77243f41527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c01617e58759adae2fb85755ba498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be21a3b39375b90c89259b2331e4dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfdca268cabcbe18e6cd733a4f7d6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cba5f695e2ce6984cacbfab34420211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d5a5e4c61cc49411c5dc5c8ef2f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157dd129e6e8320fca9aad39e0f2fa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32124dfd1c7b687dd7ef947ec2331614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de78f53e07c18e4142bd47fc0de25215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580292b00a80f4a8be779c37b60dbc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6205a74dc7d7488b9c8e9529a95317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f28e3d3b7c9aaec13b56fb17063fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb952632653db8c893a785dc891cfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72e0888d5cdc8f43b26ff22838bd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed29fbb6c75ae3b1bca3bc597bcd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de87ee08f3d6026155a45fd9eaa57922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212daa29fca03d6816597b29ba073f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d560c335cdee16307f83edf76fd359324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0837094bddc45b769aa71cb3ca04e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50de9020d6a396e9ddb7b5fb61282726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c8c724bd612ef760cce31542aaf4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af496a63ba021e770844261303323628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeafd03c673b5416508f56555b495929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc9e8b359c9914cfad0449fc99bb4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d1f7dba47d60754af92bd88eaaef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381155e01d94e243df6a52cadf8464ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42965f55d4a7caede9922abe2c4f2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b1281bee47fa69d2edf35c7dbc1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23796eb6b92bda82990ddeba5256a0cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cdcb31b05ae2ef5e72283f196fe8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518002e1e9f76524e2d6714b7c937e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bff66786a92a9b17d9ef6f49df40ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca8dd92c7d5c4f48351897b52e238e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f87e655649b9c90c5ddb88cde262140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7396c053975f2c56e1c0d2a89f0e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628df013ba1f6d99ad0add9d0b1591542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b80e5e402765b52c68a123d5e83943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2f943aaf71b32fbff7ba61a39aea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e0388e83fe1d2b3a2e6adc03223745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c29e7c9d9715c1d2da6d7b4ae0708446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ebf968ee342a4da39abed264808f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07af01b5985bf184f96df3c3fd9cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92bfa04b3e5bc55693a8125b71405049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472053560cb655e99be336a22622fbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f099f3990161ec93bcdceb77baf24851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f28dfd96f44d868a64ea24a10f3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a428778874016849c4f6882a71d989353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56eaf3483b29e2bce47e01df2c90254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6333d1d3c64ac81d9ed3bfca4e98555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd16c639daa0312670c98ea17677556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbecc728beb72af04aaa44e2372246557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71dc32333602bbe45d21b815eb2d3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54376f4954763b91744c04e78598f04b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ab6debac8828235c952706e54dfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cd80a9df4ee736e20e44ce34c9fcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeacb42cd27eda147e68a6a8c701fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823dc2a1fe1fd3939452727f0c9ebab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011bd14c0321a3861dfdd2cdc66f53a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd2acfccdfbd56204980acfc7edd7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6d1cfe49dd26a0285f94263ac3dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0467adf1ec9b4659a2e3f0d29e06d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb29b7b6261f8ae08d8c31fdcbcea1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d3cce892bb4679da7a52fcf9c455469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768592a6aefbb3a2d41763b5fe4b4a3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ccb5ad3b88586bdd1ac8f117a6cc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f585f0963a908900622332e7083ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2bcbc895eaadb4d4c4f4a4982ab273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6377099f43a3ced44acd5b9565d4d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce335603f87fefaae3aec50e907e326375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9265e18adc3c20a66a5d85993d6e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e458a1f25dc3854e76d72a9241c3dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c198388a57c8ee189c5bad93abb1bbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78106fd8e9965b3ed19c7ec972a2a4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb7d643bdc4034b2ae75e2a35578180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888694c5b6541ded6b0d267222a8de281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc376c12245e7fd96b7ceaff007c8c7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cbb0602063c561775de6d72372ea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1570bc9d144c3af7c53d1052de2329884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d2cce31bdac5ca08cdb92faeaa8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf0feace9e2d604ae6cea3b8cade0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8652b11fcdb6038c9b8f676b1ced87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3715b7c64044c0ea9fad67236500c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe0a86825807d5b73ea92407d8218989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb913d5e3abd0fca4a905cc2a108e2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec091699391a7f889a269425c7361491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92240d6b56ae5ab58d2a99f02581f66f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2539bef221d1f0c90ff6082336aa3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377763759994813d7ecfe6ff5d4abb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be389a30411e3d9783c1f190b5e2e86895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a942bb7f5d14e78228b6fd3e3b3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d208d666ba9463535afafacf710797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4527b25b4c3e0653a66d6da4794811698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1414c31e81c0b24647805f7a8aaa44b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95325a6a9fcae9b1507506603494aff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb25c13cec1ecf4997fe235e4c765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a629a1217772d6ca5657f6038c581102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990b4449aa29e22f56f92d27f63181c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac91f6349a3a595ecdf6e862858cb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d3c73e27360d83890c690bd9a31e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d5047c934f36ad2c9cfaa67d96908106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d46a1fdc289c5975c72f51c76c5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d2a15a22054c4a005afc6715d2a66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f136006f299642d36063685e4d907d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ffebb2b9e5f374e24e640b033292b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2340348fa1e6e7816f74111dcb16d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae390d2dabcab4d6f8dbfa56607e51a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cdfb2b24b119abc78b6496ba261dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03ec0e88488a0291e0a9bb49a34e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a30934d856356c723b0e2e291edef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d22a6e24c94033c96c40017dcda9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d694908200c8cdf66000627e9d374a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e151bcea0bf58dfc1f010e923745347118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb7ad7e176b2e2db65b1e8fdb2e62a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d6e6b1a5cc3d3978edcc1bb667bdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0d7943be7788dd1844c8599b35ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627f9274d56f9e58eadd80b78393f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781852546b69dc42af2b3ffdfa35b882123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb30dc9ef9162fabefeefd88f64584124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd579608c68d866ffbf9bbd3f9af83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a2c0f0eac5d0c717c04a7c3bc1f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb71da01b114086fd3602fff65e86f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccadc2a82058caf139b67fc610ac4e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cff38abdc4685fa4c06f225999a3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e1db80cd2a96351c82a5017e89e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78467fbb23e920e3b58980de08c854131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e70e2a744978de54afcda0e82bab1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0deb2284eceee32075372a04fccd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0925d1e91a3a2f45638a683c0b331b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689707b5cc2af7429b21b8432fc24111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7073d860af3822b95a08847de1c3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba01e36206fc89cfaff7cc4b17cc6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87d5106b2004a9591c699dbd3e0b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7f38c9f0c585db2ed76858c6fbaba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c18e23235c794b1c4e0d1d4c9bca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1090d16b0a87538285341a93ceeb50c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0506ad5b5785f328d725832b2dc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee903eff96cbd9ced692fee2973a8c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a61b0e38ee167d6402603a33d51a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b8e9e075b211ba35d3264b8101bce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db0b2ad9583f81ba894273972a43e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b83d69449a2046053683d77094836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501560a939942f6da20871fbd1753734148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d587ab6e3e0b17754b97051754637e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af973c7712c97e0ed7bfc26fe79fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e8453dc81d2de6a380d9e41381828151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61c66c089043917995d6ad1803f67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376457cf9b2eb2895fa3fe1cf7e312c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64b170dc5e86236f406c8b08d289b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d9ebec8c5e2fa7054f53e64aec4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae11a34bb2c9ded5134aff78a5fb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99511bab7db234209d22c484c1c39d6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e586340ce7b3b27006b4e7f5de701158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49d32e7c06735d7ee4e0c3d4f7acfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5638183d27225e5c33b53a6fec44c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e03e231e3bc5bc8d011257e9b6c181161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122a6e8ca210a6dd89ce353e86aa2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579eb9c4a519841a7370603908c741163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc016ea5df1720fe7627a7d0adc95e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b302814427abe0520b8d0b1a76c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5d347a775b9a4b607917b165a696166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3e73a5e9367e0a8e33d6ac70f569f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed0dbe8b11433db5bc164d93bf514168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d7c20e51f9b8ec28f82f66217e0da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be005f6e842efbd91c50a0656f13d2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b1e9765ca8a1450bee5d70ecac573171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c871f75d1b51091a35f6fd34c85c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2621a755a4107d1bbdb7a868cc0ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5d3f1cdecee9dec4f7a0946b3aa08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c85f42df96d2dc4cad13b2ca33f74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d1ce0c4e4346a1629b75141d63782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553a8aebfcb4283d701ebf424a4ac4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ee03bb7171db1fa6458e802f2418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e496b7cd93d42a1242ab1b360f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292e805cf65bf735a2483436cc0761180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03763ecfdfdea063c9afeb9b405c277d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d55a56698c80c7949a7f19a7e76fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adb9ec946febf52adb5b88df1bf16b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d8a4874a3723e1405dd209284556d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5bd130bcfe56bb32171ecc2c09ac1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82257fff6368e82dd9bcb59416e00ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc5c4510929693ae3383c1145d49e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358be62784df6a6da3f253ad0daee93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb97666b8b80c95575c2ce9907aff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3e28abaecf980ba72b68b501a076190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f9b050f394658024985e93ca00dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e195084cd53e69d8e4a7bbf9ac9d9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be398e98cfb9ad6a897329e884f3072193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94af460aee3e7ffee460afbbf0dcbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4a6b5bb124e60626473d5c2a383f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ff40502777e0f423e819785cca25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deafbd62a8bac2f92eab54119eed0ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb621a06a93e6b9ebfd3552bbbde4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73eba632a7854b658424b0eb044915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380af15349510601dc6422addf63e451200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6247fd9deb8db744ee2a4f800ef667201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46f912d04880452eec6019b2b59ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56580dd6228862eb4e2c140e6989a208203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402629808adc7441a4c1126074375b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82ad4f5d4df30ed28410441062ac4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb94b3574e41af99cd21619815ac5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22f64bf84668b7afaea08a9953e40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dbaebb00e9128a0d7e90957898949208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b82a9d43e23f89b84769969e4d2b2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed645bea123d30d306886a738578c13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2327b68ae02d4e4beb49644c4b05ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b2bd4f60e3c02364be17944b756f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec305f0cf2f4a661d948c9a4a3d1d265213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c1d537ad23c54489529f006a52423214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f53b604e6518e97ce6a7c99b5001a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf2ef2937f606d096c01202c3a97d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58509b6278d977d8d54a4fa2d62c535217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995627f4717bf495fb1a9414b1f4c5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e417e39bc9efebef3748e1a434460219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de60e91769f02869a14335c2da2450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec59e97b212e1bd846ed6d3dd2413221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6f1573bc43a8ca9036282c2af8b7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4ff86e1c91ea4d2e76b65b113584a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997696836effabf5a655b2bff3ae57ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931098b0aecd6e377d048f9643ab51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b93361bd50f20502ec938c2548429226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7612b7bdec6e7cf84b5086ff908bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e3bf486b8d1e35aafd7f06be59ebe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e42d3067d6e8d44bec9debf412f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eac959e29cf12577634a994a74408e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a1b11dfe99f112ec6db7b1c1149a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7f07daf3fbc6725acdd0d41e982a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55812b0bea457d1d9e045b68494f848233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01900ae58cc43ed56a4b9597ef45bec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212f9ebb6009cfe57e637379444c52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf9c40e98c12417cfb9f5ae6300fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc464a7f2edfa3ac071bbfc53d6efb87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39361d2cf8da099482641fa61d96b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683e530f0da91b30d8f11ee1933cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af39fdd856c2fe81b9fb501380d6c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331717b2178feb5a21001ec2dcbf4299241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e09c3ede7439db4abd74be52f916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cbdcc30de4fb0bb0aec5cc43d1a69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b74145a1d174f9a91654a7f0321fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20b677e6a6be15537862ec8a4e0253245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a23f14a0a9971ef48aa550a927d62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194301747c28d29b95effbd26212ab0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a903d6673ad3a1e8cd4c7a386994d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cbe3919d8bd04121704ec12f4bafa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e8bc1d6e07e9c140e88a1b6bffd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c5d3878f819369a4e8c4e12f2e46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792b21892411e94c8f6bec85dd15be6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8148405185adf2e79987db770eea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8f17f54d10fc67d7498ec89082b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa46ee41095600d8f5c3f75962674255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f3e65a3c41d22f685f110ace0ec0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed1ac5791610d149a01ac57b12cce4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f0812ffd524fbb1cff8861291aba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb42ca261d04df63e5d4e7d039e08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54908e458b5502c6296bf9e01aefda0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7cbc4ace71c8854014c41f52f146b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b91e89b8a54c2b4ce72b5dba7774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949af5b21689b43b46a5e96604a3a0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba756fd66aef40ed6e973af95f55ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fc3e195fd5cfae8a331c23cf9e8d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398935ef380b47a62a03bf13b8e71a69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d3d2b74aa960857e4f71a107172b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d636da5780994bdebff91976e0349268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98b989b771050b5192e4aa6d0dec3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98dc1bbc071ed634605c1c36373cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377aadd1ab1d9bdcae3a2d9ce303c7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee52a10a36ef0e4a1a493bcefb7035b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a210b7b2291d4f4c16e7ae5ee4e808273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e622d3e06669d92eef7c44188baa7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae698df89362dc47c3165b71835b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a458c7287198692b545d9d0d5867cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ea97c8c818370dbe618eb39aa728277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97bcc990b180143d1ff9e67df8ea44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bb3a7cfb99764392a9e50201a658b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09bc5d1ea9576b2b8f35f21361d109280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0416cc7773b7e23e4f384cc648bc14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a79b558b5157bdd49304ffa75d1bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d655028234a5975a1805b618c7485ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367716c988364ae0fe530b51c80de849284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837583dc27892820facf9680f34ea0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107bf4766fd890c8ff00284185e09f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945308a121a573b08f563876716807287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d4d388ff43d604a4622fa571d9ab9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a101ae30e8f4fc40867b15cffccee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d98e240178662e5191caa7beccbc99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d3b10b24f40988b3835c5a6ac404291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084431807770fdf088042562dacfdff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d860c220f3a1e1db616dba22c1a0b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0a5fdcbeee75b73986f7116eabdc4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b969d50bbfc419dbcb3672251a87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976adf7c497f874b7a33edb5d39d5fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ef2242aad15c76e0da7841be50d05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f79e3c5b3f5dfdbe2edc2bd6847155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f445d6712f50542c26fe6aa8a150e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81adb8453ec19cf1b37b83b00ec0866300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253590d0e0055bbb3d01d4673e0947301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046ce5c280682883f488ca80703936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5058b75590994e33eccc067704ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c13e695d3138ac5fad18859984a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674f5ab2894e02228e8c6e7bbd025b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6479400afd27ff0c405fc70a90a20d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbca62832480ba55f25441c0025d5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3784e9de7b3a15c9e23bb84598018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a22cfadc936ddda380ddc4e9c2bc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2df2bc95c248692dca9303fab2a68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7684f6c81a93d2fd47dd9c4fc9ac6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7b927cb4f984fae5c130820413d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f907ae2ca37547abf047eeb1711ea4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36dda6201f2f8244437d88ed24f02c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ac456a105ca5ba702750163185c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091543c6542b66976eba2c29733b9228316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a3523dd69a0519c5723d311e08f2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a00888541f54d0814720315047d571318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65721184c3a4f9c06be9ad9c41551f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913948479f475ed05b4f12f041c91747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869aa89d1786e117ba35b7778ee209321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef1c059174a2684ddd5ea7b971324322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba80f03b77a78377f72e5c91bf9925323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fead746c9d0ff6550b0ecc22ce7e358324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b40240db801d7be01d9f3e2600142325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b73d0b16755eea5c3d4fd07749224326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678df3b9b1bbd0cd3977b1db43cecf75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f60852245676c2c4a3866b3bafd049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225023ef122c262513dab48e2cb27ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebab068b55a14434ca4f69e3185f98e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a302dfc51006cc115d044c454544331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b89bf7ea1c31ab08acfd393345fa73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547f6ef935fc23751d25c87adef8ec7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb544a3504b636ca59d29927ddf04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935e43a330013e66166349259e09c52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a611a19e68eeef4b12a8872d3a389336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247cf10f937812b4d9f6bea7829d1d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d41ae7f0d0549ff8ad6ba68f9c1f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343d762b831464e588616ad9b85f89f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da222442dd5021f06014144439745577340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeebffa19a5f7179f1d8f883f659c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813c41eaf90585ab5b1dd8afee59ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2fc8263f27596c912671008c0a2fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c481e7ec3c97238e09f95b9b0a44d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576a91fb2926a36d4a32c459578c6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833d101e050d45a36825d47a7c77c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe975d3e540add921f85de7802fa73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27deaa297aba59bd254435519502f50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7734a8bd188bbbbacb040a55d2f6469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5be3a7c06674d4c8ec5ba517515ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d8e60005bbaa144da099934b06af3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db08f248c1daab96bfeb01dbe6f018352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb28f33b3b564e6b953fddf1fb685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd80fecfaa370392eaa18d6907aba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc06a762049d887ed061b58085536355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f9de797ea20a18fb6bc3435675b9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc2fd4319b89a9795e75724517c544357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe99dc1214f8a3778017ab32b6fb4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18890caf2de6efd1125f5f482e15387f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe9edbe515282f8def4b76579748c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acba6083f5097bec5c629d795e4d5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f911702786178bbd062f314c1c0591362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c05dddc554672caf294b3e9a2fe9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809c7367636933014fe8326187f13fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5560abad385e00deef14c756e84b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2f97ed56e3c56c45d761e861ddcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80143ddc87d2869629c14ab200c58d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694145dd0b48792eec41962010459035368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7a3816a866c95e4a5d901917c7e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d818d26c688eb73b121103d7d3d10a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818868de3f6fbc84f58fd26ac15fd704371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ae5ac4f951b2decc69582f9952137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8be411db082cd2f2f0f7adfa7a6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1379f8a9bfc151660255b90d431050374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73884439c0746cd8719d424a76ada375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507fe2967714720a9db66a9b3dbc23c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdbd9f48b8588e3e3c7131d46b42c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d66cf317feea1b227a61643f3e73ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a260419498f995a99095bebe80fe8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b87f1d0bede8310147e3a67b6757e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03b927de9731e813c8e0ee0c7ffe4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157555c205088a68f8b09c7cef9d1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ec7af9cf4f28f061b76c8e4c0bca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb1e98e96ab6a6fc2f0a07a1398bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f44e929085e7c2bb6f9b2fd20812385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509331d83a3dd0c35d64619f605421d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a50bd9641d8d6280a7dbff33129ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60efa6d9268e3fcfcb3d0a7ec4eb48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056b95beafd8d5c468e8b83f1e6c9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f73c81e3116b83c14536a59643796390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8cd20ce93ae165688064fd00fa004391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8a6cbf335c10594352b01620f212392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb25a0322487d3df3f886347e04ee6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662866e0aa6c90d1ea99c0f27afa684394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596dbd618dea47b7e493fe12d898935395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4682926b752d6c21508c301e05dbd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436db3a4be39753b3a358f021a0351d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3544e86064181a5181b76a55e03223398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ab63ef2e926ecee874b3d5eac884f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f786900119e29936df666cc5cb6e8a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00fe7bb06e29e3ca1963d890aa5aba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda6d27d8dc9e887887fc426e7f8e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1245367b9c5256b8296c76306102a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d0fdefde785507df285a808256cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080dca718be72c54e48f21fc190aae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a738de05b04952b2addbff066c4cac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43a750a6c6c9d96c7ebccd010f9a36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8beaf6e1c1cc278c3f8e3a7549cb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d0b929f88e538fe29033448de89f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06decc6f31677d5584d4806f9464b090410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b0caa6c013ffef1f4c5c8df6707c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8b4a0417f3cba1e23b734f2a4544412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e22cd05b106c49b573c464c27459413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aebd826dfa420c1983ba444c14308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7996163c70fd8290e38854d775446415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9432e5b570a945f73f444d3d6203d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36bb416239ae520482e920a3f24891417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56045a4e25c24b957ed8721d267c0b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3085f7c53b168ba6d0a70a98faff3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c6989aa614e6da38df80347c85fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40b5101328850a9b9957295bba32a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65bd882d933c147b3017ad8607c5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e0585b531ba899eacdd9380da1609423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d2e3462b11bde9b94cd0d99cc7bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c29a3d49def3ca6444cb639583ac3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176dd5655393b4fffa865548d19c39d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c072c25a912019cc49f044c177af5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292909ec329c72899c187948cd5087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373d4fdeb456ff2eb3c9bed8cf2170429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0c3710426f4b088a356668d2a5fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1f69110a75fae320bb79b9795716431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d708e06e3aa06cb08cbef90d44ceb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac284146a02e1c911b98473421ec74c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea45c55123be322115f91b5e8c7e12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b3a106a2902010a1dd144011b486d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249257221c4145285f2b7b51c83e3a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc9fbb225fccffe1cfb6c82309df3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c43fc86180bd96e8158b03bc5a8b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1845de292f9cff303a6fdbc63eb81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b2627aa47a7fd8d14284443fbd23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311c983b683e585a64b0a0ecaaf450a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2e6ab7fb20d136dc715c7dc723aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04f52d061de5d287e1eaa79ac64c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84903f20b5e8ddd756184e34a3ab60f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ca456401bd741107e1c20745ee43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7556a12080c27d3ee3ff2c705d261446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608846ac178b19a3b1b4fa46a86ce23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f4a59de6ac28d236203b0c06ed9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868729f6f4d333f7d99e0d616d37d46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c795aa466d0105fcd8d840767a5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9383e341d5305dab56c946bde1ec9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66510a28b59a1f5a04de3c3487f3267452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab340ca3577cc1f1255f9c3f249eb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc710293bdd6c397aadba7bdc957734454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ba1d04e679b301a6fc3d8b65832e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbcbb0afdce6f73ad6db97dadfa309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76049e38365e59759275229d24fe625457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ce99e4621d51cb648e353bf10239458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c97ce6acf063a4b0deff717370dba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e898755fe8531765ee15f988310d4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe02aaacba5ada4783e1665b59a783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea927451e12e05c21ed15e7b2dfb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490df1c1dc8565c2669541a895690f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a89e46a5eb417d2090a43a67314278464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc44aa74b6cd6f7d8dbb626c3b8dbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f09c5c83e3f17f70213059b296793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704261903300a4f8074835d723d2ea8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e48e143537981e5027a176902b6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109edf81380cd2860f851a2de847b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c81ceb27697fa5ff0eeb2ce94e4c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eaaab363921414a033263b2658712471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5c590c7151f43a8d2a2150ac5d724472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47157ed9493fc13b09b13aaf42e73dfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa257da91355184a707c0d3fb00273474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0829f8fd1406774dae5e5a6f66a0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f719a52c2ba348401b67e0b0cba9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b813713e5f478cb1b72ea1a99c9a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d521bc8c368af08f1a437c2a95fb6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf22a18d888fc38e4bbf34e5ed5c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3280b35925fea7b84a18e602c0dfec4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597b3be2d2901d1eacc71177d0b541481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94a4e178d9a76de0f524db798e2df0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968fd71fa5f653a9226654602a2c4e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306174bd569e7a01fd976a33a9081c30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c942a8d521a60ea2f57ce8d40b82d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e734e064020cc0c0ac0cecd6d3fb40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433d0cb104d74802204262a286fc21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a6744746afbf8f58cbc3e2451c36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1e3355e1a15a2041b4ffc7a37cd38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c5dd9f430ec2a314c35340d83689490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f377c498e2452e30a3d51d0e55994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd73497be30bb7c679b87b972358b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5751618f8f926a75391474c12b5220493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb8a36df9ef8fcd45f43fcc1e0e902494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e02e4ee48b06de4299a19076bc44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f2d6a491dd660c19da9edf41a78b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea47a1ab2b85491d79c7b80c4160e1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf3aecc09b1c8f64a3e0bea76cd64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a4c6a7cbd1ca60a831ad1bfae36e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf17f75d0e4797c53f30b34e1cd0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df907e049ad71d65f1cf343278d7bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14db380e386bb2bae351e48d9976a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62386e89629d93346f9f5e20cc393503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd474049a608a89543662a91badc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e6a0f357fbb3cd95038b0871513b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f9cf48b607b1bfd391c9f69ea58a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc433825bcc788c4ca4953e5694348507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e2323d12ff3084d3494dd7a067cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bd43762f460b297b057519420573509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5c8dda5bba8b927a2a39e9e96373510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61d8603eeaa00f1cdf08c4cb4df17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f48c993e8a9b6258260cc465c1314e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435cfbbe811bff469e1a338a0893d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7ef1e1de072dbbe68208dc0478fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee91fadd797969ba90b275b62eb58b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9bfcc8fda8acf0343ae86bd313907516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780fc4ee87dee951795cdd7188615bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400fccb662f201560bf556c6a541c3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf85cd604d5ca1c81c6e04f17212c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3733db1ae9f6f2b6d699668b1c96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0b8b181311a71436da1710ea10d3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b076ccdac8b55b2f27a1ae8c114f08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d129d080ffffcef27e3256f868814523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fff0fc4c9277579588bacdf36ba01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06fad0f9bcc44ab270c656f77b108525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bef09f59157997d7e664fc90dd8be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a885eabb82fa1cc318a19384132f59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216fbf3a4ab360cb8672336ddc91d57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59a23651f150cb28b1fb82acea901529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41f0a51ed46271a41bdc47ac26c04b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bcaf8ad86fff845d0bd4f37a36b9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaae0d3c8324e96ceecdaeb376477b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c08fdd19c220b9ea5b653224561901533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a96ca987ee5357075fcf772f39abe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f0073d65c672299b64d8b4a219898535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea098a318e539ad3d1f2320dca89177a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec2eaceb1f7a059437292b2b8efcf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e89d82b47cf576510b2d6352f0dae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc4ab525249a2eaf840ba1cf5a9fb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2cccb0e4a84f9541e7dfc6bc4687a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa9cdb3cea994dd254336134b586f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277309c710a63201f8cb78a06e6419542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3890bec895c089af881a19c5c2dae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef2a96060238a1aa56f3e1b6606d73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159b276304501472511801291f85a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbf2470d10e7c935555ec19b4148bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50e36cd2454c9817bc0c316bb14ee0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad63cf7605caf5f9d342846b3df96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad444e6cc12df4540787fe4bbf4c443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5072cadfb3f4dcc5a4cffc673ad616550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b5e30a999a4528b919ef3e939e45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7a4d175050dd7f7f781621cf11901552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443afe9361365bba982a810c970307df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492eb72f53cd7596d357c6a022416bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a789eb1e6ca480f98e00b775582603555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a063aad02d351f2b7e7de7157e930556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b9ed947d466a6052b6c81a94a1233557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588023aae308c0117da53c627d449c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d1e04bb965df10a73c7c196566c2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ead0d9aed78ff1f017619b437552560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece0346cb0e60446a4a8818506ca94b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bfde05fec26cc8fd18ee029528914562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d56640b47b6c1834d61a69975f1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f4ee84e5d0df1a1525438c16260b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8acfcada71db0c09067b9bdb9946565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d22138ebb4bb55706fd51071d9d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f637052e79222c6d5d4ca19b92e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8fe5fe77f7d97bf2752e3def884c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7426f5c73ba608925ea9b3154db701569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf0e5cff032e1c6ecd589c4a9df66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c7d72acd8f9ce7ddfe657d3d3e18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9324b8378a26d3916dad7363e3688572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a26db8c199cf8878952663084fabe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b63a1e3028c9369ba557813d8447574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa88d80f74e6f144db7f7433610465e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f511f9ad26091c6994270b67452a315576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101116a46a4aecbec2505e3bb04f6817577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d84289c7adee152597d8ad44dacf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a660f4f940ba42023d1230374f59d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2498fc6abef67e6d34a45554156dee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c723f9e402f497a485b98b1cb636f8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c84e3aba8d4339d0498888c27fc27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cf02249bf476e02edb38f55a4108c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7a82fea1b9cc4217c7986958c2d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee874112fa1f473cf830f204630019585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2255c37aa1461da483a4b017e42be8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8a87b0ca64fe190fed14e63ae0ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1908bbb7d8c3439c70bd1eede0163588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797461495f76d8f38d65920b11a23f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02b875f636ccf3ac40b470a7777c50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1f4bf760f33fd0a402493582d4c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f66c3d41f4251119f45b19a15bb98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee0ae3e950351f103b2b88753fd08f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfbe65ae0aee3d5a4c989026762111594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14982c5b92f0aac91dea79ebe8a8841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fbe0c4534ecf2fc8b286f963e6d62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00c9b7ed0dcea9ce50d644271d4e14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227133469b7ac38f7003a46df829b29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1804b9539c6c1296b7285805398047a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaf6e80a44152c10f40e87919b0828600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e02cbd5469866bbad998e34df31a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9add027d5e86cb03d41a783da17352602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715baa082d467c3afff5a0ad4002d34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0b1959d6997e9688a925280fafa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c1fc9ec1cdbe922ad352a1d04595605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a39716fe341cad60baedd6189b97c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8c2bde6e310f267656dc2e6a0c4ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0b4a8fcfb55bfcaa73f12168dfece608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ab8840d7abf7db8b6ac2d2c20952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26749c1280270876aa5f3277967051b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a9f1ae017833e2c5e43867569cae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794c69484a58f4f6f5e2a96363a8bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32555d9247f091aaf61605da7f1292f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b6148f967855ce654c63754f13848614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aabb39e26c27f5cda75d94a51218a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f1330176f2a187ee759c4aa9db7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69fff0031af3070b351242717c0a26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3063f578c723326df6132a21a477a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d97d2e20dc812f6f4fba3d680b5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5988b2edbab19a296b480381ef42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfa40787ccbf12826faa6ab3dbd3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8526bef9b1a5f1a52e878466160601622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c90ca08eed91945d338044aead8ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e381310dc8968b0a9f5ad5ece82415624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e770a3cf07b4c66f3d0e838b89f771625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803d53a59e5e8e44e3046fa20e47f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f795ac81b32d77849da243d4e6f54f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827dfe23dd5bae020f6761b9f289f28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a8fe894286d4ec8b8c86dbd0c55b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b622ff3a8dbd3a2b288d86399576b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde79ca91ada32152f37ee568ca63f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6911991271863621e8685e24ea87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d698204b80715dab50adc9de433a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5a0c35e6ba6b0f484677352ba6561634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57799bc793fe66a718fac284d6d6d646635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979626e5b0caa8f33f99a64bb80908636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4a421d9e721e2890bd7f8ae42f65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3361faddb6b78c28718824a5baca8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697e1356c18174e1ea0dc3a436ae22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ce5eec0135f24fd7d0d8111c35f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61e43c404b2ef9ec70d5d15687b4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c8804db919178546b58882598763642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf5ffd5c26d698af0de9c056dd032643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f59d512486190ea9e0915baa39cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d661e795961034348be8bb7d61ccb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a4418e43a65463e985960d18dec2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325c166fdb07151270322627f4f39b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f22eb12505d72b6523e1f8f1edc898648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f17a71ae9d9c149b875d1cb0ecbaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c1b7ac3ef7dec3cebe2206852edc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b4721e75ddf86daa856dce8a9a077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02b6cc56f12aa1990345112a2544d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a479ec11c21217d32742cd234317a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a9c66294e00d92fda12874f0ef1fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77177544b8a8f679bef85953fd3ceab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d535749e8c1de9d7571fc40e0e61a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad4530c1bcf160463b0728d251a00a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d73d43c42ead872c3d270320f0348658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48fe05ca2fb6583024e940354b7503659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f22682f556063be8502970fee60a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0e7e2df7bcdc157dc287de00f6a67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ffd95bb3af9b7060dc321ea25ca1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44bc08a104d5d44569ee89946054e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b6e0fbe4969d34f31af7ba037bf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f9998a111e4d016ab9f1de5cc62c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fafddcba0205914d91b359c834c658666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d6d473892d22fdbf042592f2aa1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b29c99a4e80eea0f8200b0c0310141668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71cf46cc721e695968121ad416d9a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6828eedde0919c67539bf54f77e80e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97467383c37745a83bce58d5a08a5b40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f6a163d1ef49879a80c46ee4160d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e806d85e2848f208065eafd2b1f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90e399b58d94541174a5299d97fd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285339d79d5eda0d5913f330774816ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d86fb830b15d52cd1b3e87788b9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd7155632d6128987d9fc7c118df1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fab19903d58257a3c78d3665162995678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e43378d42755502237b9332ee6d25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b355a2aba779a90525b8718574b966680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36bab24cf5408fa9087e02c0186871681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daca9b361cbcc07ca217bef01d3df8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23fdc5897aa5e306690f90a9071d35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0ada5a2423519e8bcbf1dd70503c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ae7647155f48955dc12c2f3ae485685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb40b04c4ee2d2895ebfca8f7fe3c18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dece5d2aec054b08b7173a4975f367687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f227209bedfb57197e0565f144d5d95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432dc48f0fe13bf0affbd0d10d32868689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa39cec18f5ec9badfab7148e4f133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260eac2db0eeda17d98bd944f12021691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ceb4fccf910b3968592f52af21160692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e42d0242d7cc42e15e8d154b6b00b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189781f89c664323073711b869a0d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954036e39dba17283abc876bed629aa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b2294ac8ba5ce1a5d6be2027ad6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda80f48c8d69a4ff8432fc7c1ef1ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b79bb3c7239932d1279318ff3b8073698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabb80994a2882387e111e14233dba3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0268eb691cd70fa72243d4ea27e6c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be87111501da0366b3dc2827aae8d41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec42888e82c5ebfdbe549fccf15388702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ca8dc1d6c5fe9eced83190a8668b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb17a5fdfb8dba3794a735d7dda46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6ee72c6d82c3edb21e068879d7bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a5b36ab820cd4a4276d6d6431a5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e68ea276cf3c5f54fcac5799fcad1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c1dcdaab3b6e37eeb044847408cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52201026ae6b80733c5e95aaaa936851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8669939ee5725b32477c3e99307da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42319a229eb6da7180850cdf4216ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935efac167674f76f3411f505aa0154c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5c8b984a872bcc03e9e809c7f4e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa1fd67e362a5468af967b678b31b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab0b3eef44f7672d03184efe0ee371715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cbc04718a9b822d8bddd75426d457716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875cd23b47ed70a3aea2a43a66614fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07352f31767785cf80dbde5a4f4d0a09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54103e51e577160cf94ab04d700dda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ab46fcb4927441e02d97b562ad3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc576916f12c35e69c4071d250f0cc9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178eb00d75019c471695333c1e6efba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d4fbb85964b1d945f9778792d3a54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b92b707efefd572b2c22708040b5e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cc62a14185ee377ce1eaae1479b19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc25ad9443389a634bf5a8556a2cf79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf7257c3875bcdc5fdef6cc201625727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26cb1b62fdb5c6f5aa8bcc3f3312ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b37af89961932d4dd4960f189378729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d8e30e067e28b313e9c294a08888730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c1d5c1e40d96bf90fc70a9bb09d1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6da45ef5f802bad76872b6b0b1de3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6893102bdef591870c4926068b8ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede1972f29b8c1f32781454f375337e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8a17743ef105eaf40b0d09ccfe4b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074710b29f9045550467768d6f86fc9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e382c46415b75a8bb72be6748292321737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a99509a24ded05705512d3a07758a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f808f13d6a3e081b73e7db1aaa208739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd5d1bf4fe0115c36f6be7b8b7819740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161775f604ad57c0889974433062419a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8955b96c513321fd51c56b8a0ca9eb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b798697c96e93c1e577e955a89e6406743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10dfe64ba62d4a150cf1297d1e68d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e90a32b4c7d7e3a50aa147c835ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb67635e7db95531c00092e05012da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc569a795e390937f3928f368bff6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c47864f0242f9bcaacb36f1a18110d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895de6aebe6efbf3919ccef1d3e5acb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73bdd078f9f3d7d7c18b73c849b207750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3e96c73576992005ab5903099574751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43fc9c8286d0d0c323c271f9ad63fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297299502c9deb1fda648bb8757767753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>