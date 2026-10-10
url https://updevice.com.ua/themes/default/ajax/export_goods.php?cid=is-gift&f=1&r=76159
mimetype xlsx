--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a5de1423bbd01a0e5a07af5e871f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105ac9beac714d8aee5de3b57a749b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958209925376169a08ba2aeeb91adea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376f7e4549a63b5675c731de494f0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c95f705eee9610ecfadf7652684e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7653144a884b0215360a7d456df176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40fbf230f5277b82a453a8cb6a90317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc9768d6d6d75d7854cc5f4e30c0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649d47063bb7f6d62577ad7e37dd099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2af3c834e4ced40b4c2bf303a88a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b6e713df927bfee02994de62a84211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf77dd73825d638b5d5a49450f90cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b919584cc01a32a361be5c1e8fd5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132700dcce24507f8652ddb31fd12f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823077ef1edc0449fb50a810d945546915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637978341c0ce0be518849bbf20a9db116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163eb45132a25e895187dc3951aee517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c3df73b458e67d9303b195f77e0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd50172ad26aaa8451b40790aa4d3ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9902388c047cbfa6aace3296ae4a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc158c80cc0051dc8ec0fc80746a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dcdfe4b0c66da3fa2788c907e369b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d566969afa33f960deb14a3c2ce123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628be525a8737a7b0d39c818df4d28324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a684f9ed54ebcd5da3e38385bb8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c8e865754055b461a38624a42be226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738ad5e5c01db4411799b67aabec2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e97fbdf4304a3cff880cf2dca0fb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5e7ee0aa651b1052ee12fe34fc1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb566a4838d250475b72b9b1bc524e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccb70a4efcfb8c4e1cd90f32c0dcb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d740ab341dc7f8b0761d8d8863c6cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f687e0a1e2f6eb636129d4798c40633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4ddf5eff41b21faa204ab0393e6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da27cd9a9221ca2d047b7786ffc66e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f6132978b1cf184ccd7e81abae30136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a5bd512c04f19063722cbf0c8e3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917546d8c6dea03bf4e9f186685666938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48a448398fa7b7d8e4e92d1672c0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021482945ca00f001d252620862cee440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb81aca3f66da5f0634dd446100a8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49ec62b9831f940fbc93ad1e25b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac5b0fbbbaf5fbe0918938ddcb9ef743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f054d1c5d28b75561f6d294a4798b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12281d3572fdc366e3caaf21b04ddca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496c126f57a51f82da3ed5ec16dc1ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62adf9b558aa14e8e12f22154bec89c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84423ca15a948296b6c35f74980826848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d78e16d7bc80237bcb99ceb215cb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541759687bac1ecf7600298422d03950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d942df0ed9dff14119ea28cf36f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e8aff8aacb8a44f1aae5683e3aae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0e136fb88cce3e8b5ae6afea5a7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18044e74431db32b284b7d26107beece54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f187e2f8a885e8f2b52729a840f0d1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14a2db641fff2727db44c20c26a1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdbff500b715805b7ece053378f33157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba3cca433537fcd6a6b9ea838801f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0263fb97e2540d60ff049693f8b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86270fddc75c51b583291b95a1431e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3f23bb79b512f0ea7da16439811961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984733c21c10a012a1f6331a2949c2e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76202981309a235f82b025c51a441ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef9141cc4a83044e48df74d68e6e9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec31a4dfbb6611e3a42f56a148ac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc825ef5ea1a3fbbf0dcd8f9f135ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113392dc41d3c8656ec1083b773f95fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2bd86f4bd06ba9e2f23e8198f1ff268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970323b78eb751bf3aa061067de516e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19657e6d79ee0eb5be587a294e6865570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5841fe18104bdd98c086a80631bd1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931805f114bba80b2f2d70233b9891c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ea8b6e9da1a44180aefa28def78373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9becd5e5c42ddce702147cfb2ba6f0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec106c0db81d10c098fa80a0e3afeba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac577996c6565b54b2f34b4c99f384f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b740b009334f13a02233d527ae4b9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a761bb4c409a5472ad483988874778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f3c09e0c485f7eb3f02bc0d1e676379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f317a0113eeec11f50974223ddcab6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4645c27fe511e70a3dfdfe169aa26981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d2daa4e0cc539dc0d9e6d4670d0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38a96cbf7e44d3f6a2c9d6b7b9969983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82b6080b126ed722cd9bdbfc9dff784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be490a4fad3e8fc15204916a31256785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ece93e49e1ebabd3ec932c40c03586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58938d10218dc95c6cceac81af8e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115aee4ee1e6ebe1693d7b8ed2a48e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0d435c3a02d3dd1a0910d469873a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01895e38f7b14b3b03d565f5d3b9ce5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d4e7fe9ac8ea8551504f5fae02d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29418d561e766115b45a84418f25d0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a22532b9c11e4c08d24d95826c1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c65bbdb8cd13459d702efeb93f0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219001791d68125ba213c31010df506f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e3ba84bd48d5af87d8c00c9c0f1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0723faa01b29b1ad60de14eac8a4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac1215a1405a6b13545d78eddbd5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb16c6bd2c3480efc321555e7d3306999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b5d47c6aa065e6f104a015cd39b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53453fed372df204454e497fbe265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e6cefc0a700f15900ded74456ab8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da59f38d6a5d1bb13d04f55621d20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff549e30cbc301bdfd4425b50e1099e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ee78b1ee67083b24220c762435087105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f3693b79470aa9471ccda93074c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a14cb47513e1528fbfb86c146044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e73b8dea78ffe7b0952e811cb6cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87c654725530c83472107f49ad65b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc236d7ffa95415a0d0b5cf0e6589c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3034e84578834a6c41c4f7fa5e60e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392457d8ecfe4bfbe8f4a234e9e3f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b421071731d7c954f5b5284d992f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da28c467f7e13a410b01b50532ea31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced43812400e0b2fa3e583be5b84290115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78629991e42a3dc8de92a2abdf542116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e7cfb0b7e27bfeae1ffb1e3396f14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf0ea12c14f309f506a3795f1137c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00f89e57be747b9239750b8b8ae1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99c570c403d137a2bf6b9347482b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7cf41e11c9600aeb6a69c1e7a5d3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30709fb30cca0ecda2f97bae2737dc49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b1bd4fcc71eafe5b833619df1213123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeba0d07eeb82becfb4f9d1d2867f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76baf743bd119588e74f31911070437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de40d9612d35fd8029d0b8fb72a272a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9598cf12c8e90798270834a93e4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877109ebd513ce51a76f23fce4a005128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df9b21ab7db2b5dcee19aa686770a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e604fe14e1f43c9e48faea21d8e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f665d7c857f2565289e1a751deb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c588766cff3bc4140d760fd06160a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e4a0578a8e48f9ab69f121efa155133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b4f516bf7c8a110f8a90b0d5d3fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7c610f7ed6b075b6b07d5250fef3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613518777fb4ae8c89c20dad9c755493136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea5804e32a2bb40628a90ff8ac17a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000177c7942b3fd9fdb60a49c310ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d285f54955f8dc7893b06b8ab1078e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cbfd7a3918e52ec98fea94dcceabc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72457295ff1e12398d0d7f59c1057bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d29c49fece7728be8e14b74a6ba47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ca5e08ab4f108588b16000475949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b54672a2380573f95448cc8a2090144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a77d8be100ab671c686e370228e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348302da1267c1e4a74fc3bab2c2d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fb52cf3d6bffe2d5aad2032572e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330349652f8b6ea3d5f3a2999a51c35c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a20c46e29edb8313d139119ecfd2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e79af36a23b3629599a39004965c38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c914011ce2c46605029dc957dc9cb03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad4c6ae78093c7b9cc5344b7c5455152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464026b771789a8cddf9e66ff00e0a86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fee71a8bb9886faba24bf675536fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6df2cc0a52846ac9326d22361bab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed30cd8b2bbb933fe2a66abeff02216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f28afc67f58d6dbd8ed8cfa1b5e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1361a87fbd95cb8c83b906077d450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520011880d245f51be4f684ecd32cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbd571fc6d8ec396aee091f109d39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d096a81afb131c3c4804a38d9ee7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79712b3c30aead173739babb584c2d9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16518be01c68921c95633c7910279d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1de1c98d8538901f1b4c8b1b5ff1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e1eba338e5a43a6433351df5cbd48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2892af2f5893753eca49b95107f316b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f71ddf3208c4206726fddd764bc17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe3ea066c506bd929eb06583261e23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f04e4f3d2452c3de7b44c61640833e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0408896f798790b57d456fa80ad6b17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc58ff49722ec8a929539b601d884a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39268afb9ea8bc8bf341bad2417535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d59e7a8dd295240ee978487b2a55b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be636e044b1e98f60b431686a32c5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700294238fcc04f6a9006dd587c3282175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1c6b87a3abd25dc7dd9d5fcb15e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230b2d40f7ac3a3a69ff76c560918b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c65f0753d3f09c1ffeab9ab03e1615178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7eb479fbf768b973b407ce321da5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438d2acda4c043f34ca38bd76009fda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f06a46e7cec6dc9249e36bb1064e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f67bcfb7fc06bbee7d987d7733d265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a9c6f51f66f213d016bd067752192183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0419a79468071a7e99aea2fd177e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93b4438d7af1d724372c5275e2491185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882542a357eb09f8785cb7100a4790c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e27f4a546ee94370fa6ed7ded0a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba1abe4b574cd047d34adfb64271ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f111d3e799c2a00558c03cfcfbcf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3552457d4ce8d1a9857aca7fc0c0f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c143736006c92c305b88414dd9458191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba27439ef36e92ce89c4461e429b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156efbc0ad0b29c1b6778d51b93c51d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e03fe3ceb4f7ebfafa0084defc9de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c00932e31580898502bb639ac61e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb20494a80f00c10a36fcca2eb009d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a3d64bf0ae6e6d6f0d516ea435ca0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d761c9ff58ab3c67dd9f5b7b8807295198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87614299fbd868bdd939d273422ee261199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212e449f6cb4b87a5c8ba56d005e42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f352fb5d7072367886ee034078fe78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded7abc76bf33820085fd88cc884bd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c8235ae8af44c236520b9b39309d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd04a745b44de8cbb8cd7a2864c98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328328989f19ce06f4e09b821e0d8f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363755df91d216aa81a4ac76b2cd4c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f274fea7b6ac05655e27d697db9a25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156d75afddd911db2a0de9e9195b5a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3e342080b2b7ce3260eb2d7a3de4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524af28a5cf882fd9d8cb682002b0d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b869136a26912b39b2633f1587af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00322eb2b680f89520754d4894d9c825212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c42f8b842496b6e880fab41db2681213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa9674612c3eaf59e4a92f05ce44f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73074a4ad418f74dcad7f54c9b0e4090215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6acd4b53adbac410ede4ed8afa5626216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da97a726ac4e90d6408592e8585e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49858e779677e4c8131b71ed49097f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b2ffb4ace51012fdcee839fc70741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc21f9c2843b02c62d06cdbb256ede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe64c8bb37f59ef1a4c0bb4e18972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d98b5ddd71f1e57f630eaba254db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d6e1542d0c99686228c1ce16d42c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e53b44ef1962a5d0d82f5497e4f6d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1106a245d48e50e0449c267d40969225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79d5de6154b98280bd9bae74bd0177226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84f7a8efca7265a307e07772fa7726227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a3d75c633497b7c0cad6e58f0f2d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824f7d41fa1a8bf8d3ae3ea09916df7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f16d210392d11f1f26e93a5f4d4e81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7f30f1a4be9c3e0d73c03f799f32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1180814a0b3349cc6560c76b4c7c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b338fcc5c47072020dc904a1f00f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb07c92abed22eff0c437de60b1f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eebabd15683d088f77bc30f66d974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2046c0f177fce724b469d64121730e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2199c8c9ebd7190d39deb04cea441af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cf6a2d3c74f7179f6e54ce08de1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048cadc914a8874b74e8a5f8990c27a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ec12a04b65547088d04eec13099f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804377c08dbf42dd4edc86a2fbe3d6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30234c4e5f650115eb9cc664b952a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b99c2bdd78a17ebed28559b84d42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71f1a2525d7a2637ced5c5f7bf152244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05695e416c54caa58b2491db2b72fcf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eed7ab2bb25a35f3f5c7ac762d45af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7d1ab9159ad861e69668fffcf612c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc858c016ad41fda062a6bf11bdbc30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e668f4072018cb8942726f0641508249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca9d121eab1e18c01ee2ee2f5ae61b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90639f90b3bd7f6f4d10e54ff9cd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5fa0273dc443966b69bf8b801c14e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6abf0e722ef3c1c11bc197ea8b0355253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3541e6980d51be8e7f28aae7a31a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3b4ede9b079ce07474bca5c599ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88174fff9487ae8de984e29b728b823256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff9ae89c1df7909ec922b3d96f64f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85adc3c5835f487281ed8a14a515614258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc3653c38cc229383077256a9c91ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d7ca553a8dbb1b267c662dfa4b85c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394face7b93dc303e0166e3f03fda7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4d0e8c8203459913651415bef176262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51e3b4d6fc91fe9534cc13ee8b2cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc78f22eaadb57b5ed1e26abcbf6321264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde6ceaf8c80af08aac98ce44d3d3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525d4a1155bbb6c974036c804b5ee67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd28a5c02572c2e8229c301356355267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f232cf54d211fa8280c9d4047329b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a431d296e4f8d23a9d707f04a9810e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fc2ebd84fd76c24feef5b66622991270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2f664606ea62334f0adeff4c75c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de386fe517c1fea8fce674b5b99472272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a8fce506eaabb7fc48509274e910c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899a39489cdd2516ca36b2950ed0710274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d8b4d3961eedd92756409b4ecab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a3820bb61fdea991fda8307ce49a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03574121931aa24930060385878908b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a949573f8f393884021c7190d0af35f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74d3f32a3aec9a6f1e494d3a00ff3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd628caa3db7c8bef06e5ae23dd433c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9cd80def9f7ed98232a818b08698d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80e5e1598ce2fae7886f3b57ad82b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e2067fa0112a1050dd211c20fe008283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3034b34a596369e1c60311b98d3980c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05d49f446f0ece68e771a0d5738362285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8eedc93505b04683ce0a251abecee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996002b7f2bbc86da4c39b652625e589287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867a51bc1a6a7d8963ed3aaa8875112288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45725e9e544ea527168c0f34f06a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21827971de73df36e4b3f6f06171efea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058670866dcf7158b83f89929584848291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b75332e3cda504d889b58a7ba4140b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e189aafd1a8de3b5cb050ab64d6653293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc152d2acd8cd152774f37b3c52ac7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa6230df1150caa5aa36c7e21de50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3cf484899d12c9ece24993cd06ebd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347422cccfccc9c2153346ec06f155eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a887644c914378357e428274d2a2dd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696476aa83e0addea3a32b273deb81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac382c780b4a6628a22218bb8b040ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24776f5991e055654de79d5fbbbaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ec1f539edbf2ade95d1e1bbdc0d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb6cb6a8b1f0e321ac7c0c4007c6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2347173ec431f626ec925af0ca59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149db8347c56e05c5a0c970263bf19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5836fa46628183deee0b426d9ebd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8bdf747cf5654c5c5389314718c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a8c97d3c007c00cc48028cc94aca6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709cd89fe3c579daa0fa8633cf9ee6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034de1968d2c1d3eb8d3cd9ce5b75355310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44027253c2552b8287b4debaaf8e6a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6958ec8a1941497bc0a18df2fa63bac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46fb1ac11a1078b84988c10060f4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f361399014197c8e84ec798cb122314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357e312afeabef109e27021b85b24be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2ee2d5faa154fe93c514fa6e8091316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b700bbf2af80faaa26b1146fb51b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8d76f9881fc7adedfb9363aeb125318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d38baa7fa3ec9043b4f2c90d1245e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed86f1e5a9ac54e6480e822ca02334320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c23f11c75ea12238894e5d4374f32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03efd600f15d5a875833b49517a2d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e11b8d9845e22f9ffa2368f56b4c58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fda242c8eb4753ed4793bf3e57699324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9ab28d3074a77a61d59d94daac21b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9122f8fa6a4735aa70ea80fe7e673326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75334716019ab6662e58c33338f120d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc559bd1c401109badb6b9153c75b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89e4bced1b4c4d34fa3ba4f097db4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110481176ea418c93261b33522ca56ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b2e2cc1a9192b38b0f735584e73f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb935b346fc35cc3313751415f5b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316743efba0e1e7ecb09b70cb80b169333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321205e01d4809b9078dce40cb4a42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982be0e9a1c1a3a589b8bda697e900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdca886bdd503fdcf75cc72a387c51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0939dd6848d41a7b63c4b97b4e7e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a851f39559a29427c469370d7e61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46814f1bb695c1c7b5ed55a3d74602339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b97c9a53436fedf5a8867feb51a9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e8084310cc300911d5b7fd9e3599341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2bdb74e99c5685d1df021c320cb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0ef76db836625e2c64d88cee19956343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ce9f7e292e091014dd736a415b9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4430aa59594ddefa1cd18421a79a179345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9cf7c802353263fb7b038a55466a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35492e60e6acbd8dceab9605a414db6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d6c045837c8b701da889268575b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50a51418152f6919867cfce6b00d0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a586176097b3b09f70bb61d4c291d1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc4b1b28b009ea26650b357efc3941351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd969829f8e64f0e1cff30e50f809b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5481d95e161ab2b5e3c31114b86b3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fa29667f530f3b20f37056c716e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a5c3d6f7c578c937e30f92239c38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ae00ca48d39cb47980c19b3d7069356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6efd36a7251aabaa13586111bfed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065d16beb55c2025b91f16e46920e9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636c5057b774ab7daea250581fce61b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e5cb3ed57bbe464b592c83b04ee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46479a17322e495d6f2c6e7765432d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5298523f9bdd5651bd7a55161320a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2900b0d569e8e799082a4cc2417d96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f369fa0d921bdd558c399bf2e81164364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94dcd3968b2889963f0ec78e147095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2713b16a533acf86221f0ffedee15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998034ef1ce59a06d4376b52869be5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8bcf150f6f6bc29da353511f5fd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e81922dde436b68c7b76536c9e3a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9fc445ef557003841fb9715c9ae21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4c8b5555e33f2a31b025ae04914d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb645d864a7ba3050e3a08aa4b8fabb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a5394810317461d6f2684b159227373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291af3e767137958088d4ce79bd0e2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45be57bbeb53a354e5b04b8cffe18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14f0720f500f24291a565c4522812376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757227b20d94cc1b9f750540e8115fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9351139c0a281768eae06289839d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1144de3f8d911adf3ed073e7bdea4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e2a1d374e7e76d6472cc04fc87418380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b08b1c198b321b62982a737674c1c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a86d7194052517c4ee425bc2e1779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446019f36bb81048efe0ccf9fd26c10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d136799b3e3c9275497047d24dd80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f97339328e51546ad54a69091c14b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee6fdf398883cf324ef549c3f076d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf613c1ac8adea4524e645c20770f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb33db32aa8b89bb268e27c95dfe78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e416cbe14d2e4f1e4ea7ab138444a04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2283577bd4a80ec727282b87b96d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f1a5d0718a0cb614e872d8903f78c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d959463b89cabb47e9004b11699efa5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154457dbb896603504be97939272bb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a95f66790431bc2eead8b59b321e83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccabc14d61fb4d4e7c20775c671c6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a2beb3c5df26cd483188d6ac16ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896910cf6235ba86ab2eaaae913ea9f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8a78f8f041b7f87de25a16a8f97a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127146cd5e1e2f8d20bec323eea1cf66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a915e1b1d861d2e1457415fc37e75f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29168cf64182bd6498b445485f13d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67833a1204be495ae3b7abe3d3d727402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf69c8690194fcc38d0029d7dc46b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a580386969212a263e256d7c6e492404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7785b3c74ea1569e5e375d5b325c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60576418fa3b46e3d2e9ce69d6d721406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896af653df152dc0bf243a350210707407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6313771aa3b5998e9b5b6edf6d453408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774e670d6aeb415ed83147ee3b881c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964cfaa4f287840c530228f90aaf89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64cdc18e58ec097a4e8c777294fa80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e12e5649a6d4ed3d0ed55c73096160412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c63713c2aa711df0f4e93e204def1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe3c444b5509c05e7e0dbf82522b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915621dcf8ae89fbb75cd3864d80254415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8413e08375f7653c40c0b5f2619a6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3196615b57a78da25b7b24d4604e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9542da97e2dc3d4a891bbe56704202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff7ad65051d6883820d2f8f0592558419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47da76a74dcca3942605be8b23b38f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857bf91c80e75b9934ea483bf4c5de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f567a9803ffc1e1f119ac3e8b6a10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc0725e53777263d3ca39df33747d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48974344f4298713bdfcd3a58c5efd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf29af9b107aa4299334e52b700934425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2a4e8def858f5593c0117de910e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ecc78deb910a790c3aace857a6332427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff11d5a5b1ea6a03708ceb176fec628428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaff0a88c11b6c1082dbe1b2b2f5f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e740b8424471d7e60057c4fc24ebf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d5d3ee6a5f6263d1220abc0cba22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c64593c9a8d906a9bca0b7faabdb54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dc3ecddca91d2c39e4d0e92b7b2cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb070b8194f2d7c8d4e8d6e83ca7b79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce57c3e71d139e6049b0097a51eb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58fd7fa4b856eb7dae3e6257b5eed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa09dd18094f2541a5f71fe5eef096437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349ae0ba5656a56411eb4385bc432d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430091273e3127012290948cd8fa837439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f537519daa376e111b8fc3c1a870a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79eabdb6d6431344b28e7616fbfa54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e064553f076c87689005ba857cf73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd032c546285e63cbbab6fac6f5c8aea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd705dc70399b6c52af1963c30a8fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39debd68a373a92038201f1345f9fa60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7f617fc27be817749f42813e28a83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c701dec859a77e689a840dd5ce2eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13c1af0401a36a9912be57c136481448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f027ac93fc54908a88371a10e1629449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd69daef27468f2b11ffbbc40d8b2e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75129503d8fe783709600564f1bcde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a02d180a74b9b6edc24594b36344452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386b5b94dd58c6882757c468e4c289f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32271a04ad59b61e0a2c0a677f9b6288454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39436870084dc1fa67d633ade95b8c0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76aba400b1ee2dfd2f819598db023b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe556ae512fa2aae3411a6e1f2c22a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f41e69f7559a4eb0c5d2a37969b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd095b9321a71edcb00a91ddab27c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e636547902eb3f2c6a2770fe7645cbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22be55f04226e0aa8004b2621c1f0ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf0d56b1d3ec0f9832441abf1257b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459a948240edd41ad9416f817538ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc972635ecea972a302ee087a9e0850464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13b94b9814ac8ceb88eb1aa4a7240a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff876e03f5f56b79aadc3665bdbd2886466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beef172bc28121db092d9d04c0bf34b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28bdc3687f8ccb44ad95e990cdc4c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b647e607d7dd00d5676ded724c3d8dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8679eea7862abc65c9c37420e33f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5fcd78c62bb22b5d7a88dfd1cac39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f61b45ce364f7ad6df6fd6407d25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db096a64c89d1df3b84b7d326d9333b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff34a304c71d445d8f7645d527475b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f29b6284b7d651350247128bd37a2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de051079c5cf9ae71a0b79e2cf4eed5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69182188a95619f7e5b4b9491822d48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f309ca2ce4d10e10691eb54dfc53f27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702bf090016311a394496e252219c32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80294d8e5383c426eaade7b08c34787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af1d4e2fd25a6775d2c98d9dac319e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fccfcff43f3188a20a8487b686b97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf008213eb3142639a942d8d604bbcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d5076cb8924048944990af95f8ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab4010325d15f9766293b2c55a84a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0b7fc3a2aa5935836c53601d6147486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aa5871b467ee987b2b5f0139eb9f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8daa5d85764648d19e1f7738423406488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811b926b5a0f47fbb25d6f49609c6ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d865fb8f2b808bf1e03d6d0ed18a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d2f85c2d7bf642f7523d753063a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b57d5efc597e37fa1693e5a3bdc27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017468aeac3f7461f805c79f4484b03e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200edb4b6abba907c69f9d568597c94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5babfa06b02e65509ac70c36273a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7a9e518bcca1d782f10d597c80c95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5779e4d8a4a3c6f5e2c9418e37943497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99904cc3905717bbc4de299e709600498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766eee5a92e08bef03ac35b55a6310c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe09b50b76efb9c6c1dfc1c3163358500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b952e34e1886c102b63fe58e55b361501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804fc050b81e560cc56b5a890766c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af227ecba6ca3b4899e50e15d43695503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b4d90e1340518b364f16e293b5ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf461d844eb3f05c95a706b462a49b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d26b11755d457e2ef83263c6dca20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f1472aa6c03344f15403717f18e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c244c448306a7eb1f1723804dcd76b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbdc665f8d6acb4e6a5a0c27fe48aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b8772dddfb8c1fcfe58890009004c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c8fd18ce8d45ba976020b844b2796511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b869b987a8b80df3683267d48c208fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499fb77f61067b3f4baf236dbcbf616513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664e23c7b4a716dda87f7d0bacf595514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958221f0b1a8e234978caef98b1ce233515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518b95a4750f35fb30280d8ca36ba7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce724f928276ba6de4e3c9d2f5d503c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f1bd6ecec411abe7e0f9dd823f91d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1480af051c643a1f8cc185b9b8adf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3bba6d1ca1acf689b2df13a265753520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352897438a093824f05a80061134d8cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8321593448f9da7095bfa434b048522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372b48f52785228c8d442424203f82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb8d89cb38654565a02665d1b93de0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36da0dfde45a8146e558a017bbe57a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b94d46061291cd9973de3a833c2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8727b14d26c3546471fb8b9e10d46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b1b5c9890a0ea8b5a4183031688cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c5cac9a3e3ef76cab4a4d8c335b52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab352eda08512aff21c1f5dbbb5f0e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518712a527daede31a7365fdd8b7cc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420c99ad21a3aca58c4702992c429ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9336c166c3a7040f6e529c7288a7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74e9fe4a01653d3bcef6230c1aa99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d5266bdd671b9be2b44362349411535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808642ec0362bcbab61f93bf7a7e059536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dea0a313955dcf23784da1992fe2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bba80e9d977bdbfe856a6575c38b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d885b9bde4938aed870ea0296616e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d854e5b366c08fa731bf4691625e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ac176508f5b602546e0fcae793c4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082715a3ecc83f98e5c23454c2ffcd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fc8f41b7f8366f5bfaa18c423c9b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daccb1ac9d3d65ece7f36e9990d1527544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127af53825ebeccc461c7106ce6ee26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7af69175f976fe2d68601fdc819d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408166ef40e63f5820fa5b229d7e48bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11eb35a7c7c85342add6991a9abc48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da200cbfc5323d0f7588c7a4e359ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1dfc9f66910d55fa98981c122ada4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093c640d1f04bbc61b48e378ea984d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68447ccd6194ad476b5c1eb02529c8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62a67145530365b38bc987f62f858553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad5658611da79cc89fd443d53dc16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740266d627b2d3475d1b338905e3b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf025ea038396fe893fee56cf48ee48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c2ff689b77f62f923638aec564333557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564629cc828875e0d05c66326b8eeae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6373d72f431b09a151d37d99ced8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774cdfd26716fc6430c886ab189db33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1777fd9863032bbceb84c13810e3b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e6441aea98391d8246100e7d4085562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149b8187c977e9f276157e826cf8073563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce54be30a2ca7757aa32e5685e4f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e0c12486cbbbd8c339181ab90a00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040362c3bda52e32b1c70dec2e93b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2202c22c6d98e6b9d4e605eeab5387567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda43abc71bf1a1e094c8263c6314fa6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee2a081fab7edc33001af7431b6cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136ab06383af375ba0a31d5cd5c56a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149b5ab2d66cf5315cb94d754f25280571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941a5cc46e05a0c1420473f77e63ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464382219a796a662ced4d087d35d058573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7e718a1254676ffc1a6c33dcbd711574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d85296b70f0806bc9c05aeb053b04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f691ec1d2355468c8abaa03c85e039576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e468956a7ecd15f9dd5a00b442f464577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e01ca32a0eb50a84129fae3408e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba911049175e5de4f86694f696061c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201f942c975d65647222980ba5b5b30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889aacefe3c45ecfab503a7f7a8854581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efc2b4737246ed17b843f0d536376582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c93090704dd21bd2b66af9544e4dad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51e2eef89aaa186af1563bbb145d9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d9c9dc5e2ae0ee2431cf2d13f858585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d506e6d83aa15c8c0069b99aff03188586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e036b9a7b12eef43d73f94f83798bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45608765cd14b452027d34b4df5bcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af3a14cb3a1a2e97a62bfbbb0528e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3fef582f30ee38b9e3e0eca0d2116590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f960304f898e966c94f07e99e91f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9c13ad6523162e1321b5e3011a1f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abf4459f3dd6c7ff3d8f4ae2504fa8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcba487825b6c19ca01bb45940c472594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d45d07c1b661a8efbda205a123da10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb520e67124777f0b69b293796c9601596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33943ab63fc44bc9f4913a1ca959e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635021d41372f294715b5500b62a5795598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f244bbf245982967c8cf599561dcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a4f2c713fefe012b9e134f5150db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d00d52194f9f2ba52321a80ac45db7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488faa1e42637b0163cecaa467f4f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907ed1af14a6519efb46c39e17302bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f538cdef0202111838757132fb0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba4665e430cd1d7be4145c87e7b0fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be7f5b111d539cd55d2f021a72a12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492644d4e02b05fb8a064f7e57a78d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1addcf36aa192af34c9e2eba7adbe1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98a3dd0a3cdd7115a11a7604e4226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea980a5ec682c77fd8d75d5ac4136c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f168949a1be74fabdf970d187da46c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a5f213475998cf78ed1bc4150fb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e1a1d68cd5a4f61c253b40e9134d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059a0a78821553a1483bc799756f88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9034386e94d2ad233cfa52cac53bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382c50e58c481c63e44396dc0bc3e6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f27154493110ad50f5e87ed7780f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb4ac55dbc1901a62dd1238ea417b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849bb3bb8c81e2725bff64c3947d12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c273d4172fe224966a91d0bf70100620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcd654c257d9db202c9edb8f1be4c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8c9f405aa9154db7caece526de5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1a201fccc2cd2d592fa8b53d3039623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e3f9284370e536bcec6061a138846624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6fb377cfae18aabe2a7932958f368625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bef70655a02707297277eddeb0cf59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df26b1790b349f1de2d4b09b6b632627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223ba0b196a967dcbb6d260ef705f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b728132605b799e572c128930e6861629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a793a8f0fd8d5c060cdbf81ee179b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424537f0e5b4b0f3aa3f8fe4dbd793631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b86d448f801ca6e5b0bcd9f7cabd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d598da812c012286054f4b5c1fb4af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725a47a27be5616d2f41492fdfc509f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7833298434fe7c8b65c614c1f8636a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7267a385754316f6280254e997c2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d8588c8fe22bb9ab97b7d6df8b1f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c824b51dcda92f3cf293826086163638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f12a507a25594866ff00e1c2fb74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1f9efa6ed62d3eb90e2cbe0ba310640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559bd45987cd79f58fb1125f469e6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2254543c3ad8efed47b8c0140cedf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57aa3fd59d9882c06ad4809c8b911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ad63873833d6cbc28dea415b9ca3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049e65eb90298286d0aca40fcc6325645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a42f899c683eb71147ba44199bd4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213a5f332f505f3781676061523945647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d3de82bb519d030a5c4fab0680067648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977e6169aac99162d1be49ea82faa7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02c58cb716ba4a305c162c434f8ec3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a6b05df78df9a300ed78edbd35a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceebe879a9fcf8577af412da871dcbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afcc82153e5f70b87459345b18a350653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5058814e7db3f3cf49aa114ecfc532654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b70fb45d4962b749637fc9cd0632655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fab8c9f610924aa3f6fea8b601ac88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a332e829eeabbd389868396a1d0b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701551486ec27998e00806d5ba63cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e4f3112e2d677fd91288188e94960659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4550f068e8b12e77e376082a5e8295660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee8b3436ae0afaa3aaf4d123e23b65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ccbf87444367e9c1ab1184e850f7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119fcc9b87d87826e6c1cfd702069f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01811714658c6689206e714134d41c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213400a65a0350dbc062a663d85088f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c9096a13e0ee9673d85359212c10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150433098686a88c1c7428855ea6e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e6bd06df740763619d521a3270cb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f76914b90fcec01d2ae20a91fa897a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22c509eadf7496475f3e0136538b7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d102e11c48361b62c96dba99986f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa8694393c719ce54f82467943c2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87d420b41296832b810f0aaa65c32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410d12840b6765875aea2e6653a660674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cedc889f38c2399663ee2ae1a2a70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592eba03016680092019649cf2f2c3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e397d485dc47f8b09fd9b92df2169677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b3d849d8f60576a8e57d08fe090a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a957bc41cdfedaccfab06d07b6f7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12360ed8e13f7e186887daca421002680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a867b4dfd5206af69749cc03255a2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64715710626d081afc73b2a6f2209c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5145eac5bddf347ceb1f809c93885c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f47768e3560ebbc88e7153249767684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe297855d47fe3e4e555596f38dc5810685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a6502a45af5472392b7c1460dbef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2217f9fb999e7494032d7b886ff210687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2e0c0b54686b624bddc7c0860c487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7917b8d6270e1b347907f31a9be6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32456f2b114f12be5386157d72b95cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2218dc68f1f3b6fef8d57dc41e4b85e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e7ccaa38e0cb80b33a644bbb4bb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753316de889cb644ee635cac009660693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccbdc72863b6d4b72bf8d172472191694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c36854896e99526fb2013c05cc6ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7f318f868a81f1d2ad69d276276f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6513d7e774e761aa75b91e0faceae6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c3ab56ef8dec8673a5c3266dffb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4563fc832068900ef2b4d97992ce0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca180da94fd826780089eb0db1d58bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a55d9d143941eee41ba4b9c426c649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75cc4d73ce1bb76e82b79d7fd1308702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e27e8151b810179b7acd3b8a16865703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae389ff819f900952583bfee0a0e64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac57f21e8812455c37766f99c0c2c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633e3b497ca49f61bf3ac99212ca67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e63cd1687d39cf8fd9413d9e4845b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988397f324df84b4f47c4a4144dda9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66d8c9776e2603dc6ebd1a39732a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4646abdfaa3388090f8372ad79bcccf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52bf437d1e76976f924878295a3d93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e48c25cd50d50cc75fddc9c1b5aef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3c411fda02846aa3b55cd37d7644b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656ff141b15e1ed4b75c7e0fff7ae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2225b1139a62f0661d1b8697d718d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca9a4e319b2ee697881439ef5353a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798664fc314922e2ac6bd958f7e67d2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e5a7fb23641716f9a00565b1aba43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525cdcf1e996442925e248521c47757719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49160b0670d95ed831dc8770db0a0bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac7523c4ebec2e60db0d4f95ce636721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9329c70e15b5d846ed5460fa0433722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a1fcb125eee78a6bef8febd26b5c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb2eb4e52136ea502e142226699bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad301ad43c336f38473584f88953ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788574953bc02a77b71768727cf406cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee995ce43596a33cf20d121b3cdf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a595550594ee83af6c9104607d69f59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b811f1ad4fb3862a4e061ae9609f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c402aaf80f4d21209ddfff462311e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ed3c74f62fbe6cc4df32a7a2bab6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba14d024bc265eb19b410dac197bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7a10bb04b8c0dd24e22f0dc1c05d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8254f89a85cb79abb4bf1890501c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee3db92e7a69d256f5c631a01aa67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf249b001c4edbf418b6fab534d61e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa21ac8bfbb29f49419a619fb7180737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad3fc7c791a2cac2294ec10983689738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff77f8d804107a9b2ad11de3eeaa74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e206429ec928c992d1266389c06fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621d55f087cf6f1e52257e1431967bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e801f14759b8d61aa6df4661697bc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929a0a3e06fb56b537b52e0c0df1471743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0966eb6a547150d8418ef03d8acae5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1e4bdae93a9cb6ebd1ba4bbdd2499745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f409af9723afe71c354b27b827e68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af607eda2bb1840d9765b76e74fb066747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423df47935795acc58b71046c76da1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb0acd6975e0036b6a3dc2990ed82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4208d9fcef525f5291e9ebff4f29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748179ed4b67b7344b3095386b33246751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947557232f9c829f17782e6cf7ec278752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd8fdd0fe9b80c1f53bf6f69f221b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91162d214ac3287f61307caa8c79f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad9f236febc1b2d41c14660cdca3a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb709c941d13908d1d16227dd78cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfc0cbdb00e0e8d651db2a7b465eb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8bd664b2c27f4b1540b1f534f7ed2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae4db20a6e8d3fe404b97b8387923759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50207efcd830562a8c1b31c43b085a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2620db66407fb50d7c6c62979ab2a062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aebebb977e1d1d930f018118ab084b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f4cb63454e57261fb078661202d3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a06fb96849d7f8cb67f8e7e18d90f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6a6a9f3e1e7ac9cedf7f5758f4c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944313329f212d6eac7f0fb40ce1ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285524343f9ca230305f186ba5bfeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eed8ed8f3b0cf851f2b2ca40827d7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831a7f9ac305c8f41b98d73f5a567810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040109ae6f6baf230d54707633020c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c69c79b1e6a1fdefbc3c9cae406112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d3ac7061ad2defc198d1d79d991813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeb9aaecc8edbf767afb752373070e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923758a5d3079d9e7387b558b5b9739315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2027aded430987bfb15d8606696d71716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf1a26132fce1af630092bf65f2a4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907b87e3eed2a8cae21eb89831571118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679032d48a6b48b341130fab2c76441419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49724b1d359f7af473e8e0872bfd4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ef6eeaed2547253c7ccede0a890b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f056e440d99743cbd1b13f7b12a21422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236caa290b4784d862551a39212a5c6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4eb8f292b98cec75766bae2fed6af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a2a557bfa62f41663a4cd847e74cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9094dbb326dbb4cfd3abc0ce0e6c1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d361bee61a8254e4696dd05a8137d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caa2fec0d273beae161964eeb6e0d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dc2611e0feb0cdb042ef969bbbdc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3847015728190a6812969c7ec8e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b922f459c6d4ba9e27bd10225cde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305da6b97fa47d47c27c55f2bf4f3c4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa0a8a2222db5fdb4d246d81bbc12533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598369511b28c788f391887c5ed039434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2c2b8bcb5a82c8df1efc0dc7fd50e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2379d0114a6fe00dd193406cc60936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80076e8ad57dc104ba2e0dc93ff7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f8c02c61698b72e3faa1a0811cdac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03839f13c3f93d7b9ba4c6fdee36f8f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097539d077b39d9751da4ea7c21d650a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b9cc29f10a1ba09926094410472f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32247eceb20b9c8d590fb012eb36882142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430611557e20df0e18fa395f9cdb621243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ed9cd3fed3a1178b552897786a4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e31913d045dfbd57e3d5dd3262e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30485b29017794448c363a6531956d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587fb0c79bed46a3a2663d82527c69d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a701d6dd76e5b33085f4d64932d4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b5c6bdc713545ee3ec90fcfcc5d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f337c9cb5791c06f15bae32a4ec2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f93dad1434c572704cd1b34edd4d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a5811ea6c3bcfe286d611771a51ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211114e654559d8ed4e7d03df96ec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da9d8c54b514063db39b8d6a9573b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e4f331a36c7068604ebef90d664655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feac1bbc7ca724e79a0c4362a9e30a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4144f09cc4a4006e6205d725c8ed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2325d163f3a56bcbb558080234cf1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7dfeb6e8c165fa6c58dd27f3abbcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b69f9abf2cee839312d710b238a9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91080314066feada7d3ec3d99e56b4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34684e5862cee2c67472f947526f214e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80690b60d4b7e887b915c6de4edcaabe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea694618176b71a96e18af643ab0ccc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aae3948430aa9b7715d202623295865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24cd20e2274e886479d855d5b4810166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d02af73b08b2bce82255bbb5bea20967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e52fffc377857ad24f49ae65bc84a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27288b7eb47eb063b48bb60fd406243069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f1c28dd01ef401cc97e1e508952170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784016b652bf30a1766a8c3315c30b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1218f878efe95efbe344e3f6c91aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2419a1f84f033917386e1060dfbab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca78d89759ab47d54102b142cb6bf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f1ba47b2e2b9e60c884ca112dfee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e220d2741c8c756301e3183cbdbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a220443248d42cd0614401b40c1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a939b2f983825f4ac7e1f976b438ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779e284d947894528276484b5dc5ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d422c60b3fa0702b56ae73009a7525080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d710613413dc49b9ce29b4d1541f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a859336839be480306f3eeea1a8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afbd3e32db6de034f8420510be2ff883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3bff3129efa1fa3b1721f49e9c3c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44015aad6d9fcd1d63145f902d765f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba243dbb0db5200a0abe71fc7b15cd6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509193c89735a4395b65c0108ec95487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcd98d9acc4767b02f499430514cc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66070423f9cf06a3f408f40380c279f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f8fb43ad6dd0e7cd018285d0fe7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382916f65323bae1e686fa23458e6eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc290e4bbc4944ee8edc04e2e2455ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcc4e81acba604879ee03f82b50e9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9da1f8bea7c42cdfb510d138c2f2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea629a69f50c7a4bff4ee31ae7bc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d6eba7e018ca9421505647dcd835096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a5bd2479f6cc552f4bd87caa331e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d79124cbd01639e825196c57600098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb603e22f52b09218a2151ddad1d7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0846b4a90e03b3c32bbf70600d72c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f76bb32dade69c376883856e785826101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc4cb8e231cc50e585f8750212423102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0125c06418b48d9bfe448be3668b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4273010cf8dd6e641eaeb238c0f83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e06827beaa47d9eaa560dbeae611105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69774b8770a4effe36375d15bb42e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4184ca9e6ac8045791e881c08081a0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b7db64b2591d350096da793e67acc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f2e40f880b1bf13b47919a4f101d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf302ddfc38fef31931ca2caf983e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4397221cc86da91d613c04b5cc07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa130388fc62d383139e2b57cbdd956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31cddc0a93a469e1de21e0cc6e9c25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb831c4511b54a6dac74db297965f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4bdf1775d68d800a58c2f2287ff69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539820ddf96b40ea101bb5d2d444cac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922995092aa8f11c5e8d1bb087a6b367117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c26ed22d5fbd3c3158dc1b8f8cd2c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705133ade06e2420245dae50f47a42d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d02b72e6e31c890e4c656585e661e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d75fe5f85b8ccaf4dacad756d2f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aae4976d7939d7bc4450aea4710692122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab47cf7abffa83f9c76b9b8977d693123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01651eede5715d57519e04d6d689bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97491a829c338f71b6ed1b3594e07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6dc222abdfd3ee2578c610c81005d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1d9470e043b3d261ccd3f249e2d87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a222f3d14fa6bebd6ef5bf6695693d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123191ec597d70055b86d47b49d1cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586fa0c97e674f86a25255ee391492130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f26abf9738d0f648efdedb9a33ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c28b491fb8bdf4ce8918f299296dc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c734490b8a314623b05f1b5f5756133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03132f4610647024a6ac912a84cdd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef5f36152d85b964f860bc6262dff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb648edb68e9f4fb01bde14240ae549a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27d534338baf14dcd8fcb4ce3f8231137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e7af8009e22c96a7bbd2474ba904c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef73376207e84643f07032e83a7a17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f009ecbc7e62162107087d395a36d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a849bc35ce95a54612df9d9d522ed82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce965b4c336cfa7a748db9cd4d471142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc7ee6465985db48edfb6bc37fc2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073884b041d5ce99db76f3c63817b2cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c875455f4e4fe9034da3f47e8cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf74836289506416c92b17ff5de0be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ed45175f1fff8da99539bf6464fb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329db8f4dfd708f57e5626ebb82fff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f595e5d8da39ae05b86f14a4615b0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aadcb3aae6bc2c8ff844d49abf63d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811831dc1c1f2dd5f1206724a525f10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a514538c2aa989f8e3ca316aab42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6159d631391b5fa215d790ce408848153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b449627b750e29d889f609f449882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e831fa4a158d5617e4ec744d84bbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c4a647b29396fdf83c74de31dfbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f480624c09d0f38210d9ee1082d2ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ae661f85b92f4fb85dbd45c6b1c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61bc34b80395d1bdc92cde0e02cd38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04097150005c83b4dc6c93a60a630a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3172d69cdbb98b8f8f7661185d83c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8afd884450093a4cb8d0af2a1a756162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1eae00fc0c01f89d2ff023ca1796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc51f58b2d3ec786439ec3407450084164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bdbbc38373c32cddf8a6d6a0c899165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9424ae9a01b87cfc8abb1174a01ed0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04031a56ad06353088d45ec5f18a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77286ae110a47b4912930fe00fc90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c76c0d7e4afed3c01044adfcd26d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c872e455678e63ca4888937defd7eb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1999071cc27c48f7243656229160c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9eb6cd03c149c19ccf682d660d79f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05d72124580f54685232b534763fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305020869daafe52be6d30d005f1b250174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b8f9612453298b65b2ccf4b2afd78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b0fa8515a89e102da991cac38ca0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8a5ba1c0226aa91e5e6035e733f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d6f1b092f6c4463de64a2fe42153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4589133676297b0e9dea61e09a13fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72f5179f6fba16e4e076777e867c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e9607d6c478f08171a2145cdbf22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea123997c6fa09404f78cc7abb41ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5606c39d80b21bff66fd69b775d88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef61fefbe335b65b6afd7d20e712a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5334b41b7ab331e8b14302cbfbe074185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a591c72214a72d8bdbcf12351f0fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84096a8a5fb7ee74f5ed187f0fef05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2165dec676733124091ffd92215a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042de067b374532e76bbb5c056ff970189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844eaef21324edf154dfae89d1295de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f0c1aa3d954e5a6388c0cc79eebd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b4907ed14e148c99db8a743ea13e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14a2a47cbc4b45592db96c657fbab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a68e1a37dec395ad4c42e08a19b4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ed4102ef57666e167902a9f681be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbddf82591ab484e230c33ff06c4838196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4f71b87eeb05e3b38417eb235da7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a2dfa588d66684c16d7a0f54f4809198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c670660f2f0e3ce8e1f311efb65c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289efc47db23c2e1229f95d123e2a57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e112f7b7b8138f776f22d5c497656201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f9ef943558432302b1c3040d62b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89999a8edf4503c3af56f40cb99c3bcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ccbf77bc5bd9bdbc48ddfceb34816204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d374dafab83967bd522bd87de51b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8028774c641349d3c4d1920577698b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a646f2c07c7615867337efd239000b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d72efe17756d58f5ee3cf94b61cec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb698ad604f027f8a147fdada3c5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb0c442c9cba32c1ceb3f2ca6a4d84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43372ecca41e31d4d9100579931acce2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5baca78823d7f32a91e56468ba94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e86fbd015cdf1bac587d7437aed2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66d55b8b4f6ba68a9887f91f1328ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6868639956ecea000b8c03ce2767a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33c23d17a41cf92c6ee69861647d2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde11cad97357d1c8b8e264d6367e04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e4ce500d31c5b4a904c61053918d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ee27ae5ee23c7c5d974692e637a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e146a8afce0c0d77e5507ef251b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799fa00d3ce2b4a79f35f9c8a5da707221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bab96bcf468f1d09f97a94995a8bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48895a6b7cb0221276a2da8aa4eb60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e305b2c78507833a76b787e00714d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4662d5df5d2d834cf9e3a3e15f9203b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c08bfffaeea3e045dfb8c7fc3cf07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90758941a002ae45a704928150573f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976c25824d763aefb1d8f10be54550e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677e985c22f5f72f05925f0ec6c0188229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37bd6472814c010e612b62ac224f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10556d27183c58fba8c695b338e1773d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33401b27be13ac27e327997cba6b9087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16df49323b3f0b4a48c810a392c9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbba10a4d0e33fc0a37c20f58cdfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6269dcd9a211aa9fda2212010fffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aba618013196f5e456b324904f866e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5bf9d41392b0c01f8155ba64a990d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de217fd4e6a5098329611ec2225774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4def320dfe1aaeb3b7553667b6f33d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570e9d869ab839ebb6433770a7dcfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b8ab626b980b3054066cbeb3289c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea146c8d4e1ffdfa33db4e69e118a05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918726cb6ba781c52aa517a4e29a9cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e7d1ebd46326c3124b8a289a3fd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b75d56b24caebff0621fdba338c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7062f7d45faf8b92f8d9aa6d8372d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec90902a3490edf9a07e4eeb88c42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c148a84bb48d9f2fe30d697a32b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae33925384127085942f646b46df0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239ec5519f378c8deb3954a572d147c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d0ac76d864cfc0cb1d2ee95f3987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7ff40d338bae020a219e4cc2c514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae861c946053b0b65aec59dc98dc8879253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919844af5ab1f4c37e0e6b3141bac15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef1a35166f14ef5d1c958a55b8549255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b05ddc07fb231a9555259a76c7c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c55254c4f6a5976d69af5ed58a11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc8422e2dd183763ad2858a7a70a8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6140d47d5b268d4a89a71c753634259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ebb0eb4b59083398c135c4264ba35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584483cdf0950d4dcfa54160184fa8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d8e48556c0ada61b7aabf7055db0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b02dafa1232df40f2c52e3fcd4371d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758ab7eaa2aa05c11f64fc272ceb29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e2918ac9522380cb02191dad472d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4cd59a134d38b7a27459aad92a8c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eaa57c84c175858ea3357ac81d7f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61099f0843b4a66d63f6b1217d54fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f54497087a6c88f4e8e5f64b6060269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5d3439bdafeecbfb82d060b6f330270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d62fcc68344b0b955bafb1c78a547a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0838a548e64a5634d6f4e7241890c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500241d3367ad2b602f4a307525d7b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f23720ffc98b900dbbcd8cb82a88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a10093ea3005bf46785dcdb5a33cd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889495f8b41f758b916aaeab1eda241f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a51bb389ef080ab9a1c8607c24ad05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d049949ce5e398ecf9eef25c23f213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a3b71704b7e6618c2ed19b38b783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6de9f31f55d363cd1730345f7b4e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4d3057338a962fd539201ad72cab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293d45675b876b717bce6ad8756c20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15a3cdfb53dc1aa15948f199360670283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b827ed068f7acd78219767b1a8478b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ace14ca56b2238e9b117a1aac3a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007ac05f9f728d55883ecdcd4b234c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5403594bc06d00dc6dc2dacc6fbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc54a49073955a531fd51e5a1a87f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390e20429bbf7d846901490d77f4d51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16966ca64f5b72a85d436d6a316b37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68195eada4f087450e51b3caee327946291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fc04a2c1689a42d5a79de4ec3c157292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023b73072b09ef2c94b1fe275e5668293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffadad82304aeb8048602c7d656420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2b813d692bf1d9361d6ae83bc3261295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe8f8477649d6d5d0584a5d83f833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195afc2f20a5fda82b5caed11d4fd9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02608a0402abb8279f1c3870adde944298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ea5c3050c9ece87efeeb928f876c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a68951e5f9ba96d2c693b478ac689b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76348c54c97b7df5d12348c815274c5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0568fb86770924f31dbb73f6ee33f70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4666aa711684c9f07e9ea9e68109b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef7be7e7851bacf27de579c08e4b28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcadd6a1200795f0e56a277a72aeeb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b323274eebff401b082cf18ce68bc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21796227960e8ad8fdee4c87f584f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee6a6bbbf68a5a068c5f9592026bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb24c774add8dc96830fe7f910f02d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab383af75494b7d7bcf3f5bd58416310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbbb6b8b95695c28e9a9fc4c991f20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65faab59db7faf13f5565fbfe2a735d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d0d9a257e1af3cf11893aaaaa524313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c1878767b66525944c11a6995d28e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d38ae209daca147f9d7095394965a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021787fc5ed0a0cfea7951b92da1c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7e029c06556681a1918c1e0d499b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a1b721d48f1e6628a2ef20082320318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a6b340bcd9c7c6558955c0895e4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302f143264296affe9fd4298348b196320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a7d576a97a9cc107891a117d73c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d30f74539ea4f8a2ce8885dfaba0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7870e052bf6252405cf76361ba3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00617a8124cb28f58618fee43cd765324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc66d25b1863a0dbc887f7772b69162325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d2ed60eb0b3444d7cce2cc89f04d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5171d0379fbbad480b3efc23273e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be10febd28c0fb36dba984d07b0590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002d3a163f1b0751d3cc9c9fa195c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182553346cbead6d69dce668f6088928330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d5e6bc55a83a57467e8e7fa64009331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec0e00825fb0138bb0d9a0fdfa3acb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e8c24b9381a9e21ebe873a4e7f3b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013d912efcbbd82249a2eabdd608754334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088c7d1138f5d7f982c69ad60a552a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94e7366724968702518e5e2a13f52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be8b977f6a78404c6dc6fa11cd2639337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e15def7e8b9166f0f82f9fd57130338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e9df80e7af1704f2d40169976587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b0fea72540762b1622274a9cf75e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97360de1b818050a6d4d135efed54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b1aa896a7f0e82e3089c24abd50c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f551dc66513bcf920cfbb6382b89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb2d81c177e91d23ba7dcaef8ebf35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9ac2be61cda2365d4db8b96653b2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb6535bb5862fe2118df9278cdceb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0efdd9722ee8d85d45be964b0548ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326486b03b80a66ada7e5c9531221ade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a6b4acbb14242437b527d5ae6f1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051cc7be343a0e8070353a2936aabf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a39a71f30756813d491cd60d5614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80873789a4aee43ef5399ed4dc27c8b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1cb8a42eab3914c12fd64dd8650f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a7ff13c2ae718fc1201299cc0f2d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92dcb8b435ea64cd8fcbfa122e4e76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d16c29eddd333a64eb8f399013452356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c02ac40c2fa86b65a2e8d95356e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d499a69848887310e16e2cb69ff2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a07d4eca588341b76ddf09d66fd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f8ae0b40e25848965e2b7c07b19a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114aa952c0b403ad87658d62bb7b85a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8daf8164d2838748128a1961b1ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5a967c7f99ac24b3f2c0352e905f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26c6ca15cd3c7f1dc08deca1a31db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9c66c40f10f60e802b8a98d922b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90cacc9d3dca9b85078ce788eae718366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dadf3f74f81733b28e578d4c6357e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9659b062ed483220c6a505ae5f0867368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59fa33314c36eb746e89318cc4515369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abc0bff6d23f0d97dc3c8eb9bc3f91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601dfcb5ece9dd7ffbf3169f3c55f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233efd4bae1359d44f4217132a7f63a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee1c154331f4c666b1e1e8b1626d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513d97c496bb6dd252ef8d550b4bab4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf9b66a13bbe1a2c3bb397f8228c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182272773adb6f508c44a28564da8c6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c34bbe9ba115771a35511cf086a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090571f76a539f48279208f48e628591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c0175d4c998b1cc4ec934f6560b54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b672380ec3f432385a4b598cb1fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe8cf7a418303b0aa18a14cb532c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf9a4699f3842ad85f955a2ed2ba7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a191a373f79ecacc417383e1089e54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f373b8569c6778728935fe81e3818e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3bfa961dffc8f32a81199e5f0c32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632037e8d62c932ee462be3bf7e3959c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca08d19b08e448a4024b2212cb299c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29da3cef44bb43bb7bbc4bc69eabb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ce818ee60147c79ece5080897f13c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef981acf05122a2f509a207414a369b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d018ffddcd69e6ab4ecf6e58a6786a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5e45d89d8ef210159da79287ed4c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26ab739aaec36c154f360b0bbc89a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310591a20366be0e0e7af8710d71014394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334a8938e91a00dc903b645e885946395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e0575571868566b1781fd36c3145e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36fb1139307c170c44a89609265ec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009956d07b140066eba8318ca50181c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928bb8a8fa293d369dcc9df568327bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9524489aac6e48b73bdac0dff93f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7ed43508087a21c224fcf9210dfe4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c761ea3db1749b3eb5e329f66ee134f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860244eddede61d963e3a05edfc8cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e67db9641080fa8f23372eec40292404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77702913511cec6df3797346683bb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40e714a6ff3a2a2d6fdd00d8589fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05c1857b642f31f839960c00aff47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb872cd3982ad81ab96ba1ef70f67c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061188303c4a14c2331a6e8a8bd7c34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a662f9ff9b673a2045ec3b3217898410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0803fe80047df672fb95f6788a025411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2254fca577dfc643a99d264a23a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4603fb96be9d45b45410e19a79d98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a40c9760c1cb6def567192390b864414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547281db4f63e863d3d20a9a9dbae60a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e91224a3f5955dc42efe6dba846d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a34a906346428dc71221d8fe0f20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761c7aa1630f63c251650f627fa465418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d339665ff7c603ffad4fecf17b53a1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf74056b6a07de67819b0f491c5f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9732f8cdbc0794f85c6779d5679b97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71766c260c7299a6dc9db90790b02df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c479c7144029a19e835028e3a7315423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa10ace9b85d37c099d8c31193705424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0347183fee6c4ccf6976bc65526aa39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951c8555df3787465b563b5473905c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71e50e7b40a4c031e3813fc78a038e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e971c65c7a3a286398075a179702428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d26e60348d8205754ad7217027d36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d1d76eecc0ae5d95122943e48eb04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c10d73bedf699fafffc7b7ddea89f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3af616aa5723c69d84ab4705f68f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0b859eb7238ea4cf1a8824c56226433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e5fd02b3a1bfdd62c12a6430cf523434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cff1de930a187919374f8e8340481c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11198d3e2b03bef7fa08d84856aeed2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a50c39eca78251fbc50d878ff015437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1fa613d0f665310750074c1b8b6fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4084b587b56101c87f0a541c30cc86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74c5fe710bb00402b1821d15fc92e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52238bb433e41225661f3fb696c07e03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b07b9482bc7af1cd16086341584d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442de404e9b47ee60e0e52604988078443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79b498eee60dc6493813dd241cd2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3e8f85c9d48ed4ea1a4b91a27f065445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053433e0962696a5ba18759a2d4fec5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09289cab22a8558c6fb0fef9da79c7b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef522b48b4bd3d98dbf5aa622e900c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3d2b4236cee5f896d1f63fcc0f4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708e6941d8421fef5aeab04c4abb8ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98a68c80af6ceca43b764014bdd52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcdadfbb1909ec41fab2cbeee1916b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e4e984f87875090c6ceb8c2a8292453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75231d0cd1f49a95cdaa2af71352a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546838b0e39c7ab32282bbfc67db77f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775b95cb9e1cae7c4695e55f123cde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b61a1c754d86ff18d2b9c241c2213457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b98620f303f84c829c652d71dbd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175f827832270855fb697eade07f875459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ac7cefc073248869684f4fbb0fb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6698a740323406781303ff6e5ce412461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e8d42dfd1e22c179e41b6e77f3ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532d4ba8728b172087c359f5fa6b45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fdf7707c252f0160a0b1dbacf0af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81de2ccdfdb34451a048628f48c93d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec6ed9b48950d96b60ae9296feaee2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd842a481f6bbd9529fb8c3663fb5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851680af1054476f285160fccf7ce604468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef9711ac1c4d43cb538df7f79f829469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c25a54c39b524243a6d91ec9a39f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e43c0731800390502b38f729ce05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3e7fde81da8f2a70f260412f356a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc65823b6a902b32f0433ed3ad05c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15accf1bcefea76e80de98a661538e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12a48b23e9dd6daa97985786b99c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236944164f5ef0c236173595c0c8fc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814518dec9dbe69795a0aaad80b66173477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec714cf88284212b91f2160e67154493478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c1be75b6d42df2e5438e57d65357479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6620ebd11117488d7d1ba5a18c93906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e928d3f4de09d6d8c9fcdfd8a542f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bbc7a3beb46d2a4eb03f5e5f9595a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99dc23387fbf61860fb8480575fbea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a20bf66de3bd166c69a8c7506deaa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd434fac08bdaf52b23968487775b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb8ac7563b495b90be04c36963fd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628b9c7db49c33d2475dcba6a16865487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2254ced2f3f62c3678b567c41cccf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb10cd3adf57695ce7af86e85247c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2400ea9f493c740634dced2f332d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20903d51fdd458e1a8e9f451944eead2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e2ae3fa7abfcf88f36e10b45fa4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c58fae491ef4cfbcd9487ba7948f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc43dc20c13324ede8eebada5b62228494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837afb786bbe90d763280b46fa47fc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373580359c68e3a861472732d0d11a5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd740ab5bbdc5e4946f9b54d6fe6c7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0d85232722a266fb0d06c807d857498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6c553f8d64a92314c951f6d9a1eba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590546e57fd172263dc3b4c9e8274d7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b94befa5abb2ad5a43771fb1b4f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afea98fdece5e0e12bfa3939f6368be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308ddea0ed85042a2aed49874900e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5478bb64c487b415d0dfa21fdda81dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90da9029334605d703cfa75758e0e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9dc66cc4d85fb3644dc193f94c2f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3bad91f64ea8138c4e355991e5bdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3708c72d12f80406548138a148475b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e74a2a9a2c70e063d55239729dbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ac2d2b013c7d6166a20f122c46fe7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d61a4134dac47e00d2ae57b7019b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6dbb182f6f9d255894317570bfe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561189ba96c313297c4f98288c4a05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a98377e96413cfc3211a3ce08d050514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef99a66b06fe40ea6df289abadbbe6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4a11c96dd7d41c6857bf5ad5c8c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e314b773fec4f3ea6fa47a51d89376517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c950339db028ee7c22ff4a0aea7b0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c4ed7676b8467dfa559f3436807d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887f02fd1009c71acb71d0d86b3aa05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ff8add13a6bc0fd4a512aecae356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5fe30b280ab6c5bc32d831ca0770f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd8f6c69660a7fa32a39dd1be878bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed2f85396f2f5f4a58b3f9cdb3ddd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f4389118c492afb51468f0db7b9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796af1ec7d7f968ed81303e41592546526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f842b84dc5ace34a87293b5cb13a5e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab736f00c6f46fe58b4293340921a1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20ce34d31e74b5b66e3fc41487ae4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85020f367eaf5d84eee1b6d1e0efca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563d05a610e9ab9e2c3bbd6ac17c6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386d84126074eaf58592a99ab58e83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa347a78a064fe0e663de4b2f38d837533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0562bf270d8bd10f66e38d8e4cddb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41e1a96db3014a27ff747ae1e014c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757cf18504e398529834d145d14a821536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54455cba949358ca1b92619e73af6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb794151528b68c1082cd87b1d72cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a20af90f3479b3b239a1207d43ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cbec1b12f62ab4d4e93c963736d25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745e005dc84a5c17efe5f561d72b2d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30091e113e312d0e6ef9873f67ad9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572432ad5d7bda60e7cbc23806a1e317543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcf84e3132bfc6dde703b0c4a6b4ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634c1c54299be1b0cb76f1e241d98d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66f2956e5778fc21698b59666d822546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8ca0f1f124aaf20f351dcfef725c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a63cc1cc9145cbfa2ce903b240b9d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de55b6851eb8bd940d93fc4b7325bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3291f5140e0f7de5e1aee1874088550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b7b6e35ebc0965c28f5dbe70b918551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947cff5a0e24fb124b02e0305f378f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347111a1e666be60bbb6900d42dcd1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee710203481c423183d85071a450c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753354945f844b1fbec61ac63f4d9bee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54968c21afb2e0f93a972f353ab3d56a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27bc3fac9964c4ca395765110cc5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26205dd8264179555de4f850418769a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3616373eccff25c83f29dbe474ed3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e33a09600cb38fd6b33e528e1d4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2faed414385afdd38b631aa2dd83a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3934b8feb659853c6801a6a7b8655562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a11577f1dc2a3751f75ad93e243c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09929e01009ecc0fa17754929031ac1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa97dc45762e461b060859978aefe88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5fde361949907772a430684149aa0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051fee8f93846253cf6dd2f5948d694567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa837d26145158c80435a8b08202f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f23a366bc826794b899e0008db6f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733a3117be5a23d1237114c58d8f341570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05570330321d7e60781d38007cf5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dad704f1f63d116e183175a7fb7c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a9a7871262bd269ff98ce1e769f6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970bde1afc8140e392b7b3eb55f4a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a32f2852e54c5dd99984da7bef982575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a0b956f3c755428d77ad8b2a8678576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182606ff4eb1e2636b276f3ea806f94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6376ffff4e16ac67f41810a3624805578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b1cf878fd6a591387839548ebf4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec969025cabd6839ffd02045bd45720580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c299d5329291b906c45e1beddcb1ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97c0f77ea586ba3d438b4d538e49ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b91a4fee26ea48d934e1d53bbef8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda6e0341a1cba111c1eb49cfee1436584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d019ae8f93df9f9627a6c99c3c403585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d69b1b3e4020a47834508a33399c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda744f25642a4f161a262c71a5b0e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460970c0d07cd4bba4f0315c310401588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb033e72ab5a6adceda5036be41e257e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524475d337a6081df1768dc9ee27effe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c38033a549f55bc2a38184729914a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87a1fa3307bc8a0e4448543e6a0c73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4285ce8ca8d648d9be0ad0cac7dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02369250a93f45c8013d718da28da174594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d61541b7629cce7c2b5f34be78cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6a7a9d982d767f72d5e780b9ae11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d2b96caa3ed73995db31ee8569d11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4386f94bb2792a6b2a48493c09036d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e6cad1a9709c26777d156d5df3ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e42b5c1e9ec383e0439028368317af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe7ad25f7648f43a5f2f7c2e3192c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f479856536e81519a32fb678971be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529774a08f102bfa4b0f25d29e2dcdab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3efd142b5cc743f3c520ae75e955604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf0974d383764696aa19389636746a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd360f941f5ba10ff0aa3c49368a8173606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efddf6c81bfafa18473bc1e55ed3a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf0d896d6dffb9914c23c96e71fa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4bccf83c71cb8a36ac898393c611609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f2810d8d0c4e63979763b5a18e51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697d91fcd8ad491b2cb3a0bde45711611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab9da25e51883faaf1f49b05b185a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a7716455d1b9be7b1abc06fe3fbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83655c2adc72800ff81d86704152cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f5b9d6d33b3d9db6cbe1244ad8ff3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea17badfa9d1b18de19205719eaf3fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88845de29b1c188b9d9b04d7004657617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ef77bb5838febd07aa7b82e490a71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4609ba068b97f82cc862ab9274c77c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d590e1320415c57c35f615719336cf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0df608d07fad052b3f7af40ff5a5eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59d3217abba5f7ab8bdc3faecae81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747bd4d8004438bcec4695e5ddcd11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aefb2c0ab48f22b6048f5a75128222624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279544b84bda32b66798bf0968e02c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d34d4b34767e6df903ea041c94a5cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4e00169906e1564a18f6d94b9cc4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c51c1d697f68531b346b7232e1950628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9640cd87ee71bf8e721417e6b12cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8943a5ba578f3b1e772018ffa674630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232019069eba9d2a91554433a216af34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a4b0ca2f42b5a1a9c49f51b6c31e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42f82b0e8e2a667b0bc042fdf9fa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e30164bb203a5e4657af6c8f596b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6258626eb5dc2357c5d3f579826126e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239347ff3f9adf2c2b22f5c76f876fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035df048f037bb4a93202614b816272637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f4bc6c9b2f4db5b942b6c6edc68d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26335506f0a8b666753b9ff684c8cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32838140ee41de0974f45941730787c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ebb54f5a5e34ba566cc201209a6a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e69a254f7a356d85c4a0d1d95162642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fdddd8827459983bacf23914d3946643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365b103a38c4961d42a360e171d005644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9542ffc2adb1f8f4a720061f56bf7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80f010a73d5107cef455a1e2dba99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d6ec8e6051d68353513ad699e828647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fbc6a27e703eb16d9f86c5af7731b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1965fdd708dd31798795309b65784649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3018eab8f0678f7954fb7cd5d00d2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31ef6490e0b8329b60ec0c5bf058fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce2a0d51fa2ee623d70313d1385f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542bd4b3831c3412c8f29bd6c7c7b5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce70e21372034b629c06a569132e63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65c28d4cf134a264f3931c5e0ce92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0054e153952afb3bdab83d48d0bb147656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6adb009d60b5168e114888c38d1c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d57ec224a1df808bf3d171fb0165658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4e1f8bdff72f86312c113db908023659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c57c7ccf23ef1e8c4f2c862a40b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e77ad9180247acfa9c5ede94df33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c4f6eeaf9bbd95535780e3857fbc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe1e0d824889e29fe23ff4d76a008663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421c7f7651417069e2784f5de5d0866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52d69631f613d97d5da10ba5d3b94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c629c0eef79d1ecf5c1f0a13602ead666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c14365d04d9095ff715ab712464ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c364d103e0f5cac83547f8958af05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177e6daa5b6b5d5430258360825e6c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06aa1fb5910ec50ee16d92c3006558670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f877aa1b537387bb8a139e0607f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5019ecf4f628f6e9a1bd80046c388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e82418b68c792657694b0f2decd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09c7efdb3ca0d2773bb6c85153b98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9325a32e8afea62cdaa5ac8613ebc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5002b9fdc07b31662f63481caff02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb65adcf2889a52a8431d71bc3c89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419f5b77cd171a94ef41beb29da3fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3b7f1f3b7a88e82d710a0db7942a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e30d7d60d8e57f87dcbc3ac59de7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b14d569b2f350dab8b6a8924371ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de0b775599b731fe90892348c4ab6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6f93fd9e8413ce471cfe7f210576683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a3dda3e61a1eec6e090d9ab2e9001684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b24c3bbbf8e2b4d06851d4994e7b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef909a5d5beec4eb62824bd7e2d1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440618bb878d9a8e69fd10bb115e0810687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ed4dbdece814164d0bfcb81c63cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbd174164708445e8af772a4831a32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999468beb7621987fa5bfa38a5a5b75a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b9505a3513c474bf4def161d6c94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb6b31dbe49d416858f0073ed1bf00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c09287df2dc3904c3d25ff6179412693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf1cc684978b60848da55cc13e6274694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf467019b381faaca15c5ed9b360d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f555f5c3529089316870dfc0f97d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8fd4a2f649a40426aa02e8a102961697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b5cc8eb0330631e47f3a9720b3b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7c176d803c42e21216bfc404f951699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274598b1c94c9177b6cc9a3842ec08d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5316f983a14e7951c0dc0c16749f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413eba33fc8b3b1a23853e96d079ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f2fb73c55bb31310d506c71cd13d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbbff9bae1b3aaed8164a1fd799ad9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de27250d105a4dcf525e06e9e1fc0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d4e8e73538d8b35eb6fb7d307319706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da987a2eefb6ffd021dd894dddeb7a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064fc2d041eb6f5372d7a1931ebe1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba3aeb0028d7c6116bb4e9fc45707709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296c8d796cb3a3155b82b9ac4388a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe286c83ffb9ac2088f97d190388e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a7e742c43a3811af3350132db1d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b802365cd2407b00167f8099e98dff2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874667733cfb41f5fd9c4a3b424499c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a29caf1a822ea48387bddc5234ff2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e114b8fad7711f410b0d9b0d902e82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5254a60217b7ac238e28221fdc3734717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ce146ef171e09fc253f5cbbaff20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5caf12f0caf1d7f50d462c03531ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba93bdd55c9036dca6562a1de1b811720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871f8641ec2080dac36cddeb04d10d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abea02da71b04084ecd6916256f231722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af493c47f6e5d7c4e96174b1788a97d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e72089b1c530aa146f0d792354ee6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca055e872cf051232daf5608d1f808725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab313c38dcd33e7ce8e1a05c5b2aa6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb2e36d1c232b4d0e2a93c5c8cec84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d11d03f3f7d417a40fb487c573f3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c941f1e9a8aed47b5ec16f141915729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff4f1163733f7b5785be0a1208f36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61623c181bdc056d34dc4011458c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16d1de95249fa7f35135787b02f00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ab552963545161a00da459ffb0f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4f7b4c73fe1b1dcbf19d81d65ebb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15563a8131dd0a47aae66d41c219549735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a44f235f1ede04bdef8d51c2ca16e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b71aeef0bc628ddd744bd605d9bac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4286ee7c5f21fcf8de3a77cb19ab99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90c508afd5b0b5c88bc2d7c754c58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159519d917d7752c38737e81dc878064740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed85f81ba72844fa07c80d88a0dc97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4465b355430213be439146f3780a77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54569421149465c7f2b2a5affe48c2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabce55a5570a7974320c2586ab3349744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4cc223a6dbb5aba80cfa2ddd1f59a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3069da7ca2bc3fbecc01f70405ec0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61cbe976204a2f08a1da81d9f4c9f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e535f8285574c349335b15b12759c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb35695281b989e07baeb21e99b812749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bb772417d33b07cceb370a60938a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e207419ae5b1a66b315e42f548e72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f853790dfcb2c6838e8cf3fa6a056752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b23ba1d768e5cf8b49d87438d5bb8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>