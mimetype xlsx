--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3d945ef4f85642a744f5d37ac4411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c49c21dc962c3f26ad0a9682b45a642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750526ed75f6a6f30d01a9bc2a3b574e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c34d7acb51d080c9c315fd6e84c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb02a9b25a43a6b02f6f7a3b1caf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c16a32ad4df4772d569f044d3f66b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78445e915e1caaa815f35035e6ab817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444c29a546f57a9c7b191eca6230c918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f942f6005579c52dc096f4a013e8489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc088057924c682cc53678e4755060c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958967d4165a18afeb33c81370ac2ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de140ad50824d30f2887f6f5dcbd3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf55b52f096b165725a8cf2fe67fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503b1e157eb4f8d6408d51de9e8da414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c3600dfc15391f6560b157e7262e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e039f9992411cee35f8a7f4f02f6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97ed645efebe37bd1383a1f48d152a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc724a41aaf526128802a7bf2409aca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de336b5f19b46680cacf898001a508619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d5257353eec729da87609ce64e1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1adab00524c690836ac2277a5c7ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f363b7323c51d4607574a061915322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc88366e67a63f8bb16e6969a007e5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138d0d32b71003907119fc5adb06d6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e27ecf825b2fce87ce8a2745cc525d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c88b151193e9b548fdf41e38e5d0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba714a92ebefe6f0dc5f27966166d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c3b3b8cc51134d89007cf420fc1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aad7e405907194baddac3ad77d62929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5e241c92dc18132444ef36b9603e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3fdd10eba4da5e342178bb0d064d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd135cc48b1bb26fb96ad8a6826078f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b5dcbc05c03db1fece601539caed033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6768ac6267c68e008605ddc7b179b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f8d27498fa18637ceb5451d4f47b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f1ce992d8529f6ebed6c90ea2be736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b50af710a62b8587a9fcc94ed1efc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad38c63f7419e0500104cfd2e8039e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf28ed290e1b69cc8bd7996f965e9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8f6fe291b272254441d3e7a901e3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c80cac67b62dbcc2229c996bde3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c276bcb93af71ff392d5cbe3aefb5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56f51a6b50ffc0cfc3184868157a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453022ca89ca1988e437ec95b7b7efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403a2123d7664daea5bce4d32648af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fba1888a69ce952159d35b7cf53b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f00a71c89ac5e7b007d4c6da2b66e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e4ac8c6929060e3fe8d02d93ca0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec931033cb6a0787a80d4f74a695c0d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df9dbe0e69e2feea79f9dcae57eea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63274781262a22ffb72e88e4b11c9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149f41d5208be6fb268b2318fc897de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc83b8c9c867a183723603ebfcff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba82e8645975c59f13de707ee0db554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2912ab980598043814cb0e63ade19455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4066129db4872f8a0cb87a2c3173b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fad1661b11a8307f653c7d07c326c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7444fcdc958bee213d637bbf70ec358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bc2dff8c34d68a5142b35d3c443ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed558c7cc3509ce8261c4459cc247b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8f073fd519c31af81dc54c720b6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee79f374ed654795f72102f6f2d0ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2ad1c09f522fdd90f956089e876863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f986e43c39dc2de2e00ae55d47aabd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285181416a9f2ec689cee7d60dc3b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad46392cc27bac4990ee2be5c76c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b43cd462ee27417704c12a0527d4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ed8b422d429d4c9aaab372959aef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d67749f86ad13f8ed2ed064ed02269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a142f6940cfed8507fba74070fe8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eab6556b24fa194fb5a6da43c5f5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c059ce5018169feed212f5f6e9f8b6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6c77767271158182886b266fc1c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67bf13dc3e792a06559b400fd3532274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023248a7a8c80b536a692bea919003d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d0333be3ced4b55364a959abf229376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd84ac3f92b4418c5357672ed157d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c89f2753035a7d51da3692430f382478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9bd4e3c4ad404d156af43f64d19a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ca8e25ae287e24fba0ebfe478547980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79ea16039452dd9146be995aace8d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5aa02f495ba047550a4f613043c8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e001fbac24f297784669fbaac68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e6726b98d3e92bd2196063afc155284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93641b7397bdce6b170eb2175e69b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c323048f73c4249cfafb1447afa6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332c56a6d718d73206495d19fed84887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523d9ddf330a64e8a519ab1060bdf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0124085f0dce4421e3329f9f25f8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df377810cb87e36fdbaee07b0f56b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5eb75a2b17b35615ffea40556ab6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbd8af8ce982cec14109c8c5d7a54692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a77e70584b72793917f305f8b01893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f7742e3a42f9866853c20a3393e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e06d95df6a91bc2d7764be430d63895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a71c191fa8568a210d7bb7fdfebb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afedc4005cece7f71844cbb9f284b9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e339da56ed98086c5927cabc1e2e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff300bde09c5d2fc628b91517eff51099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74995fbca62267e2b6a6985eee83e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eab2a00c72cd124c2322ed9dd7b33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215e5eafa77ef21b54168e0859698c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5696a564ead221f613ab0934849fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b128efc56bd681540b9844323b382104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10add5f7672cfc8dd980cd4b93be6fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a7d8584124a77ce387b553c7d8b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b69ca29c268666b9d7a8a661d3728107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658def78932bd1544851a9f4f6d0863c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857225017b18d2b01b4e0133c337d983109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef6e4350095678018974d2706fd81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56039393317615768365897bdf1d16d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b8b9befc72993c74022e51fc7474112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d0a805f96ea89ef60067f92f9a5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3d159b7563b5fa6da3bc57ae5cbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f598c19b1e07cabdbd5c8ae75816c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e554d4623cc54e8ee0cd76ec40e647116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a0c4fcb2ff9d77a69da33569fd4d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac2b9f5f5d934927510a846d7ed7d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022fc38e550689316e8dc00db64c4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a72df3fefaa76ec5e269f60550c108120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef58e3c2c21864646b0eac9e24d76d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c88cd8a6d2ddb674f1231e45af6c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769c6afb73a4fb1d803133ba2ee6aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e367610ac3f9816bef808abf6b985bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4e9c7ddb773e6b4e7d189e72c856125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8686cf177ceec980faa946c426dacf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0bfea50a643bcfb34e0c38faae51a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d07cd4012d07147cf633ec0ce76c81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0a936f7e257fa2c7932d9daace492129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ac3c0a55bd7d4fa71e3176d27f79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b3fcd6b016b804823d835297984d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc875717b3964b6bed2d1d52fafd60bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5096dba24a9f463aacb57f887d1167133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bce6272dfeda95435b199bdd6056d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a3a305819879be5529b71ad33fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff582a9ea4872da23a7656794524c66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef17b097fc6749668ac3dece2b15cad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35266c6b601d3e0f8f2805a7116bd5ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb874350252fe0285f911d9741892139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0901a9165bdc8bef50ef0937447c3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ddcacf21e694bfa182adc174043c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ecc50fe504aa9bfaa5b35864d8630142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8594b1ee9c81a87fa7cbe2d366eb05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9ed9a644504bad47b0eb0c82ef72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58736354f1eee2863ac97e470460c518145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da38887911dfec2712283737033aedd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692bb1317615e976c5d31bb75fc14a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73cbe89ef501cd7723777d491f9136148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3851014ebeb08370a27ade517b13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f978d62eca3004bb3ef09229f716a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c62b4f63b7c5e1f1fd88ccc6fd5988151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdeb4c6530208ddd4701577ee1dfd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f239fe36993a00fcb72c83ed4ff396153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f40e51ad85ea0d93f5aaacd08fef1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964105ccf29d4e28acac5208a4075ee9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1698ece60753d4f2960d1476addae9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08ca7f1529f69d28046c6116c3d08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2abaf5131e9ff9f6421b6495404167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068931a8fc0007c3aedfa35fa47edb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3eebd167e2ce861e1ceaaf8af4e1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa61c4d03a204b59807ac148320929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200275e83bd1deb063e0c1766c06f06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d13530a76718c3d338ff80292c7b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785062d45ad4f58a6ba1ed21b12cd30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9e444343edaf792cd21cc1a585a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a394144b1d4c96d66377cd80599b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c674d038328aa608daadef445291167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8227b0a0b6c600486c0acf14904620168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c6fecb268263191271e9e301def5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfdaecdab937021a3fde6970958ed3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bae30bc1fb4af5933d48f5cfc85bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa62958694b8d163435d5eda537e74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f348289a809030021dce0f65964bd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d2a762e562cd8ba60339e8472ff3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6dab6dbc4de7d8d4e3c4dd6b167f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41c3a2edd6d168fd6d77b21a9ab338176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436c0d4c1f6d4ed1ecf72a489d8a412177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfe2871112f132c40f837a8b1b1830178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc25865f2cf2d2b8bc5559475be941179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9c99c01c2255771b03bda128c133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7eecab9b5b8bf303a3ad689693882181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332272e0f2d0539edb63abd61054004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf87b223d24f5c2685e625a4c31e81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca05bfbf00639e422a0745bc8dfb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf672390ef16d68151eb4756aed0c13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b90240d23caa1a159a5583f8942dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792451036c7609bdbfe2df1b56cd553187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ae488947a7e884dc56eca778f57e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4dbb54e87712589701b4312ca529189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a25e4a4f9a5642df3f82da48c1911190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f95e08f6057b2c2c90e18e024eb9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b206efcb7c9c78fdf260658105927192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744f58c4ccb2e77259255bb4c3c455193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014b189674da2dc3aa96e04540a842194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17e81b33ca0f644f38fded59ecccbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a58b42bff928829dbaa59d9a64e71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86ff5f701f8aecac889fb293593fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5380666efccda129a7bd7324021b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa1183ef6126a4e5e89cd1e61c8708199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd064a8679ff0ce1447be7cc65c87e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97f5cf0d8f0813a053eb3377618223201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd94070165508999d2eabb9c9f4f6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd377ee38de2cded54edd74ce9b983203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f077db03131e4fc5087b13800b64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e027cde43d41b86e1307756b4b143d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c48919f532827c1e4c2ff0195ec889206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931a9ffc08c6b13e8ef6df6169a8880207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f8dacb86d9f6945a93f4563caba1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a9f045085ba764f7209217cea362209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68213e54b1debf26a1d2cfb18baab42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd563b1f54841f7fbc40c9a13170b32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54b308f0d87644c16704e41bab51ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa149b89e67d76a1e952f886f6939baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a2c8dfce45445d4a6fe82c3f7b1ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00c1b52f26508383e452f58a79a14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8115bf9a56b12f24d444b1ab7d2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621d18968ad58d4193848c2aa3f270217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62599e92a519db608e438082f13800218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f4d5ba6d41dc59a8dab7885fde2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49440204e5245f057c89cb94877be83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acff2f31e22e0591e945223304c0da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9fccd694343485df7c4f3489a2ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1e47527c00f98a789b78e1a02d8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0170dc578dc9a3a14513be4b68305db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943917c1b1206b6a312b03b8b8bdcc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055da9781c85914d95a5c2475fada2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26bcaf0bdd78301c7c12eadff6ab5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f631c86eac2101956778de59ce097228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7021cb8abe510f292ec62c0910eaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c3d3ae713157fcf7389fc3748368230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d786c3dba3220a59f1dc3ff94774f07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b36daf2bb2474436a23eb7e4d89c3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170bcbb635e035d7565f511390c1d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1950368de5b0868c0d654ae2c434a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9971c6bb485785fd3b48594d48031c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85bb39888eaa516ff6e1bcbd0c9b42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0929127ce5b39eea0945e7a1cdeee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2badd0fbee7e1a630fbd65a76615634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a4e9c4be28b3468272b8d7acc544239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c6b52cd0e2d053460e062955b636d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd69dd40cd57556aeb106a3a4c512241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233940ee6e0501c5167c66c443c0422242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d8aea8db931517d5d8a3b1c2073b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2307c48e7f2437c708b1f213c786244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe36bb94b498c11c82edc4f3fb5af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd83c48d6fde03bb726cae487af35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101ec91cee128ab5abdf0deaf258ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963c4b04d5df681da42c5ef36bd962248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68096a899de9e45d7a951d294200f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523973ba1258299662a30d70064cf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0989859cfc357c7a3f365497e46dd38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0251bf89d5d06ce3cabdda3744853c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b2fcc59837d0ef84d4a0b688f0af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a0160eafb6b304437e4db4d7cc903254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b25d50ab431ee2a2a2b77c670e95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5ca1dff156f24c986274f2d7649e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55411de955bcfd77eb67705948e6f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefca9dd416fcc164b725fd87c81b26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc0439e46330e8f68fd5b1ede1d53c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9522a7ad6746d4b6c1bce838a3f61cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe935e81a3813e7e2f3437b7f7d8fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412ec31629b3b172dd9cb87e8602ae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb48bf7ad1406ec879ba96a6e53844263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfbc41da9b710f0f0959daa8a7cd6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3fbc668e7f638914766c6cad6f5a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23b31d65b838e3feae1d45add7962266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5212e8c8c3470917368705f54ce05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39dff15620cb3c59eb3d5c96b07368268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861eea285678c6fea625c4990406bb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e6fb520497f0b7fa64aec03c33d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d94d828fc4b78c683e0c6acbc34da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821def9a903c5bd188eec4953df833e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767252624415aeccbd708fb73246b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8ba5f03b9ea69baa58b65390091d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d8ece31986fbd99e94e4890c1a40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22f698f47d9197242e6d2a3a2b42c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41a308618c7d258401b731d06973f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d6c1332e2a54700f7f8ad877d5e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da32e8e970af39e7be81cdf84b43b45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3d7569a0ebe2e2718726e39aedef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e53f35a597ef4181f758910a9d6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59f512048ac09ed41144f5fc08528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177607f7bd22694451eca57496375ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86857c87bf9b03b78a017c2f56f9bfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d95ad37fd7afe5ad26e09d3290028285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2118daf7944e8b81a7e5854da6c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e80503767c692037b0c0b26ed17c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b76e3c3ca8a69ee907f8ddc34123a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56b8ff0fca5d84ba4499dbf4b93f0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab445f8aaefce39a00629858caceb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38035fd54dbe2633c63bc50ee94e59b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eb1d274a7ca94dad34c86d2a99029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1756266872b9ce4786fa75617292293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc947bd06a8329e1faef7c9ba4444dc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6984e5ba395b29015c3f534438a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f3f96c321ad3743dd5625ba1f833e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907c3bdaa973a61c571e48c260b545297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89204d2cbffb8dd9294a957de58683298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ceab4e746e4b0b454821d90fc574299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090d74f6aff99c0d90daa116527b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c69e047338d8b0e1f067d3ec40581301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c570d284ce4ab36199da896a673dc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afeeb485396604503f653f16f558ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea07ecb49974501c9fc2891cda446ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a50a1fabd8692b2c7bb671f459771305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e09c6702c3522728a10ed5baa929306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65238ae7113e3792938af2f90e2f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7420f5124f693b36cb883595ed70999308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99246c1a92d81eb87e562425e5a4638a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcea54971f8c988a27cb93cee491b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72257b94aafed06ccc605016bcd28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef7e39ea325168ec565c028298191312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4467c277079146ded45532ade714f12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544a2bf81f7d164cef69ee4d0574c51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeab52a22f229e69a067afbe9684ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c3ccabf10652139402f1ddb24dd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89a73b7ac4748ae654426c517c2280317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ad6b84e15d848a6e5802aa41fa3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8298c35ae2cc7d2193ba88cdb77a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9c8d363daa66550fc735aad7fc29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b11c14eefda517578cc32005fedc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354173c334814218c2d151265ddcbf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd386bf06e9b9cca8cfbadf36bb05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3652870f7c91c4909aae882288c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9385eecd1a2fa94fa88fff1c6d07c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cb78d57a1d4533acfc0dccc65efe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdd306514b4768b166851273cf7028327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf71f00aaa7d2ea0c265173ad96d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36036c5a3186bcfe56c0d8aaef389785329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622ace04d82c57050472b629153a94f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420fd7f8f851194227c3619ca5ed461331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b193cc1942e5d2e623eab6e33e99f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b2d2046aa401c99b3cc59c14c708333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b718c5bdef1e04e0797c999fe597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa463f108c8030cea717f4457fd3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce01906b99c162fcab9a382083b2da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588567d53ebe11388fc417e81ef078a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5414e54b1dc8521b9af9f099ed320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ec1eb5c3a3b1c898d3fa2232b0e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de935d8e7dfd421f080e7eded1d4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14bc0dc2c960713b8fb37b450257ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d3e14b65bc248bb7468ef6cfbf9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c346664af7dc8fe447ebc38a364fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c938f7f0d69d92bbe12a33d3d374344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada297625378305ccf973deef75c7ef8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd672bd72f6d7d701b383441d61cc78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4641aa351d9b390432962e16fcf107347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd96893f777961ad5962b37fb30b51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ccee65076daa51580977d03be675349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f51e2d319022d49e7e3b471d569e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496f5d6a50125494e524e0b10a3ac5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15906c07739e61d887b0b322198de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c3efc751f3bb1fa9c13e3a98a761a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483b69e7cf3bbd92f19213347e3827354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25ec4e9b502ff48079f1519945667355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d896632f18de1abb399a3572fe48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de24981cefaed7db0dd99947f6b9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb45683a970f50667b0afa04ecd75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca6e26de7c59489f5d52b4f46e1df5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3caff1fdf34f9f665766fb68e16733360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f60cf54ff003f884da06348a1d393b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b59940d148747cc8d2ece1608daeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227762c82b09e0823c81f002fe1d55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1bbb1bad2e18d1864ff0d82f0f418364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a77b6003b9b6d1b2245210c1bdd2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906607561c336170eec31deafd9b98a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d22d61709f4a1ae62df2110b918e72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31694c5cd792db7749680a0a0bfc28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a35a502104aa1db233e418e90149369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8754fe765c6af1e70de4a95b4fff1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d2a74f71dd53ad6b99d6ee95908a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b58a122f45d3612e50df7c4106ea2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b84eada067aa3f744408781c13e4d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9d0ed002fcb509ee55d9f0b3eaf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170e81964e795f2f86c67276b42b920375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83854461280113c8284ffb3ba08b242d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25303b4a8e582dd85f3127c11cbcb88f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb41a2d694d1363b6fd2838e8ee2ce6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad90d3304ed7c0fe17ec584417d6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5919e8325e0edc68f9e2c7fea73265d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a3a8f82e1eee3f87f6c9536a62638381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e404e3cef3677d5793fc93a49a0044382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51afaf0ca2420d000046085080dfd5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160670c53578faa14009a5deb905292384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d46fbecbeba251e75aa3ac477928385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2149860b15c20338639584d0213eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdcefd0f078d50251565f96c8df8cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d4eddca1af87e6c26ee9dfa98aab4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c6c3e3c49a5ada6ddb4619ce7047f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3c0a60d4f38f98ce403eff8daa51f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6ea07badb8332875172acd45dfee4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9845a4514ff6463abc6fc1174b9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f95944992e5aa70ef638682b4f3df3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de231c14d1c82bcac133ad1d7645d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda109e45317cd8519076e32002893e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6932f1615d1b49844e33e9328e9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a135f39e73960a58c72df3a890e785397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7ee634f7458f1e42cfefc9ded9b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c4f174ce35a0fdb2349ea0976824399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f67482aed1f9a6ef67a2aa77494157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28909ebf6c31b2ea2fe7117211cec274401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4981713337e8066ef3358d6b05ca86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb14405b5935e6b99ba162eae5ddb0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cdc609bdd3d2494678308a531675b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fdf3697bc56b3db16e8435e3cdfbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905099450d1ada7da2bc0bbd5ce2407406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319507a9e41e6570ef6cf61477212181407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd710a6dfd272b0cb4abea0108337408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5bc974af7b017c905aac361623bfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f709db35aecb4b8a02dc37788e91c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83583527e6ccc58b7c38950c2691c09e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6ae435310660c7730b226c16077a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31acfe1831063961d6ec39a82eeec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74a516a3bf4c285f9fad72368e1cc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c24623288debde45e2441168c920415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14927af0da6542fe82fa8ce1466183ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ceeb45e570ac41b3c0b118aadff71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a50cf5f5f30c6024c90bba0ecd4fdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7967f44d64b0e746d699ff6f2fc90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c60964f0da89170d35a656ef15f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af1834944c84b78b03eef09d34bc02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3579c44fb09b298fe83ebd2572ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8224cb86c4249ad1936582c4603ef5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85a868c566ec14baa12ea3d6965a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa38e6e098adf096abc6b4830dfe5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f43f556997e06d516b4b78d172bd42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad06182bf0cffaf1cb5085627e00da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1aa214f763acf5fb4f53fe1ef7807428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73accc365714bd6d422f5e3254d9f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a108d4376cbb6cff70774cb4de53f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e0a43f346b49a2a02c0afbc138ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b5622f8bada08b654ff02bbcab0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d885fac5ea3518005c6c9f6b909ea43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c6bcabbe1a78d2074faa3c8444ddd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db1a7afc7f542c66e650d4e76e44e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab9a2e4905fdafd4634f30d1d283ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e99da91fbeb8fa97f107c848c8bbb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b630cdf05f7ae0228e4fd725a52df1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1016ba75d87d132cdd4f35b9911428439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056cb531b4fb48003a34b07fb775bcd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb8885af784b42f44755321439ee80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315d6287cde536cb946ab41254ec37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9cd63f9e38d29033ff0ca53e90d20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec8122ca68db4190399dae513159dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121486df76edf2ab8ea03961f16d40f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c12d5ab227e0ca8f8d03719ecb75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ccec47a8bd158da5abd24d8c76ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6396268271e8cc9e0b19d73b5afa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aff3806ed530fdc97f2a64566f1522449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339881dd215ef4df86a0b1157a6b07a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8363169566f7aded5afe1829bd4285451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5edea2193c795440fc7b5ca314e74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cead3cef4f5e4cd70ebaeb435c2d23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b47992f84f9206ef76be6c5ecee3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693474c63e83517f580056f9cb0d546455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5d46d44ea7547d42a306d537649a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b131b05b20b3ada58df4b0de0c643457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13628225c7d1eb9751560f3de636baf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f9690b0e3788f8def9b16963f6a36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70050bf5e64c730b819bc46f2157ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836d0987ef731ceefa45a796e82efb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a195f75f222fbf2f853b04c3d6e75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3244ee44e8271b6d66cf415f345be3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bc9dad13c598d28e355f5b259e2a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ace3f89a7b7024a3c107218ccddc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78ca39a329ef13a38052cb82897af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca594bd8465229fc4e8bd96440727ac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af2c3f58d5e5acd0e909d555d0e2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710a71fd3caf2feabd44a1adc34870469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2bdd1f1f244c727fe301b2973015b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919a7461b493ab45eb8561dd7769adc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940dee79a632c4b8bf064b9ae5b468472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d717b702636cb92ba897b131a20b6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f867e7e44ac3696b1ce9b5955c2cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361ad0d34e78bedfd79aced7d1921eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1b8a4979339ae252691b7aac98302476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed919af60a3e1bdb442cca78f9c49c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d05e48fe74f3223f72958783e1ebc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaf4b77da92325162fc0696b19575f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f395fe62d40008d1c6577851a3032a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d3aa0da7168a30447dfbd3659ad9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656314bb9a4409ab2a5f351dc5885e03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b803d12933425c2db28499451dd16e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c47f24b3a99b12ef1be1ee25540a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae366a338940caec76a187e0a10c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1b99629fbfff5ed89192244c5e12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c0746a03a7ca6aac6bbc0b5dee9da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f66ae016f1fee08d17937d58b2dd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f785bdc5a215c5ac2932684f3ec154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf590e010e70b1d586ce506c18793f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102c196a59197264b1f031226aaf4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96f0c0988a71c83e656c3a75e636e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60b4be2abded56090c2c006d96fb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b624f28aaa4098a5761c73797dc5d7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db22356d820ec1f725807f86d2eb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77afd1c3cee178a65149b5479d7249496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc0256a30f54fce1dc7597ec25adbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e918ecc4bdcfc621cd883f99970d898498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2255aec727ef5ee3b3c91272255ecd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7ab7629a2817e5cf43dca5c0a5ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed22aa0dfa772c76e69ef9c99f5465501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b1d1cb027358922312ebd2db6cb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315630f27a9367b95d8266d97646aae3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8641bd382b85fe177a3f3bfa91f7aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a84de2c7b1b2ea3d97ad2622bcca1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca326ca86a0bb4550a30a58ceedcbda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1da34b78552a40554fa135cf88bf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab28ba53aabf64137bef0e6a5cb447508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d8e7bb016b7dcdfb2404b05fba2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c6247b0cb62381bdaed400f488ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af81a7f9ee4ad4952188ce82b924c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0fdf43942f18056c006e93478bfcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964750a0de82d76262ac0360397c517c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b0c0bdda5451ec764a6c3e423c01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b30fafc2feb01fab74c6ff951b0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27930951847efffa23c6e71b3a1818bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3293e97980bd4dd4756484a4242321517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf37f0957ff91550d061cdcd814992518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1a219d2980d769581b286239ec04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3b6a0efeac761f6ebe848d432ad31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d619eaef7db51697b1af7d323022644521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0468a5eb9d64018e4c10928e9dbad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759fdd7e539ba9f86ee95ebcd8fb9a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3125c8823100e584b87e2490791ff9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0e85987039823194ce351d0d7503525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d24bb39d9730515955c6d27412cb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de04703e0fb2843e0ab4f920f49ca42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa22686bcd036c734e027f34a5b9307528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735518bf62485d6ca2f6542759852719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413d245cce4472168cb287dbd9b351e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080a12ff9e09d35cd80ec698929e13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd125f6aa062415f08172474bc589d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c75a80f09085b8371f4fe0daba19f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f200c2339f8b020dd3bc328eed3b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f0a0713e7656675e03ee103845bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66bdb22b23b9ed50acfdf05849342a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f9fa57ebd779ee6cc168b17be5db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba745376f7f2945700a4797ea269b03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d3eebac3cac6809a4ffb2411976a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b2cb2e516eac7d0a36cf4e8923c96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adb6ab3b4bbbac412b4355c8a59aa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c6516e6e60b619c97808252db797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbb0d020ff52a1ee4e3a647ed1faf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983801e9243c0665e13629c4da7e3b53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c321e0604f0b4fdf3d79b4ba35f84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792e4b10249adcc1d0dc549ce1d33d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0e942298d7e549288122e87c15212547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac5a93a78edc86783b09f9ec52b7d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa81bd316a04214d2686fba420bc75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7fa0cdc13813e7d054389757ab9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acae90d0ec4ae8994f6186eeebae327551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d14567f7c8d6a0d8d9f04f020e05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd25cd50192304b0de400f270c7ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b279936a4e58d45f3b0afede24b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ea8a5e1bebc44b7392aa3184e1075555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659d893046021666d17912fc17a4ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b15e10b39d57ef834a8b881f409de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d1bc1e17473a598f2f4165b50997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc77bb0ba725be6383786a4b8304b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff8f5c7256be8ad67a6d3aba745e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c86f13ff8e28ca093d5a9a4407ebb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00115c6cdc7b5d177bf9d8213e3ac5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692561a606691a42cfa8adec9f290f18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fbbb5021f2494b07d02a539c45249564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a840f66aade37f5cd8762df99c1bb76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145c94a27d3d851c1b05d9fe1d35cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f5c05d69b52bea1cd459637504931567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7925cfb849f305c46147dd3bedb50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd300228f52faf63a68921b0311143569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437052ea46146530408aaca4861f51f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04e93f8722daa0fb51d3a857d22fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4616147d3ac94b0827d91d7d9410c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952637c6b88987e95fb5aad2cb08ef6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2a19154da68a71d38c2753448ecb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4716916b2e1b077862e2c3dcb8caceb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61daafa5205eea04d7cbe862f5b79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad142683d80b2380b734f88fa52d0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74a3ff906247fa9a3995dc1a7a1aeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490318d87860353429c03065b97e0c1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52983045a41bcfafa398145dd11b89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7dc0acad878d7fd88916e0e83183581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b0949c0d7b24a8bfee92d991a3fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccbab8fdaa8d75effb684f14c17db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e27840cb648bb5a696807f0dd1c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567a7ef4ae476d0a6d3823bebe3ff6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b855769fb945a44046781cf6bba6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a9c4c5d570c8c48048d3767df7d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae156f613e6159dad0904bd4b282555c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428043af5b5a20ebacd2e925d578be3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e08747a84b38d65106c4e47a7dbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74c61998db21c48411f808cf657782591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fafd11b998b915363e21d126372b74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0b8f5906b95c22202c9a71c85894593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc14d6f399cf4d45f5f7e45281dc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a3b1ef58b9f4d7163b40d8cb69cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f19b6169ec9fe868cb746d582aa0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd329876f803ae65a301831a4a4e386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c881a3d20225c7667f8527571662598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da823ec1fb4279aeac63f5ad72f1c541599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82647b2f528b7a60cd6eb30f4b6257f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5f801ab41c7995698494a1cf7d54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115411c66806dbda877ddec39615e2b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce827f777418672bd3200f76d84728603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4b5b4e4bd05fcaae73d49e8cf032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783a318025364b65679214529b45d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee34021e914f0d48a8e7f53f43061606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e3763e248f54828c362a8624482d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b47d945ec612d14c22f2c04467cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf87c0e7e6e7b3da4632943d201a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6403d58c823d8c13cfbcaa92fa9b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86098a142f296cc44adf8d89fafd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b0a49e35f33596337639e29e06e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c95580f2a13e20a2217c13934c874613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e51966f117bc76e5be160b45a73b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340542d5ef40ebb92307a5c2f0597bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d262d4cf9bbadc601a4649a28a2d04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558138612ec217eb23c20ab384c5c520617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b906e1b3a3959897815276a21c7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c37d2925f8da9c0c8092b590df3ea2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3dcd26e20e632d570b9812388ac03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bda8d12d029fb9acc8c4f87060301621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb29d93f44d6ca617ee3289b93a64f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542c9208a5f5ffc21ff7d4616104ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab9a52a836130d8ed0e055b830c59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb0a87fcbba9d06fcc0303f5c8a1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d40a55af43e15a5b4bdba65bc081626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca01808d5dd80aebe83ffc23df3d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f2ba16d246fa11c7f8bfbb209142628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f33391674b74834fe848b8027cf8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16e254ef1550126d66f8a8a953545630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72377f6a1f514d8255d84dff26fbfd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d09c45f6cea617adb411ea6a243c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6aab0fc99c4a66eb99fe440df3283633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b0e232e55529fc141e2c9ae5d65c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd4d5fa50d0cafc5340639024a264635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873895bb9d5e553e1e7a5f579d6b22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ce31b1da07975765125ae2c63304637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8960b947f400383abfb46bb802166c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e25b0b71c2873a24aaa5fa0f6b8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd50d0300d07596c77bf514da421bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b193bfc4612b91dea7eb2379497306641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795589342ada4232c65eca9060004e7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96650b3e83d983238bb0057e89f8ad04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ffd27af18a21228afa88b53ac2ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471e7f1cee1d3036bbf7925968316d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4822190f44cb0b30608e233cf451a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695e0ba56cf1968fb6cc27e1e3b0e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e1ad5f80374aa782faf0a52026e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2e761ad3fd451ffb22c2fb9ff0174649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eca5262db655e7e038b76e8724363650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c20c7c8487632d53ad94d3c819afbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbda38cb3c971166c0c6ab8ee69dce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89913b49c277fcd739dec52cd402d1f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a7924a8f304aaa0333dfc7a8ff791654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62121e0c5c56df8576438807a90583b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f96032130761f28abc4cc2bbe1fec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff1c1f6dcb0b779e677eda57fe89a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ca6d2c9b45838b23be675afb50fe8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c2e44376484efa29f8d5ad1d6e3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3c5578a437f345371dca0e7fa7a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2fbc42a90275e04f17ea02c7f0542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52342644134ac54572740d64025e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b44516412a26d9cc7c687a1d1f1594663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed35721b3f33d41812744f446a63e29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020c9ea69b2fc3d7fdb7b07b196de6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba26254744862f41256c9e59a7af4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b224813f2b0cee8d93a6ea8edca5d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33109ebd7e44b58ab03962179d9d6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab7fab19cf3fb5d0ebbf121acbe32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336ff10dc59a988b3ef6287b5dbe3f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fd0b3b4a98e178da9fde606de99d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413e7929613db66eaba11ec9214b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e01ef1338ac83c487ab5706edc61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7632995882be6d73e9fc390cb593c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf17cdd138f7271deff70bdd9021420675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5f009c27f997ede7625aec55ebd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793104b4bed81856a0af8f6c2480e064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb431a815d885b22496fb28f528e08d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4998d265f9e43fff239e91da70309679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630e61d46434a3fcf9dc41a1816858b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcb9627127398ef45a50a3102b9d37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27eacd5672dfbc874bb14f1e04cf9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7335da97e9d4d4dfef432281e9ddb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4d1822a1f54e3bc0eaf049bff95f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba33a332d7d80c9d8ace4fa48b3a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56228ed82464acd30e085abcd1ff8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82821f222cb44e1e551c7bdcda075ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d0f6a101dcd8913ba5d467df5fa42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290caa2f5c72f9182187b57de14b922689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31468bd6545f8c166f6755b289222b70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea885b56e88fc8f0d48691ebd952b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa3b5e9f80e3a6e8c7063dca53308692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6962105ff8939a22aad1f6843c1ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec2faf2b789a517a6d99e860907440694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657540df248478fee83056955c51ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4517a976c9ae52dad45fa5855486c7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b61a53a4f03576694d5cd14b22b5f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344946a1ff299ed3e4f119656dc98281698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43573474b7f270a025126beb7ad23f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668fd2a586e8b28dfcfdc550a7beae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76a6d01f4c7db35c622c4f8292c9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e3206e3db03f75c75fb513f22648702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e7a68f2bb80dbf6e0b993febdb877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484c3f710e87816603932d77a6f3c46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19758c96533b33944a162670bf9a7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e490d6b3eb6544ba06347b6c05d2bf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c6fee8f53f617845d138e36fd812707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6db14a214f12ef018fdbde7ede5b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387accb7332b58d3afae71f9b763dcd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc823adbcccbaf502f587ec55aa862710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abce432eb2658440a7c2637506e20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7181c7bea56151c9331fb842a315a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c13cf91c496e8d6c260afdd0ddc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde74f4b1f026ed41aa072aaec0360714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb44142c16006239a0d8d1036e5d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc630e5bf564075553c6dd3c0fb5c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f11c01138a7d810158714fd923182717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7d53b9dd9c5c6e165a4a1c46ab9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3981675a1374ec1074ede1a79778719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850f5f78aa408f8f754a1f58ecec263720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f46d78ff205ddff81184909d0448721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d11768ced51cfaebb8fc89762962722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cec571a09eb5a640a1140a414cd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a61d4d0cdd0760dd142de6554712b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2c8854218302ebdd68d75cf6258a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51651e2a6f3a778acbdaa2535d05c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276212b9e44ebd6509c98f1bb380dc53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda842886a19c185de71bdcd5fd9fd19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafa830dab9cf906a18246107a2f18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6445cf71e9accec5cc2f0f0c2745cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3519720b969775cd736ce35fbdf4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081c5452f3c127d8d14f5c4d040902b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b2918d2aa2c06c1ccfb918826563e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758fd3dec8a3d732c7611d43b592d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293de2a5fbcbe2688a9d1aebf70ebe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700fb351e72298f9e77d77f4bdfb401736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8ce1f15bfacd99fb3d445e2926965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a936998b74cb67b779fd3cdd861b8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb21a2b313ac0c19bf25e204d1999e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc7158a27d45ad99b94c838fbeafb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0e5c954c26debd830ec66f4ba6c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d311881f0c3e19f2eedc271eabc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7aa11a3113fa24088f1251c6804f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2824a592dbad8b00423ff1aa0f5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13c30ae361c5bf4d2e5fb5890da0ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aca80f27bcef852f5e69e270885d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e8376845e972a4106eba3d0b6def747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986589de44ad99fce7fa21e6e1212ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603aa86baaeae42ca586e8f3cb83336749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc485ed62f7bb6a131751cb5c7661444750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be83dcdabd0e69ad0225590ffcc40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63555c3fc037e88036fed3775dc9d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d999d4bd7b50c856b0dbb2241e111753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cd4bb18d1322d4a486b9432994992754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471c74c980a6099a44e6aae5494407755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f844d7898187d395f049b67c3cf36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726361863f6c6bacddc71ed81a510b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3664e938ba223321d934bc09b26717758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad79efc38d02f1f2f4fd17395e5fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140596b9dcb2eb419eed5a608876f5741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7869f8712f34fe1ea0c3dfd0728f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b5849a5ea6d6b3cf7c0b51dd4bb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a980653e4c0909f83551d36b892304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dde533a7c2a8520f1d64f038dbf475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e01f9febf8a5317a1b7c676603526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b94779cbf39a7c83de620e4f4540c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadfbdec01acce01efd26589b838a8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede8b2d0f4cd3020c7eacd9a8d2e859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fcec17807497e77acba2fb38d3a1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3124a0367617647208b81a109dc7f8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6494e98444afb92666c2b7426a78b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b67ec8c2379f05b9ed74c88c0276f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8626461ef24bda338befb18291cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8799b0e031108fe8154bb0dd544bf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e0d79be337c3974d6ae165065e4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618eeb4c732bb5afee0df1f60ba679117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57de8497686acb29ff15bf002addb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39617e8e1745df205a54af0a3998d12019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66216cd62a474a90c3a47213e328fb3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb2c6eebf327c115656840c82ceeba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69057ff2e050b1c9aeca20055391fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa69bf5dff1d2a52727384305411623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd979ac2f8aa2dd4d21a3f467e29924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dff9ff2c93d9f5778aa56d3289a09325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37422230531429296245dfd36dbefc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58347b44e06b0f544b2a06e0b9636f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c764ca4338cfc2a2eeb82906c9bf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a201d7c3141bc450794476f1c1f2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd96d77985be1077e7e0a6f1ce03530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783294cb8a03b6e54947ce073546d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a92346abd0940525807bdd416c2d2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e9a5f9c4a674506d8f6adaefaa7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd473eb6d48ee501082dafac684ceb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e66707115e54e96ce17cff6a2b1a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bcc16037390dfd73dda9c94d5228836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa92e39e3d764b9c1764fb130836d3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9454f44597ef6feef95a6c10f5a4c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf27c32f9c0028d30aa19201f7bd4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d4ba1dcf09a91bb4b76f12f8683640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939eb4fb19301c577989f6761004ab441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4888890b41da2e502b8bfba739f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248728e5911e48ebd610c1ba6420d8a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d104de51451d509ab7781354bc2d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e532937f568e7c44a76ea57f714545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9519bcb1b12957a694b2ef718b15f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400680cbc63bb9880c42fc5cb99406247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313cf6e1f16c26864dbe7cae5eee4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b74cd5008c16a8e261b89e627615749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862342a1585cd3b1b8b92126e497822c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f1d62d600f71b9a9172a941bfa1c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75779a8b9fed53e28842889399825c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3c0a7a396684ba67827673ef5ba4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5e369d5be6d78396b28fcfdee833954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ccb15cce5c4e11e1d7cd2ca92621e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4495dffb3e607e4f496ceb6feb57af156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cb6b5b2c20558c3d963f78f0c123557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c0db396dc43ab43d3427d789cf2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b1fe41514d0277133355e087bb2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87644b895bdccd8b34d4ebbcc8383260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33a230eed8ea7bbb63f673d19231061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e14394473d4ac0e95a77d00baaea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35129d8e6e23e35f00f1c145e3a338d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1c4be0f13eb4e7d64976970cdc9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47800d807704826e33e53cb23ac75a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741957799e4538ad3bfa6f8d5d1519f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc88f5cd75dedfe9148fcca6d7fb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6e249cf804ec9b39caa27565929468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4cf564ab37ee0d8ba0c45bde1630169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc17c7a9af283cfa2c4f68849ebb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534200d0f5721dce43f730aac929ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd28ecadf4938d33aff022991f92f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fcfe80deb086aae9e4b4bd569b7eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7930fd22fe67a58ef424fb4f689674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5269e55b1c3ab63127354062fe70a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555cec1d7bc11f00afa29380db2329676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2026064f8d7d40b2b4228b663ffbed277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7d5f1f95165c01673d892352344b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53434debf1ddde958822466eb049c38279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342959514c023d6052d59a2a571e24580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7868e25b3c85ee6db0a73baf4ac8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf69cbd1a63cf55140497fc625577682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f67b15f32b2d7d1feadb5a68546c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc412fbb97542aaf2b770eb7638252184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051537232b5cd204d3fd5f130a2c9d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdda21f3326b1b357dea6a245794886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200feb48248fc18f19453e8589ae6e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37aaa9add7d11f2c4057ef8ed6cfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509d227ef71730e6fc523fd2df573789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef489a676ab8067d0ad33ddfe7af5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef12b8f5cf11a23116c756764895191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130945f3d12648afff8545f18b8abb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d6e5994876eae397e7603fcddabb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd55a6ec1dc8de9b914bfc5c8372c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1e568ff3338aa769a905a0a7c702c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223183e8b4585bb6b41cfd56e1d263796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6f82e8efd0c7d977424716a8807f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524551eee0363eff45df3bb90ea623498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261cebe049984acc589a83517b6547199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f30b1b2d9720a448a14ab1ad684c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e7b15ed88d2d7adcab89d8c8f835f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a72e0abab57f8e4d5076f61bdbb606102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801edb0cef004c426aa2dbe8efde5ed3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd103f8c8b1106045e0ceb1df3f6fe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21cc49f1648a3d56f0de697ef14335105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1831d3f6a1081c33968823e33e862a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff92a6246f191c3b6de65b56424c67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5369f19ad22eb1cc1c71b1f2c20ba3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb96c2f3d356d4411637dee48f3ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ac2502429b051e8536e824647828110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d90afa79fef63d5d7f60b729729b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe6b4f2441697a75268d46fd583da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ef31a8ffc83d9a26764f9fead6a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e0481d6a5704786157cece68ccf92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e080657924b8ed7a8c76517f7311d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f02ade9229ded2e573bf08a6ef29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0afbcc73706c2f65e25fe6467cbee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c689a6719972b16ffd35443f613e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a1e597e04c5836550f65da342dce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7050e53993ce8adc7f6d9580ef046120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8268c9f87469e8046250ab8dff80b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628aaac1f6c34bde43050f60ad2639d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a7c743a99fd3787036c8349a226e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48646c042ac3688da3df50c0e4edc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac77f35405438388b720ced547721125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a8e8b0a8eeaaceb267a9f3d2c1bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b06ab8ac46cb79f8644d14d08a9767127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf3158db66a7e972cadfd33d959dc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c49f6de140c81ed31e4eb421c7fb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f24db156f862ca0696101f58f0c254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c3f2ddfc67a96762ca9ed151d6133131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9bec89c3135923b148cdd047b4c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e48d3ea8cd8c7679044fcbf8a35fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7db1df5d314d1d80479b8e3c47ab3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc9489d669953789cfc7231520298135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15dc90c270baf54ee93b1eed933a42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ffefb742d88033a7d2cfc2b749cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4600db45364d70303059fd251fe7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ddea83dc97c53f8eeab1037d5277e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c309315cfaec9ea6e9addef3db99a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bae0cd2b87e7448ac770b2957c18f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59494ad8f0b925323dc5a34ae8462bf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb7c42e77684b900aa0b0c42f5c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c8b1870f4df3b14d994b0c959234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c749bc5f011cfbb82171feb37566fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951660998e6bddc92b105c1fe6d3fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246453085a00aadd500bc52c0286c74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732b3bcf722c49979886b73340c892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b220f87bb8e6050ea35a2d6b5b9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea0b0227b935e61918406a07f1201150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ace58aaf25c1afe92587885ce7261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5713f4c7923d030c61aefc7dbddad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df524e645b240a33249b66380322c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649670985f965db0c971e9c522408ac0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cc49f56b84b85855279b764d8ca61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762831a5caf7b08c84c26c7fd252f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e098c8683e71a4a0aefd1bde1c43f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25cb00785849565581fe65cea84f17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c41f7065cc632cb7b1f6de85e6f63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd097e4ecfb824b2e59ab9da7bc56002160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349e590c91b787de0fd241e03721d9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844c2d1c3f2a4b91d95966e00b3543162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec39b69f6b3e677c7fb108466849e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088cc2b60abad98a5bc603a3edaa47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fbca25e79d4717c8f76546d738bad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25046e9a1af5e78cf58dfdd566c57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335aad6f9006a875c60f1c3170fcea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a01462948c9e5086d8e18619e2daaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea617bea91b1e97fd5d7cf4973bf60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c10823aa7a42022d5dab7d39b1261170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fce7f6afabb62951596cf1154d8c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536859ac0526d3c4e6290a7c8c42bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be66f408666a5382c6eb1a53d697855173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cedca57a48ed88dd85132e748d991b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18b300751c6c804e36d862e5472cc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4db96f1380984b6215417895c2bb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9564afa7d6d81058c504ceb52e07b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3556fcd1a67f329e725ddc1a6d7e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418dbe1280f55d7fe5f882330702588179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e35deda0d737cc9c7a1c1f8ee199ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd9488718e898ff409c3dcb78398b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e29ec72281bbca6318b4b9e77414182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519969b2ae22af2d088d3b9ac4584a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0e42496ad311d5f776a17cbf69e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed58c79f01211d6fc793e1c37a0ab3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a1e26f08b388c666e5d5cc4986b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf921a82ed6ca7cefe251e482bdc77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b236697831171af4c266214aadb097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eea3500c7452dfd90288f4354b545b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897359d1b19a2b654b79c12577d56f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9883df771e143e5e9351f621d3495191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba216cab0e7739f541b0c62aefbd235d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d99eb5f603ba81c14e63945b3cea4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4169206dbeb35dba622bcd6d5fc29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06203ac234715280ddb4002730d43f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f5c7699150f088f7c968ffa0d77c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffc3aa4cd90a0bef2bfc38bbb4ef3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15f723ae5f92051cf94845ecc75d57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b37eb88dc740ad02bbe8236a341b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fffe595e14ee63bdbc5bcf263a7f00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5eb893979b668143289126cfd8d92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db76a3dabbc7aa9795f22f7d0f306f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e022d22a0fda42e0cac4b8f92bb6a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3959efcb0dbf68d3ec4884f251bb80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5baee777ffd0d0598bdcb041f2413205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73100c2dd4a97ab7199086964c8b14e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3fe3a35ac81207f032b95acba4896207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf9f9318242b94ba4080f378b7ba2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57e7b3ac84d69889ce0e4fc1348cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25dc8882d009b91d07c21982357f31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c2617ef26e1f05e1c4133fe0fd304211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581c2587daa4b389fdd7ed4da7e76c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4d16a88da3cfedcbbd6e283671b45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42b6c84f75f4c380f9e45af53867b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cfc36f02219d6ba3fc0138e56de5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7676a9fceaad9964cfce4acf829ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c625ecb5cc8f55ed97c62e6c4c2fd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269faeb6cd0b541afa3dede6584b1b2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42325599e0570a0c7b5e009c2e766388219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004dcbd51b649cf66dad23a2a74c425220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583813cfef1f655a3eac7b46e043b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c010011743c5b50b96dd5703cece222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a222c6bc3960ae2a49d73bb7b15a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19639f4b1740cdb3aa0ab0c0ec2f48ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef67ba16ac35ba669160d555159f66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f07b5128e2ab49da53ad5cf4b04de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098feec892c08ea2dd4c0c21203269227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608871b490eeef6b4c941d8deadb50f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bda884486860e4a55351d4a69fa0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8b531b3614d8417575c281a7f9ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183433723d8f99fc891f95adfcff4768231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a0a6a2240163ab8564008a4bd006232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a69cc7124970b9b1671268cfd2dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa8276590ce57b110a995f6122c27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc81dc4348b74155175677766b6ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962d657ffc6afa2cf3e4a1de2e2958236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4389fea6ed768bd9c8dc2b81cc6cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458157717f182227d21356e49dce74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b977007f754e64466551287b00f93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee773ff571d2d963cfcdf9bd78c9ddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182b64609024ed5808d1de149a8f94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021868dfe0fcca2f421419476aa46ebd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09b7b9a0a4925644b2ce01c95e21ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f26d8553d75343102422ba2a7873244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59d7de9c484f4921c3966ea629c1ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e93cbeced4538b955cb9282de97ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad025cf946b7b568116db59dec5490e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6db8e4b874b0864e2a403b05980b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a2c211dcb2fc65fddb6246240ad7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c4065f6f1733737ee07aed1a7a0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85139091628b279f53e618afbe10ee9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7595a586317eb78e34ba31e5c95ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f3fa42d5016dcd526a5c5109ed54f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6894611f537d70e2382763bb5a2883254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89300a3bef7dff71d627819cd23a3ef7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecbf6b516280b15fc3706413a82e53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd82f3facd39a4857c4dbe7dc4c4f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d41b57bd4346d8da1e604253d4126c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683090e441f4f632b40dd1839847ae7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a5645c4b07f10601301012d413508260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce471c81036d2fc7e1a1ea06c7b22d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c13f31b6008c2785fbccda5d5d89a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304863f8e23d08e00338eaaf294c200263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c8bb7cd6d23038c6ee735768c335264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d629a410be96a590de295b0e0e21706265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b2ef59a026eb9e07418b1db083b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82141e0b4f6ad6edce95b27adb6f39b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc227787c90a2b87e9b8edccdc21128268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4842185f617ac9eb90ccbdf6401a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9c2686541cd5261c749349d8a943270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a2e8b9bc17b3b9054858779c645b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2055ee97b4f63a8ca8e2f2300df6ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732a87def529313686771baeaae055b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef179e27109f8c3e749f704ae5d86f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971578e3adc0e7b0fb43cb5bfe89daf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133d9cb8f7471bf0ae42d9b36f4b47e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bee2ec8a8c27adca1f52f47c96b18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc603cd3d045a3a4a9905263cbbb5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b345140278d36905dc248964ea98c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d47685f96776a0c87341a2ef14a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dbbefb8db0f784a30b0abf8cfaf44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168fb605e35168df03a29d4fed8030282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63617873e75c338ce535343e7ae2c4e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa74ff8698123533dfefd5ec240d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a67d0e6402b3f4126429d47997af6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a574f6c6bbe74ff8ffd1efb43ee9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a16cdbf1e218a7663ca20e008db52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7e5d84a5f1442a173d34741a60c4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d96d1c9680d047775f7c4849530b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781985caa0613e3e6ecdd18507349a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef374614c333c5e32c3277386b6a71c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f06592a8c04c59a950ecc4525c88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea7eb31c7f5a334e699d4c744ab054293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47204f738cbac3c224f79c0bbeb819294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3e69fe00c90647834a844fcf9d16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db600b9210c9513b7c5ed25bc5bf8094296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e9c54538df97126db20cc7c718355297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a6f69c188ead8503f51f0d1d382eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d792abb3b4c458f84099e9038c51d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471dda58e9589b6de47287113811b31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a906cf35e27937c26cb636d8106e0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd5a242c64cfd53841a32b8045f5c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7e4b65fd0a4c8ad9b3d3a28843cf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42d3ae50358e7e1c1511422bff188304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8bee0a982f6c1c3bb19fdd2528f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e699c70a5babcd2dce76183ffc14a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc75938f2ba68bcc9a1b76ea74015f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617034f7f2f2f5b6b06339e2d085b009308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794ae085ea7799b894c54d2730b31ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041654b919a83bae112967526ac328310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991250c6a746045f88a806832cf2f21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725333ee3f9efd7a9ad22ef84aaec61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c6839634fb43ced4508944bdc8e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140585e3b89d93ac5e0bdfdbc23e11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a4bd22ac93cf88a0f7621505d1e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177ddde67a9b69f725000eb8f79545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dba7905ccf22e1308003a88091251317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925eb9faf8d08686a5dd58aae4480f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772c374400fb71cfb1d639b580437d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9613638bdcd62270557805f15a014320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af952a49c43809ed4bd1838790ca49e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e60e136669453af05afb8899cbd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6102adbd5ad5d23c91314a8a8b28f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e62173867385e6fe9acd2881bd290324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda82bd365c4429172814d184e07f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c62309cf571301d4817fd8159d8023326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fbf5abf3f11848241a7d9cb9efff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f0d91389448ea3992913fb00f4bdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09628a2a5656d56244c6ca7f6466d3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb3f14ba641bbffea25861ed098152330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e24bd3914b1793ba75656834dbea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae9b0ed88f04677f6d43e66db0f7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a6f1cd4d84dc300fb5046cf3c3d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ceae815bfc6f15177b8391c5d5fa7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81795522f7e072a0cd546ab13f4a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb6fa4233eeae19a3f3829d12be59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddbd367da350642ecf0f088402976a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbf0dfd7ee8fe45e8dc2e81f46df1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781921cd84b0ce6f3b3dd59678865ce8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdc0773c201456682e8d1fa500b82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7557e29166abf377c7a4373ff12d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2769e2aefc207bf34ae98938b1f19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f8f25b254037f70ae7980ef3fcf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e749fa0a1f31cc07e34b5c84007e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde49c50c3511f38a4191fb5d3ab7de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802719234dbe95c70028a2247cbf1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd56591a96e07dfed6f386bf64133a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab85dae66b614ed82def3ac5fdd576348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2c987c5d817e6e7c4fc741be8bb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21139b791a2dac853d6262eb7d1b1bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535648f22145854b5a46c15998b7477351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5602a7338ff8d78121e469eeb5de53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64933336d6935e47875cde5b2ffa7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85f14eb525c0759b65ce2c316cb14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68a1f06eb4e20a5f8751f76cdc36c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f002015e271f80f8e419b90bf74d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5bb511593c353b8b7cf8927d871db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a29ac6bada06e767995a684c79a29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e3e15481853c42c8b08f37b8b151359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb8551fcc2e66df62ccd10489d415360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab682deb7bfc46627a7c17557fb4b79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a38e4500b5f5029c044bddcca918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27474053ed4543c1f24258949a7ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51643640eac1b05e91b11b86e0e6e32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466b6057187418d8b1c12b07bf89cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0dd66d6adef0ea1e807844087b51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e407d344314f604fad2d601382d128367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c16aff6f30f3656f87694dc79a187f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9749a0f5fff24d9120ffdef2752102369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce97484feb27120832a54b9433be60b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4deb4e4ee4ddf65fbf8d7f0e1dd2b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058ee66898871edfb7ab17cbcc5048372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3286e0fbef34963ab542be1708f330a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf646a0ef86ea63bb278664cdeb75f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e52292df175154e3af5c4a1df541375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff32e151fa2fd1bc519041881c782376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871ab7a207bc32781b18001becc0fc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a65a9089375216fdfae91b359795378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fd432b4bf3b261cb426b24fa360e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876deee5eb9401bc400f735d7ee5e947380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed76cfd9f0fd697913ea5d3eddc66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e9203ff9e6a854dea748503ee1916382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d0b54985d8f69e0b332e4c32094a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b0a113c8dc60de65523aaac7e5328384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50ffd7228c7169f2ddd78d771b9a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac8a0201b12e8c73357aa957e3089386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863d9e5bdb034a885cbcaee9cebbb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbcd363aa9c954c4d74750cbefface388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a34b46a9759fd74c4e95066c5d57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa83863c01709fb6d3210745ccb12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b103fec0b202b1296a32afd464d017391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8247bdd959524dd6e53af353e22c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69651b697f5135f320d924d3d90bf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ca861d0b0ad52f402b3a8ea1132b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebcd4d18d1450bdce5e38013f3d286395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079282dcdcdfb6be21b473b72f75ed9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631db1355de44ece4f68f0b06e3fedc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a2837bacd073c309499dabe19f8e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8018849469cd068f041b8e1e09ef1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85f222506d3fa3fac2660ea5c6036e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3acac76043a7a68db8f27fcd0673be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0844ab1884fdd6a8ab0bc4df2602fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80947943fbf19285205c3fb5c1d4faf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2155de11de09b1364df620e4635fecf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b52771f3c413a5ca605fbaec3db610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23dda342d0e1eff0c1d9811864fb17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd1c2d2c7554288b0b501de82051f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d6afe3bc40186deec792f71313a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6db80a09f087b4306f14b8f1b77dbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7deef606c5a2fd8734e9122189c600410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24394f1ff11d321a75396c03ec18a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f9aad8d27c94acbe884275dc9540412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7fd67133f0a394abbaa384cb24b15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e207727eb3267c8612b43d321c10ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab73641f2465b27fc27fa90b93dea6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81023db04f55c9701e2b5e86783bff2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee17621bc60dd5d62859873ff7db658417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a3e50b3c2a9b58d473d8f4bda63c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781af964aad68b845b5b7b50d68677b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2434f4b93e68309477922b8ea2824d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946191c8373c06ca0f01bf584b12d8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf56584492a9b215e7a89bbc1cc812422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9493515d9fd5be7334f7ef60efca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e921f8be151d23ee1f101ab2c3a8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1921ebb2f885201835f46a1059689425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d220fd8dba03d408addb38864227a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c9e9225e03d54aa97e54526aebfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e4cbdbd6113873077d8b6c8b9d47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f6f0b1b0b3d458b171c5e4545b8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d4ca8445c74200819cde695b6968d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34844be0fefa500232868a00b65ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7f8795e427c7574abcfd9b78ef0f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9896126919ff55295d52308da751c92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9706dc4e59d13f65d769360ba288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa68dad97ae482798630af458eacb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb20316eece04e6a36e63ef51d464ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b339056c7c372329600a6da73bce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701213cc1a2b9c6090ef658036da217438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e292f42a33f2b0a447262dd248c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd397ceb2e3aa7dc8bb122b24d9c32a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0acf62f98fd04a9c0e5915db07242e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac58d4098e19dca5765a8f106a10c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0007f3bc16be1de9197169e0ad45d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef077db2f188d48e1164be9caba1224444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618250b96ad0a65353ea08e90d05e5a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3ce85f529271b9ef52a117c94096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612036b0b26a7e9efebf2340daea841447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ade6d561a1c25f07efbaccccf65b5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbac3d722c0c22d88a13e7d535e46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b808cba712cd142b5b1c70d1a1828450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa55fe60acb162cf18fde399a60da86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde5f9b2c4519f231bcf8d40567ed7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f31463273129dbad240b494f220d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9897de08f1b84e340107610049940454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c19eacc0c10479b803039880185d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50200efc07c4ace4b2f3e4d8596d18f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73e5c114ffaea8d7330038096d55e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0160a7303c524f62bdfdfb07c05bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493887a349f09dbca0395fa581803b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a94976906783fe9e6596605b4116e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6d8b7ec35340fbc6455dfd67cf52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fce208cec600d4c5787fdbee76c18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3194c4519847c0d4d8730ffecdb32fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da483d3e70b57a5cd1cc99dab8c714b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840d205fe4a1e7d0e92d31fde4528e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b082360d18f73d2a559f538c03459f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6374d0ebccfebf9436d9a42f7c2db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa08cfe78b868d6c2e5c042d094aa5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d737c8a190b62e52da04df9fad5aae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117136d025545052bfa4a789b6fd25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26e68abb6856d0856cc2d65610db0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733db5aec62af23c2b69a07c4e32ce2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d72923a895fa76d851ad9bd8e7f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd31870df53c2ae2480bead2fe54e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8480132ffdeb1362216cba07f39035475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efd6b60f89121addd7bb8a70539810476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee8ffc0af8a51a38100835884d111477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94d17e5b95e16b66a321dfa65120e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca97505cfa63fc6a47de2b853ba122479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091edcbc01f8bafa7c350fcfc3a018ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089b96718ab803fc68faea3e99de46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c96831da3499687505a88b31aa74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11360e6c32b46d5297dafe9655ed5b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a2f9c608e79deed2f984a87076ef7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d59d99bebbc653cd50334229a8e37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12578a3279d7201f0ef198cb09b68b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5761b5345a178bb481e7c4ce1ff33f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef647a08ac9970ebb1259bf027a43a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397817a03b734d57f3ed4299690f925489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfd12d20e9245053ddcc23629bb4f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c4a4c080ad173e82894f21a91616491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dfb246638b85bcd3adf55b4f987e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e83bc8cce288cee880f850f024fa10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd03acba64974906a2b18e2d08793494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae8d6808677514caf32fe123d8ad1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c99592e8e88cbff96f91e7fd91aa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf80e870391c535d8e419919d2b53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755cb0629e59e486c6beadef7016e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22adbd44120a21156416a8062cd71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aafdf42938f0fd197776c3aa683006500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7113160018ab240da33ed31986f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2199624af2b5525fcc0d97adcdf47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834eb4797594a6dc2527f211b990e37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ee33424d36af2fc0a22840736fce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc071a894464b6d80f88b87d0018169e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e1d162e909c79f713398669fa22cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb415102e237638a506c804d6ad17f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760055f5adefb853f181410f9e337c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b172fa636a2785b690c01aec3ac08c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d66d790c8d4661d79606e71f5270a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daa092769a7153d83288be7c75f555511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7c4a7bc3397f06d7967be8c21589512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3465e43ee09bef9c790dcd84bcf69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fcc0008b6c2af68c7ce1b4611d6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe44ffab7875398fcf29b3259dd659515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354b0d6920092aa5681aaee7249f966516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0833f6751adf136e632fcd02e7c57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556b8b0636104446f480590b81b9326518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8007a990ccfc77b7462549bfbaa545519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c526a2c04f9d919d936dd36512734ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117ca4ab6d4c255b2565c690993537521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e9e1275e7a26a879e5b504a0a9ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c984f128964dcc995cdb9d6ce45de6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80abba0d708994e94318cb9b61a638e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b04528b811c2d52e2f2d8820dca2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490ff76eb24d5278fc3582c9082f956526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3f4eb0ec45180e682212eb23a0ee2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d4801eebc142eeed4d04691dd3699528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a177ff73225f604a40b344d039b883529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46197009dc8270f08468306464a0da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729c408cbea6b9fe8e4584576cb661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80a10d978a96e8c7f29dfe687f11a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae01dd95734c06270ccaf540dcb149533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee40714169645ae74d9396480c79cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6aad12525635e308445d613cd3081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0aeaf386d4099ac1f6b4da7fcf104536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2150d5e082282febce021c77c000537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214216b3be006f023e5ca3613bf594b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6c2a3f6196263a13940be49c2751c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22e82ec8be0590f65e5cf90c1d225540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc81cadfe3de8feb9e4e0fa9b99f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2546d3ef20f107694a6629c6db8ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ff229c339f4605cddf3112d1cb6e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd2729daeba31bee1c70e5db7c81a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2368725e08b0450c6aa990ae2478d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53cf53b9d98e3e65b662ad9278ab4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ee7f63e95f39b13de513419ae0119547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e5a19d8ec5c596f42a5d380ce706548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8e4f6abfd14cd976d4c082df9e2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec11fa4b72f08056df69574ae465445550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e77822c3b2e2108a98b729648d6620551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f77e903388b03348b23a51e71ead552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2cdf1ff195191060bd8d9822e722553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983a7bfb87825f9018c3ae104dd09c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c19f5b31631e6220bcd4ce7f4d736e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d0d6f60814746b904ec07dcb5067556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e543f50885c448c3bd228b2d5c425557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e0993dd3b3e81f05e2e1f0eda1c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c0a1df6aa5ff7502a48c1cc88ea4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d99ec78f95446eb3139ba35e5b5dd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f400c11e23fe21604f22a5cbc1abfed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b8cbb4387cf9b6e8ec39780f0426d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d8c42f3f625ec3a8c2ef09d2d3a67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcfd1f6371506f6a5a6edf8a6fc636564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a44d003fd2e155119c9533a9c89ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93683469ff6d4a35e7861e2b481d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3dfb647d8548f069b658ad517ff2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4e5badacd6a0efda9ac057f128d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c403739c0bddc7d436cd29c35d90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae36ec10f07766769bb0812a397c63a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43dc88c103f362492ff2b6b4cb00d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd213242cee6a8aecf29cf9917a03363572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80478db130ae684bdbfca2662fbf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da559e5700e128fd1e9b48dc143c8710574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa382610a16342b5770c34e157237cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736fc7bd4609d851743e1f82ba69ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968435a7f4cfaa388c0bbcf3c412108577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed3db05720125e5653ecb4c2b79db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891180ad489b136fd2caa7fa87e3523579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efdf875d51274427ea9aacdc93f5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f74699e0815b1c5f4c2c2402661a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ea01bcc899dc09c35814c017de9dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d9f8e1a7926a4f06ed4c9abc01cf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc69215570525f2e24f172b046acf7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b20b40372003c859423487682727c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e6244d0dfa39ad0aed704cb475f01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934097337acb277ec78008da04cd4956587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b507d489f257b53eb9c6232ee209bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb0669d12da20df5b9824c98c0daf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51079c62d2f039c5c36a78ad8eaa9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866cbff347ff95b203249c39273c5b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb0ff6b55d7c6a2f6f5b5548df2e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e552b5f47d4ba86309033b709b333c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba4ab53533c07ffc9df181f61c3c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d07ad4a7d3de0b7e19b5a12b77d5e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db84e4fe3bf532ac429bbacc5cd9e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5e9b2d12965cbf45443f081f5da2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e948f5bbf6be88b7787636ab0c915598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65eb3c695d236b4fbe498bf291273599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3e79f956a3790e23ed416cb28164c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24495f4d756068bce2eb191b5acd4cb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac67c6a913846892ac40d9bcf9ec1d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d3cf18e88f14c8d303add661bdb39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bbe44f92af6a1dd0856f28151de2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ead88df4ca6d3dbb1f6f738013b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c8c33f2d2b2bdecda739c3f8f9c82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a58bb230006f4dcaa0474bed7db7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef10153fc964cb6ee417f78eae9e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445396cbe5da1215f3e9b45de28b3be7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a972e7604f9cf794be302bd9b2d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd380ae3f8a78618ffc8e2507e5633d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226fce6eb91f8108b222052dc43a3e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c340c3eab18d4bf6a6684a4df832d73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106f4647bc7e9bec431cfb505fd72f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e765445c3d10f4d905c90d32954f87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2fdd3a37bc92345c2fb90cb30a792616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205737eb5fd9db6c42eb4e6adb384f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b919f8db413cb04d9c1c3ab323f9ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492b2c94d434e374ccd61b62184a0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f968e14ef5b97876369809ea96dfd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd07314985f5f146c56c9b471c21fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7933e566b4671c797d06312174b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78ea033d2a7ecef964e7a25466b44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8b102059ad9a137f6520049a61fbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0485d287fbd452ebefbded3bb0a2577625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d82f87f9d09a5798b8c1fff93e1b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21efcc4db2f33c7c004ac146f6b937b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee035f7e52a8398d588d41434fea0710628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd31ed72b8a34a01aa64d86306223f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c984c25c5fac6f7e553b0b53cbe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec651a6b0118c7bbf12fee239bc318df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8180ac62b866aa38013f431dca34d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03fd2cfb9d5dd6ceba17652bc2775633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142726ea1b425689939dc5269b0c0a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b9a3fd8ff50e59097ebef201eb92d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fcb89999a6171b1bd50b6670caef9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37953cb310a39bb8c8f0a40013a61faa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704faaf4618ea623c407484262f68e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d2c87ffd85afb02f5531561e56c27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac74bfcae7514f3d207f366b1d505640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc5ed6f260d35dcf05769241a391a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bc6f7b6dbbcd9eb204770fcb9905642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994823c7020617f67a564c497ef8389643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdef1670ada5e9a10bfbe32b80c18b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63f62d2383d8e6ec5a0959e6958ea2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb82bd30225de88aa3c3d7dacc073646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f92c903533cbbb5004d666d725e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956e9dbf4b1a1bb69acf7745f60030f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18a8073f3bc9e751e4ccfc5270fcd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6de8ff9826ebd0d3b76fcdc2226ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed287c9c9334e6aa331a203313b5ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f715cc0167b4836a0823ec7a8252652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f74a51d4e18d0f0c967290e42f08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede325fad727cc031738f486bfa35c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbeccc7150953944f8e38f6081c4af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d5715d91aca8810e455a6ff65f462656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3682d82f729645e46a4390cb5e190657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f4bb04749d37c1096fdd6202aefc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb85676d2bd081df7562a112173c56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8cc827e808ce1774f89c373fe5f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf696126e4030b944d018e30f5ab66b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a6341eade0636e3100fa5c5f390d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6693d2eaeb492b41bc7a4ba2118484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d6b7d5e0359c2792eaed75861a5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b72d64b5e4b29cc42926240989aeb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1048565539fb93bdb606314dd25092666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac8f3dc489e52f73ecbddb53c47635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d95c17cc1066a6b276e5005d5da6c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559391c9b30f6d19d3ff412d717312669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3c9136865d9ad687cb4163325df2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e927ff85d0af0c2811f1ba57bd9169671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d2a91820098241e56052f347ab6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51728bbc00fe6c9ce1d14bfa9d7a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f94038c56d4c0c7d6727d851b13d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049f04c185d6f1dda2ba26547013634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebcd7354bf9852059b43ebf0f4f37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be03803a0eeb1854e719eed1b74241d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342f2c95b3b03153c48c35c0801c499678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73212666164624033a4048f58e56b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010fabb872e1195e864fc3482ba669680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef96ff3129fe33f544dcce66839b5a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08794709f6a0ec8f779243870149b0dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e418646aa09bf343e376ab1ed926c57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da249fc4b988ad121ed2ee0ab0e1e77f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d30a8b6f6923c541815844bb1df04a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5ba121a3a07251b28a5661d597d6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822b2e50493262716effafaa9d91f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c8775c209bbc55dfbadad2886c68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c4dd5003f8eafe5e6145e21c5c7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7b99ef6bd7ffa4898b088a589fcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28b3f57d970c87713b121cb327031691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d98ae5d88f364439fb005b639c418692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229ebf452bbb8558d8e19e723d5358e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a79c4efb141d3121c23288d609c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fec1f8ebfbd8b6e0c229c0f8f44e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c55b8ebd1c9382f32163760cba025c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6659376f7534ad7612add4adfb11e09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949e243bdeecb480e90e11dd539f11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd8f4bf15cd16cded2919217cad5a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f4a8d1601dbabc9d6367ecb470db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f05e9e9b3b18e9d03c291975fe52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f4020bf473503abba7e841d78fa0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c038d1af8eaf46e0e7bd6670807b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1830cb9cca454d90d272bd72c1653704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74e171836e27cf172f29dc8918117705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019426660a2ea9318d7a30961cfa52fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82d82de38288888dc8718a8913720707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5fec5cd315a663ad292c3a34ba31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05389e45a9da0e7a70ef9e847c0d6d3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac38fa5b7fc20fd0576bf137a40481710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7695e48000485dcd855b1320f359e62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a215f92b5cddee3e64105a03b26e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85670bdc197eb7246438275178a08b1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42842d178994d37cf40a9f93ae3fa3f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e155868391feb11ea78e12b1e28ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea1465c32e328ba66ac8a5157a801716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54acef148862fd01dcc01a4cf1c18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b26a7bb165f475570966f23193605718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b14d7b0fee84d61e7b64058b725f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ff69565d4d22a3ca6b21e76517793720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b984f1e4659a3628270d79637971721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975b60ae731af5459beaf2af60b578b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9ac9191f760afb123c4e415265f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9cec19991404e6b0e2de86076f21c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0416d2d65e2eff9acb7284342dd11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b9440c44dbe998e2f8f0233c0f673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393958a8e8b0af83b550b9cdd232d8a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaecf6913cb3877d2317f915210b8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bcf34f11bd5f7a1b0abdb7bf41578729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032676fb721215c29f17a4f27f9f7e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11377e366b0caa5c7d7ddaaa5f306af2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790c8ffd2b9a09523be916e92953df6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3d4d3198395f432107708d3f34105733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed0ecf03daf0d039aa610fd79b0e4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e3645863668467e722b6beb6b7a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a65234079dedab4dc557f249864e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38e6b348122e657259538cc732a5a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12f0d589487d06cebc75e6db3279f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990317133a0ef7b558026be38c50820739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab14985aa4d0dd9d54f05812ef9205740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10383e4f2d081445fb024794721b85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da60c8fa29f7bb4060eeea11a77d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97ac3120ea0ef94aab14571481f30b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e879ff2bc0a1728e930c6b7273c0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f10af58322c271644802d7b655322745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670fe89679224abf0649e259e4849ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af52dce248a9c591b73badcd2b7f092747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeffb360999cfd7ae3c8c95a894739748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56eddf331e47095d78d3eed6c6b87c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b75755614c4e41cbd6f6163bafd4a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6348ed77903930419184ef169f66c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b06e94e768918a5ff8d67f5a3474752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2e51c4f75b6b32ef9d60597f83d3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>