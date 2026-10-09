--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bfb55f9dd0f0efe9690cc1570882f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea0e4cf6c4a78e8e88f0ae8426a3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748495f13f05c74c2579c5561adabf0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30444fc039951de11c048af936801a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec9509216938b29ac04d82d8fa1bab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff038beb69fdb31aec6345ff0e5a7996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66e6ee92fd3a739fbb3c758cbd6807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cefa5dcd11dd6af04f1ed5d3cb37b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e515149461c1611c8a9902e663a2ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49d2fe15343b6313946582a0704ecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846bc04e90afc12d5956f30ea4c41b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6631b47007ac77a2ca3e1a1bb71d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d792a44f47c099dcde23c1827eb65c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffe0989c40ccf4a6caef57d7ec91f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a90a6b3137aeb2fc3663f60f827a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138ad7e0167840d9ffc9a62181a6c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e4be225545f183dd4725d1764dea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaf172ddc90e9dc106460fa635d49218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07c0263df6a99d68ee045bcf459a9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557045415d43addb780f446d0687ad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5afecb732ee51af5031f56240d55921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba9ce830b41c0260cc505b976934f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e035f7124a3a0b5d3351b9247657a0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e197f7e2c296a7c11c3c39e007e215f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037910c2efbca731e187233ac0f5bf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a117c86876104ba60f14fbc8fcbda526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870cd652260ebad2c6e6158c144cb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eab72e71e24b8f516c3b1de078119328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e330e89f6a5b9b91cb2098aa7e38c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da8a987bc38528d2be7e082fcda7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf90ba0c5ee3e34f373c5e0486b360431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad34b867c84cce5e0876760b4de00c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcfd940eb0ccfd1515fbd7df3da28633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491f83856c97dc2b651f68bb6d3ac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb143605f5dffab9840f3a29ad22e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0d4120e64f4d5f8a7a225fa1719b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb01a1b8ebedb45aa2f0efd144818437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a6848d1f4ea9f4ad33f4476b0923238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b475ccf94b2841b12c01ee94524f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433382ca6a6ac27da2c0cce4bfefbde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa7b614360aaf4079148c9fa8d93e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964769c9533a88012f023ef254dac7f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001c6012ab854eb9c91c94a77374e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17dc73f6de091b422df39e7b5361844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed5bd1ee17a41b3ccce1e1802396645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7c1b6774e388d4e46afcd68a7a4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46badcfa805a2af9bbc27ba81b0ab71947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ab853d60e9213fcdeaa8f91b438fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474801fccff4dad9f967334eaf54ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45376f93d134a957d0ebc4b1b9594d6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dabd00c9b3e22b03512355cdc7c1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca78fb55848199ec5c463c83fc413452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcccb2f9be968745c6189e41648183253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2605c12f2833fd568ef9fbe3f78654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25687f453d125d417f159801492bdb4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c83fde8c6ec69e440962a18841ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f569e8bfc4682d3f241fe9e5bbb7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdbeeee2651fb7a81e835bde06517158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a639e6543a69a171787b6b8a27062a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab347259619fd1239010e46b59ea266960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80483268d9888d1340f7e4e6c023e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3478c554af01364c15b8c08e26dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77781fdebe1e9b11c6042e6a94d847a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba72f8bff389857a4cba93549fd6e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221535c395c66fedacaafa43d4e4809f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0bf154bc9b57f65402679952fb5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60347f7dc21047447885f60622ef0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb27a72b0e74dc1479e986acc9ecf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190d4914e46c824ef23d6825ee4515269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c439ad43236183dee21ee7cf0e0737070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a9523727c2656094d927538d28a3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ff639c082e31b7e30cc94c168f57572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf554cbcc5e600a1060da8b208fa18f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b6d8fdf1a457146599d8f9ad8c05074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6cf8eb4a070015595c1fce4f532275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e2269b654be536f95870e7fa6dbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b8837154485b744803f68de8825277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5145994339a7fea86a5b6e45b7e38078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83364c2d3e4e2a0180c3e2aceda71bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f52686b8a273c66a630608ec9e1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e08a9f1861b5e0319895db2388fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e97ca99d9228ce20fab0aa3aece7e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363d2744b08b7d43888bc69e322df6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7361304d5baa3b74c933909951f98a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26c1c70f208e35e052bc0c15ab30485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c51469ced1495660541b69011714586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5385437d32307e740b8a74cfee85a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9206c52828aefa4922becb3f580588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c37c1e94280554b9367785215b6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e902019ebb8f3749d774aa0b3aaa8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c411b72e6ff5e590828427d3d782891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d27a448ab517eacbe3b8b7a740ebe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501bedd2f5c5dbc386a7a75f77c5d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a8556c800573fb058c93a7b905ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e2669e9301c27b984b3d63abc876d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5874cbf14ff6d75c2e157dd86aab1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfece8a5a2ceaed7fa90194c55439297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1803be7b322c2b2e9a25c998b9e6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec55dd091792da53d5dbcc6a557d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac97373bfb9a33de295fe43635290a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d6accc074f20e7f0989b7d7e373f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eafbc236c2c6b83586cd3c2a9cac11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fad91b777224fae9794426ef5da56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892439da250713667ff743f9937c813104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75474f306a76b975715891c8c28df8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe08ecd4b0f37dc554b8c6eefabe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0435373fe6db144b4abc4d992570b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c7a3c348b53e6ba7c68b8977bfe1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac43493475ed81b2c6f0e7d59bd70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf9e4ce76b1492d388f532916b7cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc345cb53593f3050473904d5d48c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a4d7dafd0b00af2226f3859719ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e498e446d893a005f16ee69fd09287e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa297fb6fbabaf346b8c1d9e11e884f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742208e8dc7e0068c384c4e331dc77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2401a7d657b57a2652bc3927368201116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd34ad446e04eb70759312b676b166117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd719efca3ff598e00a29295f8052d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9481f2191623ce6230ee04324f53d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60b057583bd6f6e6bfe65f09c42d82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f9bc277b0442f16173647d9a9f1c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210279d2fc0f259b6ee0dd93a65f2c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50add9695c7fdcde12a2d4413caf3bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2eb8c7fe7a5677aa595de57370e5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29683acc2d2003e77d63b1cb61dbcd37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbafd6bdff4190f22e50cd1f55d6cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bede0f75b7e5cac3c728c36a85ceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ffd4a9b678fc3acea4ee88ea7b2f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cfae4fff1571618b27d33612a9bc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee118d062e375b1262a8286cb91c56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf33bf69357916eee114a220e4aa40b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08862dfaa15e02ac296b2abade3dfe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb8b4962840e8d42527aa4d6175c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb8ca05ddd11fa2d06362a7fe2b4e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9142e2e0b8e4a057677950f04210ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2ca022df2aa381bc8776c1d02715136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906caaa86b3a06a3bcc71516a3be2ae9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10112ab47b4a47acb6214d4ec4122a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe600cdb835faba54510e9b585bbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798a66aa7bbdd0543726e7d6c814b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6969603f4e93104c1c1b291870788141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a1129aaafdd6401287212edcce04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580b86f7042236808f4a4a0659d2b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086600eee72f0a2c973ad95867a2696144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8f4d0ec8aeb8d72fa333dc383df3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85c9ea71d110195332b54cd4fd2234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c185ba065caa7a743c24e24b40bbb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a807a0061b861b9f61464fbb421bdd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc971422571ae98e3ad0a80dfee1c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd2d760bf640de3013cc4e4890e775150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37db03426d8fb4edb92f06d08c023151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85c870349842cc9087f0420e51c3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a393845544ce5aa9bcf2747d29ae82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e5985a7d6dc875c718a6d6426842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db25ee7208293cf8ce15b37898e76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562de70a0361bac74eeffc160066b0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f6ca6c39842ae14347c37849ed5f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06367532a49829d1dd9eba1e08c1d16a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f1886183db239611ee12ae1f0d84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe5754850b485ce1e75af3a2884e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f023c491d096f6276c00eaf6d09050c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeefbaeccaaacb5f338eb5a55ad763162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e8459868a09454841961246fe68c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17304813c457dfb815e011217db0ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100481c1cee5de56396ca3befdad94cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f377045e93c6294c4cf23b91cf0a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1bad1efb48a99f79ca2c0b9899fc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2f04d2e5ac7383ad9bced990d7cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36184377ee461410bf3a08d1acf59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b2c89fb314987640b54d042cd145170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c5c93598b47be0ff4d5fd0d6d7ad3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03498ad1e3137552c4f906b81e25ab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab80265cf86c9bd5b4621f7fd9fc65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4b91c7b689136d6593e62f8d27ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcced8ed56095843431f818d40b546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ca0ba0bd0d713c08cd2b3fd47085176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd547d3e8d80dd4062e5de602f082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418719d7565a2e2b3cc7ea393f686a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67c91eceaf017b1a90ddb2c3415f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ec4a9159996be1955660ec4c93f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb31830728d7f8a9a8499cf1de7c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206878ff646703392958c0551d4e24de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9c3bc1ed6606f7cad2e2094de408183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410a690af00e56be56491c941abf6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0da14efb544f5699cbb8669d619da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13fcedd933a3d508b21f6773ed38ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece60c32d653fdaa37c7cb2b8098a78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4940f2f37275ef263feb1d7637ef4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371203aa6f6df6fc4fa1773c7a94926e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f96e7fe01832588f2d6707f8f9ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a33a657983a9152ac7dda71909e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e933d0308d3512f7fbf2207239402192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aeb691b9512785cf78118d190ed77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3aa1106097af91133caf512a9cedf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d04735b2ab04921bcb0cca8234e94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031dc8a3a4b26ca5aa7883c510bf885196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02e59304857d0e11c21a445040f6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b78f308292f0a80f780e0188970f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b1d72ecc1e8b250d26aafc042a5aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ba09550346111e9d428daa126a9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f51789569a0dfb00ce6031e9f9f52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea49e6f65649f7c005b94b784f1b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec783754a944d21fa6e5d4a3d01408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1aab5a719718fb6afa121f1abc62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ce797e33fc01e819316002582c81f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109fef394ca4e0137db10b7fc17aa3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb467ab206c08d98082a07bacf15c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1b8bca85178eb3afeb5ae884b6a5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b60e24b9f04cbd7c5159fa55f7ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223895f72883633b79feeda3aef92e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e0f981b93e3ddc8c5ce9232d2811211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18eb1eb811ce2684d9ee1dffb76e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b90a0ec0e2bd063dd8a969dac3147213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe197420c6d4924c27727ff00f18ad9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f2f585b8c8650367ab247ec6cad0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f912bd5ebe8341958797c670a2df7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e34333b98a093e3c4e6389fb73f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c664f7f9611ea48f372b931e71c39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b502fbb6cad87a399119f647b636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2fddab7e78bbd685297ce514483b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21306e6ca9e5b21a550f835db1da0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d15859fa6a2e2429f427939685b66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38cbf7222ed9cd1d208788f55bb568223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c26b60dabf6f366e450c7eb40e548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7c85d813db3f6d78088e5c4954632225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194e38600e9cbe5cada57fef44de5cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8909a3b1a9392ad677cb7ccecd2f33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e180676c561b35a69baeb1457eb53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8162095b0ba5a23ba37ff3eb2c8e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4d120ea1cf22bced01f0ba767e685230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a0d3e8135d780862afdb684031832231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc815cdb907fc3a995492d0c7af56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6bd8c15066ae19b3a5c0e8adcd54f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4f2938eae1235a17936d449448ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90dd5a192821bf9de8c2d4f8f9f7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47f95b090b1a4d531e6f765bbfa06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44526b1d4bec561be72c420ef98dbdba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0203f3a0de1a6f194d6b20ab9ef4da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da5709a888dc69274df7db5af8d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f557d43d01334e470b27d44a8454b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143296ab8635116bfaf4b7874c14cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b74e698b52bfb3f7bb9e3315b836a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078abc4a67a114fefd7dd57af112723a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426716a18461c09c29af8d582b96751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c131d13ae9b051df8e8cbe8d5d20c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a4a3ee0bc0ae2da9e3bf52adfb24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc59dcf55b5df36e77674fc15ba888f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df6bc815fdcdb0ea11a910e887a6e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d99e2e0dc980fdd7bbdd7b16b77b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5294b324e0961e3319b09d17044a241250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78808f616da22fede6b9a1ba03aa3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6776627604bf36e74de70573dc47311252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621838940e41ad2ce266a15c5f7cd3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941bf021c110feeef6d29fc7f14b38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10caadd829159e7ca1625b427ec58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d963d7732377e3bce4412b3bd6ee89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9011b80881a34912546c06782bdf115257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1b91939ab2bfa431b582ba04fe2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2a00ec9712de30fc39b49147fc41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a728176a4ab0deb467cf3bed8543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086ae88d3d743af6ad70fef1232b02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196322d41364d3d77a112f51a4136fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92257ceb22618ecc8113f2418e416d89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832a840e848b1f093192a8b531c130264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61905a23f72614dac9a907a03bb8349b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a129b0f263671a5094e82d1b8538266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c102afc6db0895d4c9f6621e1b05fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b02e227485077c578e122d561ae19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030d693b097f0f81b54fab219428a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6305429db46eff431f0a22d28be5f2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401efa73da39decff67034f5e10fd088271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dae54751e03ac13edcb8e0bfacc3e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a938a8ca2acc97a922471eeebae4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ababe029262fa86de1e5607915eaed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4493d737db2741ef055f477e7b805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a10a725f9da14e70c7fddcb8b4f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22743dc39a2b6b3b2aabe75550a4a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357331e9138cc2e9826bbcfec8883b7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b61d73ef80e2e8e00cd706809e709c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f1b9b7a7b522720825b0333410b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cbf2fc325ec582872d277ee9e8ced281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32557122ea6d66ebb9d98f3d651185e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e4900be01cb3f5c0b7f992e4bc30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea72a34a92e80de366357366eb4015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12917b908ad9227683e3379f5727385b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198bb9533045d39abd49091d91e6681286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf90a2077b9945d7f89c23771c44c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dbef2b55094625b193ac25a7588da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a603defe750978ede62db048486c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84dc3c26b3da4d93108a783bf70978290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7588a974c69a9e85ecd9921e26331291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd79547e9166e72751ea6151b04dade292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dc2fb735667dc2adbd97083c9f593293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db608cc76f668f559a94091394c370294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ec6285cba3c9b3feb13a0b614f7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a39d2e5425eb15848acf0b31be3850296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664d8a2239b61d12c12db310a6ca97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada41fd711d3590f6e41468a90b872298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1466bb8599a22528ce572f6fa4e563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c126c5ee00f6f7087afdf07f4c1c1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65834e70a30f8e8dd397e7a629b434f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b648ca8355b245e4e68067cd6010b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2dacb19cf89a5a1a292576508159a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb25f634694664fe2bec01ab9065d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80378bf8e6dea915e76ce32dc5ffff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8e6d62203bae95d7a2bd67d7e9a86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413936d3691576647c9ee0f23b85e72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74eca2d5cb534c91d761642c6f897b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ca63a52c4c1923c6c92860f0be242309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86136008fa5dc7ca740d859370cc884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194dfc97067f0ba8384b9d8f594109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff86d86579420a3f49bd493114837b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27dd838d81fb5b0d09c5e4585b2dac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc13bdcfdf034be929a24dee86d19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c87b91bf8afd86a2ab7c23ebaff5b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e032f7c3d7ffc70c453299a20938da9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd4a939916ae6ce1ef2c3fb48be4f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72b8c067ca021de78bc9f971cc85d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4ad470affa5fec7938b4a5bc6499319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726e792ab4a04cf6ef05a0b27112b75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e221d4b6e49dda087022635f0e77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724caf9f0c310c559ffac23bea9d4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2125277c1cf72f5a7bf8c86185ca9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d649cd951e7572935be3306da30a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8bdd3cbce7d14fca84371ff66d72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ccc1a6b89c6214d199c4f62a274c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a7213df75bf2f5556297eafd1dbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24b61c61d624d6aa94dac47fabac2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604da16cb4b7f51012a114e4c8e27d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827c4e79243fae5a18f59744d6f621330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01c40035ed7e4e297e9bf0ea436de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc23dd811f05c7ef982d96a1261b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f443f132afc88a3fe6a27abfe1d4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57fa157a6e36d6f1e2afea61ddd8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9218d5aed02a480d795ecfdec5926335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324a352dabd4fb23e455ac0898d11c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b9a950e4369f8563dc9bb9b635b6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92041f4f594d791e407d497fdcdc5bd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35817e452b631eca530c522e11cba4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31886da823ead0ca0101798574665116340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a31c739c1d180223cd00f9a11d9b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737e8f6c288e1531454adbb4d5e644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c20589976f1e55fe243961eb98da00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737f7407993c169bf4f7741bdcc553344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8acc283dbee8c05b2950d34494a6c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621789b73a9d802e1ad7134f6a0126346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e3d7abc48a2960f1bca937dad16e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4acbaec8f8423399dfc852d5fd8e9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abbc4736b20516b5fdf594418ca90f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca26462c2140697164c08eca88c599350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9749cfa2014fd75829d67e26912e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6832ab5c882fe5e3bd5d5e99cec48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e33fd655f07e98698d9cf16aff57cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b291cdf50268ec7210ff89f43130354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43cbacf8b2c6a72ba63d770cea4bcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0671d72a57ac8fe279b8fc3b74cf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9138807b65c954b560552eb941d77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c9de8ee24ea63b63f3c2189153194358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90739e343ac6b8d3b9e3103f609de3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52cee8c6933bbb042088c26f19c399360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d81cf95c3f2636341d5a12729d5fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035fcbece3fe5b0a4a7a6b9f7fb8073362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9407b3100c80b102a052999fd547363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c998812315bf2cf3d3d69006663b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310228b56f504a6ed21926b1644bc63e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a2b5a4818e3b14170a444a28ab6c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a351afba95ee609efa0c5a79237397367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987e63258b8eb20f7b3d4f2a0145f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec663e11cfebf39978ca3f0d00487b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25923082b89e1841ba54c3994d7d04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615310ce784d2edcc4e2d11f4f143c73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe24edbe2129ce9ab24d5759d48e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ef30f0a7ac86cc39203c9a5e45f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8212a14c10376917b041342a3b89f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc8b8247be36879f4991b3679b189375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c467234716e32c149e37f8e5200c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c52c6d2bbea75150b6747e7f3919d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f9117b4482d1e920b12e85c116d7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae93cbeaf1830703106051a5bdd27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9dba9cfe0854dbcce23f43b73a697380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70e52fd40fad85d2777b1f3eec23d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3156960006f8da73300c3e73dfb9f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f79be66f12ec1591f516a4085cb616383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb4e83b335cd5a76f5667f87075f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf9bb43db01833f7aeeb9b438e5a1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3571a089aa1c9566db021555e5064c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac0f589ae2ef9797d24724b2f7c2c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773612bac6e73200d564ade7903e0b20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493718f90cf336581f58ae87e144c17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03142436f2e855fa6f10ddbe0ae122ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18204b13f6d4b026310dc212b4381a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098089c896a76e56c2089259639c792392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89077c02494c84c96386600288d387d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d4a7b6f99617422cc0d2aa4541503394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a428e5dcb423d92a5ce2e27af8abe47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2ecce622f182b8a80f8d76d839fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92776e07683bb6e8d47dc6444424decc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b5937805c957da32d2903bdd2d81c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e69480ae85d753b917f11ba0b177399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e43f622d84ce4c501d15226a4e0b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a1c8e90e633e6776f95873f45863d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887c2f13c6423946d75bd7c02eb995402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57740d523f1bac4bffeb31905e9afbe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063740af38e5e6c246c223b883e18b9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5983f484ecc3513f622254ba3c0c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed935d7f5422ec0e4f0733ea34d6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1d1f50bb6df23fe3f1f95bd7672e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c1a025d66184219f4f930f0998143408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b31216764c4e120148adafc25151409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994975dcf70b1f697bdf9a311bad4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ad83efb709e45655ac7a5890fb22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062582e54df3109cf0e009ac29014e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99345cc1e4a4094b2348783b33e27c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feecb497feaf6d9e449dc9ade9b9fd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3725eea64811950d8f722a93f9e9ced415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd6f0f835584256eb370aca0ff94e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd84236467b2d70e5983ae1aa7b1fea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796405943dc1188af8c4fc1184a714418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bd3cd3233f705483fcf65460cce8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f409373b295f74ec355e5e835d03a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c6e9d4336fca795da30bec3398c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c714bacbacc88ba75b6c3fbba4fb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c72bc3bccca746a62c2436507751423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23b5d55da4fcd5433aceb429c6d4bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f82f34a4ac50b41e50f6b799e78788425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433dce43feef395b9bc2327c87a6bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec4ea7ebce56b96dafd502af4c8197427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c7a2f12cb5ee8eb732388bb16a54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8875c29dcdef2ec8fea219b56fd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd020fbe60f89d24e11a0d7d9e71b10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522212746aefd80347265663ed86d95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08588d5abee9316018c2db6183d0bf84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ce3d6093062409db61c3cf30e813433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d9f4049b54fe992e475765a28537434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5ac3ea65b7a4d02d369bdec9bee26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bef7d98ce54630b3691889506ae23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7268b27542153936d9e2e6b3000b179437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167bf02cde30587f4d9640daa21ff9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1db470bc61640bba5973cb5ee9343439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d80d6ce0320867574595c76f6b63a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96697d345935ddc7329094e8959eef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab586a94fad11affccc96cd2dffca56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e577a99cf67a49f5bbfc74eadb0d03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ce44132c0a715d79ad9dd1be7f814444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6760a0b42930077d470fbe798692e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061fbf6b0c83bb42ee3bd169239d2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf78fb1dddecaf720e3dd870907c02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabff4becf619461adbeae0965b0087448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b06227c531baa511888cd1c3e402449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97f94343170505ece2241c2166ceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b20e8330693e71b3b5ca16b259df7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbad296bb87d8f53c29adea62d0a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121495fe32d9f76ecb0bcd2349c4e5f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea66c052cf6ce92f559e2def258c73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e438bde127a1ec845cf979b175f743b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c07556516bcd6d2012175119b958e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff21bb7658c2b70f98a1d87b74e0b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4fc98316fa901acf03b8bba0b6cc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f188d3bbafef72f3739b64528079f4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774a61be7259527e26f22c6e3b2d85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f26332c4a617352ac452b58840c976461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb775c0616233ab0d29bb305c20db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33467ee8c2472e378fa52357db35dbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a991d06cf99064823422353e7f1d359464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a25b32218f602aaec2d5f2c05a79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a590880f1325de7b2169d1308c974c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64133c05df6c43e3ee36481547e94282467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183964880e2ef48e2ef758837d8c779468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a708cca7ad303a664b5a508a1fd1602469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f67db50cb243811411f9f41b7f5aa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b8a398bbc61726abc858b0e671ad9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d4786e633e8612da88e79ec5189d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee2d93c5c1a067c4c539eeb6fc4be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797acabdab921b17805788945a0a14b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c46da900dc85c25c057cb207510d28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e493cd700fde1900ac7a2a7929d2e03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bcb3a9ee630ebd7623d43d66b75cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a833dcc8c152ce946e7f30895b91a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f154bc85fbe154899e8ef1c9b7382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa92b253ec5b5afc0e9000b6570b47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbac14e725c97bd02b9308018f2f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d992a2c8565578aa2b1bbc9e4f33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4224b5f341590da9e4c4ce90869242483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd81dcb3e090cc32451753b5a770d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90af328e09a16805a3f9315de0e2a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e1233f5be4c747de506e216e2ff8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3a792c21a7c22a78764f8422b27e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0597c74b68e09a8979dfb7baef8f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29c72b5f5d2831abb5e40a8cddfc32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c79e7a6e2bcc922110071c57582b4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483715cb4770e6c57a2da4696d4da5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3aece15c00d4e598ceb92b7a6552492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfdfded75ab673db0d0990d78681dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cebe32f65ac45c6c1928797ade865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111f0ac0b49b0e754bbdc6fc10ff0e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ffa363721234e63592d6a3102c29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b36b00c2f3898851d64d5a505aa5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106df5330e7f079cc571cee0731ffe8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d41d0ec33748057ec719f546a65a77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2707a1d7731bfc87f2a48d5fc8b7bce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958fe0457d3c425dff4241aa7993409501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d616064bf4ed3bd46d73dc2521a0f6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163721612dd58f045daad2243254dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee41df71ca5486d84ca996bb4baa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9625f0f46621419d70bd75724f69d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992302010bd5477641f58444ba03729b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1af48de7817369580b7ea4922b38c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e45313063bd42c78a001cc02b2f434508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58481033016ec11f1e3fa82ad3daac7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676c885d4ccc14c94abf862969a7b2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68d0e92cd70ae20feceab68f0992d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55d55a21584dc75abc53aae8233f81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53258207226cf3f5b2b12d1dacfb65d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e91696ff9e824230d6862c4f821a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e1f8ca085b281d44600a6c4ce0c3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5426d6730df345e9019a40c1cdfac3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b30ffeda55ad49e30d1f0ca0b15b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad739b7dcd1bc3011851f8df947877518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdb4e21a6ad7ab0449ebd8a15a8b0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e620f60e6eeca16f323ee2cb6fc08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce6264f0a4888dddc3cff70ba46b3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448d0f2cb94dc5de8743c7b089d9ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e931e2951753d2411aa322588fcfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4744438e7a5fad33a4613be46bea4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf61fb6c3352b34536f1c2ecbb2d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240275316960cfb69e0b9223f6b25669526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f0edac0d9439f5af1f28e66ae14d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ee170ba1b2f2da01b444751cea32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5d89d5245a3f02557c9495d325ca5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676ece5d0cbc53c7d038246cf75a77e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baeea3bee385a1cb8955c42c5d7f18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842954d4c63b27bf6ad6da7dd0c989ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a03fd60d520d8ec5f3264b2a4f8ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed55ef371881873ee568ce253d8a5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b8d6b2fe927f5966e6835e14e777535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672028e7cc60bce43763fda91f175d9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003da95c414834b248de35850ec9691537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9fed6c4484b7fca8175813e4637e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2eddf2bdfb4709ad4bd45f0a9e30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f466f929151c9efc73f3d924e5b6f2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c243174ab4259413072bb693b01e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cf5342394efb733f138059c35b56e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78a579c1eed17e8adf70639af7f80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527e6a9d7cb8cbd8b1d62e419e8483544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee70d111dee09c6f15b838d2ba947ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4dcab079c2cfb942db485d60ebfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770fe30047f82f7ceee73aea7bd70f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4587e498cf637dc99e8bc6e57384548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf47a75e055a31df38be1812a612a3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ae5d01cfa6f594c8fb31de607db4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f405c157fdccd67d320bef6822b8fb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74d49d1a410036826f26d5709ad9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f428197185d3a9d7c3ed0b5d8c9199553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c26832d0c99996c187057082a04e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87398d1a56d2e1256afafd4b1e5d1206555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967d37493f9de9ca66b2545fe34116556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e44e7be83e744d6d3e9cd2dd55a2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f93d1ccc298be8b0f8e6338d481d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf5702243e175568472a87f18846f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d5c9a9dde409b8107b2a3c408e6d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87fbb7023b0291fad2700adadc373561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6f0dfc60e2ea145faf137351734b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839dbf5cf430058c462b0fc7f28887563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96a747ba7bb8bac16b4a7e502f561564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa0171b5a839135183d9ea6a3a3e03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1767a896f63e3d7a6f6d206189d67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c32fe0802889a7ad47721aefd8a8d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9809a80f406aa4908575868836f2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9399480812c235e5e84c89b882b20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1d57f32a7e481511a4ae3aafe95b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656322cca4b8741f3f6da4ea58fcc8df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410515179588553bb17ec49d7557eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579bf49825fe41d5a76e59bb6b1859c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d828f8201f64fe5ae9685a2a94840574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac561af032204e8b5bd42abf20d52b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed82ff678ba720553374a1197a5ac5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f347b73163401eb7071f05da1b0c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d9b13c545a344f95eda889ba8627578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146e76d27a6eb308cd7943ee70ab7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8892362028d1edc4989a37c7c1fc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d8582e1e35fc17ee99307502139af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead19326eecf7c9c13e6efddf752d6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424d782e68755245699f34ab2ec810583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedefeffe9c063062151c278c834b40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6529b5cd8b5e8f9ce1bda8e922c872585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a2fce011e98199d59ae9a9f06f1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c74b55cc3e68298bbc03043f44269587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55826214ff670aa4f7cf6466b604c8d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db61140d951b9d4d4543199f646af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259928cf54dd66dfc83a4690621dbcc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275eebb530c276bc44c4d773d96db64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a95d610d0f5d21846305c931d9a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fee278aa736934abee14a14159dd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f19c4646e2ccbc2d8f541dec9d39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883c70c236f9bf0eaceb159aa9ce9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b23adc138d6d284f8527e9fee43be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c16948ac840360bad20018fdeaff2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba4a4b4918d84499122286962a547598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ef806a48f531741adb1bf0522fcf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f1cadacedbf916d38519df2876b96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45734817b1f8218a67583cd5af945f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa80eedec98b9930fc43d6bc30942602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9086fb56fa5620cecb5af9db173d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311df683a3f0ea061a105528e7ae48a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ad012f5c886dc9d39e2040f90280605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf21af6fafccdce3afc4e69f09850e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322cf9e555e37b347d16d4e051e70b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02e5a2c7750a9a2bcdaeabbb1982bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d07ee02816966ede2dfe931d5e02f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba039862e58e7d21b01d020c5deeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab20cb8610c173e09c748a00cc8f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2df1ea8c24c35118b43b8e447ae6dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce8b70005f5af398cb265338faaf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7970954bc58372952174d00dbac19c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47320c87c7cd03d10f534b63f42f182615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b00d989c1464b0473ae6cf11f3799b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c62142e1b4aba4ba318db74fa537d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932583b0b10bd83bdcf69da1167fd7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cfcb4217e77a6411787dc2ecc634619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98782afa03ec1452a8ce9fa81b8ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f747264728fecaea3f0d8c6022f4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8cf03f5b89f24227054484a4684a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2288312b57684fd1e84ebb67ff1f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2820c73cfc6a5ef830b477658e2ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eb5fae6504301b0f0ff98a86f7922625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8375666a57283aa02b23af648dd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccfa3069a78fa27580d109a780ba82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c662bd7a0fa3390e71137385a180cd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff40b1701b20b0fbae31fd5a36366d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aa53e7623e7fc11ffdf0dc18b4357630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf600294107a50d71262e4aadfa409e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498fa44bffeba5efe320d21c910fa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf3e850aa1543f6e7eb2f0d722f4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90804ae0be777c0467035af11ec7a55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49802d679d8a143a3940050543a6f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9763ddf441b7a1883158f1e12df81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e6da4a3c4eb3d74e8b4a8fc9c458637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3ada2b58f0e25480385062e3816a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d3a7a6d6e5150f0c3902a9a7fa721639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c34b3d26daaa7d2fca25295df0a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f55e71c2f1cb5f8b5b47131a68759641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd58e0bc560fed9d1baf46e56544e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54fed9e38ee2b1fefd1811a8ebf8b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606fcdfea510137adf8a35a79e3255644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de94136607856967403265ad5500c95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475c0f1bb1c7fe02764e1b10291986646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065415661c24837ffce2206a49722f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af29bf865f3db05573e627d70dda31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98dffbfcec5c4802f3f89692bc258649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76ccf8ee4bff81267ec8ec99ce4e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa4847102781ee829515183751df6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c1b76adb3bb96a2e3deb2413ee6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa684dceb1622c08444d6a2d3d56b4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b1d960c1754d34bf1c2b8f67f22c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db48aa37cdb9ec9cfdbcb1296672623655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b8c35d02a7ca18feb8884ef7c5cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f4a82e09afdc377e2f206d95f4e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c74761e58264df93cf5d7ecdd2a8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5059cee2e38bf4ff35ae080f4e38bdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5f4e241bcb7127bb48d5593c3908660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21950a7bae708a0aff2b83a2acccef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00400354d449ca5853b514c55d3c18e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9adab385aaf84f179a42fda48b4cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee77a34ae28d9f9e587b80f7c6d1c24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a97b6aac7dc136c086d7eafedece665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a192c8a95086ba525e3e13b96180c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ded49873f2d6fa5487ae4a78b97d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718677db615fe0561ebad54a916bf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09495d56230ece2bd383111fc91a7a17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e206ce3a197ce25906565bf2585d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551310e3f331976c593d0629340329f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19164bfb0ea0f5990f5d471f636005672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d14e76ff95e8ace311239ac42057e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79e2e6969639f89d549a0dd8a3aeda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934fb51e19ee99b88668f4bd0713807675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b1327e8357e7aafa56311a65e9ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8d2d574d16e0889c05883656a00b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304031b3f403c4528333ef7257b55ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c87790cc63b81fd893308906dee5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77193b863f50dbf34559de2b541d0fc4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67477ff5dda8332500fcd607a8f4f02a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a320d01189a9737582df4898e0d2be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73ab0f6efcec0979bef1f13855d2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86f9b5c1bafc97579b1daa6a4fff46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc4cb3e2b58d7f520b8cc1242bd8ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b9056797317b0072ac57cb9fcb9d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424a43f158d6ca737ca978bde0f07c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffb8945e5f3b9724d4a5961a1a4027688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2bcbc8f480ed846a35e98a358912689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6489a797a2aee101865c085ca192a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7f4300752b42224061c7f3186587691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb26e8556e0ec3583043590b68aba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea42ec061fb8bbbae295daf9297fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca428e03e3cfa093d2387d9e5f98a81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9195fc655db1f5e242a3e2bd61ab9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565ab6687c72a96a49f63384262abb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cdd99492926f6455810eaeeb0a026697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c47d32e8480b8fa8fcd3652e02124698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a976ab2d8fabbcae5dde38286cc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e7796152102bfe51eac910880285a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a978aadba45d6779c28528a2638bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde7c6d1922f959f28fa1bff718d27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3197eeacf3464a8671d7f387a76437703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6bead4ce0df09127e3f6913a1932f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5019df6169742bca51f56ff348b857705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb9844908865bbb900f9d89333174706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2bbe30094fd9266478a036cbdde17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae010db87c4dd62335dd3b095b064708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f71b5841d6c65604bfc5280525fe2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e328c142a113a23c4bea5b240ccb83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5bcc8630618210d75c4de1fefad99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f710a933d2bb3daae582a663e0a3fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316adb005600b2dce31ff29eae8634713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503e13c0f734a8fb3cc854d2168de9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86229334f7ddc188f224c1834ccc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e96abc5329fdb30979ba5925b594716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bb0b1bbe8e1c4ecf9dbf57c046d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3a80d0da44fb9683e638c96d47045718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5a178c63fb25a27dc45bc02437dc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ac296b894c945aae0c3e75f8f2f16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322077fd6bff9120d46986dc46ead19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453df7f153ee61afe4b44742fed71a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02908953155c4eafa7b82b24527898723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4330007b5cbd9daa13fe42e820455724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a61d7fa882fa989624c51286762d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f45a6486ff949eea8438d3a3b809726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b43cb82ae624c4d43ce5c670d34c95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59176b44960c89f24b23bc0ad9356e94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d775128810821fddcac71a7f762e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d005dc72af9f59a4c92b560f93f7d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143aeaa844377a958a3b3800186046731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e4ed4cbd537037e48651c0f66f709732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f0fb3307ee235aa551f7d3cd3e231733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec04409808d3250acca6e73492e31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58866dbe4db86451cf26aa73cd2f110a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53b26c970d2ee5edf601263ea26eaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1069fa17acc1cb1e61368dcb44a8e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445bc1632f8fd3f3b77ef7fb2e65a13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccbb18f35f3e994bae4847fc1201d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1556c905614df22b937d454e64b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03acdd87a2cf828fe1a8d13cf7ffce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e6cb0b7d2ebb0e22acca874c53bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1432cc0274c6c54cf9757fe60d40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81031940216c9298cd89b4f882f9c7e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a47675786d7490f492277614596ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412935d595cc625a7ad4d9d8ac8dd419746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da857565b0317295150462090e552a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70a8aa0049d8cd631cd1b7885d65c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc8ec9e6f204f293b4e9d535664fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b913536509d1456c51176ac4c1798ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795647dc933422573c845969ddc8e599751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfb3de1bf30c2255441b6de9db782752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bc93b3422efd93ed231cae31b8c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8e1571dc340b31203c88901eb7b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f18558fa3a10c8d93f9e27d35e333d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d184cea70513de8e124a1a1855152756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e2942f2e3cd78d570454a7ab44ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a642bc9b07597423fd9d177f312d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8440fc8ccb3c6f552a20edd515c8c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f950a8909f924ef7b7089eb7c9cee001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a853ad02cd4021453b4417e917ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0109ba57a8cea368ae699ce8364013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1047bc469183ed33cfeca25f98d9124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c3f038f6a9186847f47dcc1e166a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f8b41c3d076cb1b4979b5b5fa99726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e390dc7ce4d0da8a2aa21504a1a297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593122046153c5d1e46b74445f28778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353392ebece6f02f20fe8dcaaac69729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f9cfa34aba247c159e6de624f19910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac8ab5248ff53b83fe3e4b0ff824eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05595cbf297895ce7df362452880dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60aa1eaebb5aaa0008463ba1d63e4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435eb1061f6df96f515f4b8267ec7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97301785c6daf2685cf822766add78e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ec6477d83d046af23aa1c3f7aa17016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b743ffadfd3c4a69247e66e5d985cf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4a58f0251295b51c924054cf7d16218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f57c56442eae084d85271873a6c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f7a5796cc0e47553ac80ac9a9beb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db952a6849573ee2b0550eba86ec9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080953136d10d8ddfdbaed2c09f361c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8197ab7dcd0a14ea6720e572707f9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a610a556b89f5d4780b11e305c5e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d3b8c45d5af72255a8898a4e850125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ccc2abe825e3e0c8b4b800e6b97626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd70c85c292b507939f3237762b0d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4375ea5582beacbd4c9b5b2a762228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e0d28499d4fc3c1ade29d5bf163029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf99b15f49c64f090d31448f6c4d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f34d95a9600232464505b2bb13546431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff2c24803901c3b4eea9c3077f592332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b39ac98a548d8266c355409a9aed4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa258762ae3eb1a8c443f0b2ddf6f8e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188425ee1a4c1ad3c07012ab71812435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783f51ea1903eb02c26323d6da47c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5a74c7a1f33a73c8d389de81749337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bab31c606d005e756c3b73be9c9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3e970c46b325c2b04b99b5ecd9cbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e6648723dbc9b0498e7709ddb7b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d6e6dddb330808ff06c85516da8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3be1ca7774238792f12db8af5dd7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4966d5d0cf9fcb2fad88d103d62ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a81a9219e502622ec39692a2785b5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53dad63d2d65d002f53a4fa59e0ff745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3faf6c6ad3c5eaea3344004426ab9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa24ea3452ab499283a0809c8c96f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8e7cbf19d9aa0b20b9ab77138909248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e5c58aa3e920f49bf68294755a7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43908d9dd52ddf4cbc08625e348a7b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc1926684e72e358f60927b9b406cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf08162424295d9b5fd0e66bb07ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972593c217123c6dd7127e8c69040553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83440e8d839e8a49f22190e6577aaab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb703631c8594998233c6d707d8e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3886c6cfa4389ef998174bec78f50d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2d426e5376043b5b8038dfb8936b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc4535230b8b1cd62b066ea23f39b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d7605773159e08bba0210e688d5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab88641c96563808815047b072710a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b566780c085adbaedfb1b5b2deefc9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f770957dc4ac73cf6aaf16dc9e9036862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9277ebbf53140f27e28b7694309463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd71e13467df861143bd57c369cb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b384eafe47608aba0852f9bbeb8c08765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09e7559f868b2f8648c3d2d5aac20666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5025abb629bfcdad5228bede8d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3a63b7469d5a24607830c518be9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4441cd37b8182253625e5a65add069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbdc1905ef2e755375ac58b41eba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e04415131d4e7e45cde296332e34f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863c655fa1b2a23eb7efc1b2a88bf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a633c1b45af245c45a96e4d1382c2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5d55371ec68674714dc15cec67b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf016dce704f7edae2e5a227b21bb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90809d30649211c82778e1d07e9fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc350b294a15c373f026fff0304869b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1d809327b7a1c8ea6deb0189dfc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a519136c30a53de50ceacfbe3c004c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3995fa39430ec61b58448b31dbd6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1c82299205f35a1716d73335666181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701438babe10776e78de0f2c7a1cb22e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a282be128d54b72fada5ced8b76ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f3dc15a1b6e64a6f1b04014155a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587552e9e5a86772765ca0c058f5f77585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e963b12b4d94e79a31945b3d39adbca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4812b0c3089e8e627c6b43028a7bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920157938d7b084d46d5115e96e033888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d6a9e921586a99456227aee13b1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43aa44a46dab9ab9ba49b24de2037490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8d7923c3dc506837adb14937815691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ff4e6a8ef4b2bff44eed421cbfcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9b15675185b16631820dbe732508693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c0f4899e5de749febc97f142172b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2723839f243e7bc58ffe8ddf3fbd7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834f07c5ab15cb95e69be13cfd666196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab75a46ebcdfce8e18f03223f25d2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18d90dfe1e6e4bb52a1ae3d4e4dbfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80554a15c527a9f19bfc0072e60d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46829f956692468c17f6836b6f2025c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6add100bc0e05e51bc42c4b334d60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0bd3f079020ed1937beae1a9eecaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43031812c049cc08501082c0e23511103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57625cdad230206d94212e188e61029104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84d02126ae8fe2735828832ba6149f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8684fddb139c3957663d23cffb866a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d8b067095fea737893c5e84c7a4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613eb07c80587348cf994ca0100c269108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff47337ae0d9772d0ac68ac23b6e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be0435d145afbeb45f79b2422095ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe09dc8ec094431cdd7823b622b3da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6b574ca8f794a3674ad12fa4239c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f8c60b0d563b3efd87fa8964c97b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886fdf287fd2eb62f9e847ba2f1e5c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8431518cea9b1279822fa9ca224052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f98df7bd1844fa1aed4129d59ad0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245a6c1e260d4e7cac54a080cb29d18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb2afa4bed86efb1e413f0e5fa745118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3b5f5eff10c7c7c1d5129ffc4b8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5be7640b988060f8958cc1dfe0f1ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d13d3c7577a445ae10c9f4c05bc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6e350e4aa227b5e1c9150d93b3e0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b0a61cf26f8afda3e1a03a042a0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb0cc4fa5f09cbb944d93486142fdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42f22450c9341bdc7e8bce0373dd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eee960c6305c17e98df2f8acebbf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67bc60a914ac7b78c28e3db831af33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623edd6dce3e665882ace9c0db56b8cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd212a293c40eca06f62927e6571e78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f7c4ee49f6af207052626ae1adec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0353cd7a8ce86a5f2b8a7901b8a4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901181f37da9bcce690a83cf7e9301132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d249acde859649b33cef390c6066328133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d95f058a13a5f8bb818c0f45a25c98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0a4b97ff322677c8a6a9f9ae6d1b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef142703f344fef7eced72dcefb6231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462eb5fa67989a1e9d2d7c2b533250137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ea39c5754fb8a537377f87108d55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c146626075fa68775ac9042ed80afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086037a73b1d94f10ebd8938fedc33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c7a26886d1bd95a8c788ae2a6c0f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8697a0c9fb4ffe310e64dd2540746142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ade462ed4f79facb224d9f7c5e97a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7b825935167e8a34642f10b4c265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be27aa20ca4a663e2e4437890d759ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc5cae6351f7ce2a0923e2deab8ae2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f182bc3da53d89a350af569d1cbeba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8a4377497528151c52a57fc0c5f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a545ec92b5ae5884b04761ddbd5a04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97003284d167220334c7443acec3e9ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858dd5e8317050d96621313b083435f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e927c24139a0b75435c183c0c86e32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c0eb7436a23905e341a388f41b41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447f3db00b816eea4f3bbcb89ecf568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e80717961a73304713c57678d7c57e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c6e876d2f4a0464a01df4e6007a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46af87040c06ff4cc25ce4651830b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05cdcc74d5f5fdc223074b207160c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968538f201026c759130da7681a14f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5604f923259b7ef7e137cd5b07a6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f8873acaef2699d98ebc89289a48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf01516b8df50a4e361578893f23b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fdb046a575df2ff678c08e825d965163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af3e1ea6373f87fa79d9d8d02cef2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7542ac3a710e2b74917bf00713712a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb149108791c71ed210dc70964e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6570951a47b85d1e834bcf23071702167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54119475a82231369a2f18b6942a95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec237a6bd8fce4d5a6d8b23411187c2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efabaa0a512f6b80be81e734bf6fc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046a20a015cc6f0b9ab94a4fa705165171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b8b7fc0e9732af4c57a6a65b7807172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2153bdb21018917c39984d7114d92b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff684e8e836f12e5d974848693d3a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325ecb60468c10985f34908ae7b353175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d0a47c2695d8956acefd40dbca86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb72cb97bbf551597f7be03fcb22b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbf7efcd0545250165c4347859d758178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65a2ca4284b51287554583a2656768179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aab747dbee95db3ae394242e23cc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdad67160914502db4b2223b7f58b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0b90956f55f4f3fac2c56221ebbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d600c24e6ea7c9f0aee37cf6d9b51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a55122e1e2f4651733f21928ed05a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbbca92de652890bee60369e8935a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765244cbf770c3bf88b2a4bebdc4c24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a29631f16db892379699417c15ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c19bbfde2207b9cd3ade60e57e220188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350fafc0f26bc97c2d695b743b736b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea12c6a65571dfbcd29f67bf95a8f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a4576a15ed053045fed9d83bbb35c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7fae620d7234f6fac32f8192baa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e1b5bf6bf553c3f215ee7e4f5540a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d478b6044243651946e476d0e29eaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836198b05e127924d473334e9867ddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1defe60bc2c5d697325fed4a732575196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87ac81654de894962dee2cf2d3228b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98506b6fc63c4a606078d9f3465ea60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc3de290f3d09b37dbf9fd3e639b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886bc2deddf3719fd8f9f998dfd8442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936e93c8173c4e38c714709cb55d4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8264e665d137a6a9417b01185868202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697ab7674657081c9a5f4453d1665c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db4f13c39db4af9de65e0558a1d1a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1a0d9ea5dbc4119f19ff36ff31c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e088caa4c104117c8ae673eb9d91e39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35224c2fda1fef596f97241fe3290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39a131a81fd8550ddb0254aad5f08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a78183544df614ab328ad192a3c31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc48086eb718d30e40863d1b50b07c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1975459512dcf6d5301400e5913236211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f54d12a453fa04d782804803fc226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f4c1cb194bacbc7d4e57ea31722c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059458a9ea36593cd6ec24f41d6abeb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f5b2959a881cd62df1fc027b9fb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41802d7163052e81036a2ea29d05d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ef7763c45fa77ef72e349d9296ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e9baf26e2a0cac6d3a5d149b7b255218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2208aa78cd4c42bcf7e78c0d85b0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7f91d09369d5db7c9be278df664fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b944da1a68ac971508bad9e873849e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f5fd46264f3b14f192ac25694be7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d0b00369191db86034679cfb182d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906d8e6702729d912ba14f16580f17a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4242fe50b6abcfde5716a1e414ad0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70aea407dd7c4fe5f0b7746c4cb55f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242902d95e1066d251be48a457a2e1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180b5a2ad5dc2b9f917ffd79b0d7dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e2886cf000b00811b1ce460e79de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0b264b969fe576fcb5bf57432a8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2accc731a4a3aada8f316e89526b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c89ac25304585f3a42feed5fc1b35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2856f49a434b3bb174cb4fbf95bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc514c8141ea8562ca6746bb5d0b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62698cfdbaf2e32c39815ff3608d73b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a380f20476b8ea1793b84141b8569236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c4b95552d3d77360228bc72a6d731237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017d551df24e8a83bc9ab7e285626a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d236b56024e10fa31501256e5aff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9868a6f447c3a94f2fd01f3e619cbc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6696d29857e15f790adc955b99307d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e443bc75c2f3d61f5c20c9149a78bb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a835944140421f846b5cd2c619f9a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0437571da4c081d235463f640855244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5330d16e94c92af4c44a98dcd35021245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbcab1a32ce17bf3efaba12aa94a3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa45cab5dbdd078aa533fde2f714f10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed50e4e35983b64f4f0807ddffe3ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ca3e2ad427d8e3b4d02ed26be2c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4e9ccf5f929b920c43ac1bb5def7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a52e9df8f653becab4dd829c9262b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb95b8ee59f3751cb78165b9af0ef31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e363538c3453659adcd3b170ad038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62df40dd0a4dbc6db9d8d3fe85143254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa4eb154c50806e3a97a8615f2fe2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09de84b0b8cf7a026332f0799b6279256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541c643f19183fe5815d9d4a6a456b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7f143ed104c2df64f9dc78e74df2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77a5614994e9ad2bba5bbc63c59e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cbe1d282863151287ffd97589e82c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508270f5afed898758ed5f0c57cc5e5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32499b751cb1726a47a55d9fed8fadc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0d0635e929fffd37502ef884afc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334fece9d48aa195c6ae3c0f784c616264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048253f7edc193af83a0fc2200e6cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af8980d9562326acb90710005ff65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb299e0b78f4858a071c33b5e0c520e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cbfc12542c0cd6e2f16e27069fb8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8cc6a1101cc4c93f579ceb883764f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca141df36b831cb6a4a0c355e3591366270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2effe785f44fe20fdbe944e1aed6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da37a286454f1fff627c98091fbf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db02e103003e4baf532a0ecfae2e85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f04bd212c852976a7e51826db75f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463452142ae4f7fd04a4e79e282486c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b91620728da099d9ccc80c5c6c81ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520d3279eaf02b8bb571a7ae87d3ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6560e0510c2f43506d2904b8d92301278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8004e819017cd495136b22004a836279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536210cfebffa8ba119130274b758a8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cf6a1cbb9f06fa6ae9ba2aa5d60d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4409cce7ef0b4fa4651990d4706e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9bf906598f704c550c3a7ed42b22f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea766fa22950a977dd0a5902bb84701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332cdabe1ab7366a37d96b4b7967f2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b72a769e721d25a7e1387b01d530286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d3359487e7ce85729d9912d6d9e46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b2a30d98cef534ad14ef151a172c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1aa20b589e225fe15acab51301d18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f981ba3ed754954f40bd1da000c374290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd152e9337f3e0d3c58e6753e57f53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d846aa1165f4cdde61ab6ce4fd24c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5ecd8d99891fa9414cf5682a50eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ab7f8608a6a7d603314508242fd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dda891822475f9119bddd56da5c3cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c2326a7aaf502fedd0d13c2b2fbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a03a8ce14a615ebd445d87fe6ac9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b00fdca0dcc8bbd264d6e3a7797de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251e5abd9af340635a5e6b3b964738a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d1604893b4f4e69369f08c53560f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f231af6eadbcd74e618ebf7ee9206301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c251649ea42b9fa08694e4275038302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d70cda3d0ab913d9ce0d6fbce4d1d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170140e9a16da7de8054fc2af6a54e45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae126878817414660f03e1f1a32b20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059cf11961e5fd4b87ce93fd8bb290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e5859d009f903c149b0b7f5b4aa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827c170366b425521bf9ad3a2b5c3dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ef24e1bf875987e92c5c86bce2548309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008393626c077608bb2813857022c11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1887f8336d5bca26a347161db14cae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bc1ebe68fdc94432b8094d1539134312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faab1d7607e40125e47fc2b37085e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03681536925ad02169ca39282b5d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a0861fea25508d433ee42e6605de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec3ab31d9402706a4446071e579685316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e9341c7620dfebd24f7b09ee92b7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a947ca7d92353fc88a48e0cf08c7e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480230f293354f816510cb470f20714319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3c6b85d8bf7c08bee38c0f9f3556e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e0591940c1c38f28f089d89827bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602355196d43700b7200d16f7315ee34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3f3f666708242c11fe0449eb3f925323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84ed5b491b86a4c2422522d4f09611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8593636341586f0c4ce5cd72e9422325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358ac3274ac6d5178cdd1fd53fbe09c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b07158fce8bf4fe38fa1ccbda7da8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14a31c21f90076058edf739edbe1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a506659f63d743b2d15a33759903329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17857e53267fe576c97c662f3dc4fb56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465debfd0c564f90471c3e39d68f269331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc7b37e999d496ed7524a227bbb68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db226f2fb8828a4e10d60bd1b05de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a1f901defeafc6c7af9e3b1112185334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc3cad9fa32c1dc70eb85bbccabb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b83ec8005461e4e1062c7835f27335336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e44b2c07d2938a15ce6f0c44a6e17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd519453c88c80073118ad4cf82395b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ea7ce8bd2f74ca18857e57c65c4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f6ad3ef356035cc9b3471fa516a6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bdbea4a78ef6e67f89d3ddcffc4e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864df86390855dd96a84d6989afaf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267a5220516fb4fd8435296c73ae83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f1cf27e162b1f62007f6a07ee75c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7b0b97202cc369d7eb2cff1c7a4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faee9b88e4df84c55148e7963831f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81cc11edcebaa9b51a6053633c4998347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240fd64df77b8583de3fade901a00a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207cd07f443006452f83dd29dd6498349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5c6e1d65483b286175a941151c8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf49b5b3e80f8d03de20108fa2aba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee2a3dec2c08e925041983ae9de039352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8ffab4adccefe88c06a5443416e0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db217541f2e6b15bf10fb8616ea5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d2c7d7b2046c436215cd9ae7637a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba2267c1f584ffef15167b837113a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b4963b177400c437e80e7c41867b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23b97f2d03b0e6284866a17a8cf62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e60aea0d89c02e42cf80e10d356d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f7b75c1b159ce1571ef8e70ca255360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bd9689397bbde3c75a1e0448cf525361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce2cee3444fd39479338ea83ebd004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf420dfc7f55abea352dc98ef5a887b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db95b4d1b8b53e933c5d3d52d521163364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671e09f2c0baacfb7561c82831409af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c3642c63d4cd11ac266e9a0db2045366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d61ef995dee9fb6cf47f9c6ab94bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819baaa503dc9445dfe86b356a8b8ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d952af73c208cab974097e7fa95accf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60d4f226c1e0d2e5e579702a30d92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef3adc6c486efcbf17cd044302bde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44ef1711667b09ec3edcb3f6eacc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883fc1524b2d290209e74b0141c95c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a040b9d2a87563d7206ed8b097df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf16dcd94469e087f0680b59255f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e748aa56049fad37f52201f195f457376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b3817a19591d6eb6af81fafc7aa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af5101646988ed9c875be470831c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f44d5d468b71c9a8e56dae8c5618379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27fa34b01422b39c3f7a8717ada41b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17d61e95f3aa1340902d3365a534c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9915b9a9e808629618f0a47025c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d55af65edf180784b8fd5a5b9424b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ec6b92607207859ee4cbcb7ea656384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22b87602ad36ede42cb9e7c2bb243385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc49ce954b9cdd44883140229e9b67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83f8de915e4bacd84f64cbf086a55f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6aa23c7016d3b036573502af9fc4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288d128f0550bd7130f69d2832d839389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae530ae32452d7103aa7af060bc44e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ad8956ffb6138ac389724a5d64f00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22f149a9b266d10631ff6e8d170cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b9fb3b7957bc4b0f68d9ade5ba70c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45ee86d7cecc3a5485e6cbbfee1bd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7460291f4181caa35847f80a725f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4af94ffdaeebbf0dd9b0706ad4936c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f967f9ddfe82297742068c5044c8c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9041dbf004d45a885f5d8100838074398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e8243aacd16adeb7f8479989a91e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba007e3411478a93ff1b507f31ccb11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9309b0aa11b292f92384c188f99a5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153d3595c0c8fa2d6f18eec9bcccaad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc26a8f075d16b3ade79c90a83e964403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c93969d3b37053547647bfde51124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a4920ac24b0abd0b14e5b1311ad5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22cefac5ae85d640c27b9e71413f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628def847d7f05747f818f728db95e83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c39557160374d0ca377e2db7cce3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d1ccc70e6e3f6ca41c19aef5acb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9fe6033d426455b5edf455b3eacc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f787465f2a8f75717a1a9fb901c30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36148402e9fcd1890b84e3516ffa689412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ce4bc18edc51df676729990cc2caa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6e3bd90f4bed8ac80fb20a27a0be7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a231fca8a7e2bfa4a6858f38a1444f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5105d8f209a1e4122eca615886656b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc5b9498a0b518562eb6939878a514417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3303acb5ab540de8bd92fe568c7ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0489b51ad73a86510a356a912ed12b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c6bc71ab806398dd12790ccaae8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c22f1c46faf33d0ef58b737ca6edd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a141c51c0ba3c71d35765948f3dbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf49add328557ef2991b063b09aaf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe60e583db58be47bb7e19edc2353424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99297823d4626557150e1cc889e54350425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb9823e3ac5385fc5d0a2f46c857e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aede027c5fc04699079f851462215c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86850de9e702d98e4e28a483d012e957428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a075ec53d2c91decdf97be03c3387429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd5c5ec4929c7bd301f390772280e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a95f834129eee7c3fc7f2cb035b1f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b44d13aa49bcdedae1377cf54309432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ced7200bab429e3d89a667c6d9a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46defa7a7e7510016e21d4e5034b89b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4f3b234d9588a1086062b20022fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b331079cdaa2f6bc44da7297196bac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d8ae3ba03d5a65616a240f2c538d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5694529dfb1f32a4487e20aee0d38aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec614df8bce459b3d3d3c51fe12186e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e2510a65f7fb827142f43d672f84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea219d3b875c62540857b23bbee3c726441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb0ffb9f5459592e3d2868e78554b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce93e455f30e1fb15eb412cae3cb02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696cced403b7c8c63884d681adb37b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44c83d236453f9c4642a395bdfa5db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3a2a97f0cb215c06f48e0ed5d6f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c3164ac8b33fc510e1a8d79f74fce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c733d452ca23cc6e030fe0d794ba62f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f09627b9c3f90a18a61681e81c03d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee55c4e9b60105ed6228f197f23a59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0432f70267583f40be271256e963f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65bbee0facb083a0f4f347122986d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb56dc307585694a2cf0ef032ed4327453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31356714713e1c3541ce88310bb4112454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9fa840e1c7fb4cfb4c7e771fc06e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9dfeb89283a13b63a688b8063f61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9900c3ce28e4d9106e8e110c33eccc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196137d9e1f1d1d631f7dfdc3b285f08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a8e193c2a256b85f8596a2c82995f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d267ed37e70e051d3e9076fd01564c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6d1ac0aef502c1378d313db0d314f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771d686154418448c2727636d03b21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243038c43e84d339f0b0f81a9a52c61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333cef7efe676bb9aa3ba7a4adb0550464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb43b286789433d6c7955f5a4859d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d14c6fe4b4a1cddb7d8b1e589030f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375834a933da143c5b00176f0796ef16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100023e7e68a292bbc104ce1234d473468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86605c5b03a1b9f87d59160df164859c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7f7b085dd4681ae248d433d4273e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a0365f8e83e55e23caf1ecb7d7427471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1065719f44b40e36ee2e25ea51c52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530258a5b26217f0a300f31782c84bb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171f3118e848f7aac0c09242cebd9e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edca7a6702a3ebdf1e3dd1ba41f504475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c976dc73c27c358618a3a82a0912e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba272581698a4ea7133ee87bcf8c49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1864342af46356c9c7aa8c454cce9d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a45c048267fb20e7c53cdc4d2266c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13130db63437ba803903adb3dd8bbbba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47654d4fe43490652a7c42e8b409cdd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7371fdcf9043160cd34f2354d5a75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ef73822a0e182cc404fd2488a0e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1d76ba75645dd77e4939ec72ec2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018d993317e7149f751266cdceadc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df182a19206a1ccad571840761b78af3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28809ab78bd1dbea335a2e74a9d6e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04b3c245649c6050d61380a4726ef4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ad6a76180ffdfe69fe46209f57bef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a133a529614878fef42d773ed26a763490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765acc0a159a36a5d752a2906a66071491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705726e95359f3fd91cd7bec32000b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667575413f93254315e8764fa6c5615493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d0700eb82996f2f177a2b3505e31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20507e7b24aab7d0aecc745a7ca42d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e03bab0c7bd088df20cb4cf547e54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57952febbce47215476782acad8db1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32007d02513818d3bf09cb3d3a1d131f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999b56a4bf01e123cc946845b843a0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d8b8d9236e218acd141683a7acd11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e45c65c4a9aabb4b32d2eab505705501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d18e928f4d1d08449be0bc926d265e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a996bde9d3da80fb628fa8afa6b909503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9ca139ccd4db1ec3ba72b7c58715504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8f027b07dd3c31c9f30d3c766d9cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501772ad1f4822c893bd4676f7ca6c4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cb4ee5ac90018b9155d97ec94ac0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f4f344d3e2f4d59a649e887c97546508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c0651dd3b37d49111696b8a0b7c54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc03d5e509454ab8ba27214e38329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b767a8d0210b1011c6a166ac864d2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a54c5d3cfe6120534aad9e39f329512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81099f6b5d3c2b68332f440d749a23ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11445f354a50740f02a2fd117cedaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789f7908ce870f5b57697fe7eeffcdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134fe8dbe5e6693a637ed3001478ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8544faf8abcfdfcf016b87d9f9ee9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0401cf70317d60082ac442b1fb40be6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f6ee337d0be5f3eea59ee493a9586519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbee4eec47807165401332290a96b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad66ad8ced7fc666d354b1ce80c42c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b3f58573914983e673dfcadc872b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139574b4d076a1d6bba3085629bb74e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458b09801ccdec57958a99bef2e576524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b29e914c6f98bb92d593cdd66291525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb602bf5272e971bbb0706aa9e2fe6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb382ad9dbe727c7ec34e98b942a79e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78579d2c0b46ec32a56c300cb4d6894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6eb657c98802a3bdcc468636f76e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb59d3080b1b217723167216cbf4e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12ccc9303fc04bd4b0b2176de78f29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc76588fa1a05755c39c1e5cd730e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f9269301af5836cb4233b84125a36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4586f520cd024d25af338d7d419ec30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a829e47a251274132b0a7be92ae2175535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c043ef5671b960a73ffb11648f252536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce426c0f30795152f9ec470008288537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d79cd582893dff40a29b1c6b51723538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0444639302438a9af7c586780a7ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330d2bed6b4b246eedbf93a6b5b893540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf2fd1d8bdd3d754adeb412ab9e9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc1ea80d9336bbfe8c152de1e28a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40967e3d91f64f5f2053d096259af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3713ccc5665933123cadce14e3e2cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e46d9cefdaed71b65b18e09896dcc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345733c0acfb346b7bd5137b7a72a49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0bdf5716a4998feaa2fc04d99f26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87702fcedcba5f6c7389e2644d0fa092548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76215ee4b9ff18eebb442223b204cdb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5200f498d561d3be180f55415bc6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c85e6f649d8b6442c9660322c7fee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ebcc6ed0d90024c95c2f3d041f38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da8c73e707010d9fd9cedecf9f6a49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad679e47a94bfb10feea7d34792781b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0818609302044dc4271fefb718637d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fafa79d3e127b2d951470bd9bb2503556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e234dd9b84ab410eff6f01370639557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b53ad369c6655526b8b63ab36a2309558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1df683a50eeb3de0861106df5155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2018759f4c61a003bf32442fb42795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55653600d44ceb06f1398f10b7d853a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c541f8da92cdc625f49d8441f377d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fece3e5b4d823f2ea8142c813d5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f43ea43d51f9ee5c0506e1e8c1c6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962f545a4acc7aef12dd6d9d8b1833565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf61a787816727a14440dc2ea353d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362099d9343a875e3c56db188f705ce1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691027891919a0e3f6292a6b62604bc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02351216eaf745d61c1e90e39113e990569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540749a1681ee7eb256c3538b2193a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c20aaf02bbe3bb4e01a5284763703571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9830a60a789d4d6b3061e066497d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19886a18dc532d22e87285240afc9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5ad8b95fb032dd7888f146c4caabc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41e7c7ff6ccec300b7026403f394b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82913ed99f5a4802abafb8b1462bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd1a445063ccde4adf1e043a638452577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e44bc3056a51750046830d21617ef4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d28c3cc2b3aac331434d1dfbcc398d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d336bcf803a6a047908064e4a6529580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c799ad10d58ee540a26e49f4fcd5a56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084c76adb06d00d641d9d9748c5af3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0f9dc9b09997651423bea055551f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03973cdb6f9a101880d94800e766978584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a73b14eb7834abf9f21e535adf756585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a26957a30ae378bdba6040f30c6983586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc89acec760f350199cdff0fedc1ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7357b890e0db00b11aebda50a2c8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b444e3c4d499c812c782931fd0cdebb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7feb027368f82075e94cabc2b0382c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc7df82154fcf62c9b4d1bd53479a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582118dceb8cf52f541fbc3d6f7af6f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc381686513c7d01d985256d83c064f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a53a23ad2c5f29857e1452019ac7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c0a247713281d087b73b8cdeb2d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b2fe3dd223ec18988bdb518e959de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e85dbc85285e8d4d0783f4dd064e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad67b0d694a1dc894ce699208e4bb3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb50ed10e1b7918c489263df006a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4ddd9c50a9b985e0ee6ffbcda312600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f444df1072085ab72221ae730de6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c8e7af329ea06f019105498cedb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a5c03bcb902ef1ea29251cfd06f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184da1b7682574c4af94f5d8d67ade6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea799f6c5bc7c06b4b214c2c467058b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b444ef60c54bb3ab1dc67a7c881854606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289165c9508504d601fb61a8b1a9a24c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667edf24e08d9539089bb499f5093d76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0271d00786882c1adbe7386dfc9f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd74ab00d553c6c41bbcab88bbe84f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424fde5e1b8d460ef9116d083f75274611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fed70084eed72752906a0396acf72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48c62a29396bf54fb0265473527126613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f766afc28c92498f50f65108c374423614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cf56f83fb9b3920224787f893d4cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c37e0a35945aa50e7f1d47656efa78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ee2345808707b0fb960673873919617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2208b4c061cb4b434f5d332815ed6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262340a169abe0f6e09b9854d94e55d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38710d7dac1f4e1b4c0a1a2ff2591c56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074803ce511c83f98f8f9c63b114e7cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043f614c1e61b61ee64a3fa5aa7c07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d6c4aca43e6a994824b43593c578623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb141c2f775c0cc77ca97e09061e38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493554c6783f1bcc50bdb57046a5b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0eb8aa85cde87fa7d6fa5c1fca863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6baf1aa9db5d4d7636f425e1aea4bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d674603e8c3d741b9bb53bd24682c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba869d87277f6754f641cfe043b5d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e002deeb4db851542bbb968dca1e48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64da54d001b593be12e08f8e5641e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c892116b675765eacf05a8f96f5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc3db8501e5a2eaee29a729198cfdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34052ba301e5018a3e7ba567451fb273634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe8c8002f5b9d4f3e2e25e9a95564635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea81331a94fbce2d8e6dd32165bd95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae1996aac67e07528dee9d08e9774f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83daa36c15386bc97f5901167d6d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49306ef7cc34958f4a5412a6d7c3cb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e40823a1a629989de9a5358cd113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8d9cdca6adc714979061e4dbfedf4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03a4b27b9f4b686b6abc917226eae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aa9d40d0211dff0f2f878356de304643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef108791626058c1e5cb35394e87656644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23360f35607981b9b7f8bdc528aac6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834adc8322fad8dd5f76d5461c511374646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe05bb1de34c57c39d2ab78ca48f148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a3f5ce50db99bf5d440c180985066648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb6aae6c7a0c84aeb366b2fd3529c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc874a7d5690962f668b02a5c47beb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc323ba98d2e53ba6b940239ac8d0fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d00fbc77ba0d806b799bc02505e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd1824addbd42bd6f87a8f6b576683653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f1619660409c41cef619b2958221654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec6784a57073a1afabe62d5202d073655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2701ba306224415b5e4636ffda1ae1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd476721e15a72cfb1f825b8d4225d0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7822b5c08775165b3c9a987bbce2cfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a7391108299b5e9525d998cbe3fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a58c2e9304a27782c1d72122d25d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf930922badff33e1610ba69dea517661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a8489ef660d2affdce710684ab46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4fc3f717dab7f3dad6b34bd08773e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafaabb8a4048748cb6fca906db8fbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13908547b2532992d7669b09f0d5657665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f75dce72bc34c435bf5e8d0feb03b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd723e5972015f84b064790f612906667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fb7a3f834881226cb960e73d25097668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e422658966ea424e5c80f5f8c9f9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad355bf9e6ce1d54b129e9b00b342a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b287c0dff6cd802ae9b2dbe4025471671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8a978a40acf003284d70ce25d9143672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c589f400bdd267e20296df4515796673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b62d9bcc8549379e4654ba084facd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc9667df18976730f50b3f619264b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f9bb3067523ec19190ae3b5074d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb39f6e3a7a532dced07388a627bad3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f157c500dc8630f8334fe4b4c35da5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf13df6450b890d6855cd39a76febd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fbfaf55097fdc92d10be90aed140c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36807c9329149c1c7ed9762401b8229f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4542ffbc9f0191263643dac30d707d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6623a06142984d6ef1b49b8e2d9e19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8a378b4b9b0130f17e4a84be6a78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9e6ab35ab8e021e47c38bed486da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8a1c4bde982ce7a40c073c39f4906686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972153067ed32f28a7e14f372f22240687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fc85ec3eb2007b3caab3719a7e94c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b865d0ea474e466f31a4f768f66cfc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ba0a57283a931ee7a0b9d12be712690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3aa953b0cbc1b1697b6c3c9e6941a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc514448a87ec924a78449c077f75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273198a079a798548c7f4dc206229eb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60b4c95dfa0c5dd27f8d2c0a5849b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0c29efa8bf847eda91e0e88f6d109695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cf3fa55e067d7a2f3f083e54c4bb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b708cc2c0799050015a27135e39c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbd6272a5823b10460e2878399e47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e15f1e4d52ff01f1514dcfb0fda6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162657c57fc04ed23f07b721e1e4304700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027400bc2e459dec2da1f64eb836b27a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a934383449f41927777ab0fd6d6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e386b8355fdf34625558121b4e33b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc883d23bcd69972723c6f80c053bba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eabd19757866aab5eae1257c12c32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112a9943604dd90c73c3d1edd5a8e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e62c43dc236a1bcaf2df1ea76bc01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d8ec7959a31e2a18357a2de1994a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79305e6bf99676872630b49ce6d59d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d64a03314309c7474f29cfd6a8a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd8d253dfc71186790bb43ad8e9d6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23930759eb4a734eabbc2972d903aca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cbf8403329aae4a1f110f3effedd6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad526a1fdaa952cc75c97f9d07e335714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc250d01a049a03fff1a3ba8b186b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9080f61849fe969ad70d1ccebde42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66fd83b3b3d115ac571ac2f63d3d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724311d0fb45bb9dc1a76802381a2057718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75eda64e143ea9bb78cd801e8d921719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572305e86385a7e2abfd8a76e329d3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61503ee0831a35965661966d3c58c1c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70e359a0e5f2e976017343a4c70d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5a6c5d6c8d02db471c70c2e06fd48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2206a86ee807e055cc683f42d43ef56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2281aeff6245c6b3a2d1a9e5dde623725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245e0ff568a9dc18f772672a293e448726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f028bdb8e745f05cbe4e2776a3144c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd2709f6df1c6d3f04398403c1ffc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c685270dbbe9a6fafb5e9c114deb33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441f3516b81aaa74d983dca60399cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e123d63cfff9eefbd529f818a8bc37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d25b5b175e9f22d16abbbf7886fe6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bd78b7e8de6bdca52c20eb739ce5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd9aec9339f2f19e2ccc51bf8065b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d649645ccd23a70430e7c134a92f1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e746d38651902312cf60deaf0eb83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30761dd7bc55c1b19737ece371d821f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf013829584f96a28c55434fdfd43c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaafaa6fcf816bd62ea0facb2a3d41a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181064a97ea7c71beb4def30afb891740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f8bc750ded317216790a9cabad8cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ac67d269c0ad5f2c3e8ecb65698a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2a8abc3c068738129b8b30be4a57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68421f93f3c9fa23234d4f9780ea6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30258c7bed8e2f19293beceb18845ba1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253040f4924da2379d22ab8e561b6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a4bdaa8489f5d4667320b42005068747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662031600f9dbc11872ac3f43a539e50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b955e8e691bb5df85a47c9fc6d59343749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43236a4c8437c2351c114618c054739e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577b3c6ae2a344faf4a5a862aeb7ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda7d4982708401b6e7a2149a13a897752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a6c775547cb1c6b1edfce76f000e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed9b3dd06fe5596e6637a56673824754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3294eea0a96c60ee332045e249f15d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b1e71780e475b00c812403238aeec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3454f6a930866b0a09c004e768f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187dd9fcf0ffdab1550656124e7f85a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f4e06e0ff23fc66e32291c7538433759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>