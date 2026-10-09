--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d35732176fa6292cc3a220abc4a071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce25181e0a7dc396616275653aefa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ee03e5b8bf5e379aac38a61ad40e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2953f96a826f1c64c314ccf3be8454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d5b43a1d4170dbf65a3f2ba7c9835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec391f5029a1f58f5856097671e466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0509a14399b5dbcde6e3c591dca557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7295d8abbcf3382abf609cd9f856948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d443adf15a7b49e362798e8b02d279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63becfae6c2001d99712c6d6673f030810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27bc7552470faba2b7b77fc00c2c2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e28afbe0ae114c7a3bb660f903ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b324ea272b00c8b5ff46a96b4adf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be716ecd75f46e32217e33b6375df67c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932598218e91323befee1a4170a67515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751f0e22910ea158feee0a33b3e101416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b15198a51ca9c4c36f190f99428217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503dd8bee536f61ce53df50c49e0c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada04c5b87088e022f052cf80365a02219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75affda41e74d7a8b0686e2f276471c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef0a86477ec626ac0cbd263ddbecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0bfd5af010c6466d8b11dff2e68822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8338751a7c8efed249953e207867623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb1aee1d8534e0764e7cbfc40ab71624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802a0fbf7609cde17e8b9be7d4e77925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd6132fbb6143bb1a240ef0de085a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd087af20489754124cf5a94c8fdfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81297f94e8428079f709f8d1ddef62428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5ebf67d601949dd165a80e4a22ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b9755f1c0db0156a02f5f4a4b650b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f5c4b4e06755391675620976e46e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acf20c730919cb5283e6d0cf1a496132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61eea67c322ca7b38eb08a3e4902933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2127f455ab1981db93ac265b4ad1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a3b1fc19c68453e9fc10df029fa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ba7768ab2a79da69696967d1f186136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a53d592bc05c6fae2a5d5d7ca61bf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b723658439eac196c5d3ad29bdb6bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2a33fc673154062b6e43117e5350c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08684ec14cd2faf6b46f7f8a4494d26440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10edefb2006640a664c8ddeb505280241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f39b5c87a8845dc481f759494379e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4842bf0ab7787bb491a7beb7b8e04943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a0487dff917b6f4e49a207309b07744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56edac01851fab600e533f7032582545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eab863495166f0350cfdeb666777ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56380b1dcdf0428c7ce03d24f6ad9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b28b189d8b478327c5f9e371f727a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8b40cf57d06f16423ec822b1060b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bf379b0efb9203ee2c74584b4bfa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c308681864334190cd139d02189851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fff15f09216282e4bc3e190ed3cb6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f442a32e103e2056635056fe862e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e488373eb43545287d8faa30a464e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8dbfdd137203416eecca69040ea0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222444facbd38a1641540aa5dc6d36056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d07ee8fc09490a0dabb49713119dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fbc0178fbd634bdd9b5262896be9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8b7478758e02db74e253e4932c0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9724e8b373da672a94a134b79ac9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc92a14cbc92359a9e9255cfd8490361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81605f008b2a4deeefae089de8dae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4d9c3a3d98c40525eeec91ef6bf9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a413ea0da2e4218c6c8cefda8e4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8fc3b975b43e17022daa62b2fbe865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a71a191ab65c000f73bb2e098b18a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16845ed2cd71fcc5a4df63aaa801ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e11a90e623aa818894f12c70946a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6eb5c5247cd30076e616b7b44dbda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f1772819c808a81e8401b31849d9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910de75c77e2be8a9404895e10a23371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5a0d71ed05fdae7332dd2784ba29872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b0fde0edddc7c6f3d1b63fb59c3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb33b6bed1a14821ae1d2589f6cac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1a4e29110bf5639bfe2192af6444e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42dd939749cff1a735c052a2961a9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc09128324bd7003f4a91b6f244cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5389d2da3a74dda88d0a0b19f92978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e232a4bac29fb86f738da0c66ba97479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784467aea2aefa25ec7d21ace7b429580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440eff0eb90d72097e7b8404400e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f29b6f1c5a8d576832b0d030db55c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5c45bd7a2e150af91aa4b1193be6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cfbe8db7eccfe44805771d5e3f5a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f19ea1a5869e72c8f28969e1724485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c59be86143d449b5b3bd1ae9804f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a51df79031394c839330654d73385987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda86c58d0271c50c1e53fcefd7ba2a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964007386e88ba1cd40a08a73a7a53f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a606db9765bc023f9abc16eccd3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b3c968d82f374591e415aa4d7e10491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b584ac65363e0b80d407cf05078f4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f7c922259b3fda4a90f910b73281c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a8849944a5535f645f77accb612f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816dd5790a6fb4ecf985bb97c3928395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b83f5a0dcdd7780db54059c122e26596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccff6490537e62b93991a5bb10aea7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1acca4bf5798910876f4b14569ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396bd5cf77aabf251d29c3527943e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce44d9d8d5750ee5bde146729d1b87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cab78bdd0a3a89267f90ab74c683f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa968c0cea1c71ac13b16308cb24e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee19f3a86822f3416626f7744c8c33e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46627141e6b1503d325b1b3753138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a2dc6fbe31c0ce263fc18e16a0dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb02fbe7eb6e4b20e860c41f8112653106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165b56857f294b7985ad6947ad6dbb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064c0a05e3412aec6cfb7ffcceee9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252663841a8fd894e7564ea6e9e475109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f862a2938c526d75cc73e660c4d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7f62fb8e2cf01fb26827b9f389e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c1c844215a98acca0eff5440e841112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e834d14cb446aa8b101323d8e72482113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44d579b8f2f4963615fdeb231abd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9418aa112d9947bb0c3644411b34fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50324b1061346edf0468c5d815461a64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb884ce18d100400ee3b75015dc2a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859397d4ad59ec2b89a18d00dda104e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce21928989cd60d487aa197eeefd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cfd5fa45b4405704bd0518749913120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6af06f43a93e60871fa9a86098c233121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70da7f6e9d0443e2ce971eab8b1c3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363bef1e6c3618692f44d4abe03e5d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b0bdd96c5a4a1def0653376639b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f74996b1abfb8e6261410165a030125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f021d432128668275400d2b3f7d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749144039971fce3cce3f2ff1e41166f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e2689f039cedcaea6fa4adbf1adda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b6020fb2c77007140898f59e76432129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83908bb6a2ddc55aef6438fcc4defcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d5de951b837e46f1199f8555ddf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53eee3697619a48e084357085cb0b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7323c9456fdede94b2c169165bd481133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d449c64c3d8f07a6b10e434acb9e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074c6e2eaae756b56ea118e3ffb8ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47e74d2b1d6036f9a0418cae4bccc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76317d01ca910a1cbc08e2d2379e8ae8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e730898efb44e821793354231581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d1d5c0c81b7e23a1060029e2ff286139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5fcc0146a8dc5a14daf81f48bd8ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e570c100527ab2df0e7215730c2873f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e124ecf3ad9c8fd60f4602614fb9b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999d4e5fbcbb7402ba9e2dd2fcb57d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce0cea52bbd91eeb537e77eb8a273c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159e381461792a942fa31f09f9ae22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538a3aad8f03a7901e08916ca82fad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febaab156403bba7a7f0357db56d91e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0949814cd0dd61c7e30057697e91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec3ffe38544df0c2c44b73bd283782149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7423fff2a8ae9139eaff95685ec15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1988014b5446cfcea7773b1ba27e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a0cae4ea22b1d028e3054f20b277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55423cf5c9f21f51354fa48fed95b89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e17c339ed0438c99d89b15ea47a5d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063105dcd9e1da6fb2191545c8fb0e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e08f69f5e52094095e5696b449f231156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23a6dc8325af5158eb64f469aae6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960348e1fb2a2b0321cc6133f298826158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57837fb7433351112c0c495c8e435159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0132fbcabe12efb7f093e89d53e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ace5fb345beb9301c7b61cf3854f65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3990413cb1e41aeb58e8d2ff6cb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187ea93d096aff0f3a3d66af816d8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb35dc73b21d16de356cb7ed24c608c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c61d8efcd940c17d98cd41892eb79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791876fbc0dbd086f7a2c1d8581b700f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377143a06a176bd6b431dd7583af857167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5a0391ab878407b44421a9663d90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a05d7060f94168e5220f22a5ca5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f3b678415a660522b4a063af204fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8984c4c22dda63d3fabb421898884171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45dfbac814d7a13d011a49afbff3ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9290880ae49aaacac24195bcd024f17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616545c1cb024b3c20a715e185a34cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf3ee9e24c89a663652f6397a974e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d20a2e9bd03e25cbd9a80389e2eeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6cb8eccc32b2ed0d239502002e81d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f789147d7d5ab643e37532919636866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a901ac441d3dd69c3015923e707c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454d58ed60326fec2e635c2aee30d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc5d35081bbd6698f1eb6342c1f50f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297dea44d267f895fe9417403d0bec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfdc42185ea10b8885c396737b7c20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364df25b30b88ceeca73324797be759184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0616703da108b1d02d6d2274a2965185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9493323594ddb4d0aee429c0884cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d4055b9fc32ca2df220196c06525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58faaba7e47c2c35967cf9f1b6393a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003da1be4197c1f9dc5ad047df75187189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244099f7cf4ce590e16d61ceb20c26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df2ecb9b50e7d2fd1c21456e025cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e593da75dea067b05e7ed775d432192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58295a999240cf46fcb4130395acdf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef22cf75f0be90783b9765609ebbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24ca5d391733a0ef5325c070cc6fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57625f10c91f0516b9b5e45c144668196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af10a90aeb18f81d53456be3a2611db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e40186b3f4345ec67aa29600a2e95a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348d427f386ece6dce62e996501321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47dd1cb72ba74115b89e3f959b03e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33549a0be7db95cdcfc438a6cbf22ac8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42bd5470ffa70a36111fb8f018938202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644682536712b9370b3c2e24fc6a6a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34c6165249a139987108d5067b20fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd45a1707f0b3bf3433dd276705347205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993e4a4ddf01cc8b893a5761b4f835206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462cc7f2b059ac249e55b542496c9c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e51b56a2f5a4931b4d6a31798ff3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df306926d875f0f6ae3d6d77dca9182209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e320c1c425b71570684bbabf0dfdb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3298c9a315e02087a2d5a8312f192e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f4938b15b4b01fcfa08237ba1cff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb743c4a7b9f3dfd9c2603a8a6930213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f20f6e7450c5ae098b8970ddbaa9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cc953c7c739c46120da0b5e473a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1704172b1a354e876ee50fa300cf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad0bd5f18e650b6c93ed97f3b77e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2655c1f396ce1a361aee97a1739ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85a14559bc14e92c873856ee3c0077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0243eda3adaf869443af61b3cb961220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f365684ce7cb59f02c610ffef29d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d15375aab18359561726d862e1f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6c1935f103514fe72f5601b94ce4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310437767d4a1f955b0953f8a74cea33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96985ee2f00b30c87b9bcbea569f22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0804aff91dde78253507fb60fae41e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c84c3b710e6d32016e53e8dfe64f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef1b4545401516245c359ccdb0dd93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e83f3a099be7463e3ed94d917280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9d5494e14705348ab47078eb06952230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fbfcac75ac46b9b6d03c9541f3220231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653dfe3c1a25a12731f08d3bbd4869b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161457a3251838a54d3e2c2080073f4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600d82660d23f4606382a31f5cf1501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f776354f757c152bc9762bb50bbb10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42226d4187b878a821cb2a1e9f0ebcd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c424760e839bf8f89975c85af7d99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f8e19d9b174be2f4523fb005a1b60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9c99bdad5df79320b8b833182b27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b1de55a94db7739e794c9ac2f5366240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff042688c11267609b061bf0ab0d6bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5e954d15e7253b8d285c335012fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29821300a85187ee463ecead3b3d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698489eb1a2850382c76c5c1f1382c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afdcc7913be04f02b139a009213ee9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb949bd3b8f37887ee9e1bba63455b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8cff29efe70e164abf8080b7b5b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed4c2cccd6f017c147220a6b29710248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038dfa8d5fb3a7152689070cae799b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc96f120c0c7275bc65c5fbe4631c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7c6275ede53877cc2c33f60b49f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c02331d7d2f2ecd9382f9f84fa3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a6c0564ba55858ac7ac3c0993e23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce8763b581c9aec6e5499fa27aeac6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a92650a7391bbc038a79f96cfd6f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425520e443e56b9223097ac8ff8257b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bf60f02e2d7c00c37132d47fc199257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0ed07ff8b7e3249285e515ded208258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799963898d35e6f653550ff149ed5958259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb80ca2dc4c0dcd4d94e55de76a39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59ea3205c633fd1af86ef46b734c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd5e551b941db2f6108d3fc4c3de4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784fdc320f0775651070ce081554e72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93c0e80347c72c4578cbc55b380ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc9d205cbc65f794242c8ec577a05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cc58428f7b3f8dab75c85e723c9be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cec1360c3cf9c59289542fe7144a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273722a78b42db1e87bbe472ae178ae5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad584cb351380c49f25aaf65c7c0805269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14476ef19418895c11144cd3554c1ab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c08e4fbbdb84f97d36b4915e9040271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61b8846de35427536e90a5a853cd6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcbe5147f5e8e7c4980f84e358422b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757420e7b71e9a40da17cda956dff1ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade41a52d264f8e1e9c1e8191efa8970275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a4838aa0002ef6df3adec59951d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16499b8fdff5fd51a8b80700f8f57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595227c40505ea44be48a27772e97c09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06940b500c37f47378470ae014d3222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638bcf61d609bde4564c29544b23660280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b61ee9639a535545185ff13100c10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b207088a0ddc112459839a86bc21796282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0130d81e5aacdb2ccf663aff1df42a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c224c0c04b17ef8cd0eef65d168e9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f315a424a933c91c6a0fc9e6c664f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3443556d4c61d61a05a51fdab408ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de73e9ec0bc052593043178d57fd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a1441c369e62804d9a6a88fa21530288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074274944a20482b4793e38f1ea3b3f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936d6674880bf51163011fd54af2da6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c8082da8fc1b8056dbcc34f5a993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe1f583bdf5315d5c3883bfd211159292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c57e647c09a5efc29d85edf1cd40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1331992f2b01892219e95c313ce02b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744b58d77219ed405873af0ea23a46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27225f072f382574d1f8ee573deaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f819aa3027158c7f11e6db336fa0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36e00df2917ec055f0e18a58adef4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f341ecfedd9c9d2c60b3e1ef1f4fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291670bda5eb3c2a3ac908d6c314d47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810a752b04c3cd02aacdbf36ff7b45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f7cdbe355187d1b7cfff12a466ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8dca0038ae99704e32ede7e7e8ac9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bfd81b176d3b46007bb4a1932cdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aefb614d4c595322843914a9e7f27e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4c5727c416d33c57d4a54840dacc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe0caaa61b784a1df7d741f47c9de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8019061f1436ef3ea60918d790dea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691496b2ef66ebfa94070133ff760e24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af792d99b5a2510c3f2b3174b1f82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203607e039f269907f9e44335be3a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948274bd4d1858538c3afe7e39f3a7be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a7e173ac136bcd966ba4464768c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c93a3183d5de8c5ceadf7e8a3e4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc575c1ec4ca492d5ea9c74e806b8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb8d183cab56fe062fd3a6755e791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522fc2d778c46ffa3388881b0ef611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61b7727daccfa735dc9fc6cae6911318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809ab7f5ae258cded71dbdaf51ba25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17fad138248f958306f0f266861a61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc7e4f6ae112589243c59d64581e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274a893c6eaebe0bc64673a8dc9b2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79b7b82034d4b249b16826f3c3de3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af415102804ecd7ab2dfec073774ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4527dbe8be9757c9a8fdf12fcbc0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db5c70a48d654a0c3c14c707394be5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24142276746b76d2a3474577678716327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44036a1ac9432ab8a0fff30ea5313f21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998c4d5cb3f8d24c231b6aabd6ea3ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae521b22b36e37ffe49b9d00bc675fa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e36781c8e04a6195b25fea090c60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1733c486df40b3bd327d8455837ce6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b7d819762aac0158ccf0332c3890333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb9145d3f1f515c17029a7b3ceb8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6acb527f22db4cfad326d1e1a6606335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9f9ee11c70ed0659dcb79a14aa4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72ac9497134825f282b98a1a8a5cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59dcd08b23dbea81970995c955019d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15280683f110a604e8569f352968d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d5a81d4216c49b7a768222e59e13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f241c7766d2bdab799e9e84fb15dde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f4b9e7d4109b4176965525b76f4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc8e5947375cbdf090438bef487067343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eca66b29fc7db16f1c37c154d30978344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4c81dbd22f40b74ce8520d022bde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875fbdd38d634ce7bb4937a27f0c7ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf22bcc2d48ff76a82bcd51090227a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9670e72c185007059206ae99fe1c7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c21a6de098c3716d3b826e64bfca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3accbc755c5dcc49969a7c43b38d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e69ad2ac8a43cff276ced76bbc363a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85a49ecc4309ac9ef00822816240f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2a3eac6f3e414b65f284b6733f2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c35ad4d47d806b3dc95b768ae1efb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f6efc6a88cd5587d463b4568a7196355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be5fc552166e4bf8c2b90de75c3e16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d51d418df75bca7f2abee8e74283dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c8ab6b43014184c09831f5f555ef8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ad67fa576c225eef7f96dbc62dc0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4eaf7d359053671b5f552b041be1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e927efd0d9d7c30373b456aa4be5c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59472e86ea08ac6331203826688427362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516239655a00047ddb18d22274411d3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95390323bbc5051caa50549e973fee44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4ee01aa892041f2a11be49e61f67e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7379e57104ad8df45345d3060a0a54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd492fdea9ca6a43502b1ed7a03c43a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01d70ab1211dd9316380c1ec0d8397368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3382289aa894cc38a0f17e4808b47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b634bf594844e931ab86eb312f5fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68fa3580db74b018cad0b8c74fa3d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eaaee8ff59cf15832cbd906677cd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dd33362280dd7b3cad33bba44f638373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c82d7a5c292b661ea954bfba20870f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa21e7def413a81302227738061dd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016edad64977cf2411278becbdc38e9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781eba160db100c14f3cad62b5b3dcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e61643f4bd5c14fc569189b9c8fef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ab6b923c3ba3d282c730e641b5a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7bf52bc7dbeb03f988c8da5994ada380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c46f8b3e344b40cb6647d80a4a03f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb3ac41f0a4ddea2d326fc0b248ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2d82041c192c36c91b870a2debf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0c5b0eba74961a0f249e3491c272384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410fb72efecafb61361b1df4b4e4a0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dfb316085072f647450fdf09a3970386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afbb910ded0784f65c1cc3fb18a743387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52064f098d7abd352d6d6fdbb08adbb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c2d25d183453d3d5e15ddb392a2a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149120932b97529e4c4dd68df24bc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd53efa6307e67c78c3ad8be819d3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5caebbdf79be75a638809e5e77c92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab252840b2763764de6757be0549c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83017b81048eb4897bb08792d7ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba427227b5cd4f8667d999a7eb533d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc96a863dd18a89425127ad15cc470396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24979ee453b1777b90a58640252b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79f34666c20ca2d4c31663eca9814398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa514faa0f0d8f5f19cd88ef49d1ae8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ffd0fb00e2885b69d7aaf77ff8f1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c0830f0657efde638cf37a85d5e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d7a7311bb737a2baec0c6846018e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8743f9cb47bdbdbc6ed131b69286e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc78abc65ca1f78653a01635dce6998404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f595f6faaa30e1f60a37b471e5870405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2e8a0b55b9da44f8d614cdf8bcf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c332ecf5bf7303c6e823376f0c4ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772e1543885cb3fecd05983467c226408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684793092382cbf5d07bac5df2d7a848409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86b66cd1d3a100f0bf1bf72fb37d5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d29fcb14e9ed68c4a9b099fe470c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576d82d65fec6de057f00e85b7acd92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4725920732355aeafa951c504548413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f049e64fdac82023976677c3c2bed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014203f200ca859fbb997c2f0f26df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b13ecb699a05cd8f7ff2610b5a66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1491a2f2da7c2d3154183efc064c38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb42132eccf6d1aeedb81dd7dbc9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c93cb4b4ec9e2c4e148bb2d118f7d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb683bc500b9c22384a1976ffc917a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94725522fd9f5a46735aa443ad5f83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e39ae21e59a03eb1ed3f337b2874f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d6b08b9479cb360f9ee7417fa600423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c0261c074e6d95c4a21747af5c2f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268304919e27538cd80459918e26a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d509caf36f936d17505a83686408df5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba7f4f46a2854b975273012c5e1476427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895c1eca08bcc90efd67f81717938f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73d21b49bcbc23bc57a3b8ad181988429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f27d49498a885606eb1302193cf87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977a653d36665b93359892289147c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe6944612819548d2b3b4101c0a18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d72b346314795f86bb580aa3a18d82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97e45ac6f25fbf09af434413e385d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c29abc5afbe9118197c6884dd8ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4643d392f2606944775642011fb86f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b526e7e56332956ac8acc50294290437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879701ae9b86d4c59a72b0bd8a15f93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a5cd082c3fd612ac9cd5ebe9d31a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cf20991515539cf5574b93b276c7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766dbf74b6324be438f19c47e733ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a903cf333f5cb9af55aac3de6485442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd9c1b20e11e37e6f50fe6dc91f1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3095213c5dc49d53565e20df558d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae8edd190940c9d4291fb497d5bc55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64832aa78a0baa8e1e7e02e28593980d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b2298bbe82a8cf0d8904aba23e771447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0ddea8d608d97ee49ce6999c4d881448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d54b7c4f2390cea7e93215926f157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f26a231cddfff691c1694c5b53d0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5c1013e07d6e84917364e55e772cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75bebd669d1e674822e3e5afd5de3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701915770a87b103220e8869778e8007453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4c9edde0680f33d9466c1619ad92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f336cc2ada6fb5a281622c863273cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd939cbe9fec343b00b0db4db43e1a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcaa8b654e999901470315f4d5610c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d85350e86a95ed4a20c5709bd1b41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0ed3f62332efe67dafaa35d54e94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0a480d8318520a7165afed3c5988460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f3f9b441518c9d296269365c957ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e415b6ff3783a5124e6c7bfd79422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e3137f35b5bba7709f90920a985d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3734fb4f4d1f8b65e393933c8247e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be451bb285cfa3491119bce4c309ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be99150919034e5e4991280de6a74ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15828e0f380163f9617e38f359bcbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae68635e5f89c81defb927487678d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9887ce7871f686c388371da2c210e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae0b2e67298bcac815501e54406830470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9c823404bf261e65e30bc6b743b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace75107b02518b22440be93f9ec3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6467edd64eead04faa50468305b1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146fcd63f3e334c9a34911b11734832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a31c726eae48f736b7547261695db6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40c470df147bd68eb2d2a5934b7894476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e80df6cf328bf618384b6fa008a583477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8827543e835b13929251282333ae310478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2f7960dc589c89a29f0dfd3c1b9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b66ec8c05354e4cb7d7e36efb8c01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457a67e67ef54141f05de6f29b30dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ab2729122ec17229e44f7b1b7e49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59ab79855fc6318127bde69aff0c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e711f5e788dec9d3a1bd0b12f8e9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5afc69664d736fecfcdb2686616e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f493ba892582cfac1e46250a407be1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef133385c8cc42199b64bd373906e0a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5e63a12832928a18251b9940302b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268814130677c4cff34c29ab510eff6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337b6be72dc3081a37de06866c476ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a71673cd62caef95932fa5fc93558b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121349d00052601bdffc01878661f465492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ce314529faf5abd3da4cbcf63e25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd1a8bbc93e54547f04fc8bcdc9da1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c3446655871de742a20571a21f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7b52d5097c4ba6f2b7f0f280bff6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b9bd3cea61b1a15e8943fd1ca62b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f3a58ea82e983786ce27ab4a935a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09919568f6d4322f16d048ce7b45c0ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad13ada5e2d415e26f29901c665255500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b011d259ec7c36d12e9456200e19e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b6c27b1e7415dbf3c42e01b07a8d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dade51a065e1ba6600a812d35b9d01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624bef08a7bf29437770194e6385533504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb3b150e5a4159750396bd8446b227505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9375fc435242e7a5d4a3b2ee62b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf009be1daeaaf75d158f45450fb5c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420e2f558bb0d335e88ad0aa72a49f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e5b7ef85ca8808c54531fa6a5f8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523c716238fa29ed9066415c28967e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a2a08791893edb6d96ba5371f8333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8428aeaaa819106d2b8b3102b294321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc97b6b0c2e4d760aaec501fb1edb65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a00fa641558d26f39b2c86101fb40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d427142497f494413de2cdbf4151e3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c1e83893cda3823597784282d140516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92787e755da617999d2e054c501ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85e3073b523d0341c95b25cac62a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd7f523e020f2b093bc7bfaaaee93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06dc42e0bc05bc0617a48cfd6aced520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f50ea79be3983a38952f09ad917cf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afb16833eef82f9c827ae4ad9a8244522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d40468b70a13b71d868c7859300d8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5699e1c5ad4bcdfb9773abbf188282524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac83a97cb0061b09773ef59ccf9af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d06ff20a578cf37691fca8078beb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d5871dd5258f960d38ec2d42009bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1433fb9a1316a9561d0f9f9c74563528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436df22f87d245be583af62e77fe770529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55875c8a6d9dd63546a2cbe3a81f915530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647c90f9e6b97f9842a550e92ed911531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e914b5d330400b9b590624eafcd7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6cca13020fcae5186de2ced5900c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b1b6a647396f70b82bae1296e296e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f0606f0383f649cc90d77eb31f7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc2fd5c9fafef6b5c612c29b29a40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdfa89a365b202bec9de0fb401e3ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ffa18e14f4e4f64685f3f2c92a20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac4d16f41e8cce9e8a6f08c3e3f88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f0d82306e37ea72c61d52a96c98f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c04c1f0bc6ff7d6f2662ba13a6e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ba685323c4c0441d6d99be627417542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09584cdf7c3510b8864e6f5f2b105b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61e8636fb93daaf86e175552316d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a87536305da86f811a23f3365b2d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260319188b67c0d9b2558e72baaa2161546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556a263002abc03e3409d7b8fb2e71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8df9117b65de036d7fd956cd3cec8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd495dd53fa18f0bddcd5e8eb420f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47587065b561b1091805bedb323255d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d80e8a28b67127cee3d7bcc660dbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b443605e5d97099cf9edadc53432552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830878a80640cd7fbb5c84205613d43b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c38ce5b6cf6fa143776afee1cade2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c11d7888ea31fc5a24dc88856e60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2805ed020d881246aba16063fbbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460ea315a004b70cd597328027c16ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ffe3c4cfdefa129e1fa6547378dae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc01ca5ea551058b0267da17918b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923119abb2b3a1939cfe0767fcd34b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1aad52a4b091eb98ddbb6558881b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc9e0d25084347f98f3914eee4c18e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949121b134dde225e37e8f016c804da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89153b21dc564091e1d03861ed521e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c044feea94383221bc1535069f3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849b6ea64893e806077703fed3c2f87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757231fbf5302389739b9b268bb155d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112365db887e2fde689fa96e43241e53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54fd0bec99520b974cc59898d0da8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d572521fa4f3358934c5e12c2f345eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688095b4b86c503c8aeb7b281c9639571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aa93fe4a2c023af7697742e077b4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506802549a2e43a6d94570a962792e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb5a09f59c5d86a59327d7f457471a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c436362554cdb16fe41e89bf7b2c272575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c66ccb7c60f51ed6c878ed840e7f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22115ad51b975bf905c869ecdb2d21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a46b91274c4961658139450d450fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f51d3f9e97ad7847e3d4703c82d2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343e1dbb136446ffb158a04242a433580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807f463284bcce556646522a9a0ede9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a8cdc13e291716b7a218f6e7bebb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811795dbb2be229a159a292f7ef55e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48a70d12d046ab657dbde6a25c01a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93259917b2da113e75f805202ba12e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090b4142f5e3d960749ca6cc019b7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2418136f74a360c11fd42413d2ae34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45489944ee27042285274c735c565750588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171af5c970f01966f6b36fd18c5fb33e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4b2cc325f83fd90f93706a11f21a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417e7858008033364b732e0a549a0ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc18310720d18a57c68ff169dd8c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933757a4588897aefd123dc2844dad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e80c0689d32168d2334b8162253ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3957e9aa2f2ab1a9a9619810a58a78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef5818b6316e20aab69918a52d559d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d67749dd40f5f263958e2484ed0a6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882af2f6b948d7d38f194cf1d9391f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2b6c3c9264215d7e81ad4ef8b2de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b533c41778148de119c57b8de13ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc6774a9c65ee57b423b75093bc7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b3434447b4f1c983c25e41e0e4c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d03e0c0f95759b590ed6d0fa30bc89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ab02dfb00a63773bd44b6f0a363e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45084e52da20743b2f29fcd2be06e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b3431273692491c825ec1a64a0fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3569d964df409bbf56b048ff5ebdce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f37ffa1f88cc7abc609e5b7ef9fa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ef8621564f90ceba7a038e2a1aca2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852078cd85585ca1d6b08bd4ab319f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4ba6f0a436fbccd8d492c10407e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ff43c652cab29a383b573cd1ef8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb28eb0956a07c6d3cd7136fdc0540613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a7b494bc41b77832b04210e5cd3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e8c955d17e2b8106afe7e5202895615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fff6c614c5244ebfe6268407bd1bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235931c2a766370239125d9edefe1e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f06f81a63fee729a811bc94abd6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65c97a19ce6e65b522f0c3fded312619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1e8bfb4ed2de587997e92da8e7e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400abc454c5a70fff30e2caff95b32f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e6383a3d7ec860674a47e15a09a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57a7741cedadcbd96d08fed86a2cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1c7a5441845f11b1cf3f74cbf716c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452bd077385ddd3d8665d2353e36c70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2bc8acf5bec2c5ad67fc41e4ba10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d91040659dded09f094abd1804a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864388aa4746845fbae3543298b9e8b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bb48c30d15774278c854e68cee50d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6633c7437f445a865251d2f52575a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271eecd6634138290d820daf5addc69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796b75d66d802083bf14e7ffc3c237632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19925b96a96cff49c94f6d68caf01c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274bdb21f6018d4105d1bbfb4cfe88e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14c2187aca8d590a64f70177ab769635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8965a29761d7fdf59eda20cdcae3899636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc75a6f069a0858a1ee8cc4d861f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ebe025e21014dfdf63b681246ff1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320447a46eae9bfb16394f96573d25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30bd6f3f603f17dffde72f9801cc51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196dbcea18cbc9a0e42683f84e0b33d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55c8395078af52a7bd3411a13f329642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c2227b8c6a5572aad4ad26f46d2ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ab0453413893d37ce1a2c7f04eabf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a203663352cb534e167f41a19cbd18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fcb4d5a62bfca01a80c9480fb6338646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd64b72feb6698e0a888ba3913912fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766598d0e7255d7e2425489dd25f724648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006e80880c6b5e5fe5da09881982e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef11336becdd386c862a60d3f7fc410650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603736acfc833d5923e34e534040b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2d1b0f757f763c4f044c7ede185c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9343a8de49a1fd2506057890f7f4b3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c558028f1ecbdb95b408f13b89c9df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fca4d1bd304cf783965133390a305655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e0a8c58e83e179be9ccc4b848142656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1096628421410caaa654abbe3753a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b08dddfa9e659913ab929d4440b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e490c161431122291b2a25399a38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad22196d10f8191c42560ca4817f11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9cd2a11603ace338ec3e6e86a7e06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b2484553fac111586b901b2814fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2091dece1ee451f008e7d6604c43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699fc7cb277b105a68e3368e7259afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d81ad83071dc0a8f5a5058a0072ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb5668607c4abacbb7d2279b30f513666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8442355ab4760ad370dfdf06502fc94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48615ec93789a4b6958ccc6ab77f55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be446f5ce84c4d535703d110ebc088fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e45ea25eea58517ba11debf3a725ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88f232f661275b369110c6448b5e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a583bed87c7f6bda53f86c93c9ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0234135bb718a80425a7d177926f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e1da2423fe8183e1ced5d5d6f3711674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e50447ae9140a3c57c1d95509d319675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935702b5f8f4faf2f466df8b23ca3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4abd72c2b8c2ba7cb202b4f68e2bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3dd076dd29edcd68dd4286ebd295a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df08da91c1b18f7b4b489d80016e88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f605e1e774853467fe2544465aa4c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481d7f444fa2cfc03ffcd3d8b47e83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c659906e712cb626e184883283bf35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b4797a3f54f070398b645b53d65ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19fa3786d269ebbb968db524ac9bed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb531b5fbb6c8c560501c3b4fb574bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5b9f4b3c6a831a168677cb3a03e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb63de719fa529ac74e21c56377cbdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345913c25292366442d8cbd235512c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a630239366fb61a9fa94cd788e07a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954910e3001db0407d9a49fc69273f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963efeff4f1b1f66cc2aa7f05d5c65d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b906aea5f3c2d19575f08f01c5c082692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9a7d2e6e78b32209294f91c7259a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9296db41d62e48cb7f057752e46202694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7767be66e5b60f4839cb15941b6b91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1166788a40d92fcc99419365c7f0f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bc524f47274b5276543b1b32cb5bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327f9c4448038b8293a6a22676b833698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ec8c5349530ced9601f1ed083f388699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04e679d8c164941f7f1161025b4836700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd951adddcece173f7833471034fb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f8f738f2f3281a58db593dcbfdbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1f3f651fefcb7110f96e876a42e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75db462b938baf90785b42713489b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202711197f0ef8beddd6e46e678e35d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca511a1771a953a45233d8f372d6a3e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f47def9755c3c1f11ad6052f652b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2a7ced27fb20d99019e92811830c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0559c69da02d7a27e3a694f7979ece709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9354fca3af14c5d358bf7a23c43ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6219a5d2d25a3f9b5693f803c8103a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f9bb654a04c3167099bb84357c9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d741efe176bee078c4e99a9c0e04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6628c754a506ddc672c5eed1df33b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0da11656517541992d1445f9041a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f818ebc9bc7f44ac8bcf57cd05b1d7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d789172545f135cb28355aec20e72e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f3f2c2f55e17f6b73d24bfdccc408718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331288c02be76f28b0cdfd5fb507095719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126096cc194120f6c4f2e8fefc63580720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1b4634d0fc552688c7fcddf699c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea569c079a39b54bca4069060ac7d715722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcf0813b2b18d0eafe48acb1517d52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be8e9c5652969dadec4ef652b9fd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419cb02160918098a59ef74388b8cf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a78d41105fb8d10398fc9ac9747b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35992e7903ffeabab6aa82dc3c37bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda93e9cee1226eeddbed3464513dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69632b922d0e5b1cd055cd9494089729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba2511107838524d6ae13f49d856a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80a48e2a32b2b103ed634832ee5d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55698a1c3c36d9ad6d0441f8b27fa50a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab6746f1430a0252e4028fc5bb64c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f276507f30741df7dca305ce5468a49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce44f2804de12856e7b68f9eaeae90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2cb6c4e71c2ca0564dc0491632c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed341ae41f4a0281bae054bc270b4130737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496331d9466fdf2629b61a12cc2fba8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e045ac548a2f5c737f9b32a6ef0b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80763f19dbbed145567e4043e2708c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77bd4110239b819137d190ccb366e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8e15aa930c5a355edb41bb51f368742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d531b3f8007a3af7895a5df4872d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055b9100c8c546e5e28e6d871aeaa2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22685346ac7e9ce53640d555fc13a318745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274cc32d725ad7a3d2305787b2b7192746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f5721c4c6afc1bc827a47a7513240747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e144cfb8fe9b2979d1db6d50dfb78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a913044696462229dc2a8fa530a82b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175d4821ebbbd740fe66f572a15d39a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a4dcd5d216b1d6296a7f0c69288b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c8c79f1ee352e947815a00b0f53b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeaa71213c7ebfea327da478e43416753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcf0a9a4549809de114dcd9617edf5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7672b6c4dba6ea4a744266af33c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a88dfac9a9740931945dd04fd29db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6e1ac8cc7bb432cd48ee334cdcc18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df1b08cd0d7d42101f8c96d44d4dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76ee374eaac0d49d2f563c7e22c9d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22fffd5a2b2783ea69cdba7899d1931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279539b5b23eafd4eb5109fd3c6931e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0bcd0b70a2b2d0d3b6552f461ec43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bfec3703638fb5634f78980617b9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60eae7268cd9a09ada8f11a67e089a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8fe1f8519c3cf1313ebef31d01f126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817e502740792dbb456101ed84e3af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d32af091cbce5b0df4fee9e03920f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918dca470e65925b8854b037bcc00ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d8eaa9b541578e8e7168567be86010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f75a26d799eec39fbcea1fc98c604811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5af3ca0c6b27f80c3b7dded20d73a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f618aff4c7ced4d0b5bcc5f30852f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e49c638655c9980a28d5df8e5599b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4e34e3b662763b8794e591da3ddc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347722978bbb11e1119f1895db7871316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b816cbef4e95830a0ff76cd12ea7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c79123238194967d822f8e29b9abc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4655237afb7a8db8dddee8741bce2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544497f8b794a13d63f459d550264d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1e06a6933359b82d1154de2ce1b7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad742623c481c74396d598e8f603b0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602dbe4fac80b1058de551305dc6a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3202de2b6a12507e22bb9f105b29024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569058f743b7320c643900b914266bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc097a0ddf39e02e50eef606ebc1cf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b48e7342267b29051a3c01939c4e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd525eddf42bd5ac9b589ef72be3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7236d7b542e9c274fe3f0402b5e001d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452db36dc9c99e05d7f3891279585c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1920cbeffe0acbe99c4876f8a118ded31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46c9c071edd09c3a4dd578275436832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a25de8caf5c598ebf06a1cb191cae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cabe923b0055a469b866ac4d50a2dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db061e011789df09fd86a0378306535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef973c528bae92f5843d336de378b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c8ce2e985e012e652c435b07c939037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6882d2d91cf915a1fe7faea2ea03538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381eeb309bf6727205b0873d07b89f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33665a0cbfdeb6526d5ecb0f5b2b28c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e36712c716f4313140c8fc6babf0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff01fdc917e85285315e57051aff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3c8bbc2ba84210a8360903b2190143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965452d024b5d4c4a3ecc4ac6a0785844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46ef6705b522d0d4cd9bde00f35f8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d3d6b3da8fa89485c2d33b33dcd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efb60a6875cd52c6f8e26dc78aff647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863d954e39923d46ed96e25b824a7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1f6449086373b3df10c703826fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77771e3a94e7a4db72ac881086e45650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f11665e58ac6f7210d77db20f6b3a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9921f40f40c36f211240f844e95d5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b820613ec7332b60eebedb12aae2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379199b307d6012ec167dff339a2c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1eee7aa7fdeff5575bd29e71a8e0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d6d463c1ab5126ea8302d041a10256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac63827ace743a7b33d5f6cdfc6c8d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55a29639fd5acd82e2584d02453b3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a16c961d920138a8f1c4e6a21f773b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312286e9b68d961f6b3bc35c1ce0a81860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5622e72f66167ddb1cdf98f881c294b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a13872d27695ac81b9507b85cb1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b904d96424412c6739b6c2dc99a08da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f975e697b8b71aa58b32c53758dd8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e26fc90e4af30d163fb3e5b44bc2ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238e6d7f8c1edb3b6ba8552306f9d1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ff4df8b54684624cf3fed7a4a9ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b142a2bb606ad766b3805bd780c6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213c5d2e973c301629eebf0f9e757a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c046e96c3115de0f320bd69e3bae5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e557601363146bdeaacdd5cc7f747371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e71e99a4be394bb2572dc4fc5e3a1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfd71e3245c2628de1f6059bc2abeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42d95c60bc0c60816c51a8a50b99ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7af567e8affceace44ad0264fb44275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ebd7a3559742779a96b2759a35d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e9064fa939b2f5581a2ec31f41ab877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e557f362565475d56ddcf692a9a46078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e4fc7e72d81ca9bb072f7479d190b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a7d2b7bb22d7db706882f1fcae7d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8979983c3f79daf149a1574ed4eb1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c011690da5d5b5cbb573b16d7e8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663b44d120a62443f5cd9dc95fa87283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197748c27e21e38a198d9596df7151584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebba534821656de1acecf53d4e436b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f118289fe6a2030842421a5d69608986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2dc9139cee02e3176ef715bae784a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41317d87a3ad2006f6fbe70b0dcf4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58990554fa83c2558a253f4078e66a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c0863315111d4935520c88b0bf2e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab437614de5cffb0252bcf7fbb6cc9d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0647ae8c2d1ab1f85a4b1883e955392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd54ae8a649354bfadec641e90379493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caac2f7399aafd1432a22cca85295794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d950eeaa81c350add16690d6b3b7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34f9fbfb77dc450fb5d26f5fcf591e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ae2f4365af27ff14962df208e038897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd270415528e5b832721642b792a90a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc152ad563f3d35db8234947b639a1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5f13c81bc91805f482ae9eb6d3fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff416e8fa6715d5421df32c4d36a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56246405ea4f6f543efe5e2c2af7185e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa0f6877c59298d914f96a4a340fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33785e8d9fb33872ddd77e36066e63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd864d9e83808534a02391800bd169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783af610ae74032d3e36081cdf8ee19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fcbbb992198097e3ecb3ac718f5ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0c4df714ec34c2f44122e4ac19bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247e22a8edcb7519db94c74f0d9b38e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd24bc96e5ce06987bbc23c9a05d73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df97d41c4dfed878ed1298c231cce5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8dc23bb9f02bd037fce6d181a40e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a80fe4b88a5a618e96c04bbd6a459113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4418233f1ea4174c2ccca4980e2bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb89684b5934f9f555ecb25622503115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e3dd0a1da89540ef725bc04749d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb19b229cc948aa9df49be6ccd151d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905719491c0dbb13878f398644ec9ae8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7602767cf523a59ef7c4ec4f8741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ac7ecde84a4679722e4917581c19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10eb8cd178b4d861b41233ee16115121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aa140f1f12e0e89febafcc20bda34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2160c6c982d3af596bb7922adb15b75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89afcc7012834f5f97caa7e4a580fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593066bfa6f2103079f5b2571105f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e428442ed236a30442f8fcca59ef8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b764421af9c19ab02a73ad60ae8d3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d79101424bda6429801ce1fa745fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26682c66afa96b9c69ec04e265333ebd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26532f544f55bc24e004f2d50d691cf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51ce2096a4c4420276289c23dec05f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95fef53e06795bfb5a5751ddf042e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a98ef6c789f7dfefb573c8060e77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd5d97d4c156e26a4cffcffd002b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c51175c4c7a39ddb8c98d486142b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2200fc9e1750bfe6cfc957b4e14153136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae104ac5e27722024986b16152bd5ff0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e50245d34ae8bc82a1955e69f77cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d179ee3b86481471fd670d2eaf86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fc816b00d4bb54de7a4157381b920140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c64bce66c54f49d68cc7aecbb546db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f1f1627dff897fd34fc3e147e823d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769f9787d92723dd507db0be3e29f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c7278c5f1b13381cbe7e4c0f5549e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d482e76b85ab1a8d04256caad5b93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66668783a3c114db50f243f4facfea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a3ca0a4f308d683dc7b72f27b87f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ffab83c7ed1b33d20942027a4eaf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfafb1c210414533c6e3d8b5998ff0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04192c01bc1de77ba044932f8b6809150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef152ed2b806c2a78fd77069636683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed85325e12c346c15dd825874a4d48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46157e99044e9bd510a520b355f46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306c35cf772cca179cf8bb812ba6b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397ec2144cb79e9875dda9ff4d33c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d98a0084dc89e76e6e4c388cea94e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c040376e625eab3ae706691d667d45e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2a2b3436eef284e8223141830b59b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd866afff9838fe12b94488011c3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4b4fff07193531029a0cc2f69847160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d03fc413cdd4ba7a91598681b43b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b548e9e660c21d27e3d1d0b65c27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6b6455f30a385980f0e999caad52f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa4bf2a8e0d2132cad3b3a84695f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e230b13569d7e0e29ad17e6e067e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820411c800af4134e0e882877433d59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50bfc4660cc098871ab4a46e7ae9f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3cf7645ec037f74f1bfc2715e94b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf503434095e123816e7049634b28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75f4e8fb3328b0a285dc7e82c3c48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14724cf54a934de9500cac85df57f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50001dcfa37ea581b7153fd21f1f78c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88254608935e4f16af4502930d1a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11998d8f953a5531e7ebc357b4b12ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6e749fdb8e57fbdbed351b1ab36d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b77e388296c4ed46101e732b8747176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2769461a6ceea32f6eaabdb1cc0d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09468ba576c253558974a591a6703d53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2fe4ab67b817ff41f29fce5a3d0b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83988c4fea688688c5f8df957a25bcfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73950fdd81914a0eb18b620b97ed1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b72b2977e21bbb13603f4a0892a017182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf0ebba85cae402dc9c693614358e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf24b0ceb585d2951bb786efa4ed6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067a6cd25ea4a40d966197ac6fe16d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bef8ce6836870e72e7e9075ae65d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e4bad37ba52f253f8cec40de91d15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc50febbe3b94b7728e6e3435ab0d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb99550d57e4ab115ea3f743672ff5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af862310ce06cd9a7734cc727202d70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ceaeeb386d171755fcc404fff8d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653eb07bf98499d9ad885d7bec79726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc775724d6d9600bbf73d8784267dd16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3337e7aa1a0d75c6d69cefeb827b7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecdd6b22b946634629393563b3ceff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d30b0fc8e3ce710e6a614ef717b2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfacdbd772c89a23a0b5ca445ddc3b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c7ac8fde68ef8eaaf503f031f8a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ff817c53cfee783d567c80db4ec8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dba41264fc365bafdc66cab098a44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce70f343e9788e0af103040f13ca7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb9839e641c9a938a48573f01fe54c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6134a6eecba749eb0d792b1f44855203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b286b4168da2f0e9a075b0c27d02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14647a6ee56f46c8b845e268413bd96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72455f55e7aa4750aa9358836f1c64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f70afc1208a5ee3af93d1e8addfb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a1e2d5c7af62621e35a036e5e630208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552cc4a31011110d74e655ffee8be4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad5d053471d9c6d8ef6f04d1240070210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1da0ecc5cbcc7e3221ec8eb0a202211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec6cb1c71e4d27b33dc68405750f3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224339df81fd4de09917a8c12615f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21aa7e85b19d2f9532c0878139d195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2de6d256df46f92d8a93095af3de9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb033777ae079ee6bbc15a417eb315216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f66db6c85a8e70d1841536997ec77c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec623dd4158a1454facae86c4cf26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5f58df634f792852ca0ba8e2e68b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ef80f661bbae4204017b485a862e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf178cc44526153724171aaa8b161051221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea6776ab86f22aab381112c42ff0e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456abe6090bef24381e5d96650dce5ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d0e43a05d997e5b79a9a9d037e73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18685a11f9513f4b093643643de5fed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df29dfe375e652c7d315b302cea6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4a005302552bdbd12cf7f21b41ead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897007c07e614a466b95e7ba1a07d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e8b09e7f4c11bf86dee8978c15d46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fbd96dcbc74d7ac841024ddfd67e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fb4ea57183ef22e1aa3c370290730231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f8490d59c85f723e392b02ffc6d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ecc845ac0a1e9a37c1eff54049aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a394b18356a1d44bbf5f573379af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6ee7edd5d91b60fb056519dceea6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b661fa5174fc929be00f70ef897703236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964eb64dc9ba05282962abbb94364f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff413ad47a100033baf5803be56ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a417095944ed921a111dc12cd977e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e387f6f3f532038421e7a7230ffde7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26cddab3af4e84b585e8d850b3f9cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef173c362a55e16d3ff14b27dce05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25573cac7f0b7e342c63c6e961ff7dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02056d062cdf18b6f22893dc56425a43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8b55b2c0190c6e0b5666df04b56c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce26b855198e295d3d566c74e0e3e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4af00c36d19275ebc8388eaddf65d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27e76bec6f567013d8b0b4edbdf599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415dfe6a5dada5e03cd28dcec6baa26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51d402622732488713d12e1379715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c730d8ca1f0c443218ce6902004533251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31894e2267ab231c693df72a59265ead252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a2a5309d632f9d24dee96bcc55ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859598912b945faeb91fc468b33ad4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2038eb9ec1ee08f2073980803494255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c00fd0d922e2977c3622e26effaaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c0972b817044d42493615ec118c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cfed64403b4a4832a2da7c47564da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e807fcd7bbe5203f7ea92ed8c2e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d6fd9c176aba92cffdf96407fcdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300238a3e51ae634287b796981b4fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3e557e90d9cfe9a464ec34693eaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358c2d8e5c1410893bfc15d7167c33e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90484f9e6080e691e4d6faeebf2ba20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e8b9a18840e37e9a3705c718485b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75496c47b7f8d273db678d39f7787de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6731d5297cd9970cef38285990ec53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a9f05801ab58db9bbf2b0c7a6bf3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de5eceb0e5a5db1c6337a6504fc660269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7e11cac0a45eb87560bf77c65685270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2f977173c604b810bf40238b9a91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1d9fa18599ba26281580baddfe1f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69dbf767e5f8a95e9b7b01c002ad7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393de025115a64116e60b404e1357fa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19765cce352e15a8bea5aca293346f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38c04cc2ed8c967c07a354bdf21bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086a811f4dc02c86d4c820613dcf97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb061772a1714b30c60b45c3ec3030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11c342cc37e7f60413654866f835ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb54a6a42b21ae6528e735ac45078280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4290217b612afa71169db1611a05c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c7428fc97f617a8251542a8cf4e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c03a320a36fee3fe71dbfd2608c06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e2733a5d62ff6658f803b1d91108c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec2f3ba7ce7349178255ae34499de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a634e5da645ee4acc0ca91f5a6ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae99428ea12ba6ba460f4df998b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d390430b37d08d38a2ec5cbe6358a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cebd1edc2bce0144def67c4c0cd11a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe58be651ef3077a5982764f5c060290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73cbb2c51aa58d64be7f818be6375e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681bb94fe9e2f58d3fc37ee5aa30140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e46aa17ba14bde885b68dcd02666293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5dedbd39a960e85fb375ebbc8009294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5712769e40e081925f191eca91e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1891ce1bd87777a4dfa89f1d7d76e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9660872da6c9dffcdb2dcc1edad5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7260ae2010c50d8854845c6f9298298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4acc7df43bb06f00c04f7d1b957cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097d3b562a52ca10df9c1fbd512586e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1f22fa50e93607e69eae9a5059c2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09423afe3115d9c402ae6bf12ea7498302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab809d2c02cd6d25e36005ba444b3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2765d23d8a7fe415693f0d75f612f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe534e96a97c906ab2043cb133529b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944c1f4db207bbf877c7ca2b36fa41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be430a2d6f6bb66bdc712601b4acd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f31979c0dc9b6d89382beb0b848b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deda08eebc57ae9f1666dc6ff10c98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441505c1a33f602feeedeafb47d8005310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb8f9cb9ae87e7222449d79be334fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6130648601af5a25834a2dd73d712312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d88d8552799620dcbc0f69e9f3230313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0f78b5952a1c9ab5e9badc2f1094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72327baeebe985c29282e4e352df1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d38bea96b515ce8edeff229caf113316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0cc8346fea5a153758389a4e32124317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29395c84ba76eda3f83167b79744ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665441ef433d74098310bd3ca7f8135f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113948d94d72fe174151dbc8a3a4a67f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cc5eb329ad19984cc0667ffe4d20f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf794bc0a0e3d8626d1c1d07dde45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfe76d85a463d23393292277a23775323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7544d950e4bce8d864d0997a42e53c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6c6fc9b94ff7aa5d21bc3cdc5f4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc88334d0bab98104ad744b6bd1aa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87cdc83c02f415f5f57aec04148c38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f387e8426a87a0fd0cdc3dff7fe1bf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f8e33054f1fed939865d03ce3119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15cffbe054142ecb50a047a64980c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73a8b20dfabd9660bd72a357cbc685331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4776fc16a6d8639a4cc3213a5996a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc696bd27f85a1cc048da5784dff89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad8726ac323b9aadd35ad4f97c8b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d08f3c001f1e2d141588e62bd9270335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75d03a5563778bcd9afb9bf613b246336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495524d54d6145486c27e0aa7398d2a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c7a9647660cd3a292227ab94d874a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb29768e4716ccb4e9775775d3f0105339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805290931431f7f7f3c088def4b8dc75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6736aedbe50fb16a900e0cba1c0af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6b1b53637a3ba15c8bfc73d6ea89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f84ea6e3f77c9fb44ec0994f75fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ef7176a48e31c50b4838486b1a41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701126a5333b3d383ca36bb2db15a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc392e9367c320985ae1f21cab5766346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476397561193e491012cae5b3b5afb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b4956c13f10abe8a82fb11129e79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a18d6ec21e15cd544ed802849b584349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb610661502178ae967f88896323c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb527318b1e025066f6f10fbd20d52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a4ce8ecd01b42189780299050c078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e51cda043de09fcc7db335e3f171353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae822d4fa355e5cc7be8b7e8b3cfbfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043089561a3bc8543228e68160ccf4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b756b9b853c1a99859fb35d75fa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb39c6c5d0f5766b5908a8b43aba5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef96374b62902cfb70e871f072ebee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c7a12d3b57901838f6308c53a5c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884170620d268ea672b771595422ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6bf99374a46024729c6f78662e647361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b40960fff0a03e66d3a420126e7b2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0463548247fb33c1ba682be6eb0a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a063c5b3e888e394696e4ce04accf2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25d120a009dc1ccf0827721a32f39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc71ae816cba1051b8f0d501d44964366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5231fd434010d031a4e9ff83e6036367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d87149c82316a8fbdf8b9d9564fcbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d748f8c3c195461cc2be0112156f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28b3fb43c53303f451f6e32354ef3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb84073bfdd53f7c301c271111449a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104732e71ef65a79cc7c66a32f0bb8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ab3148b731db057dd70bbf943d0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda473a1bef95f94933476df0c845fab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061e49a78cff0ac58537e3a62672ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6055e19e955ba2396772b7576e9793c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c58ac2a093439a6e82c85a94ce83b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14190301542d36ef1ed46287e18acf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f72973dafc3bcc840e53852b263ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df29776c55b39e55f86eeb6e510e72b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1913fec7f99109d64e8281990fef3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d076fa44d1ce8b8f26a5745bfc6b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a021d9746e6edbf04bb9ae02ab7a37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a29b92076ff8386c10dfe3daccd4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47572fe605a21412191d0ebcf555467f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db983da29024602901afa742f37ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987375983679a2e87056d04ca21b2114387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48e91a4c4e33d795f3a38b7d40317388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14e9439fe69b48efff76b3e1a8e9d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa9715dec1bdd44ec6a06295cc775390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a8f1cddf6688b1312947b119f42b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af6b512905aa10dffa71c8e538eaf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac312225512e15fce1ffa932954b0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9ae62ab2dd75128df776fe1b264c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee89130957c3c5827f4693051d87e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee57cf66d2e37ff3be58ee0898cfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb8302b1fb7cea18a464b390a84dac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcce4608dba9c956c3d9a43f842eeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a66145ba05a4e6a1603741d8c61af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ac98d038bffe1201f3cd4103895d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163a4b0afb8806700c8b9713f7ab1ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae36ddc81329e9c4d610f1d7e3778402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1cb173d8215e5e80e0ea77f18045d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7161bb0c7b1ceed88ec09902855dec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65835d31d14f1fd08526adb73679fa54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dd5abaa1e635820fb1d1c5eafe35d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb826c4e55987f73e8b6ab45f2a725407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302da015d4ad715ecdc5bfde638909b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730db60da85a1983f5ed55d4cb1c2d4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b1265ab957c6c308eee7f637a05c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f1074a6b5ee1996b38882a907f11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be2f8f097b176e2850e83a464c6a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5631dbe4f7e20ddd2890db8b92887413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc1dd17dc18af625a2ef3fe41643a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4602f311ba560250880b2d3b927346d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a27bc54c5f0ed8ab388473b8681cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174d632fa2dbc07f26bf7e4c43ed64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfa71d512abfc0f3f28fdd22a9220c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ecea923883b47926d3a00e48ccfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890928f6fdf7adfd8e3c035a0a94100420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567a65ca90a0ff728605707cc9017cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441b95da467972f2b60a2acf4d2db6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715639b11fa65e89fbf38fae7085d21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527c7a3d0625c4127c7ec968dee0bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e455a323e760b55d5c39c7072d3b89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1da537e6de56790f15ff36663c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac6e47779b9865836795d9d0edd332427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a12e48fc02437c1bdfea89ca05e63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335465df1259cd81a576f705d3c879fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4ea662653469b0ebde1ea53565c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b726be1583ccfc9283c3c5b996be3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec73ff608b12070cbfc8b5766ea213432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906686c041cefbd2db584fd869fbbb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83a1fb55b1bbcba5e62ccf26b14681434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec6a227a8ec74891db9ac06e20b45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1666ce409b1e65f72487b37ba534436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012bfa96e6fc50aa1f47aa2917754ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f407a2072fa09dabd1d6aefbbea54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a9c36ce152f0d64e7c5d96cc80a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39f2afcf2b577ae73732a8e2ee858440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ff49bf2c55f4efce5df1072d0ffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9bccf37f01c0343dfa61d59c1f768442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cb70c30a8e2392658d80754373b2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3fed32e85467b5ae9912093699e94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cbac7d35b5f2147c4d39e20cecd99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe138fd1cc4c96521653ef70a10d57ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf7a42437ce84e63edc0370356d73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e792cbe0bd2377cbc0964717e2678d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fe356871a25b374f8f5acd0e559f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae72ab74bf34d8abf918f4ff88dce2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29e7d54de6d63485fdd649fe4bad8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d704242369b14f7528332a081099452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9978d7a03278f3ebeed19ccd421e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cab81c259ff8285af599aa3519932454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d4252ce51f69caca6b8dc0691876455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ff77ec79da382af030307445b828456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8989fc6c78ab76126d1c1a753bc933457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b7d388651fcf1b8f17606eeb5a69b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fdfb726829ff90254fae524a3b3f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec789fa0a8f0f42a5e51cc66185709460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad81d5aec0ef375664884fe1e65eb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1d966b91adb7c915d1f9b9ae62a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680233719df8b34365c1c4eed624061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70c183cd2b27a480e6ef1634b7c16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86027925b887e3a1cce894189d759282465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ca1a8eaf84af0a1bad41d4c5d52a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48199869950a9d21022025db47e770467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63668952d53aa6048d89219fbb3ce3ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea682b19bc955714edeba61ec9feb05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590840fba083f93d50d1af698832a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c076546bcd4b98d005668567f4a91c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fbf8a8e4d56880bc8010b9361c748472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd1f58fb2e344a02a0bb3ea24af0f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312cb0b36939ee0b03d1efd0457248474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792f881036ef13963e1c47fd0b17c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f3534248e0cdf4491f78bb058d0c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd99509f8bcb7aff999f334c2725e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649dfb805ef8ef0b6c58319279d11f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83a5238f0cf65c0d931491659e8ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d719dfa1720e49212af1c59341a3dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f2f73e2a7be59e4b960c22d40ce75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6a8d4ff179ec11917c66c999cd21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814d23aff10255f16e91d147134eaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f7a1b1298e5bfc4da2a72316fb04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5d1bd3efba14ff337918ad8a1ddf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc6025a4c203cdbd523bbdc4f613e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883f9c1fbf697034d4e91be4a65d791487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e3a428d9aae893cf061466903949488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07401925395e978c671d5febb3f5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2edd1b3d0d1cf7cb7adbe52c4411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a7115b62f9d58cd95d8a951a323d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ad9716d36b924007044fd73c1a42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65d1c6e6623d9691759aa9e34a745b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a87e3ef45337de1d1150237283e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d4ca681fe3ec580dfb6087a6897d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f124fda2e8b5d65661d95752b6873496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a9ab335aee87818d2d2df897bed4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2980925929ee63d9cbc851c5d3d76a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a750af361200c15b4b84a0211444499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53725f002b6d4d28a82f50aec7de9568500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c760118b9c4959e160ef67a6e7cea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541252734dc5c75f73b81cc5d09e6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb33e7bbe72600ec77e5594a09591f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bbdafc451ea1f7172f1c00942ac1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ccec5039ec4c518be67763ad69ae6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee6d8650f1c59cae9bfe4215d6a08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbeb272b4f096c757aebbaf9238a5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f6183b49369d2ad0d5da532106f24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9a5f0e22f0536ec94df758df6534509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed14c40d600eec37de52c6c238e59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde6dc11fd603778a12684949fe50b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28aae77ce66aac9198857b60ec8d92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32597d29308f3623a7ed5e9f165a0542513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce35574862b2cb13c4e654ded9b21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b461c4becd65a17fd589a0846cfe3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af840224155538d5b7e388bffa46bf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb60fc38598f0b890b48a51ba751f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0696b81e94118e310ef8c733f4b83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12967a76f74c7a50b89f99cf50e49e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6bfcd1652c15323133dd1341e196520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207e5c57a68a727362e8e91814b0893521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d494db4b12f9c0fd62260a77470c770522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e765e5db0e6954e4d24444ce011a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac105094bc566df23a2bb3cc0d855d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca5410ecd4f9b407a89ad4f8a8e42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4c9e2a009a547556fd1103af7889526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82633792fc8263e3f40c3e84d9d08338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fc9de0430dd9bd7d39943f1cb9603528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbe5aab42e5d823222515b40326342529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744e3ac2456c0b1b1e50dfd21ff0231530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062351330366f8b4fae302de1be7df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b79c21f805b7a4f73cefe10ad9dc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3617ede4acdd1258752e49db79411533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8293830ccaccd351f55312a2880193534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501b106a31f7785623f42cd878cbe8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b783200ac7e8bddf6906d1cc8f94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be5369959f9c2cdc763e55b5676ac7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b050938c5d34b87012037cb62d2d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbe4cbaf306c628d27da25a4feeba8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b30501e32027be050858069a5117540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294c48edc1ce542f4efa58b0983e0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9716e9d3a3f395ea6fcb6ac90bd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f88f4d10a2dfc87d437b4d0bb02fe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0609a759c1eaab83aee92d139565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730008703bf89b1d8f6d084fb680725c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1047c95152b883228fba52fde58c8f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8056143b26b64185a85c6528c7a75d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5cae3d65f55044a641273754bb21b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104df37955d2791bf98679a1476ed4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53e1aa7080093e1eff6cf28202dcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef8055a5e083867d332407214a60d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2abd74817c4dc093f9d5622f2eb47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96418a841bad8dfb5bc45f6cdcd5a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6dad3fe9d7bb532b71e21ab48ac2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad7c14b49b70d735d6dc1d9dba4d7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35614d1e046fc76c5b89f22e64722a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be819bbb42ca5ad0205c755bb1fd6d15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6dc6b2cedc172f05c469af47d5302558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0245ed2e71ca949d38acbb13df4af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd34fa280eb445c837fbbcd029a38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a920456d2574ce417aff7d0fc1cf17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c8e5a225ae2804b13e266b577202a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994289fdbb332c0e41cc2c77c63d3eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b6a58e873dcad193dc01f399fa4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad01a8adf98eaa757df25dec8dee31a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621af5c5462a44efd7de2aa35b0dedfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d027a012b1c564be3f798df457350c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e3249563c23a632ab6558745b1a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0aa6e3089c71c5d72e75b23e9da0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee19e28f6335ca1a6f66c14579ec27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d7c8af58425df32c00d45b0206fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f7d8748ff69b258b57eade0a20ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32883f815ae1c9642a31f24f3248658573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a21224c4a1ce21aa823e73d120f0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae25e9a3a839733ec4ea9f2d55752575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee342f59af4f7d8c6dcc4ec516f68b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb5e1b6873d74092a6ee402a36ccb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59179b1afb9bc0b3f99ae48d8ef83336578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce9a685a2b64890644eb84b512ca92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c6179914482afcf71c98b9db4fde8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ce230246bc43a35c5dcade53cd60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab270862bbeae80c56c42775e1d39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853acf98ee0ed1d6de15205239267114583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9892aa1aa52fb99129fe5fd41e39f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028413d0a66c91cf7a3c29e469155af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5794ac44b8081497236ed116f6fff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e64118a11c0493220aa4d0324f57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db10be1a8aeb6c35eb16fd575d806588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e84121aff685bcbf5a1060da44aaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e7668102ecbe5cb4d9d59e1519fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e75216e65a8484d347e61a39b7eb4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9527e11be4f26a53491ef93ebdaede9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a82ee4875309fa218d331062bbdf83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56fb57db074e304c8e88c8a77150cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c553561d4ac96dd633d661f4e975b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bce869ba879ec3f0c034233a67aba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320167e1ec14120ab84590ac0e6808e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae52dfaa312d80f845e2df8b484b18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b735c0d854eab52013d778d0e4c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f542e1b67048bd75a50570b93f81a33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3141e72b88f55664e884988a976f0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace0f954a94cf3ee1a9869cc6060b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a70a152576f6a19724af4968a4c1a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a596ff31d74ac41bb9d954f86ac67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0e255c2112c2e96fbd488a89863b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed45d48c7d1323d5197908435444b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a1bd487dc36dbc664b070cf04057d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e28247d4d20a4817e7f732a457c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed2489b30bb9f4412991498de240da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894e7cf40cbccb8209da9209da5c712610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc697a72001f62b23d4b1ca3b612320611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f4cc45b86af2f191ed78e102298ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13515edfcc0dc058829b644f128a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7181bc9b310c9bc4d49cdb754bd5781614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256130a560baacb743fccbee699f153d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecf3d86af9d10680233b33a76323f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ed5d90ee199aa163f0ed1c23fbd50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6b1aad7046174857b6e14b3676509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31bd1436aba4202e4550b6dc246e07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323abd665cb04c86867a576b93b029e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a63815ef7204eaed523d10adb4de6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf414de42e0e54477a05c058618336622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ebc850099b60f9b38a8f3ef3fa27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8bbf6ce4d487a67e1632cee489f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa626dbcd757e9498f993da8de09c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641141aa4ff531b19dff7c8a66d34024626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce66684959bdec5c5f78b1fae432c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cbd8177d879867d3d1d1674024bfd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13146e661adaf42bafab95da6f1d38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf13346b05e8e5506161be515651e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac2eaab9c0ef7c98e62facc4c49ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9925a31610fd3707b6075374123627f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283213e8e9318faa2e852f420f708b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05db5bab10ad2cd53b3043a52b3df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1e5f763e37a19dbd2e3492ec7ae7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d71ca10e149c39ed0dfcff6bb89bf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2164f1a141693d1aedf3a5898a18766637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fcd1d88c59ef56321be0c627e3afc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb3dd11a8c91d62692c793e6585fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ec6c87ca2922304475fab29840a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a43baf5fda509d79a36aa7be755e75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e08095d0d97bacdec912ba0947198b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617a2c72b8817a66e65f78c39aaf08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd93aa80aadecfa3d47720b684a0f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0d314c7536ebc60e8b73d0ba50cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a33e9f107648280e3b1fd5f78d7dcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd879e3cfbfc5faf625de7689ba5ba6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f60dd364120027b25352bd5a03371648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61047fec371ed919d899f23163cb0d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f964e0cd7477558c9596d441e1f1c48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f74c49140738a1995d853331e359651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ac8b9e4b5d4789b260066e0a9c5a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4fa427468caf72cb7104a382b8d8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ddf7dcd416d3f79a0e3f48b2873c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced0a7ef4cebe0163ad049664a2613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c583ad22d1a774fbbeba2e1d9091656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0198227ed6e2af9851d9e39063f80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29010f1a04466ee3819681d9e71690a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd307035aa9b3e4bbb276cf5fa28e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c9f4b9f15892bf71f535157c02555660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b866cfc51f70870032d577160df7c72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc64a2d4a8aad1fe60195d782391d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dafba1de20fc2ed632501965ab0c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f328668d82ae67a6a6c4b47f74ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37e79f90941837846ca27db3b20a8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc476d352d7ea3060cad0efc37ce56e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e12c2651b20803bfcfcddda39fcfe4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e445810a812177a1370f76cb9c6712b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339a87e844dbc4229e386409b2c04d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20946598023fe3b5a15505d0a9517dfe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a7b1d43806d73be81b5e286b0a38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844197ff3e235f26647a7b154bcae045672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853fefdae6ad7307c7eba86d0fb97c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d590aef4f3fd5430e3ac519616ea6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8a45dc450b75089d86138955c7151675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd676241425bc5c37590268609999c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb1989bb5e509eaec978e25313260677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8ac14c256750bb9345bb8684dde5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0dd71c5aae8d93bddb54a4d2de93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d9df91f00ff7be38dce6dcb25c6cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf37324c0ceb4bd6c00062eb4c99fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c840a57c5441657a37021bf38f342682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a63189cc8eb10778068f1131d3682a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db30941cf4603cc4a82ef2970949a7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79abaf492052f5410c87bed05de0dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e705a47671da4debba1c73491363c89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64134dd043fc12bfa221f11076f127dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580cc1c140879b459f317eceb548437688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cffbdbc203fda850538423078f0f76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1111eab12b34dd26a576746ccd7b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a7ecfdd27304fc146e38c2d9911d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaccf3587e1832f8b47bcead7bfb1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4094954994a2475b4634c20e86151693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7ab2803df3d0d587d8f15a8accbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8aae543f45d102e059b706b440d42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b54da6763fcd233fd67eab0148111696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb469a1e5ff470eb309ac029c82c2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f60954a41b564d35bd4078ba47fe5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f8fea184837fe054b6b9944f1b57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c5333e3cc68d7867b508106a4008c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12634ac86e861792b124dc7bef1a7fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e25686e31cf3a5873ff207542d2a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5334a5b23d61c9ced033e21e6fc333d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892974b1bec1d84b0244df6813ad90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b98d7d40e59d0421053816bbe6d84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee01f9150b40bf6a998516b87e6abc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee82413b4d2e61914a33bd985a3be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5391f9d17303809193787c941063708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6434db9b08c316c4554854f9dd204f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c1040c7f9ef19ece598af52fd854710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d614106a48c9b999f428c274a0c7b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307d577cfa1142b294da56556be711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545481a47b373b1837f0383e1f434d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc915345437d4a3cc988dffd8782b72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62339b9732bfd69f1b6f94f00f22d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa73512b1be77f673034064101c79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7bd679f5386b951bdf3a558ac41a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc227655b55b6924ec2994bc36346c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5b1bcf0073568c322c63d7d47448f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a266fbf03b0caff7ebd07ebfebec2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8fdbe49b4b704d5bf8ec3d86dbde8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3566c5e3367e76e754eb62268e71ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7867d0597470555aaa4493c4e1c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337ba074a02c4055eb85e64d588fd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db040c94af03b3b4915e82d165ce52b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2c4622754b79a94072d42a726aad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381d5a4c5a1e6f96e008b01f077c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972e0cf79bc46e89c8586e7471ddd14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f08ea71a402e2b0892b9a07c986e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b758cd2063229357f565fedd005a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0f830252908473f31a9975b84986731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b3893bc6a7c3d0846f786374c73f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00544daee006d080088c6f9d37efcaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d943907a68546e56e50d6f81785ffe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832953855b319d08e2528072a91dc253735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bb05d48cc6cf18594d253bfce382736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016626e3fe621aca976422f85ce09a48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b151b4ce7c5543109c5a653a1fac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d8ae3af2c841ced0860abbdaa6f82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9cb6874f9aee61fb3bee7fe41483740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e4e49926f901ade8f69064e077efe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5209bf7fd8ad13ff0b48eb80b172742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49ff6a69d5748bfedf49bf0263bd06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218727f7ded15e93ce1a7782c7b56cba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf43ecbb86b7475001e79baa1eb518745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c3ec4f03add6c78f5e93c1f58073746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d957e6d33c641758245e858655cf8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b8dc28384b1d17207c1365e9de5b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d063df5e90335ccdff1e5043c29397749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f1c2e5c954c0b6342184e023e8ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd43c84ef375a6ec4c997cfea6eed7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817a8d94478a4b55bf29d3f280c40e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30573ae7c1e63b6cf7b193a5998eca4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0b7289e0d3fb18b7a5e389b446e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba5830c80bed5960d66d666b95d3fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a30cadbb133e97800d3a03a79800756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e340b1df7ea9158e186abb686a8fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75015554b3d44145ed32f6d59fd0041758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e899cb724148b8b58215456dec3ac3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>