--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca357576523c141691ae9d4022c3e821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21932897f81390e3ad00c7515adbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcdd6f14795e8379b609dd79d0202f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd926422d39664c1997236f331fd7384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b940efdb7be4bdea9ad84c8b666c025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e653bca17fb544fa6e986870581046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cfbedd5b0a372ae88bb8c67ba1e377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702186c3c0df0b6905ed0e2e986b2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f78a1670066d9cd0c71e7529031b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be648557c5aab3a1f1abbc6775ac98710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1de7668dc0967e5c6e9847e934c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a3333a3b4746e4c0c420966d516f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85604a41d871ce3e36bc354a01836013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28e684daf16c8f41fdcc89f7db95614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c480212581828e7343405d67bb0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125627691669d4411b952fcd42a3d6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af093dffb647668442908d175868c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b53e21445b20d3e965fd7833c08e9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8836763ba354fcd03e8a1b5bf0690a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651225087d88024ed06a3048553ad2b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949456106a66af5e514c53f3d30721b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388663a3609c73cc17681b6604ba661022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccae8adbc000218ad2900993ae97d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8919780f859c8cf44aa61b6df70104024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4c16a7c45c201808b9b0afc7feee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46188bfe85b08b71d32b1e8b66243326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ad3b8d20797c31f5fae74c028f3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf4db41f045437853acc306e4761828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d03b1b7a6107007e66074c0b11b0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a7e3bd8ba839c68685a3f804051d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5c7f569dcd595eb61539afe5b8a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fdc8e648cce68e046fc91a9cf076b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92abc88941b881be5e01995187b0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8943c92a0f2553bbf834d5e794579d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c24022e1e539bc1f2e6b6f7de81335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a028575e52703c1fe548107314aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e0ff7e1f0fc0140489bfeed31f5ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e882e6f7ac00de5cd5f23e920b1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de64e2a92bbd9354476494821da82d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640ec9ab9dee4ce1a1f7fe54ffb5bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b705d5bc9ae035450937b3b23a63b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b03a8e447eba8a325fd00c6553762942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fade5be8091a3669d2f760af5a85543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819245fdeac31859568e3472b3a6d0e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4885d552496e84d2ea7b3dabb7f3d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b9343a3c49decd201c663840030346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86938fd1aaedc420ac5539ff9883fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bb64779c49f8b6d9b50bfea5effda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7e06a80e4ddff48274260186dff0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefdb8e41940ee5bc858a6a1470066750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548d580bd3a64a947ed7bd21861f1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7280483fe3f53566c7e6ce55ae11f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d58c102903c0398be3dcee104bf61a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cab71651927b2184bfe1c4d62ca4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe212780b0f74812ac14d01fd8fefb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1985837efb31b9d151dbc2e70204d1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203c4fbd0d320029ad9819cb11f9d4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9ad3037c3c7c0436ddc526eba1b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed3ea4e99910c117161ab0595ec5ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9194618742f83ebaea1ad68344f7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1a0b7b025b07c6014428de25e7ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea47aafcb6d1b071d8619fa6dbb76a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca3be992842320dd53b35358993c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a122c9f0bff2d274d4a91ee9d24264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eaf83b4a2ac550c5f12d1c7037b6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a12c6c789e48d78194a7d5f2a0d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c273df94928b487480ffb176dd1a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c456aa6692348ba0234f5e42449e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e93bdcc9ef0ecf4335821ddecea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a06b5591abc62d4b7ac4ecca71cc4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeccfa791ac30d70e5d8a731ede3d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a8595f79069d1ed55b1de7edaf98e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12759811afd49fc3ac8a7a374d4b8d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28bbfac3b2720250ab93db56c7ee0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd05ee5e4852a74d25dc77dd325ea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a41be28057c01c1c94b50faa01cc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c43b4e1ed284fa615f32a98991bd3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d596beb8c7b554000d7138fb5cb3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9194de7c6cc0674bac17531e00066679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53de51137058352e8da80db7b4a6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13efa1fe52f880dea4370f762c95d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ebe0149d30618c9b2e0e772a88a8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6cd83ee42fa35814b4ce5f0a6e5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712665df2ec8e204de22f8e6d3005a3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286af434d1a99d124bb8edf8fcaf9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59106cf14c9dac5035b7414e15578586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44cdeb694323a7cdb1f1e5ada9dd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde4545dfacbf7240411c8b5b1773088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b951a923f87a21a35b8de5f9a84c80689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca0a58a28cf78c802c241aba98f8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e12e6fc0e0dbb83d6106decc421091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbd6f311550da7d2a484c1cce4168e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecd57897a14bc19f7f16d6b362cc3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3140fc80437a42bae8d275d30c58894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c636524ab00c40b9b0a1c1442eecce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720097fb1ec722b05abe7613cfadf0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d6a0859cf8cc905f85b6e76100fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b804c70bb213f186527f34d64cf0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e075eeb7b9be247e7b5f1821a661e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ab46e65820e0fdceb09f50048032100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602843435c1e5ae4371c82ce07682d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7143c57a3cbb5fce0a4b9e53e760fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8064119ec0441314b85bd63079f7b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72783622cfb0152fbfb4f8d0773caea7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91711a8a064b29c3820c9fde4c64f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754422e7fe7035abe09a9b5429311d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445720c074ec20290d5bfbe3aebde38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5c42a84be38d09738a3911e87cfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed43559007868aa6c0e1f1fc048921109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b27ce57ce35ec2593b54fb244b8fee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e598b68de8e7aa3e00fab630a95881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eef29e83715682f1ba80397820889112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72173c8a94c7172611fd09dc91da7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eee19c98d83f192c3692baba6dc93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba90c9d4afed0ed7a9be8e343d5f89b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e08b4dc4e6294dfa12537630e0e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfcdb53dcee950b3df9a89db3e1b79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c6ba0010de59619f196cc0e25b16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe485d43c7e8491660e2c34f3175482119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11e88f1238cc1727aaac083e17a0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987fbf2da31e277544da0b4983510ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb638cf1cf8ab6b877a7aca08a49a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330bd5b98d003f1bc3cd426741db791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883aeed4e35cf830c9dba46208cc0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e77e8aff791ec5760c547c5ecb3228125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f262d8c08f49856086466c27be43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f76beb6adb0a6cf7f93dd447e92c67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8512281e482e79f4eef559c5e390128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55b2972999c89601bb9c45cebe30a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f192456f6692063de701a44eefee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997707e5e45c870e8ce44bd01301210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922bfa368036e29dd12500f3da89bbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25852d737ec41e64d288bee2136f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61f006a09a6171b6a13f2b3d4a1247134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff1460ce84c34187044417161c7403135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d128918fcaec1e01ccea8913e481048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4e62ff4aed4fe97fa547137fb14a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81db18fa70058047fb304897231cd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e204fdd22e0ab21f096ea2b12508d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4946ce281fd9c62840d480f5811a00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b840687fb7786ceb9196aaf51c5d4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270f08006ba7f6c48803100da35b629142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242be897289bba0a6fccf34ef420fbd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553c92755e6f38c6a10853d73157c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3612eb7e6b396a25e54a52374563c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296eab673e1813a2fb8a2a386105912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbb785b5955d5161d2c50695cd474c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8096c25c7c78fa486bddd1ad8b33d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075720ce62cc6256c6955b7ab8e314c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937352690a6f66728373f5accfbf73e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdab0f90e359bae7b847ff4f8c7c3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa18bf38c5e41d3998e89636fe0885152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883270195bbed21485a38aa07e14e628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c61b40cb85d49885822cb49eef96c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580145c05804f1c901127c3d82a97d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd1b85eca709b00ae1c66c6f136d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c1c8df63a64819ecc90709e437536157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c03be83c9414ea0b04da80c6e76003158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21679917ef8c12dfcb98cbd05f8dde3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a058e100aeb50425ef470e11586531c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645d965e024f5b72575f8c945555658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f623a8ebda73da65f539b787dd735c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49356acc0ceb912cceecb41b44449add163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c3c7890080c050f921450b3d95b5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64630301f58d3cd3773a73b88d9b6eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd10fd554d2aa667ca6219e289ef4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47969bf18ebab89809583332577e1831167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0f4352e1bc1e3bf323c782f63933168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a46eef3c336ada15974d02f7dc87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae208ef77e4560f4d0b6735298d9e97a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6580349576a0c2dd44b84631dfbdc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a76a290f2dbeb8b6bd994d23ec19a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0abcc37361ef8db4bc72f6b65c93c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb0fb05be3e25b6dae1da31c4325d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5efb2be8a05956eaac2664538102fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873b2b2ccdb4ede4b1b97929c6c0f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a251ae8bb682c8d18b921d3605065a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6bc91b2a858d48db1d02d4a125f52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf484d94aabd74c1804da725405791c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb15209780c8d0b611fa3ce5edca25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31cc52fd272737c12557ad2fe28ac1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f8119f2987efa83ed9f74f5f776e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b128abc4ccfbb8f72e658c007e3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235544a7bf751e2410db4c4a06539e5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8d648153ea13ba481b8376a5ce5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcdffb80bff2d3c40d1c9f011181f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d29c5cd081cb9c0e79b4133ba6cae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97fecaa6cf551c70b36ef4f09f6126188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1fc041da533cb5538970ca8baecf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8a16c23c40ec02c8717a985ff16f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd24b0e0672a4f5fddedaa1ef0d6d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58453a8f8cd79c66d5d4ebd1fa59c98f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e6841f5c756fd417a0e1f836f03e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90af3cfde65d8f873cc6fab95ceef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca66cbc7b7923c02c88b3475b85b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6cf6cd41a3d88c6952f35ea8a342d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9b0f4d4a7c7ece64a7ff4c1befcc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befaf2dd18376c23602babe45460980198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392a52a7a83895680b68bd80bf9759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d3e9bae261c6402873e747f65114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7571dd80e4c6bcadbce50bfecf5dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee60706f256782aa84e397da5929a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c3baeb190a7cb5cd343e813954c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf19b2bb965e756e062f65bc6a8d7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f649162fc16ec2cfe05c52b08b38ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bd4283a79876a6a67f0dd4b1564d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e271a778d4b4188038fe2f44aead5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0c3e6c11962292008cb58a971a89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67916846b8a806693e69e8b405639e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfc851718ecbd360f2216ec4cabf0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e78d30dfdf173d823459d5dcbe15d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbfba7078c728e472c8f47dbc384e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58779e0cc878af52da1c0361c6928a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d880d8d0cede8f9105e1b7c8d22e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227bb03bc66daba4980a4cea631094e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e3015d743b2a0d7a7de7f5466e42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374697e77589eba8b0d6a2836e8bae8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8badf2b9cbbcf72b0b16d81297eed11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826a62e150649d535f809d77d72da16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5f6ffde22835b894990ad50304185220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c800928c0e4367139e94985518ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73eec7ccf4507cd5130ca14de8f79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75865cc3d038a8bc127fd494ffcd56ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cc23066bab14f5032ff8eabccc8a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41b16adcf73902f49f0923b703931225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529e2bfd7823a433c2be664192c213226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2fd8b83471dd87315a67e6c6640a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e80570e5a322a9c2a9fb703eb46320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170f736a41503ca5b848efba07f588229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560614bb5738741310ee14bb325dd03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac7eb35ca5ebb2ab1c2e6c637c18c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ca9b9e9724c07f84a7968f2d7c0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5f080957da400841d1d4b674590de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f035bf4f6973386dbd9ca2aaa3e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7909fdff9e802feb98f97844228575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f9935198cdcbb6d82e94850058e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec558ca622c79086a6c0ba1bd50cf274237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8f61464229f0f56bc1904035f171238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8d14ab75947e25b965c35cf452638239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040dfb6be600e863189eca7bd585c26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b295476a968432340677ae491673698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da98fbfd7ed20afea51381749ef1f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedb29df79d015d22fb4f3c15a2acc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f58f584f9713c932d710265f65af5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3da5e7b301a06dac1f31eff4ee3f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9c0811c149bf94c7f1f0e4081009246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887482de0052fb658a5c9591bd2553c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d8d98b48c5f13e5ff196eae83df86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6490e72b5c9ec9919fdb05e416704249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514925e009ea28a371f237408277e2fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03c61ce576958f4e05b7ccc9aa014251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ac99a8242f2b41fea1cf7a90af07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f3071a179d3eeb8d6be2c1e78f5bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96eac09b1a0b2b9618271b18d6278f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed857af3370c07196a00bec70d626255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c01ad7a2948cc595cfe0804bbba6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ad38f007bb4f9509d3644c3421e12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e034ceeaaa85360f1c9d6859bdbe8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61d518aba2f28c44f2609598456265259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d985a03961e3540d39e2ac0b520f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e8fb243ba8b76bc7740e66c2a9bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa46855ad6574f22238fe9d25fe6ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b288e936bb9185ff17d6e19023897263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89df0cf17b91a578a29d87b00e5567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71775b657db3f236e38d96ea371fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3dd92ada72a780b226e2339da6e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce467900f808cf2bd5b8365931a7961f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c9e0613c13f55b4239c651128306268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18bc8de736acef7b0bb868642feb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e9a1b5dc173f4d9ab4be7f10d7a61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d8c34d9e2920850c2e764beb0f6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3fe6dd4505e2cb656f18d84a3ad2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f564d69774a5d9fbd6ecf9306cc433d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae096d7ec15aaaf93ba9a73fd286736f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b13579750915ff6a721e382dc1073c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228245a2011f67aca7e1e168b103b6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a2d047efdd3eba2c3ae07a0272f83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f0e995d2a4a9bf4e6f5f37bffc29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec284017bd43326db74985177cc1781279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8139a0a019795df575ac0dcfb7c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078e9c72ec944c25e5a8a58e72bd05c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950853c233d93485e884afb63132a7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ff8fddc61ca02a8fd87e84b16319283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e0c50a8bff8e8c602adb0d7809a11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e04a63005cb64bf7f85f1b2dfaf88b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf1241d1b0aa2b346af1974924eac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba414e4329247ee3af1f4c84125f56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e26964b0816a6f1b5a9c64f32de18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe7eb9eaf76191d2d87d5ebce2074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeccf694dabe1c52cd07312f22a690a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0be2ecb171260157d51960e43f37c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b3088218b4024e513d4a65cc672c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940779a6cafd627820ade5579f8d2b90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe333e5e43085cb57ef481be0b831a06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df2532d29320ca04516f43fb0bf27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640339f453698e7793ab7c5bf4df32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e68950d183dec14f0f3494048c018297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73393e2970089f9ab55385b0f4a5277298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c6368876d5e3895880b94574bd48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92b208e75c145a4ce6fad406a8044300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab857e84707896fd261ea074362d39a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d090b6f6b6725350e36694a1adac63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a923102d7d648f3135cb786143b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30eb8088861acc9606ea8571169dc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018949deba353709e824057968fca3b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5e491c05b350b5e10f92edb6cd8ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e441b8835de1a81b0c4240359b37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda9f75e2b1804a1eec42bae9e7048308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2090c38246642d52fffa7b26b7a38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4845b4fe045c2537eb32360eba8d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607afad5c9a04df47281e87d8c76be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30adc43182f0bee5f3b286847496c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132187a10b37ea0b5502867ee8e678313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188423282aa353066396b037f2e6559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b5c1d60a1010ccc280b2dd50b7b73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f7a5b76017313bafc6c2f7a8daf1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa8f5f542932fe3c352d64462cf6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507f22cddcb90cf8734e2f36fb32785318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef6bcc144456918a07c40fe712738319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa09a6fa3ec5100da9151f6ac82900320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75156066210520bad1cc3e9cab0ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de8aa698d1953cd84b41ba6035192322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a858f8b77fe56eac9be41c7262de1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a303e7ef8e3a3237732323ca62fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a39dbca4d15e486b701bda43ad72a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcae7f1510e5d62c55c18de796fd06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abd6fd1d2af19fe00edf6d49b4bdac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53930218908d275f9b0efa506d974d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e042b56570c3d68f0ae4ab9d46268329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522736fe75595c3af7ca0da66c9aaac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16916183574c09fe9a3b83346565184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c2aa22558ee59f06d6d9577539c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3b92bff46f997d655166219123697333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0af4ce2ef9fc242a98ff87422a391334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82401d9a30b1af5848a41ce02c55a995335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc03c54bf8a75cb21d420ea6129b8e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239036628bd64688edc6daf890f988337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db12e698dbe269b08e5b5d2c30cc1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec1d36ff5666414c51e05b5a17ebb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09451466207648c3564734dabe9c4a8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc47446f91a8e0abd37aa1cc97cf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661fd1a62ea860c95dc702b23f6a136342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb94addcb821cb7a5d213ab54ed5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4be913e842697648b8c50def3ac12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42b03de08039b031c38dab6da23de4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd16764fda862270df7576173f65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b420ab6723e547a219aa9dbd930976347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb6615e1aaecc001f14c45c8f9ea31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c48c54fbc68d8ab84d33a90df5d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f8561dc22a7088cb682ad62e50da6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6610acd8585e697e1a74ab0d96cb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388851695e5a719a503285a574fde364352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3c348171ca96c28ff9b2f3f16434353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b5021d31d4e95cd4f50f264b90992354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff58f1247d2292b1df17814515a6c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e086b9a635548a182448de920f268356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7498cbac5dba1c231b8185180a1520357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236442a66a878ed0779e97f0e895280358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36ad255be44cb0153a7dbc6ec5fe0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d0fc91d2882567b9c4870ed1bf7c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857c03606d23a6ac87b61551ff9aae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935de4c33bedbd1b771afc17556164f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e88c84da57a0d1ef4a2fabdafe8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62f642549e30980e8add7a20af52ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758538d17f2eaa5cb54404cdceebfd0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c20480b1e47add41b98391bdf92d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d3c0368106403152ef7f56ed9816367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805b71a92f019c712b44d03c2bc63f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc8fb533dd12109a9a05b8b4e33bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27ec4145daeabc7615ee8548a641e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9932d67f69c34696546e857bcc76f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0546db10f78e27f400821e476faf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358234395b287be47890d69f68726cf5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a95748905950511b13695c1528634374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0fdafff93693cfac9c5926a71decb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d15ccd947ce9bf9042e66ba4c865b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630a85462868e9f7a9326357bf8d31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de531fa52ba0bdea3ae75b380bb3382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851058d6abc1dad3c479c147d6a2edc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddcc7a17bd762d2365a03302270cae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc376a189c9786e215bd13a3042c250381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438006f4cdd9ca2133bf4f12f9a9491382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ed761eb4908df97ad1adce2e65f5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799708374cc63aca2a857a9e5e176f2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adba2a9776fe575beebedc07249f48d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a80e1575c4fc8c68596bb306e97a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd2271a04e4fd2e9e5d01a3fda140387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7fd081b8a27ecff7c00a9216a431c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd7f20f65bd89515e7bd7952bbc38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851308177864f727f36e6414a86e06b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5940176215f986fc060f37a524d74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171f886472825ec08324085d0467bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d96d3c86ebe1a659cb9f9ff993596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a85b39a4b57e0d31d74acbf1f2eb24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fe134412035942149b57100c304fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232207f701ba4f817420bfd737f85eed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80a15acc652e34f9ec18f4dad1610397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e19de37238d328ebdaa70c9b50008398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec18caed684e031a9b6f6b239bdc2f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb316ccbd48cd1ad2e811cb47600bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6207af39c95e79cf7d45d8204b208b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a137c0115078ef4d197abdab42b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8409588c809e8e3c6c49d698e5c067403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7cb505dcfc3c85eada968718c8c7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf68d929a837b273cf3777387b90c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b9ff109756fa63e54e153c957ddd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d26fb3a446cd6c95edcde7df945502407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4a9de60ef69a4e66f46dff0a9013e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3096d9e29d1e58bd5986e179f139d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c28f9be826b3040ca72f7ddc05d5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864bd32ccd17c871242ae2f497f5d60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab48d9554a203515f7978aff507c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34ad89252f3bdc4a9362cd64172a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6698c07379c0c630a2b4c10219c9c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d9f78c6c8b51478e6c5bdbcb32bd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3629a7955a6540032a704e59e6515416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94179b5e4ae22a38a4e65a0dc45369417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd462fe90a9ab5aa25e8a65a5297e4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc83d3aec876f575a48d5f7860a256419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2611a2c17ef1bdbd04bb9767b802e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7c4b5dd50215b3a127ea3164e4c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e2b9bdd7da913d21e52aaf3e6467422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74ff9abbee5424790ce194f6458bce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707f22896c8c955bed7dcbd55dead92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989bb58c1ac802c47da13f544d9b2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37e467ea3c451d34455cf8bd053a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14ab3427280c9c638f0f0cc8ea3214427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe5a48d0a3a83b36961e637c62c5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cc2f4d431bbced6405452e4ca45d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44796cf7a3d7d62523c32987ac85a12d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968a1097ecc9d77c8d4f531525928a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69752b1c1034e7174c0336f2dcc4e09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7f1fe54be62c8f06ca8661ab1c32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814089c5d1eb581c25609da8dfcf7dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8750a14d493e4de1d4735fc89685435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd9ee832f4fd916d130a74cce29bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a043316a7aacf67209c1b1e790a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5352845ed5422aac18a88e23d9fa4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb11df9074a8fbe22f038c8ad6498a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842a64cc1bf077f6512edf259a68e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a89aa6241d97a5a8e32cdd37a01ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9287343c21af7707fc706bfe4893442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5fbcde015c64100ee325ab6680da1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e7fd98f7fa6e5dc0efe469d8a1c8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a4e2c7ca5e5ce2887db989d82673445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4dd3a18230f30be1793f3f90d29c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c24f3f8c6826024b357924cf628ae1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952aab95e69723a4c907111181bc2f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad37c68c5521e21cb6ac5d03d9a4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5799307bd5f156b61b921be3992a5f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8645a82847fcad21ac7747b071c31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f0679033016cb7adc0746fe9ce54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f383190f4534ac9d5b2cd76a92ebef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ef5cd38a9ba010a123bac2f6dc311454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64becb2ff97a294abfd812647bdbe297455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516711767f4eed5c477df8f5e686da6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf9d2d280b4737d895c545133b1d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c241c0bdf96877d1be51e110efd4638458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391914789f0b2b37298f675ceab51142459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be5d29be5d654ad9e2c7ecbe5753e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd25c2af81b49584655cfdc53b8be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ec0095d7f5f5eac673eee679791c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7870e0266e1de785e55d920c46120d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3217d9ec827369c9d850a153717b33a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e523ea3560454a53fd0282ce51dfd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1bb242f4ac8f6b78c5e022eb2e066466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26794237a24804d261b5275fb2e71e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48108070c1e8489605fb4b540d01c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff2d828430f0115ed9588213eabf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de25e9585911124586655cf002a64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea14e18c77b7343dc1cda7378dc0b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754ebdb9f3eaa757d94c9ed43c6f9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a674429f8f9d1d47b9448cf59ba8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fbfdf8e926327d60bca885aca98a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7dec4eaf1cc18fd556f8b8756143b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b127aa7063faba6ef6b8341f2dcfda6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8eb79481581bc9860d93fb1163ac0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda52bf611b6003d08d22be8d64b3398478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a923d5bb85613e2f9c3321e62595479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ff78ed3bfab3d7d55acdca4ffe7f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c142801441c924c7b7b327856748481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1663eab4fd9239ace2c0139feeb05a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b977eb5d3aeb0f5f49ba74c890c7e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70435e22a366e66b0706f38d65714be2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e0f70b09095f844ef239fe344a0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc71df0a25f8bc0892d3b7e39bc2ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face863ecd76612a3b581add0757e627487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df234897f909c1f3cd899a13d65f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516919f73a3eef76dd9d7c550bd488d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8714128afd1bf7919c57b49a621030490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fedf0e93ad2ddca6d201a318cd2fa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf446bf28cee19cd71f3a1970792b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c76556790c2b58ba588512115f9ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e34971d987d283c19bc40fdf17be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1822de8537318c518ea48096bd6b81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25cb2f7130d6df411290302ab55f20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765f4a0b72b67df4df49e6bde082dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a02385fef50477bb0117cdd7693b8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f90b7b9ae5e78159728f6011e491e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb2721133d5e999a159b79b66585f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32057668cf2037e0a852788eeefd14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093c14a54fe72dd1b464ae86312136502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13632ffba4c4c11883a1f9c7316a3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6058b06e00947403f75e642d9dc003504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68019ebd52b207662436a0ac7382f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee575574309b8bd32811be46ee2b57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568b616e21959a5f099504af6a2dc54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a824172d983c5a39ca41d9b6c9e238508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac772f8180416a9cdfe0ad26a203ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f5ff2a0cb7ead29d063d9cc335b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6083703e8dbb06b33f1665ac212e65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d2f6906b4fc397dccb359d9351527512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25422414c027629736997908cf7a5ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0ff2818e66f4a7266795bea31252514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42055696e8535e65ede6cf34391b95b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd62a9df7c1dd3742362fcac9028d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899da4744363271152fc3c384319ba2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcd31b1fcfcb25d6995778a3e56d7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85f9a713768406e016a3398e49c1c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba9bc9adff54492504401608bed290520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb79d6b11a106249a07a008aefedc48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816af45be068d341bf4590887b5c94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b89ef85cd70450f1ee57672cca698523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d4702972c4c7b95e35da198c97b56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed10c8a39563ec145c5c53484570ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fc8fa6f8df7db3530f0c445ae1be6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b181fa0c2ae390444139b5ecf24ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3226ad203cedcaa1db7108c0dacbe5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9af3eaf3e383c2f6516edf3763ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff443f0ed7c3180c6dded84faa36a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0d4f42a179d69dcf3a3979e2d1d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24094846b1977ebb0ccc1a73500512a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55aac347507c20e6353cf41e3f7dad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a920337df23ade3e8fa7cb7f3df6a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2bb92e4942c433d77b5326575ed9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a65a7e23b52ceb49a172c76f5f5355536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f582b37e80537f40c3942b18c600537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a405ae6e73b66ca30de056a6305021538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb0b8c286993dc0a4a49bd66b7221539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25fbcb93386e263e1a0736fd7691bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1ca35121f88696e431f500415b49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e542731c37fcd58d328bc4469fc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4f92815bffb91de83b3ecf417f40d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d37654aa2863765b5be6d1dcb7e164544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42c14ed282dfbd930049755afde738545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac6748263464e536f2584588a89c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae0f38317c60c9f0feddda17db3dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c09dd7d87ea05092cb07be0b52fa55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff673f1059f1b726f11e4c1a3faaaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d41a072d701d56344497b27d7d37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dcfad77a5f652524d85daf237337f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78362f184d04d520a87767748c98bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fd85e63e63914fc09c4dde4a6d31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a805c4a7712bba1dbe09e1d4aed4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f76fdacbdd7174a2070db49713238d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14ed3ff6562bc90a86ffd225ec8b54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24788aba0b95b463c0f863c48adc828a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369489a7c0cd200145583e2f6d9826a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd93504a7e9334c3ddd9034a0326e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c02fa22a79ab83b5fb0cbd991377f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22652b52c826f01d3c88a7ceaae116b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027cfac4840b2fb82f369ed2ecafbc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd974853f5b42fd46c9e9872f247b11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1328d1869b0025238231043a66eee5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf56405b0ab86870a158945b07898ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8727bbba4355f4d71c9a4c811f9a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f72b7139ab84cfcade62ae843bb87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee285d336d499b6586d375237f7ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e55a51a63619d3202e4b1d863c7fcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f21062fa43e72285672791b33978ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a9528cb174fff39e1aa54ac02405571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689556031db10935e165cb4138420d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfeeb55181376e564124a72fa33cfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d443d344fa1619d0bb112a7f24264574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16199b515d7f82c6baf5f9dc37047ba5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20463c7c55366bd13486c28ecc90b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df70a996a27821a6506e9a869faed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110b29f57557b584781e4e4679c8918578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13d7da0c7f14e67866d159e8eb474579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45f65131f231e7de3c24e45e6b80e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e2f18564ef27b225e4a319be23151581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582ae5c354967c2eb3d5318cdc9d91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3336986819020e47321be6db428741583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df510d22346134d7b1ab4dfc1c836584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6830777160f8f9551b9f15e251e05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e115a491b4bdccedef67677e6018b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ff2104f0cc63afc70b21c8cb7c436587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29a80d222e112f1453001bf7af7f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c58d1dcea3e57a84b92aed57283d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6864392689bd1b5cae17a65ae8aef2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced72f679a3e7c52711b41339ba5c379591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f016ca744292dba33ea1abbc1ad40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde68dab226382071911e1ceb6455ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5741754474ecedf6c5fb398ad602594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560e79b783ea9bee6cfb4d3debd789d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b37ad63fd2a62b791a2e649d5c12d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7d9814c4561ad38f7a9b00fca07e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd74d29d584dc0b4a29ac6f28577195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d2e06b99853a73fb10e00071d5a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2474c9d693c6aa110b4585405aa993600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1bf8b7b93c1ea4ee47f4e841187ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea44373b8a78092b57970856fab24b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9584c9b612b7932093952e7fdf68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e574fb4e2234828e0b418faf14676b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be6dfeddeba5632f508decaca7d46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89cce2ca20ee48cb607b6ff9671513606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc8d1225450da754ec62b88006862607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5be97d2ed99850a28af4118fa7cdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1b004c02d042cdad2f0d2addbac9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628c90aac1d5afbdd3c035992bb486610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea65ee473420727a1ff5f025ad590c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e10bc28af53366f7d5ad35cc16eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb7abffb222c3afa4f6f829976e85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e719b0e02c59ddcedb30b4725a13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7d36e367186475b3235d1286159f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb02d140a033bb526da1c8d30e7aa90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe33db9f301049f232c6aa44a7afe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dae68a4456013d6f3cb7e102e032f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226df5f173ded3cb9e5c7833a6543f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88920e778840ab857882e5c84cb840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18007e6b12f67909ed4405d6259856ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75084ecd169c7b452cd88cd375fdaa92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1bc7c5f3ac822226c36eae7cd2146623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568f64bdffdf2bd9676cebc0fa86b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16c420544bd557465fe09d0d70cfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd3a506456fb05f9d9260d966feec8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a02b510468f19e60f62038380fe59e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6e232458e0aaa22ebb4f2d4c37e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a9f7c700c1e3888af8abc13577e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d93b80a77bf20671e79826b98fab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486ec9f35c7e83ec0b33e596b46ddd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241cff807dcc591852ff00c25f48f2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1f04fa2d6c792e0943889a5598c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c367c54e6b916bfa7f13716322e09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e9416126bcd3f8520c3ba828bf70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ecd0630f5c6197eb6f85e4bb6d4b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde950bae39b267ca18caa499b6038637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef782a2bbfdea81b577916118d00e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121009cd43241f887c8c19fbec7688639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db75778b16cbb87a9ea771d0a158f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4d72045cc1587d32e71fda5eadbed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d266040689b313786cf01413e44a6d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d4fd907f9b72ccf459ec0eef49dab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287d9cd1416e134075be90c402a59ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4ff9341c8ea8a368e1422bdedc81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415d5a8b753692a4d433c1d6138123646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e223275170d4cf59338778c285d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1c2fa2fcfc027d50e42eefed9157648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805208a3fd65bfd646fdea9b9d92590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a020df433bd1aff3b265623be8973650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b292e452f2f608275897d689bbee83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc52c56ec7866cab6036be4242577652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bae9a73d2b6b07ccfdba2f460b96f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000fe035a74d72c260536f7080ef898654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e020d6b81f4f1947c8c71e3e36de68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b0e6b2ac630b267621821420b06a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896dff610a88d3ed57b57a7200474d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48bf14827b051a1dc6268977ca5661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16aa5bd2776e2f4ec0a8a46c526b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9c9ad40ddbdd68dc89c36e6f1583660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60864e2005966e092353559a68e08edb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fddd81d728855813a299fd902fa5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc35cd718f830da8bd658dc8d957a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867839fd0939ce3506b400560a040090664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67cb36ceb45f1633c7e8cfd458df0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25679d5fd977fb46370ec80e34f64662666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415030b8a1f58ffa15dbc0e7479e82f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7151cb8c0f4fa77fe698dbf0fe4af7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf79417863950d9e8564a1021605d6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339285471553baff4ebc6ac387e2c9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b373ab772f174fd1b3c3dbc80b25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885ce45a9e56aab9a220d21d820836e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b00d01aebf8600062e481c11af34d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96895b26774d579683458b4f7287b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fe938320c72c5867a2693f19f864d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2164f91d3efb3a9b76366703966322676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b309e4d1c05a482c4dc0121e4646b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82aec35f5ea4f620a8d69cf782a59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494c088c21145d5a8a3ae76dd0e425679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fbcbfad5c7489baf21e3c3300e907680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918fd7d959bd12d66f9d26804b634be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e40b3a515bcd3b9e7704a6e718c746682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2e28947121a2aeb0929fb2c67fe28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d494b97be4c3e3ceff9efa66615fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430e5bb692e58de93ad34ce66211e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0adcb8985c2c0fd823b63c7df56052686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793bf234e00887170daa7f56d4a8073687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db7d74ea94036e7d7890f6ba43874688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fbf7b62e2ab1df5832981e26280a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b8f4c315dcd8b57de426df4b4ba9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d911638aea59a87af4e69f5424eb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421701520ab005574b8e2b08d8ee19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e6072ff66836b7c45abd81d6f8528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f72cd38da96fabbae8d951cab5308694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389427f0cf100cbc498005db44b82896695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e7d62394f6684e3f22b4ac356876c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c18d4dee4fd4d229ff23381e8a0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f369d4a3c447dbcbd9cbe14dcdecf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee66339a18a03365beb4f5f8788e50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea2dcaa4298bbd889be0665537d69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bc9c665f6cbf084aec0d56184c7f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9da68d6067b4b66d4d13146da0ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3302094e26dab7f21f935b198b8930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b6b8674a3037d575d3ae4ce1c5bc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e38de69675d42ce05731ebc0b0b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89e5f3a2b3310f6b6f9d1b57deac44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86404442aacf4b0c64caa44b64123d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0fe775112b7ed132b649279a5af8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efda02b86fd2302ea1c2709e2995a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d6c37614db80b4ac83ed810d92b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeacad0cafb41f32a049a92623d1b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4093488ab2688ed9354ba78706771712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680c0cd3232e75dcec8147001bea810713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bec35df44a8ff9532247aebc62291714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef281cb81b91c28840a0cde19530f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99478f41bf0f3bfe6c80ada957764380716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4f6d00f40b4430775dda8d0c49d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800fd483d7dd2d7a118aa977bd8ec7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c12532e2da59aae6d10a1765d53d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30776f06ebb86e80fc92450c24aefc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c8643aae6929bec4962b92498dfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86ae561847eb2597f335f281aeaca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc5bacf286671fb7cf87e7ecd7df4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f319c68ffa3233ebd8afa2593c08f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d865b61ef7dbd4b3f1996c1f340be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18e0d5108016067941fa1cf827730726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335affd9f10a6fa2e6caf451c650db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341e0448a8dd508b7ababad289c554728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a9a6ee994dc9f6bdcd89e3145f850729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc4a4b72c12a6ec0ba38d149c6568730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212941da30b9ab2fbb932692ead0ccb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e80032ecafad58da98cd4822d60c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05654b22f1927698164b3911c7935733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2a57e1f39402f8762972dae3bc60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64e16bc45d3884451fe75af53a6721735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee558987d88fdf26b31d5333e8fb7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbf00bf0e1e0271643f2f79131f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801409e77b2cd444ebf293b2b82c164e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b742df7733dd1824ff3c13105bf2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cb52d597f8357ee65eae3f825dc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ee627fa0f2d593a629f1571c6d62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713666e02c7b8cb37714ea7289b1eb04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe44c7c5476de9ca078d4a3948854743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7441d0a3d153834d484e650f6678744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec763b7e8617016bc99cbfe8e0ed1d30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905da6ea425b4041e92c377d3ad278e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f9b6ae534036fe982f5d842e595ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed6f71b3cde7187b3ab72a9ea9e0f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5be0cbe18324b1251b785bd65e4ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09c0743e4e57f178c7f5d90e3af297750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546fcc75ba2419ef1490d8949d65c95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd446f1f82428350835743d768030752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85886dec502ab1fd5c32ffce562c6ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace9ad172afd3ad6238bb79edac02c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796adfac9dbdf1d185be267d2c1b370755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6842ea6991a9f6cf710c4e95e214756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f65aef1de33ac28d9c1ec70653dcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433afa885d54c556b3d3b55aadfc73ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d444efe1479ec27fa63eb8edc8716759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd634a05fdcbab69ffdd9814b027c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84321281c04280133fbf6f43106892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b43f78ac7012c02ef4becd307acf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ef78974c9fc616615986abfffebd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5dcb8f1710c7fda5a513df8276d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59f69b5c3ee8ba2ed9c1c13ffc07186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013bb186dda60aacfad14fe95719e8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a91bfe2d2b36dae6a29ae40a21bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851b6ce7ad30d1770e2cfb2192920479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f441cc38f48171ae2c62091d439a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba870120cb0ac4959d3dffc47cc9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354c9f59cf299790a9547fae80731a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a12989733d088d50d8a5515b025aea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a51739cfeb3ddc27f5ca1550119a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91099e181a5454fe36489b42100fc4e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f466bf47831ef2c1e7c5728d23c2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386142f0fda1b243f0532487ab17cf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c61f4c9fa3d0885d67377f462273e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c851735dce8190a4dacddbbc7b424b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c790df64385281a5c8ebed675b3e50b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e8e2688b1bc2f3cdee5c0339653a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd49fdb677924e8c959b5eb2ab4c1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f10a8af8ebfa70251faaa4b6707c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145470658557bef7b665b758afc12a9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba1f31392a0a699b3928e3e892f2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55883ea8e49095e38a8a2c49babfeb6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb22a59d27805903a8c4289096f09627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0792a70cdf509a35566ebab28c8636928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed9377c72ff8a7eb350c081e7070e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09db99918a19f9eb301f3c67a36899d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af793b0338abde5b4e31486e25e7bca331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85c670e8ecf39dcc3942c12cb648032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2aa3afdc328640c6d1d3a4728117333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a539b5481c77f2f4139a573c415b02134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa03a94a031706906e11899707aa45135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0573606cf06c2f0d23d8a445b75a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a68a46e4f76a51caf78560d3e77237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb51c852cb23b69afec1f816fb6c70138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c43748ef2b76b89e1b5e2d7c4d45939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6f6044689ac54ab40e5caee57b3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1516889678ad3b231af450bcdf42ab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27893a78fd5d9796d24d1287791e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49648e63d24ed833f0150dce1d6ef3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4968e590451736ba4d30db95a0e95144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71546985eb797cd60bbf1259d43ef445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebd90ef7ca9ab38800848a89c5f4ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd870862332b7d39115ea31c6d0ed39d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa99bdcb7d378cfc17234de60b7e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e38a60c708f9fd1125a641897c528449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf4b4340956e7b31919d6741c4b7cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e396a35162248c4400a4cd7bae73abf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c10a4d908c4f87d145b5372f3da652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d2640b6ee83cca6f7f6d5253db42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dc4716689b5ccbe669d901002fce254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a530c212398ce41f06065b662e9a0c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82b600d3eb01faef32f747c3b7fe3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78158fca26ce19abee1a4e250e59f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e28bf46ce765e758e4258641631b3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886387950672cb82649b7125dc30c1ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e336a717232b4f814f5147f0e31560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5a07fc5784efe9644c3dacd6a2abd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904b0990ee0349dd5ce635ba0d9e7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2dbbe909db5b8f28db9eb16678f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694ca72f7bfadffe6fc084e62bee91664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e70c031056cc6c175ef0a93924a2ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669164d23e352b46b98f5bcd90ecfe166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478a61be5591824c168fbeb2019038467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661637da574da91ddc3b1f473c2792cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05d492bfbaf2ffed3f1590d72528069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584883a21ce68e1cae59c72efe6d5b5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bd385ddefc81d5e1def6133bef3e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f46339c6c808650085d964a1428672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a30092c0b6222937c5561a930b0da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dee389f11daf4a6b181edd277b9e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe75de378c4b1b5b95f911f4e782ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4e87aa99d79d760c3004a0df608376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e61d939e518b577bb856d79b660a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f891e82f45802d48a866bcc73e632b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650bd4cb32c66a674224de1ce32f32b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c58e9bba43e301303b85bea7ba89b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc40c8a1b237fe21ff9d2876fdb4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f9132c54295cbb4431982b636bfd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25c5cd0a19fd979a0e0e9f99f5a79183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286b85048c5630e01c246428a0f719a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3bf0da53ba4b023958c5acce53cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d19a7ae89595d42b8e8ad4f62dcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd327c97e8813eeecb683a7a60f17aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30c687ddff1c035394323cfbede8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220deaca59b623f9a2a3ef1e155ab3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de320cf68d6b09539b0ede023b9b7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cede97d0b78c24cffe3b31eeb546e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed0730bd688f8ca8e0ef09d9016fcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dfa881f635983fca19552fed1b13b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa7c2db522c62675db3f4f04efcb5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c3cfaa774ec41a7c651c15e0790d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef101932c9d7276811f5bc60c2568296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8aebbef98d243d4ab7c4aa4d2785c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cea210b3a78658fbf4fc3b0943cef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb0f55c7f2198e9b0c58093dca6e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225801ec0b288b4eb6eb0a240fdbccff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2f5d58dffce1cd3153a68aa56db3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca7f50771999f0e850ee42d7fe81b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193eae5802cfc061edf7126a69a85c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53263b19491347c8fa1c8caeef86d7f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfebf91594bd4e9e4a81f7571b60720105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6deb0a78cc7cc53d0c25c40741e87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd100a69632e19e17ecc257d2b80ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a055abdd908586f38e2360eed6cdb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b2043d0c8aae95b0c534d3861e07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca46148abde6ba50a009fd2980f08e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ffe810eec33470984aec0e0ae6a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfa74b2743cd2e4808ac1419507e8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeaa36862b84cb35a4592d28a88952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ce05024a3e39ac2185928acc40a52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd9cab5852c58381f8680b30c56d76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735b54c7ad687b76e26bfe2001ec8c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e987adb3ddacde902815f53370ef63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a289905170229a46d5358d5ccd8ff3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eea3c9e993106bc52d32277849acf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ecc1dd8844f423b4a552c4b32a46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e10b7cfef529645502eff61878a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2237f28a7d98d1fc72227850ecf85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371853b4c4e5ade34f6a3e5ee838570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeab5a63bdbde2645e0554b16e1752124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fc4c717167103305c41e84f165f01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02636ca073b76371dd9a05cde5a7a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb263ecdb9cdcf220c6a2d36b95b9b73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037ac5f53a0b3a917b6dbb4451d9224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3f943940b2a485bab6a3f94c7e6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de956096def50ccbc40340b4184ab4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ce83214d0b00633f25ca3cb1ff27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d5ae265a740dad1ef0a66e67a6f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ba85c7e0bc6fb968ac32b4de09f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9f1990f7095503c2ba85cc5a022c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c009e5fe7565b12c5c6c8ef0f013135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed1d8e8c8a7878777f172715a76507136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406479b023a216a0394058657b87acf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a88a028173ab460a44d21d05f53a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9738b6a3d845ea68b719115d86bd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bfbd90beba9e12f67c75db3cddd82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177a54eda4d5b00ee95c1c59064624141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be737850d76c29b0d96163312da8d160142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb94b72c9d6ad2ea303d2bf7a6137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40b4916014564d7559751b13527bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8671601bdc6b965efd2f4b669260145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9feeb7e699369e0b458edb408bf4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece8487dea126474ace525be7671dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c380353509a13156b4294b8586c79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9079758318a2b4443efabbfc5c1941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7d198a6646d0083f25c83dd52889150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f8c29f5cc911561cb1fff0b588cfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0f1806f7b40bf729c87b44a8b917152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3e959072e00ae678fb45d3f75a992153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc5e281e27c9962de728a3d9e0a1f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc75efe757389f2a7820e4fdd18f564155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e03c192e1250ed619b3e87d92d4324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5162209fbc6fb42a85795874ab164157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace85706cf54e0c6b1716378af1e5b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e9b125b703a8080ebc0d0a691d79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a8fe9a17d2c734c761605877f3eb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a3d779d527884fe2aa904dfd3c56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e926e52fcda252fa7c91a20947a49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509763fd85f7aac18af526ca84b2c17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f5b96cac5c7def88ee3a262ce9eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be002908f88fe551a88ded67f1757d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf5b4c81b7af2912d20fe218d19b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b659dcd2d5f4db23faaf5afdcacc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf8d164a65406db7d41f763bf1de2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578821bf93cacbc9358e3fab7fd96413169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee630e3933dc58b6c3577132c44dde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5875770d7635b6a36768c91caa9eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0e76291eb22fa654f58728e814ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b512a0fd3beede406b34db9606d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a4c478fb561883d9c93439be1625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3928316a88bec3e7ad6b083501e82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06651e8a7a775bdc780b4ff6a196708d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b5a3b20da0a4d424dc838f48e8ad1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7818ddf91038ae1f71b8b6a15cb3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f57b187121de99a77565293d17e031179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad503a2a00624cd6847c32de3d83130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaab2a9c1efe344cc78de13c9c4905181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770c842e0a87286fe1a05fccc47d906182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9680872de86af8539d1610bed20e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e1b56950fac82235ea0c67f0778da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ef77c094a8b383c3726a0dd5332b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4e137b7a6b44f1737fb626a06aa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573639c9f55fd60eb6e504fcac66b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab25b81c963bdb2f1e56345c5c838b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369372169673f74fc77ca8b650988fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b5002d61539d073c5d002086bf98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eea101b6bf27396b72eb99b8e54c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9945cd6103a04bddae234f4cf1e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3db147c45cd8c3a55a4f72868224b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16dfb2e591548cea32c988f731b343194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba3790f8e6f5af734bf3434d85c12b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d8455463e0e5d651076a4ac21150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048e77bc121ecb2487b29d5b17b53a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca668cdfaccef6086970c51990582f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d98bf2c841daa7acf63198eee6b6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b8dd89b5542b35a5c267d076e0d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76fc74d00069af414ce9b6b8b63153201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b24a0cb81f416a3c116340aa0d882a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ba112a127334e7d8af96615da513203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1bebb0b7ff50729c79fdd719063b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cf39048c433b0903e0416843ab27b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095ade1ac34880048a605e761e38958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667595a0eeee567fccd9f12163f695a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24a7cebb107b95c1aede03aee6296208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858a68c6a2531877bc46f57bc8e5fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f4959b46a87f1b0abb3af56d864ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26aa027759b93746cb983c0159f28d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724c666348c6adce516cef1ab05778212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3dab81169519fa51894e364cbb63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc80c96e54a387f43331dbb8139f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45de8c3602efe5f899f4495ef393377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebafe2679fb047925e4cc70b951547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95230f46a63b24449314812cb7a0a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c020d8953454688de328015c7b6304218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882c05c5e82c054e0fc0968ee97cca6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ede97b83cb2f333817c0a3b6512ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89f92a6bd339f4976c688fe1715752221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7aba05944857d9bee48efeed3b472222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf34062275385d53bce1b522deebb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd69cb186b93ee67252e58addab81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d81d637c766d3943badb70c53da1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f600579113d0ebd4a56e0a1967cb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9525e91e46fa0d484bb8b54e38c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac8b2acdc5d01516873b232342cf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabcc5bd9cba52204f841c225ff36b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923ad9594d29e9415b8aecf0b97e327230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177e8f5cbb545c53c65ccc4b9c32a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62d07d694662332641fc0246c4213f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b7f4de5f1b895babbe40cc3b1870233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa218c8550c7129d97b7f2bd02875234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a9db24c4881d71481bc212650f0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922a9ccd3ff5404abb788a57402a2d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505139446f00026aef9c6d701c7a933237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66360a62598128b730f3b2c55babb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15c470b31519c92f9f0b8b87adf26a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7951768bce5761ea8d2f4ec0d4339240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29551665b0b82ffe042f005c3c7a78c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18ec1beb792a50a285e83e80d3ea8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae51891eb9d3dd74665f44fe1fcfa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea3689e7b1b4cdad46185842a1966244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728374cb8c0f2408825689bc05677b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b498561e4bd57b9eec105848fa07a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50096e7a28a980e44394237b6416a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1158341b417eb9bb9d6b245b9d9eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126c2429849e8026353c352a837d057249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282395ccdd758dfba1f48cdd5054e044250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e567100c772c0c0799fcd61488bfd98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ac0a091e462e65e28833a792efa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b32a55b2135c3e71b90e067864b8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf665016efe9bc57fe998fcc07a09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead113cc1d9752077fd88cc83d28654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e80e284e3841d21d91bee554a7b6e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a30117e74bb038d30dcaf1f57eee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a92003055d8cc3525b0c7848de08f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e98b06276baf07318ae7ff48fa5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08dfe7ec4722247e3e801faf1dbb93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82226e28619e057b50e40a3277fdc2cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6015164cfdde0d2b816ba5c2c2a314262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d953bf7cf094f8e8e8dc484d8bea8c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec8448bf119b0f57b3efa3ce091a67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94a237713830c9572416cbd50f2be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e390dde707a2fc7c467553fb1bf68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de783d786357b964701ed8ebb76165267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc379689029a1ec1a5d7b79098d577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ab222350bc8c6a05b858634d657a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0371a267bca6397d495b53b2aedc00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed79c1796d09d69e1b2873f35052485271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b1becdd2f3b5d6af2187db08c80c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a1b26023d6e0ba2abdc0ec7ed6b56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70511ea27b043b624672d9155279e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb052bfe312fd57d6cdc38d5c37985275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8daa380af15d6b1e509ca8446066f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd59cb62d1ab9d57b7823ec908f99a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3dc5e106165db856f44f1ce8b9cba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28d79f7b904765f7841d96f06bcfcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ffecb587572e87f8fcb6a11b80f5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4d988c00d351f01ffb266746573c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d117104dadeb52ae4d2a6a0b92a1a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e160a6ba7088b918fb903b39c31d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cdeaf8973f57be675eca16932238c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b419474b372c6d63b172884a84d03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb717e3139294eb463f972e72ca063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bea72a0acbdc6dbd9c73ffb444670287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deb1f027ee9e0738e02ea775221146288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ad1a2c54055f0e6c79db52b266e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26bcbce21a9986ef40293960baf02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdbce42ec741cfe23a6843edb5533b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5958968aac1747f97e1a7bbd4e66dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06270cb43c8e3883c265091ccb7dd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8399e9870f3eb454c4ce5864512f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc9e2c10fb283446d995674cb3e401295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9e1a0a5bc8bdb16c3329f6ffb9b08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180fb501a78e92b8cc2e424167bddf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4138fb4b64da82281365691f3a0e781298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda285d0d9b0cf79eda0734a9c0f97c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f6a44d11f90e802fcccdb17fa2cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbfae983918175e3452525d3fe6de5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f0990e85fb4cfabeea4a04bfb7e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf18a2542114b05e3e33525f14d148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28af5fdb00ce7cd3175f30017783ba1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2795730a53b07aabfb94275cf2acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0e30a223d461b26ed1a204b45917306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a693eafd5ee2ddf34bdc9fadf045bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab97ec5ca5bcbfa2bee60732303501308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810f206af88d850e8258767614f63d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d802a126ea9e356f966618e2cb180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba3d93e8882d4e862bad9371d82fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a8d12eae283ebdf8bb33d4806ff11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1c99493d974fe6acbfbf29d553d2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456c479b0a05ed7722991db5dd70b24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec83a1cb4b8d522967dae00c336eb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa5fa32ceadea4a123727149e2d68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce2a92fcfbe6ca3a01a5bb109a4671317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4785de943203208470ec873bc2f59c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f945fc829729a14bd82deaacb5e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab8100cd94deb335563f528562ef3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030e71c898cce9d40aa341b4cea898321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c282fbc611cecb851c895554aaf8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8aaeb5e9f321f30161691250b527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b69e49ca013150b6146b65a89f5e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a725812c8f7425aad1790e844b5071325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d4b58e64981d2a2d9f7bf9a4f200326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ede2439730502c98592828c96d1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cd7bac0feb85a78d6256167369aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5bd108f4e4955b5454aee139aa95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0635b135de8e9c49a86f11b87373cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b65b31a4f25d1eda6453c58f61c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e1f78d5415a67180c07b8c14df51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471425b546d60a019288828af69863a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f853760d924b87850572b1e19680b60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a243bee88cfbe0c2b91606ff1671335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d727a1cdb46aa8a966aa238d6319336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f947a39ad25c2255efa27bd56ea92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae3941d6ae37a756d97bff70d7c56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418e94126ab5f9cb5c2dc9e93ce87d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc3d896c5ebf84db4fa23e80a293b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac062f34028edc2b42c6ab90578671f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf1f94d5fc8eda30cb4794c85858e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bd49f158d7bebf7c032c53381a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e11142b43c74083c432571e4ddd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9a8eef4ec417a1f1096d6b2ddc43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4da4dbe8b9acfc226794d6b45e8cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7a3060bd57b7889bcac5981ddd6e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078a2d6838dec7117e436535a186e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe44e180eab88ceb0793d9651f8177349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36cd238e009deffba9f73a07184748350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb891f40759f69f8d57e63f9af8af0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3f9967a66302a7b90cf8d898e902352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5618a54a4aa1041a03813eea2a7168353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b2fe925cd78bfb5296be0810108f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58336b92fbf4584058c61c84a8eae68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befce3eae728761e47d8a251172d101356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03cbf270220f7280d118fd18fa2ac3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458910a2b6015692937d51d0a283e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e3a312a2dfbb2db42891c9797d32a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9120e10c8a79ce2346ba96a49d1748360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7732499735e8df37e9bb43265254f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05b5a3cfabc5dda7637eb83c4981d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b78d3c50510f1823a9e1b239661da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828999eeb829a72b2eb76eb6c07d54ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b085b34157e94b8305d3381801bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641550fdace84a99932dab18b1cd7c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98705216e09b8721444ee226d2efed72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fabe9b1a325590d80482ede8799d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61587e171b4b8ff19028a9bf8d83d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c367b5b32d9cb22714e1279da422782370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed18a45a6c1c3d860822585ff1cc286371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a9a9e2ee16dfb18100207deaf3424372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d9d7ab8f46ad99fbecfcded3a2293373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796bdd606fccb9394ff88197457eee0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f4426300305af7aae5c8822331d4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1837e8772dbd6337851a9e17de8104376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd089dda14a78e3c10fac22bd6ad0f14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf7df06f7f31174ea58d3f1cac50b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd153914d3506d7ca9b923fed89d171a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b10e8e140734aa93035e31144a09a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d9b7afafa2bab7ad7d30b1e85905b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ee49b8223751eb410b5dcf4d79332382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a4fd1da0cfefb333152913fc8ef29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e00d58e158f8507c3aff9c64eb516384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e3bf4d01bb6bbddfc1cf08b737277385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216236a853f57c4c7bb3188d21adaee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8383791c4ca19412229e339c23458f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c0faa29ca26308cbc65e51981e86d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd505451d47f600b395c81f9a55be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faeb031ed13b0540b5091ba07e07a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313006152667187f01089af1baafa7ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81a02283cd59c40a64476d0b91247392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86a8595b5e68a90ca852ecae4d1a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf7ef07aa6edccee973428588b1b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e55a27018ded6f475adaaf489b71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b062c67710a0fe77c3b92d77cd75b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a114e5a2e6fe27676687a0249d8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcbce04c08ab5765cfa3df85819309398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c5d9ebca376870fbb0490ae2ba48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffa210117688ce9b2df607564336a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156ab562639bb4e203df4c6e2b5224401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e0a67231ad1a0437423f2d858569402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde53863d8da103135fd5f37bf5b731403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1a8b5a4f59be13fb1e8fa15e94a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aadf3d34ff3f7d834a4ec39eb4d99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b25cab95e761dfb4f35b02dad27d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f030f838fc0ba638c70c7eff50c0e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319cdc63aa2f1c793c08b39fac7cad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e603da262dc6e54ded6e90517ed735409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca73afffe054190d0de762ea9a438a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a84692fc245ee10c847d40b796ff8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a7d130183f68aff82f0ed6546050f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43521e8d439cad6d66899e1f158171413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c642defb165eee6c3454c996ffdc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a7458f40e2d526e60041d06d02fb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708bd936bf89ca8817608d336677028416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6962c948548081c1dcc434b78a1be1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0cc9473025208dfb1c4e9d8f0ce49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3f4cec79288fc1d5b0fbc6c0cc454419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917799ac3924fc5c52585de95f463d6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e2b8dc14002bf7da7e00820c1059a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f4d2c18a966ab0dee97387cc6c108422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b9269e223129f29388531eb3652b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70371be1bb8f9210b9263030c55aeec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff04829e6191c75d9b95909cd02536a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b650ed35220d1dc4d64e70c20bcedd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ea80e0013161626bf66734f03178427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ff7db72e3d89472ce96ec5c80cb7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad180b28a7f5b6e710186dd5ed42a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa183de9359b5de7c47e343ba63dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ec9dbf992a24f32a3bc8fa50cc737431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ea49290d6aec6e77316b845aff5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6e1b824f43833ff1c6fcdefe8cc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478b2c823e8ddfb83d6678b6c95717434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dd6c30b4f2646c56ce5cd4d616e1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c7c78ce3f9e31bd864bbb985da90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc0636178153eae795114a9e1859e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae3527a8b28fd79ececad0338d2c3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d86c693e4600fc4ebd71b6f3eed7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b937e6f66d819e39b5395734f3f26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08457ca2ca6506cb8e8b55e2a78b6bb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe466a2d6b821b91121964fb23d0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8bf30efd099f1cca026334e57659e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada649ec7d81944d2435d9cb199c70bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa04ce54e86fbce06f2dd84b2a0d33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eae8f779bf5bd996ab47e6feb8a33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2df6b265dec48088302dc7d8b495f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f74de9cf0e7a2dcddfb6f5d891f56f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e145519a1a34bd23e77dc94ed6298c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451016df639a946925a2bfe266aadf48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ddcdd595628b724e745443fc44ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884eadd65ea8660d688b440c3f172e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92017ee9c9cbe4f09de29190cd25fd00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cfb5d352ab328ba8fc4e30c2ce539454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fef5e4c0bda72a0b79ccdda2f012c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f4f7bb5de90e898a754ae9ca47d9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62edf1b1f3a8965877d99e9db741993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ba783d41ace7596775c3130bf1a4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c5f421bda28bff239ed0ac248e4b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e9cd74b9c283cbe72ec2ba29436b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d8fdf52e543f13e95656a4b0aa05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb67df926ac1365b73b548b84795c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d744179e97d0ea134914daac341dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aefb9391c1cbb7d0cad05538c6941464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c65ad95b234c98e22ee4e66efbf00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6c269a31d38efc4de200710c5c4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271223be96ee7e74059bc716cdee5513467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808310db87497b12262c0cd9a4cb5a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bad204ec71fb9b16903f2e5560518469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17181a4ba3f094203a3a1d8305b31395470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2f78f9073d3ba562a4b33d70214c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfdeccf07318ddb086328f93fa3bbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5cccdac26bbf3ab31edfa8ff4b9cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465eea265629e85d62227a67a446ece474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df90afb798abc33df01c796bca095b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f3e64b8207d964aa315ea8c298470476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a890deb2370f76d854b2956c6309477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5defbf3aa47395b7fa256bfb657d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e3e688c8669ae75cd7b8d1f3919f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72928d96809016824183501534cf7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859ea4a7800833cc4fba1a5970a5de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c577dc1ad3078a328e52a92df1720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027755f848f45be28993308843cf85e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8509d89cc19c38e7e9c2771eb0d1cb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881dc412dc9f191d6307c178c272bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86078c919cf8632c720e70b6a7045346486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b7979e9c8849311d888b28c57f76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be36be1ed03b6328c682980c21b5d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5be9aa3aa7f6b307df76b98913a84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11835f49db714f092018a48b5a1e2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60d06496d649fb5240a1c5e5eec049491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bdb8e3b9d1451897d44d36b03f467492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db3de5403a9f551693d42bec6e439493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dfa7a249f0bbe0e4d23bd08d91d4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eb05a8a6a04f8275d100db127421a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7003328d76674b6adb4909bf9094496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f83248b3faffb5a3f2d3411d720f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f4d614775afaee1f924017e340ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4f5714e4aa96a4edd57f863a46b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab5ae272c7fee98579bb59a76ad68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047036f723d5ec2bbbea9034d71436a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8bc8377c1de82fdef58f0d1ff6830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262174fb9c176ce206f105ff357c1c68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114421595f8ce823de9d57a197b26a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0c84d9ec4cacb11d4c04243c5a2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44796889ae89a1709b04dc82da7d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21beddfaf44cb16f9696de83cedf02f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400c3e95700744235f898e8148cd133508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fcbb6f2f880fc0fd02b83d02c6403509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d70cfb46b1f82acff582ef4cb45e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07484dcca68f807f1ab2c530f678db5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec19360adb78f82daf934441af783e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05880c1f6fff2457ef5718d4af932d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6f73311e07f8b9af8e9f25f3c5bb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed97a23fec993919e5322f6c59631515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820b5d9c96fdaf7d6388ba9673179e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89df3179c9021a5b43f764afea24f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b70876d3a40bfb8b61e769c3478fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaf2173fff837c497c3b1d52d883d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32418a939632a61fdf77b8e1aae8b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b88bd99b12225245b54cec86bc159521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1911f21b3cc58801d65740180982522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ceb85356cee27b803c0778e759cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1f68a0a42708081c07db71707c34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797cab396ef2eb7830736f10c1c6411525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531fe39c7b396ba65aca0efd5d3880f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f39fbe22b3172660be11e2f74bf5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a002cdaa12d3a3b3b86f3e2958035a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e003cc39d3dee81fbb7c90afb4cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30d043910dd1a9af33860642258e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22602fed49fad5c507201932136d3dce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe88bafc86403eb23acd6b24bb5a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0214b2c3388dd90dc38b46440d96891533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf9f901ca5738e93c2c7e85c037e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa258174ace83e1caf5fa2448efbe6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e03a7418d30798c3b3ec4ab865f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c76da3da5a013f65bdb3fc468eb59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcc4d9c9327668a96e0173e0632e17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549615a486eea2f30af8401af47fc42d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a5ab5d591d9ac1192896cbc7bd3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbb4e3bda2ec7b2b5b2b8c31f7e29d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a776d6c8ec971baf6c6de45941d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b85be39c4debcb41dc3ec9eccdb7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d634e20a52cc1d5247f55eb40934e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f621c171d07758293e5ee0b67fa66c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3b35451ee98dfc672a7bec0f52a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdacb733e38e324674203913563616f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a60ec5b17969638cd5ce8196ad754d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e626ad03cd765154f0d2056301698cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d7219f48c703129d8b579b5891781550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1dd217dce02203a6d19e6da7f8a85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8805a98344ddaeddfd0d8df4f9e5c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02c9fe0623e9417d39b84191c2b01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439194c81868bb2807fd597a902177554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be831110e4ca507c20640bbc502db1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0267aa34ce00df581a144e6d8b3ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400eecaa0f8736f36fe143edf7449ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47993d8c96d0d2972c75975e64ec2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf62842253897f797b757415e2b1ba6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c37f46327da6ecd63791d2658467c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bbe8be86f69d814620ded81523886561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d6864dbec9e47a0787681bcfc6fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a9a2ff35bf6828626acb363cc3ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b1b35c2ec9d2b43892ef51b6aec0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0acdbcb928931a6d0f9046c3751e7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb602d968d00fd1daf5d33d17e2df386566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761c0614a31a9a0e886c71728a1d13e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ca6d0aba65bf888c132a2c4f1fdbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df2e683181cfc4782880814f7d4bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3ee28c26a267d87a6e5ad29e3336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5602177cebf2d5908336d954e6712f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff40489a9184d9f9672c108a2ae1eca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b1891f5aa12b04ccc38fb1468f28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102b707f22cac24864ccc4c4d1e22f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e7dc5a3334bbbc543ce644d5d9ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa416e0ae154c23054a9647646892d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189700f0efcafb30bc6ea42f323b091f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc70e8048c79934444129abf96fc201578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb08999b97e54d380f996a1d65455579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962af05cf0f9234d59c170cc804a0d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39561455bbd940831868846fec744581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e515a07e29fca34048328f4be9c467582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f9b52845e47d812b2bb5e91bd4e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d3a03052c5f9a40f3c91ef0cca4ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1448dc501069d875e6276cc878a88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080abb5a9d9879035568740df8945f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8ea3aa9fa17759f9e07a4f59146a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd724e9a5875b4851c21ac136657b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b84398fec4545602327e14a55a17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ca791f140c3943628400026ba943590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881734afa3636e7d7b3cb9d4a91773bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060b3e99e6e86509bce21f409f95815592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c13c2d37416496fec15fb644bd6be4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d54c2a0c6b1098a280902651261bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8772ba66a517a733fc105009af1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c97fbe563ba2321e2886086d224ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09f8ec49109f7b2453aef8947dc656597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f968505cd7d9897fc482bfa40da07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe20065c2089b3fe2058b8ee80506599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166aefe67874d3f71feffd3ff7fdc6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c75889ed99e7ffe46a323dc115271f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29674613e557afde368813dfec7da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312b8284b61e1b4cd203c572f37f335603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b99b4bc536fb66826b19be25afe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26c651447fbf889bb235d50a6b80b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e024f5161176125c8171ae7a0840279606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f2a2a04c741fb13c4028f9fe6bcf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0bcb7a3db39fa1e9b373e70813c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f1c5d359bad2ee434f54d34a94f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9df23d829bc77e3ddb514f2b70b98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ffbf4fa53ce3d28cbb9d0a7d0da1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba7ec7458b110f56c7bf230434bb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b833265f4a5e89e109425f929c9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43925430aae8d4a169a151f2194e4580614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad452d609a944a6643e1399b4a6df58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a606307e4798a37cc17d8bf9d75b4ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385b96bd60f3508ec8ed51b2d7ef79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3243506a56181a95d10e623b0a049618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1703888402824e50312f831b37bd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd912f6f0fface8d09b34d15138a4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654a8c76a3965f0e3264a6c753dc908621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf038a1e286e876d92a584e38eae983622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5ae08d5d4172e2d6362d267fb45e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63d4166219e5881cceeee0f4837c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d805162467b3c867cba9c03f5661625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34af9536c061397190c224d29f094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fcfdbf45ba524daf4c6095cdc8bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710acab04a48cc06ccd47c7b7e12031628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294952d23610a1159fa733c4cdb87a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0bc3311dc470c41c1a91ad879b14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953f85233034f1fb961781f596b6cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ecfbd60f7320312b0537a676586fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5688a3041cbe4300d6aa4d9908f8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbf49501db2f909ed599f25beef8b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac57d25cf98ea8e5c5b591b7e7ccf85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83fb3cddf01f5cf73c803c89db2b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a31599a860c12aeb853b3637ca1ae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d46b399e0c4b6deabf8e21380e9ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1cffdcbb22714de5b669fa78c9d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e59ff4b30b988f6de708c3403a7b29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d5bb9214260cbb8ab2f1bb51d5223641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f91cdec6d62ffb13422b1c30748a00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2e0e3748401c7d5a2de6dae5178e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e642fa86e819cd264991a3fbe87816644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd8b9eaca5c3ebb2815190272808e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9633991b4603377052ca9dd277aff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f4d93ee30f3df096aa45e9e0e0895647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c2bb98d65d6ae20ddcea255ac8b44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddadf04429e2c31555ec35ec54eedb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278351f6dd237cd885c9f40280a83f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979b6f41ef325e6f8088e0bed91777651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e9c6cc4dead3f50064c1c2271ca6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb307b7f53dea4d50103dec612193653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d46ec371541b99d31f9000e510096654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3653cd917ab53208a44c6d5b505256655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14e76b403b283ea24593ed7f0e842656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f29a00841b17b5bb8103501ad2dfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74f76b5128e51f485d52ba21c29425658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eef1ea012d721a11da7fb4078166d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fed6e80306fd806aab4476dfcd6ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051f5171c7e6b86f8c01b99c8ae3b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2531f1a15e350357c6f562676ec86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04358897408e08ac8971d6a7d6e51ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3928e2d95d026dbb883c9838530780664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d216a2aa15ddf23d26443e941d7cb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a403e5fff728ce88c434ccdaa0ade2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a1af56fd9669a4e93b33983fb441667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec5c4679dfb092f7cc7cf957e1fcb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d9eb17f119c20ce6fdb86eaad61ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca2bd5b275b2f49ae43a1c4f143e50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc8aa37d0e9fec6189252f1d1708c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfa60506f864a55a7b91582451f7cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c7c7c0bde9ce64ed984405b456931673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23564b63164a190378dc0f64c63343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5bc962fd30918b60d6ff5b0f45eac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491bda06172bdb00ac4657ff50b4cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88766b4c136663a2172124ae457161677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3a71941962b0c77d00aebe639ae9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e150e95a5a965cd892b038e56bf1f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8f234fcae145e78993fe57684efea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99343c79b3cfad3d29847791b8c29e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef8a084aa2ec3841b15d0643fff7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d2a6ea81ed92f6c41e488eee671a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c846ec4e4e1620e127dcd40f56a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f5be750688995cb5768df1a7cc07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5e796e6158c911af65958c57170e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ac3d8a2527ac96a936a5f71f74599687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d523772b4a15c4a9e23cb90ebb7f4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf7bb3cdb38588f37e9820ece4f1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f25b32a8614b42cb5a55de0d420a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394821251d1968004c865f85837fab9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d6756027951fd5e2cd4514ae1a5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9a3908ee40d535460e09a7870092693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b62d30bc7c7e3406b37e9c55b2002694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd31390a76d0ada4d16da7a6e497c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b71bc44d47fa4d81834947dd6737696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a649623e0e79f726331eeaa7669d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9226271c5d0082f656c0aa23c33f213698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf71d6af34b5208167724da3d692ed0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6002c5b9177964093eb128ad0e3749700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4953c9e941e5c772da8f95a3d192715701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2655b99d5003759ed1093e142b91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f78217f79f28acb5015821dfc8b81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e2d3168282abc2a265f63d88ab5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b887336fe6c9504f3f03558b963d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e92207048e7c124b3570991f39482706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffae3a3de129208ea4d945a8c5625f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12f65e5d7c79444a4c762c1270bce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff966552e66f1590b199c799e2c088c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8e2351a469e6182a4684c35ee8708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba045ef2893c21b1ad090ee55f282d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c249110546183c8f734dc45c4330712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23d0925d3526649b9aa82a4cc41190713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306329b426365fb099c6a62ee208ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa03ce5914f06bb9fb3012834c5f945715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca204a5607084f2201368676171c65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a636cdfd64d46a93d6e8ea0ec9fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca827d7e70aecf502156582c89a9f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fddb561eb76157df5394c4a869e5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972fb6b6e2e3331389a3951bdef828720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca316b9624cd02cb1ae91f13f8ba4380721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4552f2a7cd952c990f429bc08e382722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4df50cc3fd1852dfe34662e9d7e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a1f35d37f7fb488fa62f6811f531724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf523653913d384f02bc489280fc2f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9eb69a5cf18df289d3f3160a81484726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d31ef6527837497d006d3d51d32d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d654b8b144993f3f98b9fb59e579e13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba81f47cbb7036d85f30752bbce79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fcb4e10440555d0b250c00f8d6965730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6949659d274241b37cb4b0937a32fa3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e961f8ff5efaf59ee2541273f504a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024fe31bd0e284feaf67b5995cacc6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969059eb84f4a577ff2a261fc4607b58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388603310b68d9bc483550744d272299735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e807a676fb68738884f31b28e0b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f79da32f6501f7b2a60eac7bbe254737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761340ec6540e055612af12e0e2360b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d076fad110231888b9c19a8700db4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511c3a6a2e8e96f581803146277467740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf78f1d638fe0f9cd54536c7bb3a0cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21356bd6408a191052c1596a851c35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1969df3d52fa754f7422d4d4a6acb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1d683f21aea66c13e32e3bd1ccd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b07797b46d06e9711f2df41ee1a11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe28863404cc89305f362bf78418a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9febe555da9098c8f95bfce8086ebb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726cae6ab4995ff84af45b5cec11f08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c49f2085bc9400326876eeb31d579749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53fcd528f2bd4d83fadf982009b37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ed7b87eb3f967d4f8f441e9cbc13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c3c40efe1c930da585e6e4674706752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42efe46cfa7ce560ce627848303be17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af71b72b0e13a12cfd8522f5a9e169754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1243902cd68c2e1483554de0069131755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521acfd4f226bea59f3b5d5380fe7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846967b72e14f310f254d23b6bf0af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5a02901ffa4a4231a02d72ec782c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cf2c43b449864dd6576e2426fb41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>