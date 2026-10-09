--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f9b292b3fdc7dcf7e37e39a3180771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bf7f8b3cb097d1bb9b10920a739332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6174c4b9959d7d4de51bebece27dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fc4634a6e2773b40b7c2b03522adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6156092f5f7b054ad6ad28c37be815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b028576a09c7ee63341f3ea47373376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb02dffa0739cf148188877f6bbe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be7371e4059c4791e62937119f411b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32239d1f845777b58932f18c725e705a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82092c826a59f71ea988c9802d2833f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9e4e56fc40c75d4be5987ffacee311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2438b69e19e902a50593e9bd4579912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1131605808893e11dc968288155faee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3e47dadb16b1d228de64c01f2aae114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883888f567d650a32f6795017c65a50615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2657db4b12652c084c711d0dbff0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7bd72f14d0b3ecce546bbbb4c0d9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567ef4b36dfcd93f477eff5265929718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf91d9be7e4d43adc25b2ad7b1c72f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1355a9b7f9b4ab5aa1ae144c8a0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d812497f6cdf9f998cd1856eeea9f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ea73a166a88e4c895100349d72d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a9715e31002f87783aed98ebfddd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9678a34e61a36468c192075ff411e8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ec81d8da5b6a265b2b2452363b0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7b3407fddfd0151ca95be41cc7f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffae103917d5e52d82cdc5d11bdb2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f18c4690e2dccc6c836f3d62184a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d2df83ac865d22f11a4734a1a1da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46658a6285154f68493a5976cc826ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6446c609bfd374b2696f56a1b52e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d78998852f04040971de904d90bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c90e0ed47682226765eb82adf516133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a224f2cecdde13a5d4893dab29958334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c09dfbd8e76e22a1eb4dde864c6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356fa9fc19840a22b1d63a74e2a8d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a926a7a36bf3cee136f6c51defb3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2782376795ebbfff9d1eb8df0a79238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee6b93f19d62fb63412568bef191739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdc36aa209988808c76a477903a1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b11a2cc61177047e2fc7224f5e3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0180405a82a283cd0f0ef058070742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314f9b3a25a2ae9740b137455d0731d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ba10d2ac2781a9067bb2be03d7f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beefc2ffa596480bb87d9c990c42f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b7d17439cbf5cc21eee3b8381eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4928ce7b5b79ff54a7a2ada34c68a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602689cfe364651a2ec8c5067f0d9b1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f501b96967ce09cc20080665ba1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7733dc8eb43f0d11f0c699e8a47ee4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbf99fd4df7d0ad5a77247241e7df051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d45ab346dbfd9c5db44c7aaecdda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf0e10b5deadbd1e9f1d6b39f451f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b08b33cb264eab24ff13498f8f4b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f95b3e9aa16aed35401a75787de455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f2d566205aca216f08e524660e5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ab1d0e34f3829577433704e6a9d5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec75295c291e6d83e13d7c6ca101bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a174af82ffd4219ffe53b39de3c8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc464fc7d777df96fa1d98f0699cff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538eb89d5967f6bb08a3adff85f19261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797728c3e32cdbe9a5b8f33aa04f1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237979ac5839c763d2906f0dc83984ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035fd70606b76caac3463b3c51d41264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60001b52c2eca4d789b7e04046a32b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4685f838cbf3c9b0bcd91eaf50846566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b7d7df310a000bc7fbe49607a2f4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ae43013a0a99d4c69d85f8f3017a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8361c19564687f3e7ffa2e04387f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22e54215f61f840f1c2abea8d924570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7051d4695b03511a319e6d7ecf147f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3a8950d308c89c6d18e302ec9185872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735bca1b9b7c038ab06860c5aa206c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e5c3f45c205b901123b92cb5b957874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169507c8fd953cd7872d759dd228dff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43f6d32ff4517a0278fe23b49188b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27082c77783c9e276bea327db3582777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b8d4dca6c4e8e0330a48a18c6f2c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d58f7e0a96169ff48fcc6a273d16b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3032b91688e58da715fea3c2161405c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824ef0ed5ba2816222c7ef342da69781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beef882c3d0764c031e736ad759e6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae89cfd4aab66896e6916039b148983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f256fe7df26d162f7f2f6b56941f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4cd76def1c2d70a544225e3ca94dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1d2c1933281c1060d56017f64ed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911e8c7c6a84d8ed36cc29821f8cd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521cb821e9e16225b48908ffc9157b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9a2f42d9dc67bab96d9ebeb52a9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04516a95a1bdbc96e9ad41499b8a2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab8a9c65fc41bdfb274ce4ea71e4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397f2037ff42e31ddcc91eb193de7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13003140a99331500b4bd8d29d32093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4527d49f86060caadc9267fc3264c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02005e898eea6e531e825794383d5e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b653b8c3e0d251cd294d9536d8ef396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c3497bff2c7cd43ec05a8676edb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12db6f9736fceb0e9b494c80b1d9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af00b06a23aa0f389e380606f1650599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c58097581b5c3b611ef2ef1db2bd06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07325f0ad04d93e483acbb8f0a299cba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb21762f80bb9dad87293a46ea09b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93b70d6dd8b0dfb8d30723e97e8817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0fc4ab3a63d829a549fd502650182104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b046a8ebf2a4b45ffbe72a00bbb5c11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c3bd09f7e9d61cef4e77b815a85a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea7e2d170abf1ef74a8635b6940e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497218425c00295244f7bc3aaeef279b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68f21e81f6b4e3cd1b83e9c25fc86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203c727a95cda5f5e06891ee9f4ec2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3a74e16e3d9defc5f721cd4c8e7fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27ef6d1129bc6b0ef04747f8bfe16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ca7d1059e5ab140ee3b34906e33cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164051831f22cc8b09763f8cadcf55cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8c74fb8469dc7eb953a5ecac26e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a169e5256a6c98ab1b4d331c411e6bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d4b9a68948f51936ccbbc5e27847117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da3e1dd5fb811052a93b36c0fff1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169a2018ca528cf43e9656f8f64f4b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f1979047dc8cd66b9b0c5808ba734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfb345419e5f1986cec8839349f322121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554831e50fa80ab5bda901e840fecdde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d718420963e17c8d8a86e86a06bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d46b330b2fc39eb088a5d1acf220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881537d390325c1b6c38986d150710e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633efc5517f3510aaace7d5be2d8134126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846bf97cc220bb0fe7c7e8f1baa71aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c7de9b3adc090d80600cd9dbfee0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae6e63316c24bf8c137671dc0e9f67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592e86e4bf2f8eb742bddd8da4c0da6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a17e77282608807a59fc9cceace316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4040c0222e87cf159110e3f0f07b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9edabaf1046136088984025a7158df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43a4196d1088e4b1f2f138b02cf3d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd005da800e0e3b28ecb7ff35ca8aaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81843d75e6eeb642e8dec3edf122d3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ca97a4480fdaae271fc2a0b1269dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8c6333f8c4d484d59609ccc78e287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35698820e2538602258e661bfc5ec564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf2e3d4283548c2b98efef2af7f564140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18e2ae171c5e64f5792084f49fd4ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f4d5bd087a5392e068b85fe60fb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb0b3010b5e09b14b736a48037b100143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfcf4573171ce35694e9dde2706178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed103bff88c43c042258a3e02bbf0a22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a7206bb68a603e2e4baefd031d7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6fe11ed2be5feda4e51cfe875644e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780bf354b55700eceebd1af094dfd53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283704de2aff6958a4a7a0195891b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41ed867f6b32850e630f0c36d3351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf121a9559c264ea16d125f8d97b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947728080cfc38b7a677db2ca82d804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff955d8a465fcfb522240506fdaf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c3cc8ae9d4bedcdab9830eb24fdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132bdd993833d1ab0f1aaf75f23bbb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfaaa06c9815c2193829ed85ba4752156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5c787a33d010e0f90716c68de6322157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478456410cba3abfaeb0f48a2ae0c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a11039857e508d354db0aa7b7e252159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035671b94008c43738fb96d819f329160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ea2fb594fd369b3095b3769b2fc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602eab943f6646d3ba1509960050c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9534613cf59437123aad979236d33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ccbbe9286ae472b4e7f47feaee5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7e69a7e7983eb85e831e5f46001e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d243507c42684fb309e80a8a77cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772ed085ebbd1563e187d8a28b2aee4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaceec1be54bbc47e3539cfd714474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b558a102f78178c7fcaed0cc3bca9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce5896cb01164f45a54a322efa2040170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5650708704e1631819402eb39832171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74290137f2251b591fa409ab49b78235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e65e99d66179a6e1f31b640c55d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f3f3767cc16d36fdffdf52fc31874174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3fd0c85c2d80b2836f31ac7c153b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9902dbe117898a2a9e3a3677dec0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc1ea65eb37d662b4ff8d4af5cdf82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee3f570b9db34a0a6e8313d043e65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d15089992a28af0df9e331ba3b6071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b22f5f951df623815f4085c431e9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98ba2b0c36c9d3f07e3b12b22fdc49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d896764344fe785a46f5095993fec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d049a06722a85296d4b0eb98e5395183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a4cdaccc8db339b78c0e0269e4a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43778f91f5cfd4925379bea10890e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159e3d58798f82b9fabf88a16cc9be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165c356a30712740211ddfdeff6d76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6685fcdbaf8f56a8168821915364d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad77df97972a5121e512e45469b7c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7cddc8a5f03795c373ad908fe30e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78460e24637a0dd7e94b7c2897b4593a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf368a4777fe7b56d8d7df9a7ba169192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859b4b7bee933c468463223feb9d03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285d37b2471a80770d8e2664aa2a8d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1eb423ac7d5e69a6326489e223b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee0dfbbb7c111a54ceba380bb8750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d884c01116dfbb5b0bc2234598b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc2503408572dfbb846e1d063c57be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc739601e2c2665a3af46a22532c69b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20754d29d2ed4d61b18ef65e16d855200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299fb45f2fbb32cc85bc792d8bc76e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7e157bf873678e11fcf266a3ad04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8542e0b7e6e95237132e596a4bf8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae8c1ed6719fd1fc6daf78276b8718204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7ac5496a0a96ea434de39a780c23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcdf38322b7f181260673c136e1e43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cfe6af7eb559f2df9a5eda1c29b83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc3d539062a8bd90a3719ce36ee57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc1e7533162631e29032d9253df857209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c31abf8d759ebb22c5b48d063dbaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d0cf2bde23a4883496367bfe1db7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b76d1b5d043909de701d3844377479212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52325a040114814f4102049f7e1fbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0d92712410863e63fc87e3858c7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b0523eb28103def07f4d3139bacf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b3f18ae11c841388dd4c96179f262216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50faf2bbecbdd3fb4ff5b2b4323dac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de224f774225468153361391f7d4ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe4171de42993e37ddb4488aa944b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b3e13515f656e3511bd784baaf649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc576c6e01b14fb36a432faa36d05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13dc79631a96c41f859ffbbbc26fd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de4f7db41dea6bb24ab0c5d9c6e6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd798a249969868e6d4a6d8f2609e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa69e1148a22e531fe01e2c6b74408225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13129c5891d42f066118ec87ced2ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7232a4697e1b79bb1e6d2a3df9b1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a440facd78dcabb8e7ba42afa9cdd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9b8b10c95dd109061043bb2e80e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079342c6d4e119044186dda67d51bbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc7935e9a6a2718e895b349dcc761231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7da993fdf8d7b4810bb7b122c2b39f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763bba9be21483a2d0062515eadf027233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d767fcb0e2405f4c524869dd7c57d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2ffb9d2716ad132bf6e0891b441d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc21ba9d8cb0fa8411b9f6a82909084236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd7c053b33fce2fcfc41ec060cdc85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a57b3723f40e633215896b8e622b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7b255dd10c558e15cb5488a3f8f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27e68af8f255ebfac87d92f8f3cdb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0b0344b0559ec6d3700e235d3721241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd1e838e598e3203c5eda21561d40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29481f93f2f7d6efb3f581d51bae57d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1b426167b227e7330c56ebf487cf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffeda78dfd2999b82c871179638e7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8424e60027ee24cd5406aee0f658a76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68cc397630e98b310f42d5a35c3a4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d324348d2c74662efb6e113841954248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b702ee662a5102216e27d626ed215ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31c571d82f5e6b5eb128ebfb09e26a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b1bc9fb10e3420fd104e7fdc7026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6229f0eebf2bbe69537240e98083252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caed2df171e235280d5a1affaee3c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b7f02e55d7134b92d1673bd2cbc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32602d9685e18b9b3a20206a9b338255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc3130f0a29e56b461780dd082ef93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb941fd1f1d843a7520f82e9e0277257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef172182fadad6c114f379f990fad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da67731407e1238e409a4bebb32e04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0fdcc3a72a55443d97577408f7d6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ad6b115da11670432e9dfc3d4f39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c10644d4fefc937052805dc35dac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278aa847fa45b7acfabc4e25e39fa5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ce90b043a24beeeae3fe709fe152b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b983179ced0cd7c404c15abd97c64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac810a9507649d420a74a15aa2c1f14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b434a20a6afa35bebe264afb72c9794267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfcbd3b52425b17481f6c3978e68f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49b7516f7ed7c19e3a353d45f5009e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d47df838ffc63991bc1b17630348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2147cc164d7c546584b125db263c9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed50ee79705c81c1d0c2bb8375b1df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bcdaf7701cf08e9a4d6fb6a84d17f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc72c947f4a697208b6b0c9f590c64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50763b8f3e0148b6e37da76780448cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fe8214ab027c2c1f57c337c7c744d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28732f6e84c086c454e8c5f9abf275277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d3ff88b9ce5396628e253078d7ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86064cb449836c2ca9b10b3801ebf396279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57ce95072676d34e2d4ec0f59d952280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9443dc0da878fd9709e73c2fd61c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa18e54beb04d32ccabf92d47b79e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d786fca841173f86d95d20cd0a63c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391347452f74e0056ad37731327898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeae679107137a7756f5ebdc63a67ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c927f3ff61b187e8751ef4628951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685bd4cae2087ed75ba07d8ab1cd48b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba06344d321af62a8362fb87e992570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a125b3da6b3f644012302b615229289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa87ecd47d6c7922063d3d898a82d18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df18c677487c4cff7f3fb2d6185ab5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ba9f616a59ff9cb8914ba24c49528292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b83ebf53a4fca6fe9b32d83120822293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a601bc34f9bbd4385896ac7106968294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea17277ea87b5b660fcd187f99834295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4b2c1158e381149e2e33e8b0a2dfe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e8d0c96dbca3971778a05312e271297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf133e9a55f4bce2b3404ba1052221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa0c3a631d44e3753ccb594dae6d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c85613c7ba0e271503c509db483c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759982fbd157dd760243555b7f22e64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640710431b339cf94654c7481fcd555302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c77ac3645908bf5d534403cb51f80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef33b31399992eaeb704548ac234a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf108ec613e165841efc98fe94b15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208955166896a604358eae0df252d6cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee13536f324ba366cf3312be6b72a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa36a4600e76b8f9b054336188039f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dcea7755f7dfcbf6345c173d0beab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48210d289e7aa18565352c49c0c6a76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf588393c677186394c1d6723fa37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52cc0212f0e87528d7786f785ea10c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d536e86613378395e12c722d257b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78f221fb9ee8a71b4713dfbe6bdbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eaf8ab1220c3b12eca7f64967ea96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99728b9895a902788c3e79a3d072efa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc885c81bfa5416767f0b3f3ec6617317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e31531e9158282c67fcd69e812f5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ffa926cfa747731afa3fd8523c74a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ecc30e815b315bfb1fb052e05834320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ca15279acbe77bd8e57bb1e2adb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa6d536b4cfb1aa7c58a5343db01d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192823bbbac97b73414dbe14b93375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca60994dc5e6a828fa47da20b89952c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1393933d152200b943d647ebaa07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e8886e606227f1f879ac82dcdfad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951df9334bfaabdf123de3a9e729dba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e7161dcbe44ad14e1a433311dbf8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216125b3fc6eaaaabf1d5f19b551040c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef76eaecfdea74647b6f93a501167330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d4252ca04dfe8bbd0e077cc0800a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e29fd9fb03ee5bf70083bb5188f87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e2376fece9a8ea86905fee0e0c1ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eaef1876a566df18c979d65f6b9a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e715cb96c0918a92b4e5f77a4a03197335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e812bbf91494deff48fb7a1a6b16991336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed95b129379f58bb34acbe54831f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b162ef19d709a7c913ff32bf721f43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff7184441f854995145478940afce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83bc319cf3b5c11391cefe49d9540340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d82969f3672e7773ab7be7bfb432f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a408bec203d4f2627777dcafff50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff56c9cde0a1bf230856425c88c80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70856eaa40f252a2ec86b5bcc2072ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e736b0d6de29cd5394158462985aea9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec983662a228f01cfcd981bd27c5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603466271c605b72172932521c7c9b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122eecff8b690faa87d7640ccce644348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d0c8755ae7308163dfd0a12492000349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e004fc4fa0f58e70e7195cf046272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7c35da63897f5645bd1f4ff7d469351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e1a2425c4519d77dff86b4b64028352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759527a5337292f2b7d943b5ee43d945353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cd7076d47076b2c9ba31dd461f05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae6185d3c6109ad687f7cf12dd9c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e88b3507b4fe7968796d21ed4c8a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67565780bf2e06e87126d239eae03d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945781fec88a483fa457f671f4d92ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d4a9ee02b5e5cad838b1f68073dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e43c5c84119b3ee7bf0e25c3ca863360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff8ce9a36e04683972dd128680e55b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2c2e063ff01da7fc507d3ac33f14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905770d8bdb0f3827fceb01c6c39dfd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3681174dfad3e7d357731471a1525aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8d15a630bbbde5f8ab38b2d06e6c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a55ff79565c944bd2a689b6421919366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2511d0eaf29dbd6e5bc0233d2c132e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b92c7f8d8be51348d312e53e745cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea5ed7cafd4b93351ade6c373ab878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0388516b7e6f9af77d27586e90b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a08b2dac3851613ffd6cdbe91a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155af801f648cc0820013fa1c263c629372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d6265ae28b44dddec3b5caf9e7ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bbfafaf02d3cc79fb852f20d93cbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61636d8e9378ce5664edb2127201096d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771fcec8f328d1ac4f1bbd7f222072f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b22401165636567bedd4678b7500be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac66f4f61b6c8e60d5112d8d3ee36a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5012df1a88ac17e4aaf74e748e45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb7261333849c2e4e338ebd066e52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d931f51e0d35b4e90ed283a73ebd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d600cb0c27deb272dfe9d63fa69bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360e2fd9dfcb0ac8d1a414d1d56466383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5038ccc09fe461411696cc174f9978f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c5b6862502bb9c6bcf666c1480f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16fc7606141aa2e0d2fe0e6954a48e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a962d63b57601faee0f4db2067121387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eb0fe72f0ff1a655301d88e4e06ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227c3c9fed74be468f75aed3c58fbf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7fe3cdf3d6543f6c562c0d609ae4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d3104c2dd3ecefd376530b4a55c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a72833c00787f75adec0c3349a8808392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16fc9d285baa56c0f062e68bc996f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afd543a6971aeefdbcb6b2d5d00bb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34411949d367ec7a91e65cf2b1b832da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab9392b855288ca4eb1a7dfbf3a2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a79d6135ac6466b6d11b15101794397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb1faec0786c8a0f9a738f3399836398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c88ff5dbd686a27216e81e0c1dbc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ae45928203e5fcd0a357852b2044400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b8f827878f252e8a6275f764031bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb17f2299e1059a008a27720f4f134402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dcd2b0d612e78f0a59b398f2bf798403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c35de1cda546e966662447cc9543404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eac52664359450cbf9636c0910054405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952f4bd96ea59a6f2536e54603ee18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072549a2a63a4fc762932d58c0262eb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16a0d8cd257a38ab2a713a8d37af9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052de57ba96238fbf33e4e6fafc4930409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602a4e619a5842645647f446ead836410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfafa8079358e4a46f6e9683cd6f37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f52df899414421b829565ff8340f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c89ac0f266667521c161153e0134d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0376e4530dc3515f69ab184441b05e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20812cbd795e7e7599bb5499840d99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c6ca90360fbfb6f023ce259081c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f8452fa093da2276cf75a991eeff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49655a6c7ffc5c9b043713b71a35203418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a5b57d998ef5888dc9365cf0600e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e0dc39a913859b4880095634ea34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9bee5fe76026dd3085da79f931e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124377e2dbadef850bf9016da2c92c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a07232fc21e83f1bcade1e104869f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0af1bec3e0981a33f6e6c9dfa22de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1da79ec6c113a7aaad5c12f7a8f85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4922a7e98bd01b08e4b182590d48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783ff215d93af19adb65717a1141d00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12c7de6a4d403076fa4a5c12d8665428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88900cabc6335313d2989239e013e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3561a4bf4e93a16cd1e2a22517fd35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ab7d36bdec79c8b97216dae9fde42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996e53cdc2225564e298805f3590053432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862adc1a70645373230d47353c1f63d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a94ed494de68f510c96177a06fcb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb6ee9a8263884dc89f36a08546804435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52905e72406df5c277a8952887e64006436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626309a0f9b0bd65d3fc1b2f787befdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cea7fe68f07cfc48e17ecabe6d317438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6910c0ce4377a4ba07c5fe1705be3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeed15591b4037bdebf58a07b1a449440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3abb23f29c34e9a38c002dd08696441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef75b03736883f8c8dd01083a73fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1fd7fda623b0da4108941b7bfe3e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b589eb182526331f92e6a31a4c3232444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55277e025eb5f562e35236d92e80f3e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d5906ad224efbb461185d91fdde99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928c41e71c5f79ef5ce90b055a22f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f0751de992caefd73d9387c08d359448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f218c3a39841c3d9f20ec7480af3f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac1b7930ff597b8128f15650b93baa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3d158aada9eaaf4cd21f2094e17fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b712da7c661b6f30ab706838283800452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bcee824421f706f1d36c0324c329f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172495a767e4d39e41f4a663a795912454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519171ac81e475579f0a9a0c36b148455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b0691102c4bbe9e4df6c3a0f6a01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b072d35cef06bee066e9bd25d3fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa959ad5259ea4331cd497498057781458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c886f56047da7fce983af24a7d20a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf4ba6c49b167f3fc05a8e569b821460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd703f88fc101ac197c344cca884906461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f293093b378ff48292a646ef4e2d9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae69bba5252a18a29fc13b25f537290463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a736a01ab25ed287592569cdf0e7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae339022223df08eca9b48bd17127465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc509478f50e771e6630030af54a4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79371f3fb5c5f000e1ccd51a9c6e8e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff92fd67bf2c808b60e26976f5d1aa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2998017daf39e043f369d838c6e13c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed27b43c5f10b093b6cf6e8c296ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae1675ec64b2fa761a07d8aef6399471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96104d593e761e4ce8ecfd312a102de4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff4aa070a77eb50cf2a0f3ef35cb10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696945409048ddf2f76c680b402ddd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749d3b55c79aecb3412c30d4ec4fda5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2fca80ee1bdae82ad5c6e3f5d0633476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518952cc93b119a556a2e14ae36b1d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49f02512480391beb025df1f4f03a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285a8c9b588d322d03bbdb931a48cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f22f9e204fbfccb79bbb8f9cadf6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d6c4c3f298467be5adacae3ed764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648f5dd26ee1761505ed244e71a4fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f3f0bae54c3bc8a9a3c6d29aed0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd08ed7b60c8b4b64f791168ec4c13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307894f963044053b278b69c70b268b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ea9875d7ee2693b6e0f5e30209ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27943b3cc1ebcaef0f0c9cd98a8e948a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145a358d671e59308a5d1c10cbe750488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23a54a3e280810f55d31385ba44ae1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee6a761de09ff79ec9b4cedc6074c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854f7d492aef5682121db02be88ab0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301982454af0ddcc3099ee2f0193fb35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c9d62061bac57b98984f137bc3cc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db91833a3459221f79df073b84f95f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79852464342266da420fcc184523b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63199255eddd52d8e0b4df024b3d024d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4af5e19e7d551312182ba9b39cab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219049d8960e87e92e16879718e31f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658098c74785e00c8482b84e37ef76a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74627ee091fc5a30bccc03d0e28346c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbec9803437b86d8d6b3236b31916a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bd6af82fa90d7ae35318d93ce32a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1135e9dfcbc11a7a8129edf0ce27bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8bd5e7b91bc3ca264bf6851c1d4fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d4f0dd0a9df7838a304b196a5dc53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bacc3cc73e82c2e28908efa700173506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae4d1b389f375ace93470fc6029fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e35daaf7093133232d6f1479fa57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce50e17aabf91c3c9a10b3e53ee32c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aae928eeb6ddca202de6f5f70a3b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e17d6e7a3511ef6201ee0e7aab56fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2db571a6ca6d1b6aa252d6c976057512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbefbd6a467830c7b0658ad40db968a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361ea0009b1117d5dc70a8bf466dad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e07999eeefded7997ab9b5e8f7ae8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a4b271fb646cb984a750f45e83bc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d714f6344180ddbf0b6a835c60773517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d339b5559fc5561e9d93c0d99fa76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd803b5246844d434cc378a452a6188c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c0410c178628ef8d1c4ac4a5a172b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07838743fa702dd6b0805fec6faa3232521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798283f3cb5134829abd7486a3a9bb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae13cc14f84b18b7128a9a171b9cb88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727329bd9255e56bba3a0c710badec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c712837a95bf3351a036ab57f3a24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb513bf761386ff2564a34514b0d60c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9fdca6af23ab1ff39dbc1c4da670a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b349ccb5d0eda9d6af4ade6f81ddc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7e2ac34a61a8df871e6c24e3a0ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf150192a8a627a6d97e0185d4871bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb24a848d7d5b07b7203ff7df1b0815531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46513bd6a8b6e74084a45b5a797b8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ab34640603ce561d5d650ddc14548533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600270e19b3606fabd7361cd2e5c0419534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a57481980fc93909e62828226afd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cb7ce18ff98c274cbc8927e8c5f70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395aa38431c10e2f2a641f49af56ff4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b5a09f35d88f9ce1e5eae63ca96e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8beb56b262582e6287fca2a2ce44d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914cb04ebe51fd68fc39f6d072a2fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb488a0e3f3be8fc8a1ffdc44b9c39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf34a5e35f39c1e5eb9f12ceeacd53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7732bc8d36d7516aff1859170f6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b131df1d1fc30ed1d334864f3acd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec050ba2905943e76f09f80a7a6162d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a44b7a964b7abd8de520d8935b4012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb791bae519171ce24215363ad5f84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da293e8faec7c23066f51d991928d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad136d7a09331f9d7e82cf1618a04415549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2808fc0da3a6e804137be72edb7a69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c5f1d9b7b28d33ac922923fe89d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd91c8f28215444862eada98733525552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210333c858d596a2ff9d6322c6075441553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957546fb7214f5ebbae477b9e1ccdc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f77a74df72c81a5921e06d36cd0382555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b627edfc17526007c2ad6d7fd653556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcccf0655703c01413ea1c2c922ee7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ea2546a710c59dfa516331f3459c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0357eaccd4a5f28b7fac5ad212bb3cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aec0fc3580269f7422de10bdad2aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14224058a9f9759560100e81ede3c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918fe2a2ebe80580fe816a52fb34a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2db2edb932c213c94d4f2c3cb4b0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5666eb4c717a0c3354bd0c41ad28df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ab01e468c7fdbf32b7b81706db541565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85ba4ed87f0584713f89dff375edbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbac2c63c9993f9ce675dbbeaa92499567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cfffb32f90c04cd43e16b0256a777568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0247b0376aa10ae18a5ea3c461a6e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08748d6fc65eaaaa5d895cf9b19effac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f462bce6ecbf535cd663a1ac3d63e4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f80271ec9751e90346e64c93bb3cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403376a6467743e5def6f6fea35ecd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca37772c6949ce92191bac801d408b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fbca64b713e8d0c4715f480ac72da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c724386818662ebb5dd31bfa3af7c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fafc2b1ffc88cc4cc57bc6761f227f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587c40808dbcb2ecdcae2fb5b8ee0fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae15d1d1209f024308a5f06c5b0563579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80966cba211a167cd882d798c7d35e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9450b7ee741f9cf9b6e19dae918c59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c9515f5ec6936a4d08e1c25fc9cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce5efa0760cd230a9d417bd347fcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce5f7dabc03a35317145c976a9fc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eef980e6063634272f52e01dd6865a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de760f30949b74877beaede330916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131264e1bd58661ff065e6ea9e4aca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d64883888ce87be850686fc420b3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfc0fbdc56d42c35bd963f4f778fad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346352caf7c92efa4c9bb1fc44f23322590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86dce9a926de51e198cb88a069cc6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e894217dce0d451ee90d732dc92da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdcbfa6706d77cc29e5ae91d6ebd3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5972a66b437c8d8f1c03d3d3cb55c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b30d040016fec98693c2f8e1fe391595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229873e78555de6286939043ecafd061596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e954581b67bc9ecd180a22d77ffff4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db9697aa64dee13356cba1505a272598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121fde21fe455ada03134116ea5fa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3c17df81355bc2d5cc113b125bac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be057f9913f95e001b03e3eb69593601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55907c86c09e68118420544d8a73a73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbacaba88bb6ec5b8e6c288612667d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2718a2fd5d91bf35a15a52129e6c1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2e47d01961a2e963000b439b1119f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dfb4e92beeef5a2386bec1c4007ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b5cab4e21fc21637739ca0211f482607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cbae50f9c65e8941dbeb661d5aba4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce503a0a60b9fd8b25651a2e7bc292a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c604b8997707e2b7c043707e871e0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32e60c79f682afec959561a9d54154611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe0f8877031f200478c1af27bb66f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2533c5f7bca8f88a0d6fc1f4f8e61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526d490f56aaae06e28f865f2c9a13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93f977eaaa9b7119b92dc7e418aa5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72e1e10d1d6d7722a00d0812db247616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b3369b9239fa3932287e50188409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b60796891db518c3ab731af3cd242618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a789f06710c39afa1288ecc375f77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae3756228dbbd82d9360a215ce442620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d957900fb92f7dc0f04f3285a437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1ab258dd356280c7d6ef7fac124c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b58c0a4a434c7ad59a53bf3edc893623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5c00ce0bf1cafdb04f843a1775fd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee02034ccaa6708cfe9d805365be4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd0611cae44500284c9cb5c7c066e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ddb18870badaec9e2b9d72ae4bfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e915f852ee7b04e1016d41f302d1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a54937936739d39e7d65c16075b3e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7105118d8b9b1f78d24bd6f4c8788630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d579ad7a3ece0689c5a7bbe3aced8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57fcb150be5b9dc1ee8a8af3451ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee709cb39f3604a09586a37107e609bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d526e3e8520e0ec7f8ac9a8e7874c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75fe766ea6009fcf8f76f861ae7cdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c798cb1bd3eb0b8f93c79cf936f50da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ec2e72cc19aff27eca1abcc73145637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d010291a98e3da4a1ce82e56f2bdc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2aab11a4bf6012a1e82f83e675d5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1aa7b37c419a1dcb3e0e5bdf8d13d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e89cbc452e2e81d58c45ef4adc7cd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891cfdc5c2f02504e129f586bd6f1a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be440438801398285983f9c15cceff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf4881da21b11b2bd24d68d407d6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d8fe53ac1dc659da8a10e4f88ab0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2259e7441098e6f0c90adaaa0f50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f551ba3f9ede84d0a5735b78d6ebb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab9c933b7b36e6df63fd9603423a6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28cbde6d318a60db2141c5c88785b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23774b21e11cc2720e3b9a2fd66d7f64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f4bc87ffffddde48e17f3619718c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c81dc4913f04ff72e421d48b0485652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c706baa99b88e750df4c047629ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5d3c811f38d3ac77541563bc4e389654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20f5d7c125d81b4271a8ae1c0f578655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22cdcd755eef754b6daa89829ddb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a8163227e6fb9bde2b678bb326915657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea5f881197f5379210a3bdd6544a60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5153ee6f50c781fceb4608f1d876f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2e7ac220d58beebb5dd0d6896a183660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30914c6ff71bc36e9260a5278c0c53e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da344eb84ecec96181f8745b081aadf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa90d3434467d08d059a949139bf86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3edc5e4059cba95f90bc7dbd662977664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d3131839d7d264f5ad31c86d7e5a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4248d11c381694e78314c3a8f8d0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4421fb9f52d231b4a5505d2c6852a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd41a8c7599ca2961addf3a83e9497668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ddacc34b36602456fc069fc8e4f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95022923abac5920fb971be55b38ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c65d5eb1a91315c07a03afa8f6bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e983165463a346ba4763849787458672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6f9b03ee6561a843e81f81048f83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa2ea2f05c33521b2b74156cad91e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75319b0a12978d65c6d46d02d48e37e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c455f5a874da1db19ae9becdd80b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0a30d0513b5a1578853adf8c46107677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c4b1f1c2fe2eb23786ea42a467d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ca390000e29869df37e8ebe23888679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05badc81552268bea20668baf29a6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966317b09656d134c3c30911daeaef0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368999d8079ad2099078b545a516742682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635a069b98b74f7daa7411f4dd9d87e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832136f661bb111c7c6bbfe197a77199684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b741a72e609d173bfff006c73552a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b00bd45028c681d2c00c604f3d63b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f2b12a6f115b9a6c266b67cae552687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91cc69a6a1fe9afe46a3ac76b0151c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa29835fa03d164d80e561a9a68df1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda347bc15d65003f6598855a256fca3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb636ef87b6cbe6d4a96ff62315e823691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada434447960615989a859dbb845741c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19735d7c1fb14109733ff540243ea05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6106f019046451b6c51e172e140dd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba934b6e29434a0f1c9467b68398dca5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde80d223dd40ef0d8b683d0c0cc15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7d720560a2f351f4daaf074a7a47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa9925212c0d4733a3cdb4a4337de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3540f5fd2c5905ef2505e10891f023699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281fdd7c872ff01de2cf543a4788d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8497f49387a8e647ee533130b5b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac3a0f6c3cc7983c31d7d13744ed8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dfefb8edcc9b2ce2458638a5328c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86108d9b2f86000c553e864110b25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3df0576fc32337b67763511e1c042c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b33abd657de0cdebedbf9382f693b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18689bd90f42e30e38cc87926fca0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ba30578154daef6433adec504d978708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337d700f9c43c8860b0e3424957b30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e77c0b3ad91a2288a759c4dc458f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5eddd6ad114088ec871d0a5f4866711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d3eae32e31be00a132e13fcdcf45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0df7b9f0435dee860426f603f1ffa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd830ea8a302c62d0c8998d84c324b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0264e2ca06d4550bd532537b11fa1b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb47af558f86c872485647c663e729716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d3ba5638f32a1272d8c81722b49c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa14008149483b0eaadc589f110c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd5856a66460185047ec7b524da7db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f82b9984ebff302edf8a0baef3954720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33e28a428593d906b3f63e87bfd68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2c2d03727e03b7aab054e50479370722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b7cc2a213e035beeed8c0c0a6d514723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1413b1c6e80a7cccb3bcd259ca870a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863683ac424b129cb150587f755dbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8147850fa83b63912a5b454a884f8b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dff3e32632644383af0c92e524842727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b68c8e0e84fa60995d11aadf9e96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c071be9827e5ada9eaaf8acb63e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d299cdd7bc5daa786e18ee8ce1567730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47723fc2384a367ab8504250d96cf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e4f618e170a381233bca293f2d21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1f44fa2b077276c79726a86369db6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e7daa3811f8d32f4e70c3781b6625734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d206bbe997a0e2e379e179ab53eca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7016ab610fae963cb5bd026a44b59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db180e47a45ed48beccb027b66e1d042737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770e7ddd33a57a17d3f802c73b4dd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050fe93b95732eba7100bd905c1ac5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807703e25ee0819aaa00391d576b189740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb747d7d8ad1ede90fa56deb6f7d712741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6063bd0d5e0d882a482242c00a13b2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895b67c029d89e160c287f2fde55c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b101c082c963e99aeca24008a0e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da268650a01d43a3222d49d0ec24c37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb3e919525a397723fa59fd45780a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737e2bc6bc6a85ffe2d22d7bcc411d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919634f21560ecf2b0f57286f44c98a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea303a149b9dcd2da55e1996c992cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce3b7b4d371967788f1f62b0b832d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e63babb71835d77585c870bf3de0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1841d08c17ed8dbc84e3e7e35854752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb8b9c815b65e8503f6e675bf2b91a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ea6d359e46a8bae685addce917bc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c511fc5877c2dcdc6dd12df1da46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1c401d3a4bcc6479014ac69fab9ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733fe8d5373fbbca5b105f58b746efc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd75798fea431f81a67e9d724a0fa7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d9ff5c6a085566b7026e9ce48c1b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b5206e00cad439de51995845bea3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08315fc9320c03b5d9e34f5e2a46afc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849389d947bed5e16d4aeae21eb48583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0af05da06b8344bb2ad8b7fe7ff454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a3ba6e259257c1aec762e1e7b18e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7746ce217cd8faecf3cf708ca8aa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9dcca22ee9f8dfd9b8a73342f53197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aeea9bb99782416320cd811c07d8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeca45cff5563bf3b4b13d3dc80ed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b95ddf6180deef1aa513dc8cbc8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fc334c913a6ca8516d90bd733a2b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dc39999e558c32080ef2f6cef2c7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccdff7e2ce505568a7b104608e04f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477ac315802a88da288d77f6ce581614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fbd2916dfebd806d17de4065ff2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fcd11ec233551e1f17156a012444c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19db548460ea564acc4b851ab174f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a68e455c8ac8d633167ab928db87818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd9467b2f3d2af4168539b59fa2c5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad357f1c5fd5ed61e76bdd8578bd1f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed897a71c8dbf00ff311796f0e293e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf3b8ca6df6c1e289dadbfef9eb9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ada4ca44cd342a9506f1d707045823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cdf0803875a8629b5bd79f2d2bc7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c142ab4391678a7e768fdd7d0687eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6ae0b4b170ca765983304412f62a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76094fba414e72d30611314a3f35e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49bd7843221dbc07e1b6d4f5d16b1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be49192d35028f8316f12262d10b95829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279dd41d4ad591adc85bab3c9f914930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce677c9d2da575614f143984d96b2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fadefd19b641917608ce6ee5e7f6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c3b07437b3f8a9f1e0ec74d37aac133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa847b68b248d555a228541b4f7cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b95eabad6ac33f7615b4850cbb71535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f30a9f9951fe15678e5c5aebbff0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d2b622ebabe77cfb0566d3150c0fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595e2ce3046aa2442c985edc20e01238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf25511713f855290767bd6fc5d3ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa46cc88dffefd5a8501c9063a65f7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9eca19a4da17267d6c4f1ca967b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d03a8c41912a81e5b41de7a5f071342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37722d4eabb1a61421d751d26d617e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d731ed7d2a2af03f0b263eaa3c01ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a46d0fb9864c8edec5866abc7015445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311325934a69b78e924b541de154b1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b7bbc7153bbec06b10e932ac779c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0ac0b8388f1e5b197e426270344d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fca39fff7fe86b124f1a35e8c700c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488f3ae4e346e5cf3b2d77bb034c1d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d8b3b17b2137217dcfd858ced838551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725a87403704d26a58f7e3f52b23c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf0ad3958159f1a25bf6a28a8c135253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc54667758681e742c187567a963e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc92b4d541572ae5109ce375f3adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5b1d63004bb8a0a2b070e73834df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac3892095fdbe49893f2d124b22d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dab1ebc372782d3a99333a27b5a7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334875ee37df4a0f62627db55b18679b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57cc32bb242425ee84eb4c4e3067360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ea16aa8cbdd29f415c0388d48b1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7bab22d8a9dbef2c83513b152b12562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca927f29a153737f99bdd43255981163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8e043b6b9e9f653d26ea19ab84ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356838e1b7436c81b857c1de295212465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301eda8f0a7a1bd71db50bc89fa7a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c61f28ad6f2b4dce3cee3e15da2c4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5bbd319f795971293ec1e312fee6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86629f32e0af4aa6997cd047aaee0e1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932a54909cc221cb36a7ca6b21c2d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdecd4bae5ac9918b45e5e460cd83d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0fb17636ed3a94900a6ab06763cb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35b13e15569d5bcf6b7bd8cf74c9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2e69a7c3a35c1841184111eb4c7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc471f0cf6b33021879199b1224d3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b26de84b0f002e3b513772416476f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc31dc14fd2e282e23092797504f2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ddee0a60c9fff33df8f233f49e3de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5562ed3af6e350a39eedc18b3fd569979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d2e61310802b34990ffa70dcc3f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ada9be959c4158031e78fc81e152481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c258351e098b046753813978ddd14382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9e67acee2f5b35a8bb021a901a2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dd91b9fbcdc8113a1972361633bef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21daedf42bd6bf8a53fd5e8d65b4d7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d7b29ccddacd0e5365c43e1d6fc9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a0cfdfea72f4a9a40af1d1f926ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c68565fad369e697ec7ae8264d89888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e672fff5944043d5302e65e0d0cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff279d5018dab0fba509bf8fd811490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d7ec3cf3a0e2f39320e31d05d84191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6966f59ce04ca4a6eefb78d5d0a28392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe53d04c3f12f6b7ab4bd00ce662be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc78f53aad318ffa9021bf8ad03b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dd36ccd6bee1211ec50dc88ee859395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403fb2fb4cfc8fd1f828f79ad4095a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289b78b89a6883c5361120cebca93097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc906e44e0e53d2afa421a3cf4232f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597acccd1bb0d82a9007219bb98c4cd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0554e46febac24a29d1ad2ddd76ee3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed520ef1f5e1bac522aaafb65981838101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c263b3ac9d4a8af6b0fd381365c442102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095866703c498b0e21a5f5052ad109de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593bbd1024774d0236ea27f53f902f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7989605c64db24125257140ba1346a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefffc87c769e489c3f54f2785073644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661cd9bc512ca52779c4f22b4d2c1d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f65ba609bfe79ad51bcc114d7e146108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e75d23d5cca2adc9f4987b9dd8ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaaf5bc297e790800a10b79475de55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287ff2ee513eb6786c6485411a43d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ffcc73994ede524f10d801200d20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eee4b674f4b079200940a567fb725d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f93f174e57739b438693687bfdb145114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82646a3abfedf550399d84589a26e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a71ea90b972a68032c990262bc0a74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff60af245ba2a2b874a6e505e40e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df852bdb552c55afa5d8238b92390118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b750ba3c230d75fafd3b9245771f12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd9ece0e427ecd9706ae687e33f218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18509096b70a55504d3771814f3fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40de6ab9401598230a804eb9004c36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803199f5539d480d866108204339618123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd972d4c3e587461207635262e5dad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d75ae1f3a136c6ecfef1c604d49347125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db133f57761727e4bb1568ab9dca59ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ba992897d55498b4b00f12807f323127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339daa5b5e6c22fadad0a0bd2f466690128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4db593a9df8982592bb863dd6333a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464417eb64ac5e7103205157f0448b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3bfbf771b4d6c321cf407c6ab043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a2e6c40a231412cd20e4bab71fc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8525afea629f5bec265eccb5c8901133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8132e9862e03fd1f01d38a9bb239ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8242b365bedaeda9767e77ab52eb817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdb81d1d6f4687b8ec4e3786967d4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eeb25a81aa22e8c10c73e61e9eb38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ad025506c6190d9180ef28f20c3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb865c6aa2865b84417953d992a4c1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a36573e2fec82ae5e8e92acc855d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee3690b857c45825dd88c0c8b9320d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41e50ed3548e3d3ebcd17080821aeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853bc776f614e837679d2d69d455649143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c5cb9eda7c038440701acd3a9ba31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225411bdc9a1009810cbcfdcff61a9d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d3310213b8eb71043c0e7f79da71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e000ed69f4483e550d88d5c47fe0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60827333e05f43553bbf02c1c85f4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45792e0fccec9ee22b0a6ec1ac86151c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043dfc89b2946e2ea250498e1eeaa6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164fe5fecacaaffd2c42246251ac326151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a67129be7dd290925cdc121e178a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562fbf80ca9576773da47d8f63b5e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1db250be462ff413bdb2e984a42b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e03d2250924fad57114f28c0cff0e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9bacc204ceb26c8b765ddc10fc62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad1e0fea25f098ddbbd7dc9d282d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cd1fbbe460faa5fbc2918ad8e7571158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86005dcc82370651d7510f19378f8ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ae8dea3cf34a261d9c5df8e07f087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241049746fb4f911bbbae3128a708fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e103c0dbaf53c816519f48738ba3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b58cb1f0eaf1185dea3c8cd784ede8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946519254d4691bb4b43237f4a1b8df6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815fbb31d898c2dc2c3e3c450e6e87a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578dbdbfa83b1a106b2eabda8eec86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16cf7b60a58d50f963e407d63529e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7829170a442f1604fb84035b03c0bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f20502efd0c1df44026a920fe285169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b261b3b43a789c2679d3c09d9ee72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f212ac995f6a015b50b33fdaff1413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e337b995194a87cb8f43c7386b7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee556933d9f5f187c4c19a902497b184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125339bb2958a1b25a3cc519f936b0cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969821e55273bfa345c3f35d1a620b76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d496dd8444a45b99b6540d12b3cf55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419831e30b2cd913cac22158d39695a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6222b2831a8b35168816da2bbadd047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d42285065ade4bdde0bc87a922b27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d525ed147df7b48a3e553a18f0728180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5ebc71a4512535304a4b807be4563181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac31cc771b6a7f5e67762a6e5c65d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86201df1d10b347ae6e4cc2c3082b02a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8494f4ad0094681bf34579b9c406f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253afa455cd0d96ef312840ba2aefff9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38018bb4c18ec7e64f1853f70bb6c044186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd9b10fcd8c8b6ad3eea9b94a64edf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567595b5ae2247e891b914b91d1a300d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37395a18c57faa5e37485554beee2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef972630b98c238e6fd1a0c87489f631190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5dcada2d9d5b6c0e94ab5135e6deb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9072670c248c00154a1fe1e39f45d7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82376972f9e75456134350f6719f10a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0baa17590c1a17aa2d44617381f732194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ef33d9761203a53d442ce1c2e3a19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f27425817dabe4e5e5c20d35f9211b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0150b4f281dd12a1bab6eeed251fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf00690b6cb81a9f0fdb3862e29a9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d403f2a4071053b75969a764ce885199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af0e5d23f594d9dc9c8240957ba0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c6f938e0673cc61130cfa4da5933201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48612dfe34857a70567ab6a0701e5dda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e87b273a164f1fee5100bab16fc77c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528fc9440ed6678dbdea865af27bc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ebb1d4fdc29b8cf1e4edbf0079e28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d907d0606a65b26687a8f2d8dfc3f56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75adbb2ba46bfac8be013b8206c3ca9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773715b36b9f15b854c20b7fe9705d62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9460f9375336c8c7377d3d84a87231209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa506420672bb81b838e1340aba731210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a3868881206b8c4e6e9ca5ea6706d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe2a7592f62fa4970993927679eca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24e1a72b24f073182df1b6d012304213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106fd740c688c29acb9f6f42a1e9cc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becbe0e210ea0ab02b75194664bbaf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc846d9d111f8c17d07a9c7042b47e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97e05a8495af67f47417c6298ebc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ff093d9c5c4262a88019b91f930d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f29acc5573729af7facc166b4cd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9860ba91295f7799f680b0479952f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053315bbf34bba0638e6a875b30d71e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327abebc6ac03b2766e1ccd847d65f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a95bcd81fcecd94ec810328bd411d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712024cf22bac4eebb4a830a4890048a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac3da0ede352990593eaf6024f0d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0567b219ee65694b63f5fa94b20a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73993aa5f33c7d1c37c39d6df8b7e3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9148d442ed21d3e6597da7ddd88ca5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b12707437b9e917052613399f48256229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a533a03c28af098177941f21ff8aa2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ee7f7a6c63b9cd4673cb5136a333d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc69e77e359236065c1b639c689c2cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4ed54e4e9ea86fb43f15ce53364d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad9e757f349c3e6bbad4c9dcec8e73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242eb79db02c9db8785afd44903c3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8e9437c8a800647902b268eb563ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb7f6df66a5857173699b8a240f82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393412bf509ec0a79b47a622e1a352d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a59cf0d2c78d951f7e31b750f3ee63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708030b81dfcdc764e2cfe79da001d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f61dea3d98e0ce813fbeca25c708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ddfc4d33285547a8cc59a20058f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f35d1af57043b12180a6f2e5810e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0c2fda851a0ef8326fd480096fcf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1aa398b9b27d8fd026508e45d3a7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048e4637dfd99d5b2d02c20bcb7443246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdca9c9ec41c38762afe25c657656b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56396cbe4d43e173b1cc9992233c26cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520531a3c8af56a54a903e93b1eb644b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554de99ca751eb27613bdd4dad1c1b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c900958ce632b2a151198d0eb6d71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca06e4e3224a792221176c98378f7a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047280b69fe5efb8491631386e9f6b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b501528f7e9e0da0671a2ca536de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76195e8b8edb761b155330cc7b2a7e17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd63315651827905ff62ca02582bae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215ae61e13f809d28941e70795f5d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390cd66b7d0de61fcbf79ce785cd71e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca71cfa04fd08b03c942c81264b1e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7168ab869b6c6b484aff52625c58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a54299328c0f4ae5956a0da9b9cb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c8f7592140b60f1dd646b2f71176262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adf4cea7266a658eb8a4981bdaa968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa964a3f95d824f520adb9e641c48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00603ffee7085698e6948ab4f70781265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce34f6e8db65761ed0c42ec606a97a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb00c661635ab0c8eeb8bb5f5b850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedce55e758cc36e8ad6041a33d335b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05bdf9aae3666bbd90b934ff852b44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a51e6930fd73111b9e6671511bb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2706b396fb3882115800a368d3831271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1290693824737b72dae96093c2c8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1ad0e207cd62b997336c90755f2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c5c344748817a80734a89d3553b41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85cf26a230dcaff0467840e13f675f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6add330c9af8635280b29d97a7f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd406580ad2a1cca4791e0fb3bb57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106f5896171b6ba5261c67426c5532278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4628fd1038c52cb8f85b4cf8553360279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c90b8ea2f424b7b93be4369c3a68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6b9fd7c09994560f8d8e00b3040e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0bde56642edcdb50b53bb347c48d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb7f3d25805d803bb4cf3007f5c5b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac14d51bcf96e90807863d403aef187284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed74e9e50e7f25dc635f167f82d05e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373af5719fc6044bb22f856c64d7dd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04cbe26de4c1d4908c0a78e77628f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38383ea617231b306dc708b3e6df67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755a58615704bbd3228acc1ab7cef1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f221ea5d3a23bf6fc84e395d675e41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e07f6ecd7987e1665522fb555d3da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d6f8e326bc2d544ea2fd4e03ef75d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ad54da2636ed0f981e06ca83c70d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073246373771ae83b2c2b271f4116ea0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201593c4740998b895ffdf1a975a4175295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169d95d5239adc13c79c98e74c8cfab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa30143308ca4470b58d2ed769fb941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24038638dd4e60930d00fbf247a0cf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348f823b607c52d0472fec6ba79c37c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971edad4594f5c89d8b69a94a46817f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e8ad62d8b5c2a1ba08b2dc2b70a1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084eb4cc4d89a1f3fb29a974fb05564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ad59431d62db5f86c64fda21bdaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae2c152887da92aa5cccad9a340bdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dea76c5c5430e6c92a5ea00a5ed1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a669563a7176f130c4f3b37b87d50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c6283ae2b91a71df69660e78e1db2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326968aeb3dc650eda0d482fe6b4b565308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a33f0470529432520e23ac685df1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb58d0b476b7fc880ffa26def0d8123310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fbbf6d2b58c6015a7f730fa7d2b14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c07ae1c8bb691c5cf52d9781ea461312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167da93e9cf2e8711b248b86fde633313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672e6f1bdf72517e880d6ad23a845de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ff1a9eb8f40ba5240bfb57d47292315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357517e2df35fe76fd46144633e2098c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a687c9a28b018b6e186a7096cd3a57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0daec7c78fe5b8bce9aa7d323a6f8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd9b1094afdf42e4c06a9f826c978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b9b37cf0642eb9f29b7959b89d10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73352b894785bdebf5d74f7a477df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb0f178946842a61dcba70a36a3811322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6be047bf21b474ffd41d9996e1326323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753111e9510b0ac2710cfc2acee9c65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe997089bbde633128e64ac78c09b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77a420ae2f8c9db1dbb45c3954839326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441ee746c0e588de75384475fae268327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca75eaaf73e9d6f45e87ee17cd528328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16039f420ee55231d0f4cab025c4f3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69a03b5b17e519ff46d9ace271c2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938cb3704457478cf66e02e8763c77c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf6a97dcf77181584cbedfe52ea56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0356c27e337295312a33e54f2753e5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a423e58f476f63d2c995c8e14999ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceba0a2b98375d820a8bea588b4f9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e78f904cb353c51bc0c88f416dc7a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531b229b4dd514f7864eb339476e39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931cf96c828d9bd6cd26ddf7498271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4bda855282f3182b1c6e92a7200c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31da384034c62d943c8b939a591f87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27132d7ba78fb8b5edd7cf23831f56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9172feaf708b209ba23c555ac8cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927560b68b0879acff35a9e47bd286bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ab3d3f60fa19ca637bf5884821f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671356688a7d13ead20d37cfca1ab61c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94c333a3f8f020f0ce24dccb2dde60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546977f3631f30378ad39557f3d2051347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac85053e29b3936c4dda3174caf37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634a868509cba7eb4330c643f7b6e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c143ee27b891d4affce9c5a37266b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c87c847b5f5a02b1de25692dada32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956bdd95ccbfafb4d9d82aae0f122c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a789cff628b510a61444738adc68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27df8679ff2d9cd60f6ce356e78e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b9db507eb29a6534b9a0363b19096355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece5467cb9101a2ff9ff8566af9cab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4adc3cf54358f9ddd72a3bc7cf7009357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645617b94e2bbb9d3be5537e71c355b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd80a59bf9390fc1282bb46aff950ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae9b152959159052967272ac3e992d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a71b5dd2d10762dfe4930e6d03b51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a8d28d49c9e4c4a863a171a265fa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff48ae6a7c6bbf92382452400afabf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075113538ad2d18857d244a7d16a64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee3dc475870c0780ccce06c4189b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5008341b96d91c1d0777f304d7795366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2795ab9c6b69776e56662dfe5c5af78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff20381eed52ac40c0c66d8c7c4fee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914879e960293c591eed88d5250f82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e9a235dea3a966255e8f957811b76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c79fcb0aae69cdc7ed136891a03566371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b331264f452b0fc308cf5f53f6db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cda0d046f7dea4fb61e76b2914348373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f91b694d1ee1864cdf88628f65c1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf908ab346ad83cc715ad3b1aba757e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcfd28e3b20b0c1092f8ba42bfd54e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a08753a47974c1fe5c88e73032dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e3158c92a71b4b42a4f0b37a3dce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c600fd9209637b08972323dc075f831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42122c8acf2db440ab5f3c321c2a90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de87bc7a75fc6584908ca9b0ebb25c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d09871bc8e641fcd50c0b30bd064f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ceaa6000d1b206a5895e03f216f35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a97aa58c6c93e55cb5a75824bb685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8785d6b6abcacf4e6327a44047f10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f7482f764d9008ea496fa183ad514386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3005d8d05c745b6b0fdbfc5854934c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d006f59315865f1da5a2ebbfcc5b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a6be6b66affb31485d02a50ae81b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140fdb875877147902e48173509b917390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7df6c170e812fcb578a44e1b5597391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4892487d5470050d2a79b6c0ccb3ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac878547be09c9749ac14680e59f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f213042b6b2e775b021a02b79b123394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cafd2c3fd557d1af01a842372c30b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b944d689bd1a91cd2ef140c5d8fbb72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175134961591751f5aded5c9cd9f0872397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030190fe3558ecb0ef45b0e20fbcfd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31fa1c45e0375432254b6261506b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8884387d3fbbd5bdf3f9afb187d21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee11f83f1bab5582bbb4f286921917401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7737d3bfd6a3df60fa7462cf3cac2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0a725521a4c8793c5413abf6d3b48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4573809cbe4136f191b3f98f844d776404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c472b79997e2e607ee74ac4978e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbfc9db03bf5e1ef03f80ace1e7a06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2e853fb0657170aa3be7ca8ab54c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f87306ed886912b66c0157d71074c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3d234606e6db0b6783b0e87cb6eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848b37af13d72b4b2df8c9f64ac24c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da88b9d83aabcca8f7812aacccf05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934829bffd69da7fef8267c0c011c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f933e9d77e1e148bf6c5bf5ec04907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb03974d1abc43351085107aa83ef5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a671b81a015af392b6faeda4323c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc1b69fdb5f5759141fdbb191dac8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265300b09eee4158558e153be184711417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07c84cce6001ebb595ae1b733dfaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53c36b097cb7ca07c82fe3b44bfb39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe9554c65926d8e00e23cb37028d29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033174d05695a18adae3b87c0d4502d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c587b6332540c8b6fe2236658e3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba331df3f01af533b86b41ae8331224423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf736511c2160d414fc7dc140a8d164424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c5b4a0a80cd0baca6317f487b129a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6f399cdc865f7634cc23d8a8ca6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddcb997631e9e3eef03aa1d81a997427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c6d0a5d51a07374fab61f2f70559428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea75e8a46b40eb8d0cd1d358b26fb1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722005137927f38afa04d5533201f8eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132b1dc3467051b1bef35bb5edb957431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc882245a015621eead5b1453ea062c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37a68fe99bafd7e4047a6b8749fc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28163c6e9f2e40a293a58355ba4f51bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543129c7f35f97b740d5d1ee9c64fe5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f2d14d209881acde7dc583645bd9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe4e3a6e580015804d8ebc9860051d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401838b93a37aaa07da2c1c6711a518d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443de4343a2df2f7caa6de5ff48e811439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cbe56ed4cf9b89033f4e268c4a957440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f771a27ea52fb853b6d233081a4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34dc87283e835123d99317c6b7c17f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5df5b7cef77e41eabf52d2ab4ac8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f800ffda866e4c70c14631e0bd7dbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb5f93dca2d244430f5c918b7068e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5fefc46cf4b26822483d9d96db131446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee3c0e57f54b0d137ec75b7b4c775447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e6ca29e6b2d5b1420178564c4e079448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032924016d14de3b5bff30ba6f97f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed5506032bc66b9ebf07572bf4b00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d330d8f2822a65f98207d225c91e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e25c159402c6c8a8bfd67d7634e8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e0dddacd42c67444119d01e5aec82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bdaa069bb18d13d8e9345cda58692454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184498e81b5d7323d15d71189e5d06eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603e2c88db9571ecf5c1baead0105f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43aedca65f199b0f3543402d1c1b03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a407a2555fc6ceecc89c919bce5055458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dddd9e4da889a4c8cf17e0091bc975459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a1423f47e54d0d31e5c54714df8b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a96495dbd80dcea7cda11592199c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a69dec1fa58103b46e31bffb23c68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd26008d0d41383c54c0546d7993bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c0323b74aad49f1379b8a66b832d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d6c8444e52d16a924b5d234bc37d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1952261bb7ccc631d72f26594901b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b8aae14cd2a7ee0fb1d308eeda6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de863d207715d0e3dc9899abea1aabe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3de110894ecf4eda870b3e66c4f1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d28a26dcf43e09ba8c4a22a5278af0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94318fcb6c339c9b9b2ac6df3096d028471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e1dc364bfa6eea293e8105bc3321472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37392c821da8585ef0858653fe3fb84f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081f217dddb2c6593c21d5926289cd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a5cdc4324a09ecda6b1ef205a20c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddccb771c27b273238d8e80a7d3d5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6af0189e47d57d2def007dca029a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40d404cb241d5eae10ebc991bc5f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169459bf6bb0a252660e81671a3f62d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84c97a2b3fd9d2fdda1bf2fcce8bb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297931b8fde27c5b68677d9debc77df4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0641a78f420f56db845f5228df045f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3814e472b914a8359a27998a5d7af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedb04152e061de257c6059cda0c191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca636457ab441432c51cadd613d7a2a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d126c950bad1bd9eb8fa5e5b914a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f6fcff56c2e7c3add14ae129a14a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473b3db384910005acd1276e2f7e01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36845b0c6d8dea72256beede4807f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553261f83f41ec0b6fb2b952a70b4e91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce82ab639dfc3683f16d9d134b9ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86e4773d62e6a9cad3782886f67c20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7449af2244cb1c37f7d0d1c9888ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ddf3871695e0022076255f8c41b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3b491276d439c20bdba5b02a710b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317765ad6795805e9cf07ed9a031bfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba738fbb2316065f6b3c53fdcb0195b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b58d17522f0c972dc66a24ea85c37d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002c956fbf6f80a53b6d94b4a2ede6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c1cd061454df7e8ae1e592ccb0d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca6e1f9d01667c74e0c8a7ab495bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88256baeb3c76e708fe68636913e49f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7a7d900fa5c8e021fadc98d99532d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8a513974448df52b1940cc3785625504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3a4036e7649087553cad39656ddc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563b27d3f33d83057f666ffcc2853e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e2eb900f94d5a5ce0f1b47d5a0fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78306e7329083560217b428c0675c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f97592a278d7409d069580a58824b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077e01fece93c7cda44ab2aa2f09ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3aa2ece4f73fd46b6a1ecf584aae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a116dfb1ddbc9c9b2cd931f3b7bd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686edc362abf32fa9aab4280f7d1c20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d923a4bc737fd774d3d7aa9c9a5da0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e740cbca4ab460ca12c9bf268e10403515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f165f892df5ad8246750e0537c4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81138a48a2f5ea437041eb21e4759e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5b9ed75fd9f15523518a0f1ec921518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe32e5302bab657bf524787eb29c7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e12d1cdcb9d89b0a14f1226b2ac5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694e86021d5d8941c8592ebd8c24ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548dc1eb66d005f00f72d01640cfad4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f439d2d76a040b7d93b34dbae5c9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d589f67ae57d067c80f214a9b61a90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043f3170885a43bd925399f02e7781525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11687899be783acdb1c1842be4710198526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1afcc4d50924938435abf91b0fccf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a0a2e7a41483296720232293a0c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2148ec2a63e2074f0bea0eab1542fa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c6d4712f59ebf5b41ec49657a43c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd21a62429650ef80aa3ff8f668ffe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8acecb211f5c62899ac5133f17c68e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6f931c8a5b3b468be859416825bb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9b948eebd880cc953cbcbeea1d10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076502edf42c0f91ca261cf10c209f56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e554482ca8dcb42e84f76f61e91289536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a3e5e37a4bb335f5b5135b88483b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff0e42418511662d1b99f0d5b5aa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf76cbc9de948a7f857b5b393908f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf1d94930b813c48cf1abd734dd252540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f130c2eb870ea22c0809cdff3ce7f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468ca1bfb74661d4e14a94fe057c8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708697aec318cb92b6095824dc200b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d15f52a63014d2f444a97d62537b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b02ecd3541b0f1140ea614c54f85a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd9e4563cfc775b6c55654d56a109a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c331563b931fa8757b81102ed2bc5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b5b4da841368c8cececce074adec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee11ef57d3ccf15fc740c597dfee89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d0bdf198932524722ad96d743baf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cfde12025cdb7205b8d22451c0069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbb3f4dfac6e66e770b4b1e6ee1660552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113fc630dd482a285f68f586300981553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d395b966ae26ce8e52649607cbe81f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613af2606cfd1029f5dad676ba89534555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bde65656d0794bdf5f4b6e6fb75f58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c708c6c8b00190f0c8b6a44f5843fe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fba771da48b8f84fd34577e209861558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056f15337f479630c401846bcb71300559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c0a6e2f7e4374d1cab00d989abce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109fb24ef158896d955e098ff0126ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c15e194811bfcb4d63efa36f9640562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db861d418e1311a1280dfec8f99fe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e4cce5b8b5bb27fb3fd31d297db5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24710a3585b60ea25f1dc76a862dbc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299e03e497e599ecf35396783f9330566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d1e84b381a6a7ca0a357ec4b264c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543da62178268272313fb1db8f429d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743792d35b2b3100dee3f647772fdd9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dccd8f8bf14f193b3ac90122dd29a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74d869311ae4a43b0e961f1f174bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b95e46e3d7d2619e78b06cd374140572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd7912bb5b59a6215377e8c1d07fab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce22542f2596d75f4fd06c67cd9e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bdfb21f9a73c6af2a904cfa468f96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66903cff0fe70ddefa6359942e4ee42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251c17bebb40a6e6d99160e34b91bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72458b87b60d7890f94422c94a816d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917da3d64a17ee87e3569dd498e4f5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9eddfe4601d90c6baeb93dbf64f40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92f8505e4f9be36fda646d6e66ea6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22382e2137e0d20bb4a72a4a277b08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455611d2a3bf86deab22bfca58f0bdf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85718fcaf3b2a95f3c46861ba1fc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c531469b50ab445f22c9c1880736e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b91f449308e9fff98bec4002af5e2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333234c69b4ca5bfc87687b87f1825587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330836bf1c24a94eea225b2206e92c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5815e1cc3c0f706fe68a8a801553589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3405e773e61a09fa77e721bfd6ae256590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f4f8940b328efd6e5ee4c47139cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca434a2d9055f0c88b17309551f2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abab9edf0f456d66852de6690dc8a1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93fc6df8c3c74b0424af5f9f4d5228594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713780e54e679cbbc2e00fca27e30ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd090b5ec1f341eb2e9749f86ed8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114008782b5474c531de178c120061fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994e53782e944859ef8b241aec1ad0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452592a29c2effb44e55d2d22cc8e2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a19067eb0bf0e75025071803c7616a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95b613e78522817da6af75505383d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea718938f68f8c40fa6598b1638e63e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e4a13b7590a700d9c06fd0af50fe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f317016fb804de1bbb7a5a3364491604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7691c3acd36ac0c6f315a9f0636cf32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4da6dd9fc2490dc3269c8e2229f2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd8807afe161cce27101d8e19c2e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c071869a8f6221d47a07af3b38d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeadfb894941bd887f40fba82dac114609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04fc70b416b93c77a206b69ed5aa36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7ac3a13ed360845518fcf3876076d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635f5b444e46a0ff2f007a0b844db13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b42663b0bb066fb5cbde7514013f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981476666d91ce182ed65e95d1207be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258348d13accf034178d6815305e42c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb65262a1082db5d63407f595419c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945d24e5c56ce873743b4d85dd1a50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78744c94ea005b2f796b4fb6c2a2fe31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a30d0f71328b4d2874675ee924077619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc1b679959c3e4a845bd495ad127e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6851bb0ce6bfc04f900ff91a88535f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a09bd9f5faa2eec9a02c53929a2efa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee8d1424ab01c1d8c668ab71d05daf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13975c49905c4dfc67f3ee0426df788b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395802a927b61b6c5eb4f9e715a4550d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235810bcc0a3c3243d3dc78da69bccc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1574cc37c4b6a97fd11d630f047b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f2aeb86dd736b946ddb9ad4ef8ae8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c384f927820c715e63b0cd04b3d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd70a26c93d0e64ab4902227585e99c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae126ff267af22d19cbe5d9fd2e343a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba47e568e56cbde583ae36d48bdd1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404356843613ab4bc9939e9cf04a49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476df2074c70ffedaeb7ccc17e52803f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13fd0185c0cdc5154fd8b2aad7f94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e748572ed7e2ad0aac98df396c5353636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274d90b7f23c67c67203e3715a001c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92161a982c4b64b6c5cb58a5c917f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d80df31bdc92e23c266ba95b4cb337639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784215fabe2b89832a77a27832a1d716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f7d9f0aaf6165d436a39a1cc8ec4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe979d4c9158b6ca77f5031891d8177a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d992ce7b0c2a026332da0c15738e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae01a08f09b01fe1b19d06bdd343f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3419bfbefcd95c3c9cc1ad7ae2a088645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa50bcc9d6a1c05df801c5807c573646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1da83e42d1e11217a209c1f5413b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe931e734332041be7178b033646391648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722545be3bcb8cfff85767731081948e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c16e7d84d3a4eeed2855a024cf6b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87fc1d3807182351619a00e90204f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed7760f6e9bdc5a920d4e7e879f0da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498fc0d5a7712f95b32b6dc2b64268653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c4cd83ae4a8c6aca2ec4f77deb47b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce754b0350b0a83fb843c7ce62545a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd88a3529a862990292cc239741144656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98504896c3733cb920c05335e638c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0746bb985074fd13ed0c980055cf77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97443bc2eacf1bd5a2846ec5cc0e46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c20757aa130f05e230fe167fc899fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feb8a4b0a428fff808501b492684b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49babd7ab86351bc8e734dcf0ad160cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f89005489df9d1d6f8c9c932d08828663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d3c21bf75d890a2f17f99ff6e566664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fce160e4bd8fb56f62757b22dd884665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ae8698752188021de3fa09edbf76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c738bf89f923a5d1fc4991e826eaec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade95f7422fe54e2aeca0eb10da5443668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98ccb1a7e75fd790a15ed227fbaae5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce5d4b246f1fd8982b5d2e77bef130670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f91ddf5eb9305b07f58b83d666408671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a67d375ea4ed1904ab1bdb2edd588672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd499d3515b5a7b05c8113a0fbe86f6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c9f421deeb9834e2e9ae87698b62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220ca121f25c0d418ba68d7c471099675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a06a1898412a1d1b5e341d8e24b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab888ff4e9d2f96613727b1fd9913e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983830618a2ba8ea1156a807b30022678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29f7931399ea72938ed1ac8b31010679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3712738c0b014a00e2a036541aa37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d96d63b900ab1ac3d82d6f4a97a64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb8917c5c03ff946c55937f2479830682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955008d13b064ef759d1476011d2972683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a5bede2706a618f641c7bbb14517684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabb0f05dc8972d1b433760eb85041f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987a11abade014ac001df9c7483b6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023e589b50552dbf753bd3a60b8c4cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f77f2b2c499ffa538e180a0556124688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d46ba093b66f93f25d42b36698536689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bdd661c89b5e25be5b4e21ea9b21c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b233b12ef83c2e885950ba80c028b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577511a54fa4e7417a8e4a7f3a25b2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388152fceb25a9310e093ce0e0609b7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae6764551070b437aeb4e608b18ccf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b65d404fd61f19f4c04e5eacd3fc9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a6ad4a9e85d8f82389ac4c80e887c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa24a2bbb3092be6350327f38aa46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671ebc7b8d1bd75e6adecc882a8b82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186ceb56d37526e3ee80ac88e4509b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49736b421e160b5944a303f35232f3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f8077069b7f7577d2cea8aa201b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d606416116fb03b73a9b8c8b359be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c4eb57de33368b8b70d4970125f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53685dcd980c517b3433f734ad386ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21154aa80163090dd74c2ca4f426f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8226823268713bd08943514de84574b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecb8847787180564d199e4f7682bd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc26452f0fe6cfd2cec9687cef0e7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017396e4cf0fdf9f651333475fdd5a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155d737b714b2db98482d98db0811f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febb7c37c9a87d7de400222e912076a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa96cb62ab5f87d1b21ff32066b5330712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e442307513a649980e85deabb99603713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b5b4474a9f820875c040856bbe062714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b996583ec8799d62072cbfb47872a7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00072e5fa548f5829ccf992f1c57082d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71325caf85ad47a7540738c0341f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce0e62ae97351cc8dcfa8fc8f6cea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53befab6ba450c34a89a4752dca3cea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f934e345804bbcf7650670fd148bc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e0c9bbb2b69ba7ddef02c88ee90e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be0da4a9256fe524f13c12fe388c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aae57968c26589158dc7ce4d887fff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7183a52e0beb4ff7412c04310d6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cbcec72787758c0acc1191a53c9e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ccbdd765043c1654b317f8c92ebd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18782a967d926ef8c597cd74343bc6d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7019967825879d601964da6ce9ffb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24d675102d3e133318f1a5095a676b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1511e71b378464cc536b5aa90e51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b8e40b9825cf681742953a34468df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0562c38091db058481d211fdfd51b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59155887e237936302ed4007f60ac00a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b309900b02998f88c8375e48d2b2530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4c5ba24f0aee48bc3d730823efdcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f580a9f1838725b2246d42f83d0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0cad5804c51d6e3a335dab73491e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863a7a8adf3fbc25eb8e37f6257e72e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198611d89b3129ae9e728c6d699e382739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe857d4077830e4eab38812ad338bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc0b41e38dc545e0d237860d63b97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde61a7a7c46a7374914beb48c337097742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d51fedbac7c6911235a22227ad4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc416757a97e325bf9ff248b637c09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3c4fd4ac1cf0c9cfcd2095138e21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f044bd9035be612dc7a4148fe05c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba182a89d1775e8eaba4b227d2cc7c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00550f2e34c602b10c27c0e75e46bf4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cb75995f573d73ac8b42183f40187749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40dd0fc398c20a5ec3ecd5d52857cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791573f1d3e91661df37fa1398cdeca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c272ac3480bddda8d8f185f8c586d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba651e81876dd44f081e909316e0d71b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb9573fd094cefbc61664d90f3a1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4916622d04711b898645a5d63de17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0823526a360d9dcde0ac34f71dab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f77d0eeacf6fc9560850f79b460173757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e228523b3be275c495bcfe022a0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf442163cd7b4b4b069d3325dd1cd56759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>